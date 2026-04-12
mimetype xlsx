--- v0 (2025-10-29)
+++ v1 (2026-04-12)
@@ -85,595 +85,1870 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055185084</t>
+          <t>9786057461162</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Maaşsız</t>
+          <t>8.4</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055185022</t>
+          <t>9786057461179</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kuş Bakışı</t>
+          <t>Sıfır ya da Hakikat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055185039</t>
+          <t>9786057391636</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kanama</t>
+          <t>Kitap Bir-Kitap İki - Tüm Şiirler - 2 Kitap Takım - 1980 - 2011</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>900</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055185060</t>
+          <t>9786057461117</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Akıl Pis Kokar!</t>
+          <t>Köz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058701601</t>
+          <t>9786057461124</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kuleden Bakmak</t>
+          <t>Mağara Kuşları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055185763</t>
+          <t>9786052139196</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kusurlu Bahçe</t>
+          <t>Ait’siz Kimlik Kitabı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>85</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055185800</t>
+          <t>9786055185350</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hata Devam Ediyor</t>
+          <t>Mahkeme Kitap.</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>95</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058701649</t>
+          <t>9786055185367</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Köstebek Çıkabilir</t>
+          <t>Romeo ve Romeo.</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055185121</t>
+          <t>9786055185343</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Musap</t>
+          <t>İkili Tekrar.</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055185091</t>
+          <t>9786055185213</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kitap</t>
+          <t>Yalaka</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057461155</t>
+          <t>9786055185190</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimim Canavarı</t>
+          <t>Sokağın Zoru</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057461131</t>
+          <t>9786055185206</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>My Generation</t>
+          <t>Sıfırlı Yıllarda Şiirimizde Deney/İm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057461193</t>
+          <t>9786055185312</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Delikanlılığın Kitabı</t>
+          <t>İlk Kan.</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057461148</t>
+          <t>9786055185336</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bugün Adana Sıcak Değil</t>
+          <t>Voyıcır 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057461186</t>
+          <t>9786052139042</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Uzaypedal</t>
+          <t>Kara Yazılı Meşkler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057391605</t>
+          <t>9786052139264</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Şimdiki Gibi</t>
+          <t>Tabiat Abi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057020161</t>
+          <t>9786052139035</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Anıt Sayaç (İp Ciltli)</t>
+          <t>Fatih ve 1953</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057038166</t>
+          <t>9786052139202</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dwarf Sun</t>
+          <t>Dramatik İyileşmeler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057038135</t>
+          <t>9786056737220</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kaleci Oyuncu</t>
+          <t>Değil</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057038142</t>
+          <t>9786056737213</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un En Büyük Kumarbazı</t>
+          <t>Dikenli Zıplak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057038180</t>
+          <t>9786055185749</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Roma Benim Kalbim, Yak</t>
+          <t>Parçalı Ham. (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057038197</t>
+          <t>9786058228559</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Rolist</t>
+          <t>Vücut Her Zaman Savaşır</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057038159</t>
+          <t>9786058228542</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fantom Ağrı</t>
+          <t>Gece Çıkış Yolu Bulamadım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057038111</t>
+          <t>9786055185848</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eyüp</t>
+          <t>Kargo Kültü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057020116</t>
+          <t>9786058228504</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Divan’dan Seçki</t>
+          <t>Eksikten, Oradan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052139363</t>
+          <t>9786058228511</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Vs.</t>
+          <t>Kötü Kan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052139349</t>
+          <t>9786058228528</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Atom Matom</t>
+          <t>Yaya Baron</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052139318</t>
+          <t>9786058228535</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sanat Yok</t>
+          <t>Şeyler Ligi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052139301</t>
+          <t>9786056737206</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Değirmen Kahini</t>
+          <t>Tanzö</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052139059</t>
+          <t>9786055185459</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kitap, Bitti.</t>
+          <t>Blitzkrieg</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052139080</t>
+          <t>9786055185473</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Replikantların İç Dünyası</t>
+          <t>Kısa Kısa Kıssalar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055185824</t>
+          <t>9786055185466</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yedikuleli Kürdan Selim</t>
+          <t>Kapital Öldürür!</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055185442</t>
+          <t>9786055185480</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Otmopoli’de Akşam</t>
+          <t>Çukur</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055185435</t>
+          <t>9786055185541</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dil Oyunları</t>
+          <t>Öte Geçeler</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055185411</t>
+          <t>9786055185510</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>1’e 2</t>
+          <t>Et Kısmı, Damgası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000026364</t>
+          <t>9786055185794</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Serbest Çalışmalar</t>
+          <t>Bi Müddet Aranızda Olamayacağım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
+          <t>9786055185497</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Tahammülfersa ve Plonjon!</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786055185329</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Cetvelle Çizilmiş Dağınıklık</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786055185602</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Orkestra</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786055185626</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Taş Gün</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786055185589</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Spontanlığını Muhafaza</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786055185695</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Mağara Vardır</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786055185428</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Bitkiben</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786055185701</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Leşx</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786055185534</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Metin Eloğlu Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786055185527</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Led</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786055185596</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Sessizliğinde Babil</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786055185619</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Somut Şiir Seçkisi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786055185305</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Prepost</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786057020109</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Siham-ı Kaza’dan Seçki</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786057020147</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Olabilir Olabilir</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057020123</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Apokrif - Alfabesiz İsim</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057020154</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Ece Ayhan Çağlar Anlatıyor</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786055185855</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Yetmez Ama Hayır</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786055185046</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Yere Yığılanlar Yere Çakılanlar</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786056249723</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>ŞiirGeldiKelimedeBoğuldu</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786055185053</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Şiir İçin Paralaks</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786058701618</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Sürün Cem e</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786056737299</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Sistem Çöktü Misal Çok Yalnızım</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786058701663</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Sıfır İroni</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786056249730</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Ölçü Kaçarken</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786056249716</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Molla</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786056249778</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Def - Beyin</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786058701656</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Dans Etmesek de Olur</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786056249785</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Bu Benim.Zip</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786055185077</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Ben Koşarım Aşağlara, Koşarım</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786056249761</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Aşağılık Sanat</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786058701625</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Aort</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786055185114</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Drülütt [Parçalı] [Ham]</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786055185817</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Perfect</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786055185107</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Aşağıdan Seveceğim Ülkeyi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786056737282</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Korkuluk</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786057461100</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Empat</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057020192</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Killer İnstinct Of Underdogs</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786057038173</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Candy ve Peter</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786057038104</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Lady Papa</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057020178</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Hitaplar (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057038128</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Sınırı Geçmek Üzereyim</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786052139158</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>İzmirli Ahmet.</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786052139288</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Kardeşim Akif</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786052139219</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Gök/delen</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786052139295</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>2. Bölüm</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786052139004</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bostandaki Pırlağuç</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786052139332</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Rusya’dan Sonra</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786052139325</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm ve Piyasa</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786055185084</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Maaşsız</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786055185022</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Kuş Bakışı</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786055185039</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Kanama</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786055185060</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Pis Kokar!</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786058701601</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Kuleden Bakmak</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786055185763</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Kusurlu Bahçe</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786055185800</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Hata Devam Ediyor</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786058701649</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Köstebek Çıkabilir</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786055185121</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Musap</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786055185091</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Ölü Kitap</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786057461155</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Ben Kimim Canavarı</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786057461131</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>My Generation</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786057461193</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Delikanlılığın Kitabı</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786057461148</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Bugün Adana Sıcak Değil</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786057461186</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Uzaypedal</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786057391605</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Şimdiki Gibi</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786057020161</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Anıt Sayaç (İp Ciltli)</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786057038166</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Dwarf Sun</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786057038135</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Kaleci Oyuncu</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786057038142</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’un En Büyük Kumarbazı</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786057038180</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Roma Benim Kalbim, Yak</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786057038197</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Rolist</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786057038159</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Fantom Ağrı</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786057038111</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Eyüp</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786057020116</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Divan’dan Seçki</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786052139363</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Hakikat Vs.</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786052139349</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Atom Matom</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786052139318</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Sanat Yok</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786052139301</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Değirmen Kahini</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786052139059</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Kitap, Bitti.</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786052139080</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Replikantların İç Dünyası</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786055185824</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Yedikuleli Kürdan Selim</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786055185442</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Otmopoli’de Akşam</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786055185435</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Dil Oyunları</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786055185411</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>1’e 2</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>3990000026364</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Serbest Çalışmalar</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
           <t>9786055185183</t>
         </is>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Pazıl Bozul</t>
         </is>
       </c>
-      <c r="C38" s="1">
+      <c r="C123" s="1">
         <v>325</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>