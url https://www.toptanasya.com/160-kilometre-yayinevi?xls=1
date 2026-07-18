--- v1 (2026-04-12)
+++ v2 (2026-07-18)
@@ -544,96 +544,96 @@
         <is>
           <t>9786055185459</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Blitzkrieg</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055185473</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kısa Kısa Kıssalar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055185466</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Kapital Öldürür!</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786055185480</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Çukur</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786055185541</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Öte Geçeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055185510</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Et Kısmı, Damgası</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055185794</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -664,51 +664,51 @@
         <is>
           <t>9786055185329</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Cetvelle Çizilmiş Dağınıklık</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786055185602</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Orkestra</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055185626</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Taş Gün</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055185589</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
@@ -829,96 +829,96 @@
         <is>
           <t>9786055185305</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Prepost</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786057020109</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Siham-ı Kaza’dan Seçki</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786057020147</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Olabilir Olabilir</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786057020123</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Apokrif - Alfabesiz İsim</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786057020154</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Ece Ayhan Çağlar Anlatıyor</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055185855</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Yetmez Ama Hayır</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055185046</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
@@ -1339,141 +1339,141 @@
         <is>
           <t>9786052139004</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Bostandaki Pırlağuç</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786052139332</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Rusya’dan Sonra</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786052139325</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Ölüm ve Piyasa</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055185084</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Maaşsız</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055185022</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Yeni Kuş Bakışı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786055185039</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Kanama</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786055185060</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Akıl Pis Kokar!</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786058701601</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Kuleden Bakmak</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786055185763</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Kusurlu Bahçe</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786055185800</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
@@ -1609,51 +1609,51 @@
         <is>
           <t>9786057391605</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Şimdiki Gibi</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786057020161</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Anıt Sayaç (İp Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786057038166</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Dwarf Sun</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786057038135</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
@@ -1729,186 +1729,186 @@
         <is>
           <t>9786057038111</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Eyüp</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786057020116</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Divan’dan Seçki</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786052139363</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Hakikat Vs.</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786052139349</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Atom Matom</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786052139318</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Sanat Yok</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786052139301</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Değirmen Kahini</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786052139059</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Kitap, Bitti.</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786052139080</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Replikantların İç Dünyası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786055185824</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Yedikuleli Kürdan Selim</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786055185442</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Otmopoli’de Akşam</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786055185435</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Dil Oyunları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786055185411</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>1’e 2</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>3990000026364</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>