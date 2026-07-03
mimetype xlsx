--- v0 (2026-02-26)
+++ v1 (2026-07-03)
@@ -85,4255 +85,4705 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256151505</t>
+          <t>9786258366228</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sırlı Öyküler</t>
+          <t>Köye Dönen Ayrılık</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258366983</t>
+          <t>9786258586442</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Gölgeler</t>
+          <t>Gençtim, Geçer Sandım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256159983</t>
+          <t>9786258586619</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kınalıadalı Ağavni’nin Vefa Pastanesi</t>
+          <t>On Biri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256151642</t>
+          <t>9786258586336</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bağcılar Apartmanı</t>
+          <t>Bir Gizemin Peşinde: Meleğin Kanatları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>520</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258366242</t>
+          <t>9786258586541</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İlyas’ı İstiyor Asya’nın Gönlü</t>
+          <t>Kirazın Tadı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255943996</t>
+          <t>9786258586657</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Heybemdekiler</t>
+          <t>İpliksiz İğne</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258366020</t>
+          <t>9786258586404</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kar Yağarken Geceye</t>
+          <t>Sırların Gizemi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>210</v>
+        <v>590</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255943958</t>
+          <t>9786258586343</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mettaikalar - İki Dağın Arasında</t>
+          <t>Tanrıya Mektuplar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>268</v>
+        <v>237</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255943682</t>
+          <t>9786258586213</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Inside The Dark</t>
+          <t>Aramızdaki Sınır</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>630</v>
+        <v>213</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255943972</t>
+          <t>9786258586268</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Göle Bakan Öyküler I – Yolun Ucundaki Kasaba</t>
+          <t>Bir Ömrün Satranç Tahtası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>574</v>
+        <v>341</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256550575</t>
+          <t>9786258586176</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Anlamını Kaybettin</t>
+          <t>Papağan mı Kaplumbağa mı?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>620</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258366174</t>
+          <t>9786258586664</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Belki de Havva Haklıydı</t>
+          <t>19 - Dördüncü Kitap</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>181</v>
+        <v>630</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258366921</t>
+          <t>9786258586435</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Biz Gibi</t>
+          <t>06:45 Kaybedenlerin Hikayeleri – II</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>187</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258366600</t>
+          <t>9786258586367</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Kuşları - Özgürlüğe Kanat Açmak</t>
+          <t>Kelebek Büyüsü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>257</v>
+        <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256550209</t>
+          <t>9786258586527</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu Evliyaları ve Alimleri</t>
+          <t>Sesin ve Sözün Kıyısında</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>327</v>
+        <v>295</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256550636</t>
+          <t>9786258586565</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Ağladı</t>
+          <t>Deneysel Öykü AŞK'I'M</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>152</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256550506</t>
+          <t>9786258586503</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İçsel Dönüşüm ve İçsel Sorgulama</t>
+          <t>Avrupa Birliği Bütünleşmesinin Kültürel Boyutu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255943910</t>
+          <t>9786258586480</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kekik Kokulu Zamanlar</t>
+          <t>Minimalist Öyküler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255943934</t>
+          <t>9786258586589</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Öyküden Türküye</t>
+          <t>Sende Kaldıysa</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>588</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255943422</t>
+          <t>9786258586602</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Pencere</t>
+          <t>Fortuna Favet Fortibus</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>77</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256550186</t>
+          <t>9786258586237</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara Sığınmak</t>
+          <t>Vietnam Dolmuşu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>229</v>
+        <v>315</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256550605</t>
+          <t>9786258586206</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sana Dair</t>
+          <t>İnsani Manifesto</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>198</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255943095</t>
+          <t>9786258586152</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki Müzik</t>
+          <t>Sardunyalı Venüs</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256550667</t>
+          <t>9786258586114</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Hikaye</t>
+          <t>Işık Kelamları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>251</v>
+        <v>920</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255943897</t>
+          <t>9786258586091</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Adanın Sırrı</t>
+          <t>Manşetlerin Gölgesinde Kültür</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255943781</t>
+          <t>9786258586053</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Gurbet</t>
+          <t>Görselname</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256550049</t>
+          <t>9786258586138</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kor Zamanlar</t>
+          <t>Barış'ın Frekansıyla Uyanış</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255943873</t>
+          <t>9786258586039</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Leyl</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258366075</t>
+          <t>9786258586015</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Frene Basma Kaderi Çizersin</t>
+          <t>Eylül Soğuğu Şubat Ayazı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255943804</t>
+          <t>9786258586077</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Doyuran Çıkmazı</t>
+          <t>Can Yangısı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255943835</t>
+          <t>9786256151505</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Olmayan</t>
+          <t>Sırlı Öyküler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>212</v>
+        <v>304</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255943811</t>
+          <t>9786258366983</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İlahi Senfoni</t>
+          <t>Göç ve Gölgeler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>414</v>
+        <v>557</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255943767</t>
+          <t>9786256159983</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Toprağından Koparılmış Yaşamlar</t>
+          <t>Kınalıadalı Ağavni’nin Vefa Pastanesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255943729</t>
+          <t>9786256151642</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Savrulup Gidiyor Hayat</t>
+          <t>Bağcılar Apartmanı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>482</v>
+        <v>642</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255943668</t>
+          <t>9786258366242</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İsrail-İran Savaşı İçeriden Direniş</t>
+          <t>İlyas’ı İstiyor Asya’nın Gönlü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>344</v>
+        <v>231</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255943743</t>
+          <t>9786255943996</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Yaprakları</t>
+          <t>Heybemdekiler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255943644</t>
+          <t>9786258366020</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Çile Orak Tarlası</t>
+          <t>Kar Yağarken Geceye</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>259</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255943705</t>
+          <t>9786255943958</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Alazkız’ın Yıldız Gemisi</t>
+          <t>Mettaikalar - İki Dağın Arasında</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255943507</t>
+          <t>9786255943682</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nisa</t>
+          <t>Inside The Dark</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>363</v>
+        <v>630</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255943620</t>
+          <t>9786255943972</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ukde</t>
+          <t>Göle Bakan Öyküler I – Yolun Ucundaki Kasaba</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>327</v>
+        <v>574</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255943545</t>
+          <t>9786256550575</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Anlaşılmanın Kıyısında</t>
+          <t>Anlamını Kaybettin</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>272</v>
+        <v>233</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255943606</t>
+          <t>9786258366174</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Başkalaşım</t>
+          <t>Belki de Havva Haklıydı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>469</v>
+        <v>221</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255943569</t>
+          <t>9786258366921</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenlerin Hikayeleri</t>
+          <t>Çiçekler Biz Gibi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>395</v>
+        <v>229</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255943583</t>
+          <t>9786258366600</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Can Muştusu</t>
+          <t>Fırtına Kuşları - Özgürlüğe Kanat Açmak</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>319</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255943521</t>
+          <t>9786256550209</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Riçik’e Dair</t>
+          <t>Gelibolu Evliyaları ve Alimleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>518</v>
+        <v>409</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256550056</t>
+          <t>9786256550636</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Fırat Bazen Affeder</t>
+          <t>Gökyüzü Ağladı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>213</v>
+        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255943361</t>
+          <t>9786256550506</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Düşten Kaleme</t>
+          <t>İçsel Dönüşüm ve İçsel Sorgulama</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>315</v>
+        <v>425</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255943484</t>
+          <t>9786255943910</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sharepoint Rehberi</t>
+          <t>Kekik Kokulu Zamanlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>289</v>
+        <v>502</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255943460</t>
+          <t>9786255943934</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Loş Işığın Ardında</t>
+          <t>Öyküden Türküye</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>248</v>
+        <v>732</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255943392</t>
+          <t>9786255943422</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Karınca Yuvası</t>
+          <t>Pencere</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>214</v>
+        <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255943446</t>
+          <t>9786256550186</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Memleketim</t>
+          <t>Rüzgara Sığınmak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>271</v>
+        <v>283</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255943385</t>
+          <t>9786256550605</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Noksan Ne Demek?</t>
+          <t>Sana Dair</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>242</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255943217</t>
+          <t>9786255943095</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Ruhlar</t>
+          <t>Sokaktaki Müzik</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255943279</t>
+          <t>9786256550667</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Motorları Maviliklere Süremedik</t>
+          <t>Yeni Bir Hikaye</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>445</v>
+        <v>312</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255943286</t>
+          <t>9786255943897</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ye, İç, Gez</t>
+          <t>Gizemli Adanın Sırrı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>318</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255943262</t>
+          <t>9786255943781</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İl Maestro</t>
+          <t>Üçüncü Gurbet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>167</v>
+        <v>413</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255943255</t>
+          <t>9786256550049</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kirletilmiş Düşler Zamanı</t>
+          <t>Kor Zamanlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>259</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255943293</t>
+          <t>9786255943873</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Ruhlar</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>486</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255943019</t>
+          <t>9786258366075</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Karşımdaki</t>
+          <t>Frene Basma Kaderi Çizersin</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>132</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255943248</t>
+          <t>9786255943804</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutmanın Serencamı</t>
+          <t>Doyuran Çıkmazı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>415</v>
+        <v>411</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256159839</t>
+          <t>9786255943835</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yedi Katın Ardı</t>
+          <t>Olmayan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>198</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256159846</t>
+          <t>9786255943811</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Harman</t>
+          <t>İlahi Senfoni</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>287</v>
+        <v>509</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255943194</t>
+          <t>9786255943767</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ve Rüya</t>
+          <t>Toprağından Koparılmış Yaşamlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>293</v>
+        <v>323</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255943163</t>
+          <t>9786255943729</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mor ve Mühürlü Zamanlar</t>
+          <t>Savrulup Gidiyor Hayat</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>253</v>
+        <v>609</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255943156</t>
+          <t>9786255943668</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Saydam Sınırlar</t>
+          <t>İsrail-İran Savaşı İçeriden Direniş</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>326</v>
+        <v>431</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255943200</t>
+          <t>9786255943743</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Eksik Öykü</t>
+          <t>Sonbahar Yaprakları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255943071</t>
+          <t>9786255943644</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Peri Kay ve Dağ Keçisi Mufa</t>
+          <t>Bitmeyen Çile Orak Tarlası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>321</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256159914</t>
+          <t>9786255943705</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gnomların Saklı Gerçekleri (Çift Yönlü Kitap)</t>
+          <t>Alazkız’ın Yıldız Gemisi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>600</v>
+        <v>340</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256159815</t>
+          <t>9786255943507</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Niyet Kitabı</t>
+          <t>Nisa</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>266</v>
+        <v>456</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256159877</t>
+          <t>9786255943620</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Efsane Dostlar</t>
+          <t>Ukde</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>409</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255943057</t>
+          <t>9786255943545</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Nefes Diledim</t>
+          <t>Anlaşılmanın Kıyısında</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>289</v>
+        <v>338</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256159891</t>
+          <t>9786255943606</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mettaikalar Zaman Gezginleri</t>
+          <t>Başkalaşım</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>229</v>
+        <v>592</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256159716</t>
+          <t>9786255943569</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kolonyal Bir Söylem Olarak Reklam</t>
+          <t>Kaybedenlerin Hikayeleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>1164</v>
+        <v>395</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256159945</t>
+          <t>9786255943583</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zamandan</t>
+          <t>Can Muştusu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>631</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256159938</t>
+          <t>9786255943521</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ansiklopedisi</t>
+          <t>Riçik’e Dair</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>207</v>
+        <v>655</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255943033</t>
+          <t>9786256550056</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Düştüm Yok Oldum</t>
+          <t>Fırat Bazen Affeder</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>192</v>
+        <v>262</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256159648</t>
+          <t>9786255943361</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonu</t>
+          <t>Düşten Kaleme</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>553</v>
+        <v>394</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256159679</t>
+          <t>9786255943484</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>O Yabanıl Sessizlikte</t>
+          <t>Sharepoint Rehberi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>238</v>
+        <v>360</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256159655</t>
+          <t>9786255943460</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çağ</t>
+          <t>Loş Işığın Ardında</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>239</v>
+        <v>308</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256152595</t>
+          <t>9786255943392</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İnkarın Ardındaki Sır</t>
+          <t>Karınca Yuvası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>339</v>
+        <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256159709</t>
+          <t>9786255943446</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şoreşger U Mıratxur</t>
+          <t>Yüreğimdeki Memleketim</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>293</v>
+        <v>336</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256159662</t>
+          <t>9786255943385</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Torun Kokusu</t>
+          <t>Noksan Ne Demek?</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>162</v>
+        <v>180</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256159624</t>
+          <t>9786255943217</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Terk Edilmiş Oyuncak Dükkânının Sırrı</t>
+          <t>Yalnız Ruhlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256550780</t>
+          <t>9786255943279</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gönlüm Kekeme Değil</t>
+          <t>Motorları Maviliklere Süremedik</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>280</v>
+        <v>445</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256152571</t>
+          <t>9786255943286</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Rahmete Giden Yol</t>
+          <t>Ye, İç, Gez</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>775</v>
+        <v>318</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256159518</t>
+          <t>9786255943262</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Önce Dünyanı Sonra İlişkini Yarat</t>
+          <t>İl Maestro</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>167</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256152588</t>
+          <t>9786255943255</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Yiğitlere</t>
+          <t>Kirletilmiş Düşler Zamanı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>190</v>
+        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256550582</t>
+          <t>9786255943293</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Deriyen Dile Evdal</t>
+          <t>Kaybolan Ruhlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>473</v>
+        <v>486</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256550773</t>
+          <t>9786255943019</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İslam; Savaş Dini mi, Barış Dini mi?</t>
+          <t>Karşımdaki</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>287</v>
+        <v>132</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256550735</t>
+          <t>9786255943248</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Eylüle İnanırım</t>
+          <t>Bir Tutmanın Serencamı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>140</v>
+        <v>523</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256550247</t>
+          <t>9786256159839</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ünikorn Masalı</t>
+          <t>Yedi Katın Ardı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>242</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256550766</t>
+          <t>9786256159846</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Büyüsü</t>
+          <t>Harman</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>205</v>
+        <v>358</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256550742</t>
+          <t>9786255943194</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Islanır Düş Ten Ateş</t>
+          <t>Ve Rüya</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>138</v>
+        <v>365</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256550728</t>
+          <t>9786255943163</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Düşümde Kan Kokusu</t>
+          <t>Mor ve Mühürlü Zamanlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>147</v>
+        <v>313</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256550759</t>
+          <t>9786255943156</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Nakış</t>
+          <t>Saydam Sınırlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>122</v>
+        <v>408</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256550599</t>
+          <t>9786255943200</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Zor Veda</t>
+          <t>Eksik Öykü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>265</v>
+        <v>296</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256550483</t>
+          <t>9786255943071</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İmam Rabbani’den Manevi Terapi</t>
+          <t>Peri Kay ve Dağ Keçisi Mufa</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>458</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256550704</t>
+          <t>9786256159914</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Derin Sessizlik</t>
+          <t>Gnomların Saklı Gerçekleri (Çift Yönlü Kitap)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>187</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256550698</t>
+          <t>9786256159815</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Harfler ve Sözler</t>
+          <t>Niyet Kitabı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>207</v>
+        <v>331</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256550681</t>
+          <t>9786256159877</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yalnız ve Tenha</t>
+          <t>Efsane Dostlar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>193</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256550568</t>
+          <t>9786255943057</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Son Yaz</t>
+          <t>Nefes Diledim</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>326</v>
+        <v>360</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256550643</t>
+          <t>9786256159891</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çatlaktan Sızan Hikayeler</t>
+          <t>Mettaikalar Zaman Gezginleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256550674</t>
+          <t>9786256159716</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Dava</t>
+          <t>Kolonyal Bir Söylem Olarak Reklam</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>302</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256550629</t>
+          <t>9786256159945</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>41 Mörfi</t>
+          <t>Evvel Zamandan</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>193</v>
+        <v>801</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256550612</t>
+          <t>9786256159938</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Efgan</t>
+          <t>Kadınlar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>201</v>
+        <v>254</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256550650</t>
+          <t>9786255943033</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Süvari</t>
+          <t>Düştüm Yok Oldum</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>579</v>
+        <v>235</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256550551</t>
+          <t>9786256159648</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Bir Günü</t>
+          <t>Yolun Sonu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>1031</v>
+        <v>701</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256550544</t>
+          <t>9786256159679</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>O Yabanıl Sessizlikte</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>208</v>
+        <v>294</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259963266</t>
+          <t>9786256159655</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ayva Sararıp Nar Kızarınca</t>
+          <t>Çağ</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>253</v>
+        <v>296</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256550421</t>
+          <t>9786256152595</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Çöl Kadını</t>
+          <t>İnkarın Ardındaki Sır</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>241</v>
+        <v>425</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256550476</t>
+          <t>9786256159709</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Proses Güvenliği Yönetim Süreci</t>
+          <t>Şoreşger U Mıratxur</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>415</v>
+        <v>365</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256550469</t>
+          <t>9786256159662</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Stand-upçı Olunur?</t>
+          <t>Torun Kokusu</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>268</v>
+        <v>196</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256550490</t>
+          <t>9786256159624</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ferdan Gelin</t>
+          <t>Terk Edilmiş Oyuncak Dükkânının Sırrı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>716</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256550520</t>
+          <t>9786256550780</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sen Yaktın Ben Yandım</t>
+          <t>Gönlüm Kekeme Değil</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>475</v>
+        <v>348</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256550537</t>
+          <t>9786256152571</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Karınca Çiftliği</t>
+          <t>Rahmete Giden Yol</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>242</v>
+        <v>987</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256550513</t>
+          <t>9786256159518</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Excel &amp; Visual Basic Sık Kullanılan Özellikler</t>
+          <t>Önce Dünyanı Sonra İlişkini Yarat</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>405</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256550452</t>
+          <t>9786256152588</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Davranış Odaklı Güvenlik Yönetim Süreci</t>
+          <t>Ölümsüz Yiğitlere</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>785</v>
+        <v>233</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256550445</t>
+          <t>9786256550582</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Bulut</t>
+          <t>Deriyen Dile Evdal</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>362</v>
+        <v>598</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256550414</t>
+          <t>9786256550773</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Uç Böceğim Uç</t>
+          <t>İslam; Savaş Dini mi, Barış Dini mi?</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>262</v>
+        <v>358</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256550384</t>
+          <t>9786256550735</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Mekansal Bellek</t>
+          <t>Eylüle İnanırım</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>417</v>
+        <v>168</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256550278</t>
+          <t>9786256550247</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hayal-Sanat-Bilim</t>
+          <t>Ünikorn Masalı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>186</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256550438</t>
+          <t>9786256550766</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Etkisi</t>
+          <t>Sözcüklerin Büyüsü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>189</v>
+        <v>252</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256550377</t>
+          <t>9786256550742</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ezik Yüreklerin İsyanı</t>
+          <t>Islanır Düş Ten Ateş</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>324</v>
+        <v>166</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256550407</t>
+          <t>9786256550728</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bozan</t>
+          <t>Düşümde Kan Kokusu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>152</v>
+        <v>177</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256550360</t>
+          <t>9786256550759</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kara</t>
+          <t>Nakış</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>707</v>
+        <v>144</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256550391</t>
+          <t>9786256550599</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ben Şiir Olsam</t>
+          <t>Zor Veda</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>387</v>
+        <v>329</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258366969</t>
+          <t>9786256550483</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sana</t>
+          <t>İmam Rabbani’den Manevi Terapi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>140</v>
+        <v>578</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256550223</t>
+          <t>9786256550704</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Savrulma</t>
+          <t>Derin Sessizlik</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>664</v>
+        <v>229</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256550322</t>
+          <t>9786256550698</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Kanatları</t>
+          <t>Harfler ve Sözler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>208</v>
+        <v>254</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256550315</t>
+          <t>9786256550681</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Şiirde Çatı (Bilmece Usulü)</t>
+          <t>Yalnız ve Tenha</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>192</v>
+        <v>237</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256550292</t>
+          <t>9786256550568</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın Sessizliği</t>
+          <t>Son Yaz</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>265</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256550131</t>
+          <t>9786256550643</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Haykırış</t>
+          <t>Çatlaktan Sızan Hikayeler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>260</v>
+        <v>284</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256550353</t>
+          <t>9786256550674</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Işıklar Söndükten Sonra</t>
+          <t>Bilinmeyen Dava</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>394</v>
+        <v>377</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786259963235</t>
+          <t>9786256550629</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kana Susamışlar Köyü</t>
+          <t>41 Mörfi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256550285</t>
+          <t>9786256550612</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Öteki Yüzü</t>
+          <t>Efgan</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>442</v>
+        <v>246</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256550308</t>
+          <t>9786256550650</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Prenses Mavi Su Dünyaya Ters Bakıyor</t>
+          <t>Süvari</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>734</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256550339</t>
+          <t>9786256550551</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ezik Yüreklerin İsyanı</t>
+          <t>Tanrının Bir Günü</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>233</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256550216</t>
+          <t>9786256550544</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Çöl Kadını</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>175</v>
+        <v>256</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256550179</t>
+          <t>9786259963266</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Uğultusu</t>
+          <t>Ayva Sararıp Nar Kızarınca</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>274</v>
+        <v>313</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256550148</t>
+          <t>9786256550421</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Tatar Efe</t>
+          <t>Çöl Kadını</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>327</v>
+        <v>298</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256550162</t>
+          <t>9786256550476</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Proses Güvenliği Yönetim Süreci</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>453</v>
+        <v>523</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786259963228</t>
+          <t>9786256550469</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Meczup</t>
+          <t>Nasıl Stand-upçı Olunur?</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>365</v>
+        <v>333</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256550261</t>
+          <t>9786256550490</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik</t>
+          <t>Ferdan Gelin</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>338</v>
+        <v>911</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256550155</t>
+          <t>9786256550520</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ay Parçası</t>
+          <t>Sen Yaktın Ben Yandım</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>190</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256550018</t>
+          <t>9786256550537</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Süreçleri</t>
+          <t>Karınca Çiftliği</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>373</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256550032</t>
+          <t>9786256550513</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>19 - Üçüncü Kitap</t>
+          <t>Microsoft Excel &amp; Visual Basic Sık Kullanılan Özellikler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>399</v>
+        <v>509</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255655018</t>
+          <t>9786256550452</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Süreçleri</t>
+          <t>Davranış Odaklı Güvenlik Yönetim Süreci</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>180</v>
+        <v>995</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256550025</t>
+          <t>9786256550445</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimizde Sevgiyi Yeşertmek İçin Bir Tek Yeşil Yaprak Yeter - İki Yaprağını Kurutsak Bile -</t>
+          <t>Bir Tutam Bulut</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>109</v>
+        <v>454</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256550193</t>
+          <t>9786256550414</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadının Büyük Hikayesi</t>
+          <t>Uç Böceğim Uç</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>177</v>
+        <v>325</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786259963242</t>
+          <t>9786256550384</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Aşmak</t>
+          <t>Sanat ve Mekansal Bellek</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>286</v>
+        <v>525</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256550117</t>
+          <t>9786256550278</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yitik Umutlar</t>
+          <t>Hayal-Sanat-Bilim</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>347</v>
+        <v>227</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786259963259</t>
+          <t>9786256550438</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sanrı</t>
+          <t>Kelebek Etkisi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258366884</t>
+          <t>9786256550377</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İnsani ve İktisadi Gelişim</t>
+          <t>Ezik Yüreklerin İsyanı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>414</v>
+        <v>406</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256550001</t>
+          <t>9786256550407</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Islık</t>
+          <t>Oyun Bozan</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>233</v>
+        <v>183</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786259963273</t>
+          <t>9786256550360</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kahve Çiçeği</t>
+          <t>Kara</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>256</v>
+        <v>899</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256550124</t>
+          <t>9786256550391</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Adı Adolya</t>
+          <t>Ben Şiir Olsam</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>308</v>
+        <v>486</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258366938</t>
+          <t>9786258366969</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Allah İle Aran Nasıl?</t>
+          <t>İçimdeki Sana</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>233</v>
+        <v>168</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786259963280</t>
+          <t>9786256550223</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Canım Kendim: Bu Notum Sana</t>
+          <t>Savrulma</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>306</v>
+        <v>843</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258366754</t>
+          <t>9786256550322</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nakş-ı A’zamdır</t>
+          <t>Kelebek Kanatları</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>524</v>
+        <v>256</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786259963204</t>
+          <t>9786256550315</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Mihrican</t>
+          <t>Şiirde Çatı (Bilmece Usulü)</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258366877</t>
+          <t>9786256550292</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sorgulama</t>
+          <t>Kadınlığın Sessizliği</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>423</v>
+        <v>329</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258366648</t>
+          <t>9786256550131</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Önce Kadını Yarattı</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>233</v>
+        <v>323</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258366990</t>
+          <t>9786256550353</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Satanik Külliyat</t>
+          <t>Işıklar Söndükten Sonra</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>318</v>
+        <v>496</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258366976</t>
+          <t>9786259963235</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Madenin Soğuk Teni</t>
+          <t>Kana Susamışlar Köyü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>351</v>
+        <v>234</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258366891</t>
+          <t>9786256550285</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İklim İnsanın İçinde</t>
+          <t>Şeytanın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>233</v>
+        <v>557</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258366853</t>
+          <t>9786256550308</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Bilen</t>
+          <t>Prenses Mavi Su Dünyaya Ters Bakıyor</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>146</v>
+        <v>208</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258366945</t>
+          <t>9786256550339</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın Çöküşü</t>
+          <t>Ezik Yüreklerin İsyanı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258366846</t>
+          <t>9786256550216</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Doktor Olmak</t>
+          <t>Çöl Kadını</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>220</v>
+        <v>175</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258366952</t>
+          <t>9786256550179</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Mithat Devran ve Kırık Pencereler</t>
+          <t>Yalnızlığın Uğultusu</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258366839</t>
+          <t>9786256550148</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ay'dan Düşen</t>
+          <t>Tatar Efe</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>228</v>
+        <v>409</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258366914</t>
+          <t>9786256550162</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Duygular</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>292</v>
+        <v>453</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258366907</t>
+          <t>9786259963228</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Taşralı Biriyim</t>
+          <t>Meczup</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>280</v>
+        <v>409</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258366693</t>
+          <t>9786256550261</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sahibinden Çocuklar İçin: Öğretici-Kısa ve Büyülü Masallar</t>
+          <t>Sensizlik</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>409</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258366549</t>
+          <t>9786256550155</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Metaverse - Hayale Yolculuk</t>
+          <t>Ay Parçası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>312</v>
+        <v>233</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258366808</t>
+          <t>9786256550018</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Öldürür Aşkı</t>
+          <t>Eğitim Süreçleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>223</v>
+        <v>469</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258366747</t>
+          <t>9786256550032</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İçgüdümün Zaferi</t>
+          <t>19 - Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>321</v>
+        <v>502</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258366822</t>
+          <t>9786255655018</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Zakkum Çalı</t>
+          <t>Eğitim Süreçleri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>626</v>
+        <v>180</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258366778</t>
+          <t>9786256550025</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Şakayık</t>
+          <t>Yüreğimizde Sevgiyi Yeşertmek İçin Bir Tek Yeşil Yaprak Yeter - İki Yaprağını Kurutsak Bile -</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>262</v>
+        <v>127</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258366761</t>
+          <t>9786256550193</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Şafağa En Yakın An</t>
+          <t>Küçük Kadının Büyük Hikayesi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>237</v>
+        <v>216</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258366662</t>
+          <t>9786259963242</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kırıl Ama Eğilme</t>
+          <t>Okyanusu Aşmak</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>233</v>
+        <v>356</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258366815</t>
+          <t>9786256550117</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Manolya &amp; Megaloman</t>
+          <t>Yitik Umutlar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258366785</t>
+          <t>9786259963259</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hayaller Müzesi</t>
+          <t>Sanrı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>378</v>
+        <v>290</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258366792</t>
+          <t>9786258366884</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kilit De Benim Anahtar Da</t>
+          <t>İnsani ve İktisadi Gelişim</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>292</v>
+        <v>521</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258366686</t>
+          <t>9786256550001</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>68’den Sonraki Yıllar ve Yaşananlar</t>
+          <t>Islık</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>464</v>
+        <v>233</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258366723</t>
+          <t>9786259963273</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dili Borçtan Kurtulma-Huzurla Buluşma</t>
+          <t>Kahve Çiçeği</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>344</v>
+        <v>317</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258366631</t>
+          <t>9786256550124</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Faniliğimize Dair Denemeler ve Şiirler</t>
+          <t>Adı Adolya</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>390</v>
+        <v>384</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258366730</t>
+          <t>9786258366938</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hamlesiz Kuramcı</t>
+          <t>Allah İle Aran Nasıl?</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>282</v>
+        <v>233</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258366655</t>
+          <t>9786259963280</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Yansıyıştır Ömre</t>
+          <t>Canım Kendim: Bu Notum Sana</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>241</v>
+        <v>383</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258366501</t>
+          <t>9786258366754</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İSG Sınav Okulu</t>
+          <t>İnsan Nakş-ı A’zamdır</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>300</v>
+        <v>663</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258366679</t>
+          <t>9786259963204</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Hayal De Olsa</t>
+          <t>Mihrican</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>235</v>
+        <v>290</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258366709</t>
+          <t>9786258366877</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Retrospektif Öyküler</t>
+          <t>Sorgulama</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>247</v>
+        <v>532</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258366624</t>
+          <t>9786258366648</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sebepsiz Aşkı Sebepsizce Yaşamak</t>
+          <t>Ve Tanrı Önce Kadını Yarattı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>213</v>
+        <v>233</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258366716</t>
+          <t>9786258366990</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Küçüğüm</t>
+          <t>Satanik Külliyat</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>292</v>
+        <v>398</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258366365</t>
+          <t>9786258366976</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sabah Düşleri</t>
+          <t>Madenin Soğuk Teni</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258366617</t>
+          <t>9786258366891</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Alb Madi</t>
+          <t>İklim İnsanın İçinde</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>254</v>
+        <v>233</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258366587</t>
+          <t>9786258366853</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Oyunculuk</t>
+          <t>Bilen</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>582</v>
+        <v>175</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258366594</t>
+          <t>9786258366945</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İmam Nikolas</t>
+          <t>Yüzyılın Çöküşü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>287</v>
+        <v>269</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258366266</t>
+          <t>9786258366846</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Hasretim</t>
+          <t>Doktor Olmak</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>180</v>
+        <v>271</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258366181</t>
+          <t>9786258366952</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Demokrasinin Vahap Seçer Modeli</t>
+          <t>Mithat Devran ve Kırık Pencereler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>613</v>
+        <v>323</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258366167</t>
+          <t>9786258366839</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Bir Öykü Yazmak Geldi İçimden</t>
+          <t>Ay'dan Düşen</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>196</v>
+        <v>281</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258366570</t>
+          <t>9786258366914</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Sözün Özü</t>
+          <t>Kayıp Duygular</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>312</v>
+        <v>363</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258366556</t>
+          <t>9786258366907</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Tuvalimdeki Renkler</t>
+          <t>Taşralı Biriyim</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>298</v>
+        <v>281</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258366440</t>
+          <t>9786258366693</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Nurendam Toprağın Kızı</t>
+          <t>Sahibinden Çocuklar İçin: Öğretici-Kısa ve Büyülü Masallar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>464</v>
+        <v>400</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258366488</t>
+          <t>9786258366549</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı</t>
+          <t>Metaverse - Hayale Yolculuk</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>363</v>
+        <v>390</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258366495</t>
+          <t>9786258366808</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Ev</t>
+          <t>Masumiyet Öldürür Aşkı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>281</v>
+        <v>275</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258366471</t>
+          <t>9786258366747</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Hemdin U Şemdin (Hemdİn Ve Şemdin)</t>
+          <t>İçgüdümün Zaferi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>383</v>
+        <v>402</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258366464</t>
+          <t>9786258366822</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Ben Üzüldüğümde</t>
+          <t>Zakkum Çalı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>200</v>
+        <v>795</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258366532</t>
+          <t>9786258366778</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Yürüyenler</t>
+          <t>Şakayık</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258366518</t>
+          <t>9786258366761</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>19 - İkinci Kitap</t>
+          <t>Şafağa En Yakın An</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>490</v>
+        <v>292</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258366525</t>
+          <t>9786258366662</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>19 - Birinci Kitap</t>
+          <t>Kırıl Ama Eğilme</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>567</v>
+        <v>283</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258366457</t>
+          <t>9786258366815</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiirdir Yaşamak</t>
+          <t>Manolya &amp; Megaloman</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>292</v>
+        <v>479</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258366433</t>
+          <t>9786258366785</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Pembe Gözlükler</t>
+          <t>Kırık Hayaller Müzesi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>157</v>
+        <v>475</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258366372</t>
+          <t>9786258366792</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Üstatlar ve Gezginler</t>
+          <t>Kilit De Benim Anahtar Da</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>250</v>
+        <v>363</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786258366402</t>
+          <t>9786258366686</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Karakter Meselesi</t>
+          <t>68’den Sonraki Yıllar ve Yaşananlar</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>190</v>
+        <v>586</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786258366334</t>
+          <t>9786258366723</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Manzara: Öyküler</t>
+          <t>Ekonominin Dili Borçtan Kurtulma-Huzurla Buluşma</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>303</v>
+        <v>431</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786258366396</t>
+          <t>9786258366631</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Camili Tosun</t>
+          <t>Faniliğimize Dair Denemeler ve Şiirler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>290</v>
+        <v>490</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786258366426</t>
+          <t>9786258366730</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kim Kime Dum Duma - Kendi Payıma</t>
+          <t>Hamlesiz Kuramcı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>254</v>
+        <v>282</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786057366474</t>
+          <t>9786258366655</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Çuval'daki Öyküler</t>
+          <t>Çocukluk Yansıyıştır Ömre</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>254</v>
+        <v>298</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786258366358</t>
+          <t>9786258366501</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Her Gün 1 Sayfa Nutuk</t>
+          <t>İSG Sınav Okulu</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>479</v>
+        <v>300</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258366419</t>
+          <t>9786258366679</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Aheste</t>
+          <t>Hayal De Olsa</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>195</v>
+        <v>290</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786057366498</t>
+          <t>9786258366709</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Rıgrıgın Yedi Sayısı</t>
+          <t>Retrospektif Öyküler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>339</v>
+        <v>306</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786057366481</t>
+          <t>9786258366624</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Öyküler</t>
+          <t>Sebepsiz Aşkı Sebepsizce Yaşamak</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>536</v>
+        <v>213</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786057357106</t>
+          <t>9786258366716</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Yükseklerde</t>
+          <t>Küçüğüm</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>235</v>
+        <v>363</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786057366467</t>
+          <t>9786258366365</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Ab-ı Hayat Bulan Kadın</t>
+          <t>Sabah Düşleri</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>345</v>
+        <v>206</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258366310</t>
+          <t>9786258366617</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ertelenmiş Umutlar</t>
+          <t>Alb Madi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>216</v>
+        <v>315</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258366341</t>
+          <t>9786258366587</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Henek Menek: Şano</t>
+          <t>Sinema ve Oyunculuk</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>524</v>
+        <v>738</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786258366389</t>
+          <t>9786258366594</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>00.00</t>
+          <t>İmam Nikolas</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>233</v>
+        <v>358</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786258366259</t>
+          <t>9786258366266</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yazılamalar: Güncel ve Düncel Yazılar</t>
+          <t>Hasretim</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>607</v>
+        <v>219</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786258366303</t>
+          <t>9786258366181</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Çileli Bir Yol</t>
+          <t>Sosyal Demokrasinin Vahap Seçer Modeli</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>189</v>
+        <v>778</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786258366327</t>
+          <t>9786258366167</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yaz Sönüyor Sularda</t>
+          <t>Bir Öykü Yazmak Geldi İçimden</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786258366297</t>
+          <t>9786258366570</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Gece Mavisi</t>
+          <t>Sözün Özü</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>275</v>
+        <v>390</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258366280</t>
+          <t>9786258366556</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Anmadan Olmaz Düğün Çiçeklerini</t>
+          <t>Tuvalimdeki Renkler</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>164</v>
+        <v>371</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258366198</t>
+          <t>9786258366440</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İçin Çok Gencim Ama Henüz Ölmedim</t>
+          <t>Nurendam Toprağın Kızı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>379</v>
+        <v>586</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786258366204</t>
+          <t>9786258366488</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Nazendeseyir 2. Perde</t>
+          <t>Sıradışı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>219</v>
+        <v>456</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786258366235</t>
+          <t>9786258366495</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın Çöküşü</t>
+          <t>Kerpiç Ev</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>70</v>
+        <v>350</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786258366273</t>
+          <t>9786258366471</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Senle Yaşamak</t>
+          <t>Hemdin U Şemdin (Hemdİn Ve Şemdin)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>241</v>
+        <v>438</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786258366211</t>
+          <t>9786258366464</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>İnsanların İçindeyim</t>
+          <t>Ben Üzüldüğümde</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>178</v>
+        <v>200</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786258366150</t>
+          <t>9786258366532</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kaybolduğum Anların Sabahı</t>
+          <t>Güneşe Yürüyenler</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>161</v>
+        <v>323</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786258366136</t>
+          <t>9786258366518</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medeniyet ve Yeniden Yapılanma</t>
+          <t>19 - İkinci Kitap</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>484</v>
+        <v>555</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786258366143</t>
+          <t>9786258366525</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sana</t>
+          <t>19 - Birinci Kitap</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>106</v>
+        <v>719</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786057366443</t>
+          <t>9786258366457</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Zemsku</t>
+          <t>Bir Şiirdir Yaşamak</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>200</v>
+        <v>363</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>4440000001458</t>
+          <t>9786258366433</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Zaman Çeşmesi Samancı Deresi - harman ve kar öyküleri</t>
+          <t>Pembe Gözlükler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>156</v>
+        <v>194</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057357113</t>
+          <t>9786258366372</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Yalan Yafta Kuyruk</t>
+          <t>Üstatlar ve Gezginler</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>233</v>
+        <v>250</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786057366429</t>
+          <t>9786258366402</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Siya(h)set Yalanlarla Süslü Bir Tiyatrodur</t>
+          <t>Karakter Meselesi</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>484</v>
+        <v>233</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057366436</t>
+          <t>9786258366334</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Domates’in Maceraları: Domates Top Peşinde</t>
+          <t>Manzara: Öyküler</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>200</v>
+        <v>303</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786057366450</t>
+          <t>9786258366396</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Metre</t>
+          <t>Camili Tosun</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>150</v>
+        <v>346</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786258366129</t>
+          <t>9786258366426</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı</t>
+          <t>Kim Kime Dum Duma - Kendi Payıma</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>200</v>
+        <v>315</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057366405</t>
+          <t>9786057366474</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Babam Şeyh Said</t>
+          <t>Çuval'daki Öyküler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>315</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057357137</t>
+          <t>9786258366358</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Madenin Soğuk Teni</t>
+          <t>Her Gün 1 Sayfa Nutuk</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>300</v>
+        <v>605</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786057357151</t>
+          <t>9786258366419</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Prekarya</t>
+          <t>Aheste</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>178</v>
+        <v>239</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057357144</t>
+          <t>9786057366498</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Otomajisizm</t>
+          <t>Rıgrıgın Yedi Sayısı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>290</v>
+        <v>425</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057357168</t>
+          <t>9786057366481</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Zehir</t>
+          <t>Öyküler</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>271</v>
+        <v>678</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786058081994</t>
+          <t>9786057357106</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>İğneli İmgeler</t>
+          <t>Yükseklerde</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>60</v>
+        <v>290</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786058081925</t>
+          <t>9786057366467</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Ab-ı Hayat Bulan Kadın</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>14</v>
+        <v>432</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057357182</t>
+          <t>9786258366310</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Taze Yasin Davası</t>
+          <t>Ertelenmiş Umutlar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>60</v>
+        <v>265</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786057357175</t>
+          <t>9786258366341</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Bugünlerimiz</t>
+          <t>Henek Menek: Şano</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>287</v>
+        <v>663</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786057357199</t>
+          <t>9786258366389</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İnek</t>
+          <t>00.00</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>675</v>
+        <v>233</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786057147806</t>
+          <t>9786258366259</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Diğer Olasılıklar</t>
+          <t>Yazılamalar: Güncel ve Düncel Yazılar</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>330</v>
+        <v>770</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786057147813</t>
+          <t>9786258366303</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Azınlığın Uzun Kışı</t>
+          <t>Çileli Bir Yol</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>171</v>
+        <v>231</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057147899</t>
+          <t>9786258366327</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Maviye Boyalı Civciv</t>
+          <t>Yaz Sönüyor Sularda</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786058010048</t>
+          <t>9786258366297</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'nın Yüzleri</t>
+          <t>Gece Mavisi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>150</v>
+        <v>342</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786057147837</t>
+          <t>9786258366280</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Su Dağında Mavi Koku</t>
+          <t>Anmadan Olmaz Düğün Çiçeklerini</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>233</v>
+        <v>198</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786057147851</t>
+          <t>9786258366198</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Gülümse</t>
+          <t>Ölmek İçin Çok Gencim Ama Henüz Ölmedim</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>213</v>
+        <v>477</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786057147844</t>
+          <t>9786258366204</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Memleket Şiirleri</t>
+          <t>Nazendeseyir 2. Perde</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>241</v>
+        <v>269</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786258366044</t>
+          <t>9786258366235</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Doğusundan</t>
+          <t>Yüzyılın Çöküşü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>233</v>
+        <v>70</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786258366082</t>
+          <t>9786258366273</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Bir Dönemin Öyküsü: Gazi Mustafa Kemal</t>
+          <t>Bendeki Senle Yaşamak</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>244</v>
+        <v>298</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786057147820</t>
+          <t>9786258366211</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sırr-ı Esma</t>
+          <t>İnsanların İçindeyim</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>436</v>
+        <v>217</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786258366068</t>
+          <t>9786258366150</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bisikletçi</t>
+          <t>Kaybolduğum Anların Sabahı</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>351</v>
+        <v>194</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786057147875</t>
+          <t>9786258366136</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Özgenç - O Büyük Gün Geldiğinde</t>
+          <t>Yeni Medeniyet ve Yeniden Yapılanma</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>615</v>
+        <v>611</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786057147882</t>
+          <t>9786258366143</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Merza - Kader Doğuyor</t>
+          <t>İçimdeki Sana</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>326</v>
+        <v>106</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786258366013</t>
+          <t>9786057366443</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Roni</t>
+          <t>Zemsku</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786058081970</t>
+          <t>4440000001458</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Küçük Oda İzleri</t>
+          <t>Zaman Çeşmesi Samancı Deresi - harman ve kar öyküleri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>200</v>
+        <v>244</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786258366006</t>
+          <t>9786057357113</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ve Kozada Kelebek Uyanır</t>
+          <t>Yalan Yafta Kuyruk</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>60</v>
+        <v>233</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057147868</t>
+          <t>9786057366429</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kurutulmuş Aşklar</t>
+          <t>Türkiye’de Siya(h)set Yalanlarla Süslü Bir Tiyatrodur</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>213</v>
+        <v>611</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786258366112</t>
+          <t>9786057366436</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Bir Cümle İnsanlar</t>
+          <t>Domates’in Maceraları: Domates Top Peşinde</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786258366099</t>
+          <t>9786057366450</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Baharın Gelişini Engelleyebilirler</t>
+          <t>Cebimdeki Metre</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>747</v>
+        <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786058081901</t>
+          <t>9786258366129</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>1944 Arabat Türkleri</t>
+          <t>Ceviz Ağacı</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786258366051</t>
+          <t>9786057366405</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Hi ve Diğer Hikayeler</t>
+          <t>Babam Şeyh Said</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>253</v>
+        <v>100</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786058081987</t>
+          <t>9786057357137</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşkın Gizli Alfabesi “0”</t>
+          <t>Madenin Soğuk Teni</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786258366563</t>
+          <t>9786057357151</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Trafik Psikolojisi - Trafikteki İnsan</t>
+          <t>Prekarya</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>280</v>
+        <v>217</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
+          <t>9786057357144</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Otomajisizm</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786057357168</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Zehir</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786058081994</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>İğneli İmgeler</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786058081925</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Nutuk</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786057357182</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Taze Yasin Davası</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786057357175</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Bugünlerimiz</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786057357199</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>İnek</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786057147806</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Düşler ve Diğer Olasılıklar</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786057147813</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Azınlığın Uzun Kışı</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786057147899</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Maviye Boyalı Civciv</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786058010048</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa'nın Yüzleri</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786057147837</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Su Dağında Mavi Koku</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786057147851</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Gülümse</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786057147844</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Memleket Şiirleri</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786258366044</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Doğusundan</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786258366082</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dönemin Öyküsü: Gazi Mustafa Kemal</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786057147820</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Sırr-ı Esma</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786258366068</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Bisikletçi</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786057147875</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Özgenç - O Büyük Gün Geldiğinde</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786057147882</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Merza - Kader Doğuyor</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786258366013</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Roni</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786058081970</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Oda İzleri</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786258366006</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Ve Kozada Kelebek Uyanır</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786057147868</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Kurutulmuş Aşklar</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786258366112</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Bir Cümle İnsanlar</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786258366099</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Baharın Gelişini Engelleyebilirler</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786058081901</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>1944 Arabat Türkleri</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786258366051</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Hi ve Diğer Hikayeler</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786058081987</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Bir Aşkın Gizli Alfabesi “0”</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786258366563</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Trafik Psikolojisi - Trafikteki İnsan</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
           <t>9786057366412</t>
         </is>
       </c>
-      <c r="B282" s="1" t="inlineStr">
+      <c r="B312" s="1" t="inlineStr">
         <is>
           <t>Buluşma</t>
         </is>
       </c>
-      <c r="C282" s="1">
-        <v>160</v>
+      <c r="C312" s="1">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>