--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,4705 +85,4765 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258366228</t>
+          <t>9786258586879</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Köye Dönen Ayrılık</t>
+          <t>Kral Serçe Kitap Serisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258586442</t>
+          <t>9786258586633</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gençtim, Geçer Sandım</t>
+          <t>Av</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>272</v>
+        <v>900</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258586619</t>
+          <t>9786258586466</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>On Biri</t>
+          <t>Kuyuda</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>288</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258586336</t>
+          <t>9786258586381</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bir Gizemin Peşinde: Meleğin Kanatları</t>
+          <t>Kollezyum'un Kumları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>288</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258586541</t>
+          <t>9786258366228</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kirazın Tadı</t>
+          <t>Köye Dönen Ayrılık</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258586657</t>
+          <t>9786258586442</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İpliksiz İğne</t>
+          <t>Gençtim, Geçer Sandım</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>335</v>
+        <v>272</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258586404</t>
+          <t>9786258586619</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sırların Gizemi</t>
+          <t>On Biri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>590</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258586343</t>
+          <t>9786258586336</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tanrıya Mektuplar</t>
+          <t>Bir Gizemin Peşinde: Meleğin Kanatları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>237</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258586213</t>
+          <t>9786258586541</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Aramızdaki Sınır</t>
+          <t>Kirazın Tadı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>213</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258586268</t>
+          <t>9786258586657</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömrün Satranç Tahtası</t>
+          <t>İpliksiz İğne</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>341</v>
+        <v>335</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258586176</t>
+          <t>9786258586404</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Papağan mı Kaplumbağa mı?</t>
+          <t>Sırların Gizemi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>620</v>
+        <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258586664</t>
+          <t>9786258586343</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>19 - Dördüncü Kitap</t>
+          <t>Tanrıya Mektuplar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>630</v>
+        <v>237</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258586435</t>
+          <t>9786258586213</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>06:45 Kaybedenlerin Hikayeleri – II</t>
+          <t>Aramızdaki Sınır</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>213</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258586367</t>
+          <t>9786258586268</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Büyüsü</t>
+          <t>Bir Ömrün Satranç Tahtası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>341</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258586527</t>
+          <t>9786258586176</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sesin ve Sözün Kıyısında</t>
+          <t>Papağan mı Kaplumbağa mı?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>295</v>
+        <v>620</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258586565</t>
+          <t>9786258586664</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Deneysel Öykü AŞK'I'M</t>
+          <t>19 - Dördüncü Kitap</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>630</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258586503</t>
+          <t>9786258586435</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Bütünleşmesinin Kültürel Boyutu</t>
+          <t>06:45 Kaybedenlerin Hikayeleri – II</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258586480</t>
+          <t>9786258586367</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Minimalist Öyküler</t>
+          <t>Kelebek Büyüsü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258586589</t>
+          <t>9786258586527</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sende Kaldıysa</t>
+          <t>Sesin ve Sözün Kıyısında</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>275</v>
+        <v>295</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258586602</t>
+          <t>9786258586565</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Fortuna Favet Fortibus</t>
+          <t>Deneysel Öykü AŞK'I'M</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258586237</t>
+          <t>9786258586503</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vietnam Dolmuşu</t>
+          <t>Avrupa Birliği Bütünleşmesinin Kültürel Boyutu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>315</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258586206</t>
+          <t>9786258586480</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsani Manifesto</t>
+          <t>Minimalist Öyküler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258586152</t>
+          <t>9786258586589</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sardunyalı Venüs</t>
+          <t>Sende Kaldıysa</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258586114</t>
+          <t>9786258586602</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Işık Kelamları</t>
+          <t>Fortuna Favet Fortibus</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>920</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258586091</t>
+          <t>9786258586237</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Manşetlerin Gölgesinde Kültür</t>
+          <t>Vietnam Dolmuşu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>315</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258586053</t>
+          <t>9786258586206</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Görselname</t>
+          <t>İnsani Manifesto</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258586138</t>
+          <t>9786258586152</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Barış'ın Frekansıyla Uyanış</t>
+          <t>Sardunyalı Venüs</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258586039</t>
+          <t>9786258586114</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Leyl</t>
+          <t>Işık Kelamları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>920</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258586015</t>
+          <t>9786258586091</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eylül Soğuğu Şubat Ayazı</t>
+          <t>Manşetlerin Gölgesinde Kültür</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258586077</t>
+          <t>9786258586053</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Can Yangısı</t>
+          <t>Görselname</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>231</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256151505</t>
+          <t>9786258586138</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sırlı Öyküler</t>
+          <t>Barış'ın Frekansıyla Uyanış</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258366983</t>
+          <t>9786258586039</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Gölgeler</t>
+          <t>Leyl</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>557</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256159983</t>
+          <t>9786258586015</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kınalıadalı Ağavni’nin Vefa Pastanesi</t>
+          <t>Eylül Soğuğu Şubat Ayazı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256151642</t>
+          <t>9786258586077</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bağcılar Apartmanı</t>
+          <t>Can Yangısı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>642</v>
+        <v>231</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258366242</t>
+          <t>9786256151505</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İlyas’ı İstiyor Asya’nın Gönlü</t>
+          <t>Sırlı Öyküler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>231</v>
+        <v>304</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255943996</t>
+          <t>9786258366983</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Heybemdekiler</t>
+          <t>Göç ve Gölgeler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>208</v>
+        <v>557</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258366020</t>
+          <t>9786256159983</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kar Yağarken Geceye</t>
+          <t>Kınalıadalı Ağavni’nin Vefa Pastanesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255943958</t>
+          <t>9786256151642</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mettaikalar - İki Dağın Arasında</t>
+          <t>Bağcılar Apartmanı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>268</v>
+        <v>642</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255943682</t>
+          <t>9786258366242</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Inside The Dark</t>
+          <t>İlyas’ı İstiyor Asya’nın Gönlü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>630</v>
+        <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255943972</t>
+          <t>9786255943996</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Göle Bakan Öyküler I – Yolun Ucundaki Kasaba</t>
+          <t>Heybemdekiler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>574</v>
+        <v>208</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256550575</t>
+          <t>9786258366020</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Anlamını Kaybettin</t>
+          <t>Kar Yağarken Geceye</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>233</v>
+        <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258366174</t>
+          <t>9786255943958</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Belki de Havva Haklıydı</t>
+          <t>Mettaikalar - İki Dağın Arasında</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>221</v>
+        <v>268</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258366921</t>
+          <t>9786255943682</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çiçekler Biz Gibi</t>
+          <t>Inside The Dark</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>229</v>
+        <v>630</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258366600</t>
+          <t>9786255943972</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Kuşları - Özgürlüğe Kanat Açmak</t>
+          <t>Göle Bakan Öyküler I – Yolun Ucundaki Kasaba</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>319</v>
+        <v>574</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256550209</t>
+          <t>9786256550575</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu Evliyaları ve Alimleri</t>
+          <t>Anlamını Kaybettin</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>409</v>
+        <v>233</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256550636</t>
+          <t>9786258366174</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Ağladı</t>
+          <t>Belki de Havva Haklıydı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>183</v>
+        <v>221</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256550506</t>
+          <t>9786258366921</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İçsel Dönüşüm ve İçsel Sorgulama</t>
+          <t>Çiçekler Biz Gibi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>425</v>
+        <v>229</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255943910</t>
+          <t>9786258366600</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kekik Kokulu Zamanlar</t>
+          <t>Fırtına Kuşları - Özgürlüğe Kanat Açmak</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>502</v>
+        <v>319</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255943934</t>
+          <t>9786256550209</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Öyküden Türküye</t>
+          <t>Gelibolu Evliyaları ve Alimleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>732</v>
+        <v>409</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255943422</t>
+          <t>9786256550636</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Pencere</t>
+          <t>Gökyüzü Ağladı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>77</v>
+        <v>183</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256550186</t>
+          <t>9786256550506</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Rüzgara Sığınmak</t>
+          <t>İçsel Dönüşüm ve İçsel Sorgulama</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>283</v>
+        <v>425</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256550605</t>
+          <t>9786255943910</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sana Dair</t>
+          <t>Kekik Kokulu Zamanlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>242</v>
+        <v>502</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255943095</t>
+          <t>9786255943934</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki Müzik</t>
+          <t>Öyküden Türküye</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>732</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256550667</t>
+          <t>9786255943422</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Hikaye</t>
+          <t>Pencere</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>312</v>
+        <v>77</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255943897</t>
+          <t>9786256550186</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Adanın Sırrı</t>
+          <t>Rüzgara Sığınmak</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>210</v>
+        <v>283</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255943781</t>
+          <t>9786256550605</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Gurbet</t>
+          <t>Sana Dair</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>413</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256550049</t>
+          <t>9786255943095</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kor Zamanlar</t>
+          <t>Sokaktaki Müzik</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255943873</t>
+          <t>9786256550667</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Yeni Bir Hikaye</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>210</v>
+        <v>312</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258366075</t>
+          <t>9786255943897</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Frene Basma Kaderi Çizersin</t>
+          <t>Gizemli Adanın Sırrı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>225</v>
+        <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255943804</t>
+          <t>9786255943781</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Doyuran Çıkmazı</t>
+          <t>Üçüncü Gurbet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255943835</t>
+          <t>9786256550049</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Olmayan</t>
+          <t>Kor Zamanlar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>248</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255943811</t>
+          <t>9786255943873</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İlahi Senfoni</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>509</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255943767</t>
+          <t>9786258366075</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Toprağından Koparılmış Yaşamlar</t>
+          <t>Frene Basma Kaderi Çizersin</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>323</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255943729</t>
+          <t>9786255943804</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Savrulup Gidiyor Hayat</t>
+          <t>Doyuran Çıkmazı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>609</v>
+        <v>411</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255943668</t>
+          <t>9786255943835</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İsrail-İran Savaşı İçeriden Direniş</t>
+          <t>Olmayan</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>431</v>
+        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255943743</t>
+          <t>9786255943811</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Yaprakları</t>
+          <t>İlahi Senfoni</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>244</v>
+        <v>509</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255943644</t>
+          <t>9786255943767</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Çile Orak Tarlası</t>
+          <t>Toprağından Koparılmış Yaşamlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255943705</t>
+          <t>9786255943729</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Alazkız’ın Yıldız Gemisi</t>
+          <t>Savrulup Gidiyor Hayat</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>609</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255943507</t>
+          <t>9786255943668</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nisa</t>
+          <t>İsrail-İran Savaşı İçeriden Direniş</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>456</v>
+        <v>431</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255943620</t>
+          <t>9786255943743</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ukde</t>
+          <t>Sonbahar Yaprakları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>409</v>
+        <v>244</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255943545</t>
+          <t>9786255943644</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Anlaşılmanın Kıyısında</t>
+          <t>Bitmeyen Çile Orak Tarlası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>338</v>
+        <v>321</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255943606</t>
+          <t>9786255943705</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Başkalaşım</t>
+          <t>Alazkız’ın Yıldız Gemisi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>592</v>
+        <v>340</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255943569</t>
+          <t>9786255943507</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenlerin Hikayeleri</t>
+          <t>Nisa</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>395</v>
+        <v>456</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255943583</t>
+          <t>9786255943620</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Can Muştusu</t>
+          <t>Ukde</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>350</v>
+        <v>409</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255943521</t>
+          <t>9786255943545</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Riçik’e Dair</t>
+          <t>Anlaşılmanın Kıyısında</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>655</v>
+        <v>338</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256550056</t>
+          <t>9786255943606</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Fırat Bazen Affeder</t>
+          <t>Başkalaşım</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>262</v>
+        <v>592</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255943361</t>
+          <t>9786255943569</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Düşten Kaleme</t>
+          <t>Kaybedenlerin Hikayeleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255943484</t>
+          <t>9786255943583</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sharepoint Rehberi</t>
+          <t>Can Muştusu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255943460</t>
+          <t>9786255943521</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Loş Işığın Ardında</t>
+          <t>Riçik’e Dair</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>308</v>
+        <v>655</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255943392</t>
+          <t>9786256550056</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Karınca Yuvası</t>
+          <t>Fırat Bazen Affeder</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>214</v>
+        <v>262</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255943446</t>
+          <t>9786255943361</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Memleketim</t>
+          <t>Düşten Kaleme</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>336</v>
+        <v>394</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255943385</t>
+          <t>9786255943484</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Noksan Ne Demek?</t>
+          <t>Sharepoint Rehberi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255943217</t>
+          <t>9786255943460</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Ruhlar</t>
+          <t>Loş Işığın Ardında</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>580</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255943279</t>
+          <t>9786255943392</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Motorları Maviliklere Süremedik</t>
+          <t>Karınca Yuvası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>445</v>
+        <v>214</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255943286</t>
+          <t>9786255943446</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ye, İç, Gez</t>
+          <t>Yüreğimdeki Memleketim</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>318</v>
+        <v>336</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255943262</t>
+          <t>9786255943385</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İl Maestro</t>
+          <t>Noksan Ne Demek?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>167</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255943255</t>
+          <t>9786255943217</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kirletilmiş Düşler Zamanı</t>
+          <t>Yalnız Ruhlar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>259</v>
+        <v>580</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255943293</t>
+          <t>9786255943279</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Ruhlar</t>
+          <t>Motorları Maviliklere Süremedik</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>486</v>
+        <v>445</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255943019</t>
+          <t>9786255943286</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Karşımdaki</t>
+          <t>Ye, İç, Gez</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>132</v>
+        <v>318</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255943248</t>
+          <t>9786255943262</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutmanın Serencamı</t>
+          <t>İl Maestro</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>523</v>
+        <v>167</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256159839</t>
+          <t>9786255943255</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yedi Katın Ardı</t>
+          <t>Kirletilmiş Düşler Zamanı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>242</v>
+        <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256159846</t>
+          <t>9786255943293</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Harman</t>
+          <t>Kaybolan Ruhlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>358</v>
+        <v>486</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255943194</t>
+          <t>9786255943019</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ve Rüya</t>
+          <t>Karşımdaki</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>365</v>
+        <v>132</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255943163</t>
+          <t>9786255943248</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Mor ve Mühürlü Zamanlar</t>
+          <t>Bir Tutmanın Serencamı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>313</v>
+        <v>523</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255943156</t>
+          <t>9786256159839</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Saydam Sınırlar</t>
+          <t>Yedi Katın Ardı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>408</v>
+        <v>242</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255943200</t>
+          <t>9786256159846</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Eksik Öykü</t>
+          <t>Harman</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>296</v>
+        <v>358</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255943071</t>
+          <t>9786255943194</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Peri Kay ve Dağ Keçisi Mufa</t>
+          <t>Ve Rüya</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>400</v>
+        <v>365</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256159914</t>
+          <t>9786255943163</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gnomların Saklı Gerçekleri (Çift Yönlü Kitap)</t>
+          <t>Mor ve Mühürlü Zamanlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>1000</v>
+        <v>313</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256159815</t>
+          <t>9786255943156</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Niyet Kitabı</t>
+          <t>Saydam Sınırlar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>331</v>
+        <v>408</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256159877</t>
+          <t>9786255943200</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Efsane Dostlar</t>
+          <t>Eksik Öykü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255943057</t>
+          <t>9786255943071</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nefes Diledim</t>
+          <t>Peri Kay ve Dağ Keçisi Mufa</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256159891</t>
+          <t>9786256159914</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mettaikalar Zaman Gezginleri</t>
+          <t>Gnomların Saklı Gerçekleri (Çift Yönlü Kitap)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>283</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256159716</t>
+          <t>9786256159815</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kolonyal Bir Söylem Olarak Reklam</t>
+          <t>Niyet Kitabı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>1488</v>
+        <v>331</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256159945</t>
+          <t>9786256159877</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zamandan</t>
+          <t>Efsane Dostlar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>801</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256159938</t>
+          <t>9786255943057</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ansiklopedisi</t>
+          <t>Nefes Diledim</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>254</v>
+        <v>360</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255943033</t>
+          <t>9786256159891</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Düştüm Yok Oldum</t>
+          <t>Mettaikalar Zaman Gezginleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>235</v>
+        <v>283</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256159648</t>
+          <t>9786256159716</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonu</t>
+          <t>Kolonyal Bir Söylem Olarak Reklam</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>701</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256159679</t>
+          <t>9786256159945</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>O Yabanıl Sessizlikte</t>
+          <t>Evvel Zamandan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>294</v>
+        <v>801</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256159655</t>
+          <t>9786256159938</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Çağ</t>
+          <t>Kadınlar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>296</v>
+        <v>254</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256152595</t>
+          <t>9786255943033</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İnkarın Ardındaki Sır</t>
+          <t>Düştüm Yok Oldum</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>425</v>
+        <v>235</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256159709</t>
+          <t>9786256159648</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Şoreşger U Mıratxur</t>
+          <t>Yolun Sonu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>365</v>
+        <v>701</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256159662</t>
+          <t>9786256159679</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Torun Kokusu</t>
+          <t>O Yabanıl Sessizlikte</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>196</v>
+        <v>294</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256159624</t>
+          <t>9786256159655</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Terk Edilmiş Oyuncak Dükkânının Sırrı</t>
+          <t>Çağ</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>296</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256550780</t>
+          <t>9786256152595</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gönlüm Kekeme Değil</t>
+          <t>İnkarın Ardındaki Sır</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>348</v>
+        <v>425</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256152571</t>
+          <t>9786256159709</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Rahmete Giden Yol</t>
+          <t>Şoreşger U Mıratxur</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>987</v>
+        <v>365</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256159518</t>
+          <t>9786256159662</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Önce Dünyanı Sonra İlişkini Yarat</t>
+          <t>Torun Kokusu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>196</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256152588</t>
+          <t>9786256159624</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Yiğitlere</t>
+          <t>Terk Edilmiş Oyuncak Dükkânının Sırrı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>233</v>
+        <v>400</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256550582</t>
+          <t>9786256550780</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Deriyen Dile Evdal</t>
+          <t>Gönlüm Kekeme Değil</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>598</v>
+        <v>348</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256550773</t>
+          <t>9786256152571</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İslam; Savaş Dini mi, Barış Dini mi?</t>
+          <t>Rahmete Giden Yol</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>358</v>
+        <v>987</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256550735</t>
+          <t>9786256159518</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Eylüle İnanırım</t>
+          <t>Önce Dünyanı Sonra İlişkini Yarat</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>168</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256550247</t>
+          <t>9786256152588</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ünikorn Masalı</t>
+          <t>Ölümsüz Yiğitlere</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>233</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256550766</t>
+          <t>9786256550582</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Büyüsü</t>
+          <t>Deriyen Dile Evdal</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>252</v>
+        <v>598</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256550742</t>
+          <t>9786256550773</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Islanır Düş Ten Ateş</t>
+          <t>İslam; Savaş Dini mi, Barış Dini mi?</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>166</v>
+        <v>358</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256550728</t>
+          <t>9786256550735</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Düşümde Kan Kokusu</t>
+          <t>Eylüle İnanırım</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>177</v>
+        <v>168</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256550759</t>
+          <t>9786256550247</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Nakış</t>
+          <t>Ünikorn Masalı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>144</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256550599</t>
+          <t>9786256550766</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Zor Veda</t>
+          <t>Sözcüklerin Büyüsü</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>329</v>
+        <v>252</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256550483</t>
+          <t>9786256550742</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İmam Rabbani’den Manevi Terapi</t>
+          <t>Islanır Düş Ten Ateş</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>578</v>
+        <v>166</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256550704</t>
+          <t>9786256550728</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Derin Sessizlik</t>
+          <t>Düşümde Kan Kokusu</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>229</v>
+        <v>177</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256550698</t>
+          <t>9786256550759</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Harfler ve Sözler</t>
+          <t>Nakış</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>254</v>
+        <v>144</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256550681</t>
+          <t>9786256550599</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yalnız ve Tenha</t>
+          <t>Zor Veda</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>237</v>
+        <v>329</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256550568</t>
+          <t>9786256550483</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Son Yaz</t>
+          <t>İmam Rabbani’den Manevi Terapi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>408</v>
+        <v>578</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256550643</t>
+          <t>9786256550704</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çatlaktan Sızan Hikayeler</t>
+          <t>Derin Sessizlik</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>284</v>
+        <v>229</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256550674</t>
+          <t>9786256550698</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Dava</t>
+          <t>Harfler ve Sözler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>377</v>
+        <v>254</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256550629</t>
+          <t>9786256550681</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>41 Mörfi</t>
+          <t>Yalnız ve Tenha</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>237</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256550612</t>
+          <t>9786256550568</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Efgan</t>
+          <t>Son Yaz</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>246</v>
+        <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256550650</t>
+          <t>9786256550643</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Süvari</t>
+          <t>Çatlaktan Sızan Hikayeler</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>734</v>
+        <v>284</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256550551</t>
+          <t>9786256550674</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Bir Günü</t>
+          <t>Bilinmeyen Dava</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1318</v>
+        <v>377</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256550544</t>
+          <t>9786256550629</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>41 Mörfi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>256</v>
+        <v>237</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786259963266</t>
+          <t>9786256550612</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ayva Sararıp Nar Kızarınca</t>
+          <t>Efgan</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>313</v>
+        <v>246</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256550421</t>
+          <t>9786256550650</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çöl Kadını</t>
+          <t>Süvari</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>298</v>
+        <v>734</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256550476</t>
+          <t>9786256550551</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Proses Güvenliği Yönetim Süreci</t>
+          <t>Tanrının Bir Günü</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>523</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256550469</t>
+          <t>9786256550544</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Stand-upçı Olunur?</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>333</v>
+        <v>256</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256550490</t>
+          <t>9786259963266</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ferdan Gelin</t>
+          <t>Ayva Sararıp Nar Kızarınca</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>911</v>
+        <v>313</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256550520</t>
+          <t>9786256550421</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sen Yaktın Ben Yandım</t>
+          <t>Çöl Kadını</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>600</v>
+        <v>298</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256550537</t>
+          <t>9786256550476</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Karınca Çiftliği</t>
+          <t>Proses Güvenliği Yönetim Süreci</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>523</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256550513</t>
+          <t>9786256550469</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Excel &amp; Visual Basic Sık Kullanılan Özellikler</t>
+          <t>Nasıl Stand-upçı Olunur?</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>509</v>
+        <v>333</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256550452</t>
+          <t>9786256550490</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Davranış Odaklı Güvenlik Yönetim Süreci</t>
+          <t>Ferdan Gelin</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>995</v>
+        <v>911</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256550445</t>
+          <t>9786256550520</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Bulut</t>
+          <t>Sen Yaktın Ben Yandım</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>454</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256550414</t>
+          <t>9786256550537</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Uç Böceğim Uç</t>
+          <t>Karınca Çiftliği</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256550384</t>
+          <t>9786256550513</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Mekansal Bellek</t>
+          <t>Microsoft Excel &amp; Visual Basic Sık Kullanılan Özellikler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>525</v>
+        <v>509</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256550278</t>
+          <t>9786256550452</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hayal-Sanat-Bilim</t>
+          <t>Davranış Odaklı Güvenlik Yönetim Süreci</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>227</v>
+        <v>995</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256550438</t>
+          <t>9786256550445</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Etkisi</t>
+          <t>Bir Tutam Bulut</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>231</v>
+        <v>454</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256550377</t>
+          <t>9786256550414</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ezik Yüreklerin İsyanı</t>
+          <t>Uç Böceğim Uç</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>406</v>
+        <v>325</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256550407</t>
+          <t>9786256550384</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bozan</t>
+          <t>Sanat ve Mekansal Bellek</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>183</v>
+        <v>525</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256550360</t>
+          <t>9786256550278</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kara</t>
+          <t>Hayal-Sanat-Bilim</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>899</v>
+        <v>227</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256550391</t>
+          <t>9786256550438</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ben Şiir Olsam</t>
+          <t>Kelebek Etkisi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>486</v>
+        <v>231</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258366969</t>
+          <t>9786256550377</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sana</t>
+          <t>Ezik Yüreklerin İsyanı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>168</v>
+        <v>406</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256550223</t>
+          <t>9786256550407</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Savrulma</t>
+          <t>Oyun Bozan</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>843</v>
+        <v>183</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256550322</t>
+          <t>9786256550360</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Kanatları</t>
+          <t>Kara</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>256</v>
+        <v>899</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256550315</t>
+          <t>9786256550391</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Şiirde Çatı (Bilmece Usulü)</t>
+          <t>Ben Şiir Olsam</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>235</v>
+        <v>486</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256550292</t>
+          <t>9786258366969</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kadınlığın Sessizliği</t>
+          <t>İçimdeki Sana</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>329</v>
+        <v>168</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256550131</t>
+          <t>9786256550223</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Haykırış</t>
+          <t>Savrulma</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>323</v>
+        <v>843</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256550353</t>
+          <t>9786256550322</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Işıklar Söndükten Sonra</t>
+          <t>Kelebek Kanatları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>496</v>
+        <v>256</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786259963235</t>
+          <t>9786256550315</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kana Susamışlar Köyü</t>
+          <t>Şiirde Çatı (Bilmece Usulü)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256550285</t>
+          <t>9786256550292</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Öteki Yüzü</t>
+          <t>Kadınlığın Sessizliği</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>557</v>
+        <v>329</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256550308</t>
+          <t>9786256550131</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Prenses Mavi Su Dünyaya Ters Bakıyor</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>208</v>
+        <v>323</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256550339</t>
+          <t>9786256550353</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ezik Yüreklerin İsyanı</t>
+          <t>Işıklar Söndükten Sonra</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>233</v>
+        <v>496</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256550216</t>
+          <t>9786259963235</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Çöl Kadını</t>
+          <t>Kana Susamışlar Köyü</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>175</v>
+        <v>234</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256550179</t>
+          <t>9786256550285</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Uğultusu</t>
+          <t>Şeytanın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>340</v>
+        <v>557</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256550148</t>
+          <t>9786256550308</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tatar Efe</t>
+          <t>Prenses Mavi Su Dünyaya Ters Bakıyor</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>409</v>
+        <v>208</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256550162</t>
+          <t>9786256550339</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Ezik Yüreklerin İsyanı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>453</v>
+        <v>233</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786259963228</t>
+          <t>9786256550216</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Meczup</t>
+          <t>Çöl Kadını</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>409</v>
+        <v>175</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256550261</t>
+          <t>9786256550179</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik</t>
+          <t>Yalnızlığın Uğultusu</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>409</v>
+        <v>340</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256550155</t>
+          <t>9786256550148</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ay Parçası</t>
+          <t>Tatar Efe</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>233</v>
+        <v>409</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256550018</t>
+          <t>9786256550162</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Süreçleri</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>469</v>
+        <v>453</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256550032</t>
+          <t>9786259963228</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>19 - Üçüncü Kitap</t>
+          <t>Meczup</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>502</v>
+        <v>409</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786255655018</t>
+          <t>9786256550261</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Süreçleri</t>
+          <t>Sensizlik</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>180</v>
+        <v>409</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256550025</t>
+          <t>9786256550155</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimizde Sevgiyi Yeşertmek İçin Bir Tek Yeşil Yaprak Yeter - İki Yaprağını Kurutsak Bile -</t>
+          <t>Ay Parçası</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>127</v>
+        <v>233</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256550193</t>
+          <t>9786256550018</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadının Büyük Hikayesi</t>
+          <t>Eğitim Süreçleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>216</v>
+        <v>469</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786259963242</t>
+          <t>9786256550032</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Okyanusu Aşmak</t>
+          <t>19 - Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>356</v>
+        <v>502</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256550117</t>
+          <t>9786255655018</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yitik Umutlar</t>
+          <t>Eğitim Süreçleri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>434</v>
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786259963259</t>
+          <t>9786256550025</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sanrı</t>
+          <t>Yüreğimizde Sevgiyi Yeşertmek İçin Bir Tek Yeşil Yaprak Yeter - İki Yaprağını Kurutsak Bile -</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>290</v>
+        <v>127</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258366884</t>
+          <t>9786256550193</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İnsani ve İktisadi Gelişim</t>
+          <t>Küçük Kadının Büyük Hikayesi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>521</v>
+        <v>216</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256550001</t>
+          <t>9786259963242</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Islık</t>
+          <t>Okyanusu Aşmak</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>233</v>
+        <v>356</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786259963273</t>
+          <t>9786256550117</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kahve Çiçeği</t>
+          <t>Yitik Umutlar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>317</v>
+        <v>434</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256550124</t>
+          <t>9786259963259</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Adı Adolya</t>
+          <t>Sanrı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>384</v>
+        <v>290</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258366938</t>
+          <t>9786258366884</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Allah İle Aran Nasıl?</t>
+          <t>İnsani ve İktisadi Gelişim</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>233</v>
+        <v>521</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786259963280</t>
+          <t>9786256550001</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Canım Kendim: Bu Notum Sana</t>
+          <t>Islık</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>383</v>
+        <v>233</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258366754</t>
+          <t>9786259963273</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nakş-ı A’zamdır</t>
+          <t>Kahve Çiçeği</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>663</v>
+        <v>317</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786259963204</t>
+          <t>9786256550124</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Mihrican</t>
+          <t>Adı Adolya</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>290</v>
+        <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258366877</t>
+          <t>9786258366938</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Sorgulama</t>
+          <t>Allah İle Aran Nasıl?</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>532</v>
+        <v>233</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258366648</t>
+          <t>9786259963280</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Önce Kadını Yarattı</t>
+          <t>Canım Kendim: Bu Notum Sana</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>233</v>
+        <v>383</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258366990</t>
+          <t>9786258366754</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Satanik Külliyat</t>
+          <t>İnsan Nakş-ı A’zamdır</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>398</v>
+        <v>663</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258366976</t>
+          <t>9786259963204</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Madenin Soğuk Teni</t>
+          <t>Mihrican</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>440</v>
+        <v>290</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258366891</t>
+          <t>9786258366877</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İklim İnsanın İçinde</t>
+          <t>Sorgulama</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>233</v>
+        <v>532</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258366853</t>
+          <t>9786258366648</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bilen</t>
+          <t>Ve Tanrı Önce Kadını Yarattı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>175</v>
+        <v>233</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258366945</t>
+          <t>9786258366990</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın Çöküşü</t>
+          <t>Satanik Külliyat</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>269</v>
+        <v>398</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258366846</t>
+          <t>9786258366976</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Doktor Olmak</t>
+          <t>Madenin Soğuk Teni</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>271</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258366952</t>
+          <t>9786258366891</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mithat Devran ve Kırık Pencereler</t>
+          <t>İklim İnsanın İçinde</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>323</v>
+        <v>233</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258366839</t>
+          <t>9786258366853</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ay'dan Düşen</t>
+          <t>Bilen</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>281</v>
+        <v>175</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258366914</t>
+          <t>9786258366945</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Duygular</t>
+          <t>Yüzyılın Çöküşü</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>363</v>
+        <v>269</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258366907</t>
+          <t>9786258366846</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Taşralı Biriyim</t>
+          <t>Doktor Olmak</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258366693</t>
+          <t>9786258366952</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Sahibinden Çocuklar İçin: Öğretici-Kısa ve Büyülü Masallar</t>
+          <t>Mithat Devran ve Kırık Pencereler</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>400</v>
+        <v>323</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258366549</t>
+          <t>9786258366839</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Metaverse - Hayale Yolculuk</t>
+          <t>Ay'dan Düşen</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>390</v>
+        <v>281</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258366808</t>
+          <t>9786258366914</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Öldürür Aşkı</t>
+          <t>Kayıp Duygular</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>275</v>
+        <v>363</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258366747</t>
+          <t>9786258366907</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İçgüdümün Zaferi</t>
+          <t>Taşralı Biriyim</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>402</v>
+        <v>281</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258366822</t>
+          <t>9786258366693</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Zakkum Çalı</t>
+          <t>Sahibinden Çocuklar İçin: Öğretici-Kısa ve Büyülü Masallar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>795</v>
+        <v>400</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258366778</t>
+          <t>9786258366549</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Şakayık</t>
+          <t>Metaverse - Hayale Yolculuk</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258366761</t>
+          <t>9786258366808</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Şafağa En Yakın An</t>
+          <t>Masumiyet Öldürür Aşkı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>292</v>
+        <v>275</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258366662</t>
+          <t>9786258366747</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Kırıl Ama Eğilme</t>
+          <t>İçgüdümün Zaferi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>283</v>
+        <v>402</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258366815</t>
+          <t>9786258366822</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Manolya &amp; Megaloman</t>
+          <t>Zakkum Çalı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>479</v>
+        <v>795</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258366785</t>
+          <t>9786258366778</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hayaller Müzesi</t>
+          <t>Şakayık</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>475</v>
+        <v>325</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258366792</t>
+          <t>9786258366761</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kilit De Benim Anahtar Da</t>
+          <t>Şafağa En Yakın An</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>363</v>
+        <v>292</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786258366686</t>
+          <t>9786258366662</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>68’den Sonraki Yıllar ve Yaşananlar</t>
+          <t>Kırıl Ama Eğilme</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>586</v>
+        <v>283</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786258366723</t>
+          <t>9786258366815</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dili Borçtan Kurtulma-Huzurla Buluşma</t>
+          <t>Manolya &amp; Megaloman</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>431</v>
+        <v>479</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786258366631</t>
+          <t>9786258366785</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Faniliğimize Dair Denemeler ve Şiirler</t>
+          <t>Kırık Hayaller Müzesi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>490</v>
+        <v>475</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786258366730</t>
+          <t>9786258366792</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hamlesiz Kuramcı</t>
+          <t>Kilit De Benim Anahtar Da</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>282</v>
+        <v>363</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786258366655</t>
+          <t>9786258366686</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Yansıyıştır Ömre</t>
+          <t>68’den Sonraki Yıllar ve Yaşananlar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>298</v>
+        <v>586</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786258366501</t>
+          <t>9786258366723</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İSG Sınav Okulu</t>
+          <t>Ekonominin Dili Borçtan Kurtulma-Huzurla Buluşma</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>300</v>
+        <v>431</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258366679</t>
+          <t>9786258366631</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Hayal De Olsa</t>
+          <t>Faniliğimize Dair Denemeler ve Şiirler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>290</v>
+        <v>490</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258366709</t>
+          <t>9786258366730</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Retrospektif Öyküler</t>
+          <t>Hamlesiz Kuramcı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>306</v>
+        <v>282</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258366624</t>
+          <t>9786258366655</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Sebepsiz Aşkı Sebepsizce Yaşamak</t>
+          <t>Çocukluk Yansıyıştır Ömre</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>213</v>
+        <v>298</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258366716</t>
+          <t>9786258366501</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Küçüğüm</t>
+          <t>İSG Sınav Okulu</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>363</v>
+        <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258366365</t>
+          <t>9786258366679</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sabah Düşleri</t>
+          <t>Hayal De Olsa</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>206</v>
+        <v>290</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258366617</t>
+          <t>9786258366709</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Alb Madi</t>
+          <t>Retrospektif Öyküler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>315</v>
+        <v>306</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258366587</t>
+          <t>9786258366624</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Oyunculuk</t>
+          <t>Sebepsiz Aşkı Sebepsizce Yaşamak</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>738</v>
+        <v>213</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786258366594</t>
+          <t>9786258366716</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İmam Nikolas</t>
+          <t>Küçüğüm</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786258366266</t>
+          <t>9786258366365</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Hasretim</t>
+          <t>Sabah Düşleri</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>219</v>
+        <v>206</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786258366181</t>
+          <t>9786258366617</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Demokrasinin Vahap Seçer Modeli</t>
+          <t>Alb Madi</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>778</v>
+        <v>315</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786258366167</t>
+          <t>9786258366587</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bir Öykü Yazmak Geldi İçimden</t>
+          <t>Sinema ve Oyunculuk</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>240</v>
+        <v>738</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786258366570</t>
+          <t>9786258366594</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sözün Özü</t>
+          <t>İmam Nikolas</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>390</v>
+        <v>358</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258366556</t>
+          <t>9786258366266</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Tuvalimdeki Renkler</t>
+          <t>Hasretim</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>371</v>
+        <v>219</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258366440</t>
+          <t>9786258366181</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Nurendam Toprağın Kızı</t>
+          <t>Sosyal Demokrasinin Vahap Seçer Modeli</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>586</v>
+        <v>778</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786258366488</t>
+          <t>9786258366167</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı</t>
+          <t>Bir Öykü Yazmak Geldi İçimden</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>456</v>
+        <v>240</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786258366495</t>
+          <t>9786258366570</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Ev</t>
+          <t>Sözün Özü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786258366471</t>
+          <t>9786258366556</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Hemdin U Şemdin (Hemdİn Ve Şemdin)</t>
+          <t>Tuvalimdeki Renkler</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>438</v>
+        <v>371</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786258366464</t>
+          <t>9786258366440</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ben Üzüldüğümde</t>
+          <t>Nurendam Toprağın Kızı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>200</v>
+        <v>586</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786258366532</t>
+          <t>9786258366488</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Güneşe Yürüyenler</t>
+          <t>Sıradışı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>323</v>
+        <v>456</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786258366518</t>
+          <t>9786258366495</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>19 - İkinci Kitap</t>
+          <t>Kerpiç Ev</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>555</v>
+        <v>350</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786258366525</t>
+          <t>9786258366471</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>19 - Birinci Kitap</t>
+          <t>Hemdin U Şemdin (Hemdİn Ve Şemdin)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>719</v>
+        <v>438</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786258366457</t>
+          <t>9786258366464</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiirdir Yaşamak</t>
+          <t>Ben Üzüldüğümde</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>363</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786258366433</t>
+          <t>9786258366532</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Pembe Gözlükler</t>
+          <t>Güneşe Yürüyenler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>194</v>
+        <v>323</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786258366372</t>
+          <t>9786258366518</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Üstatlar ve Gezginler</t>
+          <t>19 - İkinci Kitap</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>250</v>
+        <v>555</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786258366402</t>
+          <t>9786258366525</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Karakter Meselesi</t>
+          <t>19 - Birinci Kitap</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>233</v>
+        <v>719</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786258366334</t>
+          <t>9786258366457</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Manzara: Öyküler</t>
+          <t>Bir Şiirdir Yaşamak</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>303</v>
+        <v>363</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786258366396</t>
+          <t>9786258366433</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Camili Tosun</t>
+          <t>Pembe Gözlükler</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>346</v>
+        <v>194</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786258366426</t>
+          <t>9786258366372</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kim Kime Dum Duma - Kendi Payıma</t>
+          <t>Üstatlar ve Gezginler</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>315</v>
+        <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057366474</t>
+          <t>9786258366402</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Çuval'daki Öyküler</t>
+          <t>Karakter Meselesi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>315</v>
+        <v>233</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786258366358</t>
+          <t>9786258366334</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Her Gün 1 Sayfa Nutuk</t>
+          <t>Manzara: Öyküler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>605</v>
+        <v>303</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786258366419</t>
+          <t>9786258366396</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Aheste</t>
+          <t>Camili Tosun</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>239</v>
+        <v>346</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057366498</t>
+          <t>9786258366426</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Rıgrıgın Yedi Sayısı</t>
+          <t>Kim Kime Dum Duma - Kendi Payıma</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>425</v>
+        <v>315</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057366481</t>
+          <t>9786057366474</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Öyküler</t>
+          <t>Çuval'daki Öyküler</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>678</v>
+        <v>315</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786057357106</t>
+          <t>9786258366358</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yükseklerde</t>
+          <t>Her Gün 1 Sayfa Nutuk</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>290</v>
+        <v>605</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786057366467</t>
+          <t>9786258366419</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ab-ı Hayat Bulan Kadın</t>
+          <t>Aheste</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>432</v>
+        <v>239</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786258366310</t>
+          <t>9786057366498</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ertelenmiş Umutlar</t>
+          <t>Rıgrıgın Yedi Sayısı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>265</v>
+        <v>425</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786258366341</t>
+          <t>9786057366481</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Henek Menek: Şano</t>
+          <t>Öyküler</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>663</v>
+        <v>678</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786258366389</t>
+          <t>9786057357106</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>00.00</t>
+          <t>Yükseklerde</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>233</v>
+        <v>290</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786258366259</t>
+          <t>9786057366467</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Yazılamalar: Güncel ve Düncel Yazılar</t>
+          <t>Ab-ı Hayat Bulan Kadın</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>770</v>
+        <v>432</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786258366303</t>
+          <t>9786258366310</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Çileli Bir Yol</t>
+          <t>Ertelenmiş Umutlar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>231</v>
+        <v>265</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786258366327</t>
+          <t>9786258366341</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Yaz Sönüyor Sularda</t>
+          <t>Henek Menek: Şano</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>202</v>
+        <v>663</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786258366297</t>
+          <t>9786258366389</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Gece Mavisi</t>
+          <t>00.00</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>342</v>
+        <v>233</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786258366280</t>
+          <t>9786258366259</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Anmadan Olmaz Düğün Çiçeklerini</t>
+          <t>Yazılamalar: Güncel ve Düncel Yazılar</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>198</v>
+        <v>770</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786258366198</t>
+          <t>9786258366303</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İçin Çok Gencim Ama Henüz Ölmedim</t>
+          <t>Çileli Bir Yol</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>477</v>
+        <v>231</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786258366204</t>
+          <t>9786258366327</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Nazendeseyir 2. Perde</t>
+          <t>Yaz Sönüyor Sularda</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>269</v>
+        <v>202</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786258366235</t>
+          <t>9786258366297</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın Çöküşü</t>
+          <t>Gece Mavisi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>70</v>
+        <v>342</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786258366273</t>
+          <t>9786258366280</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Senle Yaşamak</t>
+          <t>Anmadan Olmaz Düğün Çiçeklerini</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>298</v>
+        <v>198</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786258366211</t>
+          <t>9786258366198</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İnsanların İçindeyim</t>
+          <t>Ölmek İçin Çok Gencim Ama Henüz Ölmedim</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>217</v>
+        <v>477</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786258366150</t>
+          <t>9786258366204</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Kaybolduğum Anların Sabahı</t>
+          <t>Nazendeseyir 2. Perde</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>194</v>
+        <v>269</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786258366136</t>
+          <t>9786258366235</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medeniyet ve Yeniden Yapılanma</t>
+          <t>Yüzyılın Çöküşü</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>611</v>
+        <v>70</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786258366143</t>
+          <t>9786258366273</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sana</t>
+          <t>Bendeki Senle Yaşamak</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>106</v>
+        <v>298</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057366443</t>
+          <t>9786258366211</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Zemsku</t>
+          <t>İnsanların İçindeyim</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>200</v>
+        <v>217</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>4440000001458</t>
+          <t>9786258366150</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Zaman Çeşmesi Samancı Deresi - harman ve kar öyküleri</t>
+          <t>Kaybolduğum Anların Sabahı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>244</v>
+        <v>194</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057357113</t>
+          <t>9786258366136</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Yalan Yafta Kuyruk</t>
+          <t>Yeni Medeniyet ve Yeniden Yapılanma</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>233</v>
+        <v>611</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057366429</t>
+          <t>9786258366143</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Siya(h)set Yalanlarla Süslü Bir Tiyatrodur</t>
+          <t>İçimdeki Sana</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>611</v>
+        <v>106</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057366436</t>
+          <t>9786057366443</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Domates’in Maceraları: Domates Top Peşinde</t>
+          <t>Zemsku</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057366450</t>
+          <t>4440000001458</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Metre</t>
+          <t>Zaman Çeşmesi Samancı Deresi - harman ve kar öyküleri</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786258366129</t>
+          <t>9786057357113</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı</t>
+          <t>Yalan Yafta Kuyruk</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>200</v>
+        <v>233</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057366405</t>
+          <t>9786057366429</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Babam Şeyh Said</t>
+          <t>Türkiye’de Siya(h)set Yalanlarla Süslü Bir Tiyatrodur</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>100</v>
+        <v>611</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057357137</t>
+          <t>9786057366436</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Madenin Soğuk Teni</t>
+          <t>Domates’in Maceraları: Domates Top Peşinde</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057357151</t>
+          <t>9786057366450</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Prekarya</t>
+          <t>Cebimdeki Metre</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>217</v>
+        <v>250</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057357144</t>
+          <t>9786258366129</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Otomajisizm</t>
+          <t>Ceviz Ağacı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>361</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057357168</t>
+          <t>9786057366405</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Zehir</t>
+          <t>Babam Şeyh Said</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>336</v>
+        <v>100</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786058081994</t>
+          <t>9786057357137</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İğneli İmgeler</t>
+          <t>Madenin Soğuk Teni</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786058081925</t>
+          <t>9786057357151</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Prekarya</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>14</v>
+        <v>217</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057357182</t>
+          <t>9786057357144</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Taze Yasin Davası</t>
+          <t>Otomajisizm</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>298</v>
+        <v>361</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057357175</t>
+          <t>9786057357168</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Bugünlerimiz</t>
+          <t>Zehir</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>358</v>
+        <v>336</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057357199</t>
+          <t>9786058081994</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İnek</t>
+          <t>İğneli İmgeler</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>675</v>
+        <v>290</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057147806</t>
+          <t>9786058081925</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Diğer Olasılıklar</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>482</v>
+        <v>14</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057147813</t>
+          <t>9786057357182</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Azınlığın Uzun Kışı</t>
+          <t>Taze Yasin Davası</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>208</v>
+        <v>298</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057147899</t>
+          <t>9786057357175</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Maviye Boyalı Civciv</t>
+          <t>Bugünlerimiz</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>200</v>
+        <v>358</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786058010048</t>
+          <t>9786057357199</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'nın Yüzleri</t>
+          <t>İnek</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057147837</t>
+          <t>9786057147806</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Su Dağında Mavi Koku</t>
+          <t>Düşler ve Diğer Olasılıklar</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>233</v>
+        <v>482</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057147851</t>
+          <t>9786057147813</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Gülümse</t>
+          <t>Azınlığın Uzun Kışı</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>213</v>
+        <v>208</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057147844</t>
+          <t>9786057147899</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Memleket Şiirleri</t>
+          <t>Maviye Boyalı Civciv</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>312</v>
+        <v>200</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786258366044</t>
+          <t>9786058010048</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Doğusundan</t>
+          <t>Avrupa'nın Yüzleri</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>425</v>
+        <v>150</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786258366082</t>
+          <t>9786057147837</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Bir Dönemin Öyküsü: Gazi Mustafa Kemal</t>
+          <t>Su Dağında Mavi Koku</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>302</v>
+        <v>233</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057147820</t>
+          <t>9786057147851</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Sırr-ı Esma</t>
+          <t>Gülümse</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>567</v>
+        <v>213</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786258366068</t>
+          <t>9786057147844</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Bisikletçi</t>
+          <t>Memleket Şiirleri</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057147875</t>
+          <t>9786258366044</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Özgenç - O Büyük Gün Geldiğinde</t>
+          <t>Dünyanın Doğusundan</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>615</v>
+        <v>425</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057147882</t>
+          <t>9786258366082</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Merza - Kader Doğuyor</t>
+          <t>Bir Dönemin Öyküsü: Gazi Mustafa Kemal</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>408</v>
+        <v>302</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786258366013</t>
+          <t>9786057147820</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Roni</t>
+          <t>Sırr-ı Esma</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>240</v>
+        <v>567</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786058081970</t>
+          <t>9786258366068</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Küçük Oda İzleri</t>
+          <t>Bisikletçi</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786258366006</t>
+          <t>9786057147875</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Ve Kozada Kelebek Uyanır</t>
+          <t>Mustafa Özgenç - O Büyük Gün Geldiğinde</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>60</v>
+        <v>615</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057147868</t>
+          <t>9786057147882</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kurutulmuş Aşklar</t>
+          <t>Merza - Kader Doğuyor</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>262</v>
+        <v>408</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786258366112</t>
+          <t>9786258366013</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Bir Cümle İnsanlar</t>
+          <t>Roni</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786258366099</t>
+          <t>9786058081970</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Baharın Gelişini Engelleyebilirler</t>
+          <t>Küçük Oda İzleri</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>951</v>
+        <v>200</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786058081901</t>
+          <t>9786258366006</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>1944 Arabat Türkleri</t>
+          <t>Ve Kozada Kelebek Uyanır</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>962</v>
+        <v>60</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786258366051</t>
+          <t>9786057147868</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Hi ve Diğer Hikayeler</t>
+          <t>Kurutulmuş Aşklar</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>313</v>
+        <v>222</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786058081987</t>
+          <t>9786258366112</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşkın Gizli Alfabesi “0”</t>
+          <t>Bir Cümle İnsanlar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>379</v>
+        <v>60</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786258366563</t>
+          <t>9786258366099</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Trafik Psikolojisi - Trafikteki İnsan</t>
+          <t>Baharın Gelişini Engelleyebilirler</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>348</v>
+        <v>951</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
+          <t>9786058081901</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>1944 Arabat Türkleri</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786258366051</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Hi ve Diğer Hikayeler</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786058081987</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Bir Aşkın Gizli Alfabesi “0”</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786258366563</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Trafik Psikolojisi - Trafikteki İnsan</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
           <t>9786057366412</t>
         </is>
       </c>
-      <c r="B312" s="1" t="inlineStr">
+      <c r="B316" s="1" t="inlineStr">
         <is>
           <t>Buluşma</t>
         </is>
       </c>
-      <c r="C312" s="1">
+      <c r="C316" s="1">
         <v>183</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>