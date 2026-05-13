--- v0 (2026-03-29)
+++ v1 (2026-05-13)
@@ -85,970 +85,1000 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257241007</t>
+          <t>9786257241465</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sulu Çınar</t>
+          <t>Son Saat</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257241458</t>
+          <t>9786257241489</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kızılcagün</t>
+          <t>Çelik Kubbe</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257241441</t>
+          <t>9786257241007</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Çuvalı</t>
+          <t>Sulu Çınar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257241427</t>
+          <t>9786257241458</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Elini Ver Bana</t>
+          <t>Kızılcagün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257241410</t>
+          <t>9786257241441</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Altında</t>
+          <t>Pamuk Çuvalı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257241311</t>
+          <t>9786257241427</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Önce Aşk Vardı</t>
+          <t>Elini Ver Bana</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257241335</t>
+          <t>9786257241410</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Efsane (Kuzenler Takımı - 3)</t>
+          <t>Yağmurun Altında</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257241281</t>
+          <t>9786257241311</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam ve Minik Elma Fidanı</t>
+          <t>Ölümden Önce Aşk Vardı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257241342</t>
+          <t>9786257241335</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Minik Kuş -The Birdie</t>
+          <t>Efsane (Kuzenler Takımı - 3)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257241038</t>
+          <t>9786257241281</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Çocuk Bir Şiir Bir Resim</t>
+          <t>Kardan Adam ve Minik Elma Fidanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257241274</t>
+          <t>9786257241342</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tepede Yaşayanlar</t>
+          <t>Minik Kuş -The Birdie</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>390</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257241304</t>
+          <t>9786257241038</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yirmi İki</t>
+          <t>Bir Çocuk Bir Şiir Bir Resim</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257241328</t>
+          <t>9786257241274</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dörtnala</t>
+          <t>Tepede Yaşayanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257241298</t>
+          <t>9786257241304</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hürkuş</t>
+          <t>Yirmi İki</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257241267</t>
+          <t>9786257241328</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma</t>
+          <t>Dörtnala</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>410</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257241175</t>
+          <t>9786257241298</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - 1 Boyuyorum Anlatıyorum</t>
+          <t>Hürkuş</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257241182</t>
+          <t>9786257241267</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gelincik Kokusu</t>
+          <t>Kızılelma</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257241229</t>
+          <t>9786257241175</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Üç Ayak Set - 3 Kitap</t>
+          <t>Hayvanlar - 1 Boyuyorum Anlatıyorum</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>750</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257241076</t>
+          <t>9786257241182</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Parti</t>
+          <t>Gelincik Kokusu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257241052</t>
+          <t>9786257241229</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hatırla</t>
+          <t>Üç Ayak Set - 3 Kitap</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>390</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257241069</t>
+          <t>9786257241076</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kaledeki Efsane</t>
+          <t>Tehlikeli Parti</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257241045</t>
+          <t>9786257241052</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dokuz</t>
+          <t>Hatırla</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058082953</t>
+          <t>9786257241069</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Buruk Hayat</t>
+          <t>Kaledeki Efsane</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058082946</t>
+          <t>9786257241045</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Taş</t>
+          <t>Dokuz</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056823794</t>
+          <t>9786058082953</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Satır Başları</t>
+          <t>Buruk Hayat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056823732</t>
+          <t>9786058082946</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün Takvim Yaprakları</t>
+          <t>Sonsuz Taş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056823749</t>
+          <t>9786056823794</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Dostluk - Çalgıcı Çocuklar 1</t>
+          <t>Hayatın Satır Başları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>16</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056823756</t>
+          <t>9786056823732</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Cesur Yürekler - Çalgıcı Çocuklar 2</t>
+          <t>Ömrümün Takvim Yaprakları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>16</v>
+        <v>170</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056823763</t>
+          <t>9786056823749</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Dörtlü - Çalgıcı Çocuklar 3</t>
+          <t>Gerçek Dostluk - Çalgıcı Çocuklar 1</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056823725</t>
+          <t>9786056823756</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Aforizmaları</t>
+          <t>Cesur Yürekler - Çalgıcı Çocuklar 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>170</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058380479</t>
+          <t>9786056823763</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Varlık Kayası</t>
+          <t>Muhteşem Dörtlü - Çalgıcı Çocuklar 3</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12.96</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056823770</t>
+          <t>9786056823725</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Yollar - Çalgıcı Çocuklar 4</t>
+          <t>Yalnızlığın Aforizmaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>16</v>
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056823787</t>
+          <t>9786058380479</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Buzul Zihinler</t>
+          <t>Varlık Kayası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>28</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056823701</t>
+          <t>9786056823770</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Pusula</t>
+          <t>Kesişen Yollar - Çalgıcı Çocuklar 4</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058082908</t>
+          <t>9786056823787</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Galata'da Düğün</t>
+          <t>Buzul Zihinler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058380493</t>
+          <t>9786056823701</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kalemimden Düşünce</t>
+          <t>Gizemli Pusula</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>13.89</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056823718</t>
+          <t>9786058082908</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Aşk</t>
+          <t>Galata'da Düğün</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058380486</t>
+          <t>9786058380493</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşk Tılsımı</t>
+          <t>Kalemimden Düşünce</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058380448</t>
+          <t>9786056823718</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yaşatmaya Ölmek</t>
+          <t>Şeytanla Aşk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058380400</t>
+          <t>9786058380486</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>A.S.İ.T.</t>
+          <t>Aşk Tılsımı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>390</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058380462</t>
+          <t>9786058380448</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şatıra - Mühürlü Sandık 4</t>
+          <t>Yaşatmaya Ölmek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>11.11</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058380455</t>
+          <t>9786058380400</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şafak Sözü</t>
+          <t>A.S.İ.T.</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>390</v>
+        <v>440</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056448676</t>
+          <t>9786058380462</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Karakterin İz Düşümü</t>
+          <t>Şatıra - Mühürlü Sandık 4</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>230</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056448683</t>
+          <t>9786058380455</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ayaz</t>
+          <t>Şafak Sözü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>16</v>
+        <v>440</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058380424</t>
+          <t>9786056448676</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Fıkroman</t>
+          <t>Karakterin İz Düşümü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058380417</t>
+          <t>9786056448683</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Mezar</t>
+          <t>İçimdeki Ayaz</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>370</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058380431</t>
+          <t>9786058380424</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mustafa'nın Elleri</t>
+          <t>Fıkroman</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056448645</t>
+          <t>9786058380417</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Sandık - Işıklı Yol</t>
+          <t>Beşinci Mezar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>11.11</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056448652</t>
+          <t>9786058380431</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Sandık - Büyük Sır</t>
+          <t>Mustafa'nın Elleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>44.23</v>
+        <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056344671</t>
+          <t>9786056448645</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mühürlü Sandık</t>
+          <t>Mühürlü Sandık - Işıklı Yol</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056344688</t>
+          <t>9786056448652</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Din Kültürü ve Ahlak Bilgisi Soru Bankası</t>
+          <t>Mühürlü Sandık - Büyük Sır</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>9.26</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056448669</t>
+          <t>9786056344671</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>TEOG 8. Sınıf 5 Deneme 5 Çözüm</t>
+          <t>Mühürlü Sandık</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>16.67</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056448614</t>
+          <t>9786056344688</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>KPSS Öğreten Çözümlü Matematik Denemeler</t>
+          <t>YGS - LYS Din Kültürü ve Ahlak Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056344695</t>
+          <t>9786056448669</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>YGS Öğreten Çözümlü Problemler</t>
+          <t>TEOG 8. Sınıf 5 Deneme 5 Çözüm</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056448607</t>
+          <t>9786056448614</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>KPSS Öğreten Çözümlü Problemler</t>
+          <t>KPSS Öğreten Çözümlü Matematik Denemeler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056448690</t>
+          <t>9786056344695</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gene Leyla</t>
+          <t>YGS Öğreten Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>230</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058082960</t>
+          <t>9786056448607</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Savcı</t>
+          <t>KPSS Öğreten Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257241021</t>
+          <t>9786056448690</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çakıl’ın Yeni Oyuncağı</t>
+          <t>Gene Leyla</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>185</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058082977</t>
+          <t>9786058082960</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Anahtar - Kuzenler Takımı 2</t>
+          <t>Savcı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058082915</t>
+          <t>9786257241021</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ağaç İmparatorluğu</t>
+          <t>Çakıl’ın Yeni Oyuncağı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058082922</t>
+          <t>9786058082977</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Puslu Korku Ormanı</t>
+          <t>Anahtar - Kuzenler Takımı 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
+          <t>9786058082915</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Ağaç İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786058082922</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Puslu Korku Ormanı</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
           <t>9786058082939</t>
         </is>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Gemideki Sır</t>
         </is>
       </c>
-      <c r="C63" s="1">
-        <v>200</v>
+      <c r="C65" s="1">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>