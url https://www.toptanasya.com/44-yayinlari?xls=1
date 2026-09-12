--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -94,456 +94,456 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257241465</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Son Saat</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257241489</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Çelik Kubbe</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257241007</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sulu Çınar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>480</v>
+        <v>620</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257241458</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kızılcagün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257241441</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Pamuk Çuvalı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257241427</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Elini Ver Bana</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>380</v>
+        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257241410</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Yağmurun Altında</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257241311</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Ölümden Önce Aşk Vardı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>410</v>
+        <v>510</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257241335</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Efsane (Kuzenler Takımı - 3)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257241281</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kardan Adam ve Minik Elma Fidanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257241342</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Minik Kuş -The Birdie</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257241038</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bir Çocuk Bir Şiir Bir Resim</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257241274</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Tepede Yaşayanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257241304</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Yirmi İki</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257241328</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Dörtnala</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>410</v>
+        <v>520</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257241298</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Hürkuş</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257241267</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kızılelma</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257241175</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar - 1 Boyuyorum Anlatıyorum</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257241182</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Gelincik Kokusu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257241229</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Üç Ayak Set - 3 Kitap</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>980</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257241076</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Tehlikeli Parti</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257241052</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Hatırla</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257241069</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kaledeki Efsane</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257241045</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Dokuz</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786058082953</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Buruk Hayat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786058082946</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sonsuz Taş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786056823794</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Hayatın Satır Başları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786056823732</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Ömrümün Takvim Yaprakları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056823749</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Gerçek Dostluk - Çalgıcı Çocuklar 1</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786056823756</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -559,51 +559,51 @@
         <is>
           <t>9786056823763</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Muhteşem Dörtlü - Çalgıcı Çocuklar 3</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786056823725</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Yalnızlığın Aforizmaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786058380479</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Varlık Kayası</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786056823770</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -619,246 +619,246 @@
         <is>
           <t>9786056823787</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Buzul Zihinler</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786056823701</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Gizemli Pusula</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786058082908</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Galata'da Düğün</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786058380493</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kalemimden Düşünce</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786056823718</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Şeytanla Aşk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786058380486</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Aşk Tılsımı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786058380448</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Yaşatmaya Ölmek</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058380400</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>A.S.İ.T.</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786058380462</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Şatıra - Mühürlü Sandık 4</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786058380455</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Şafak Sözü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786056448676</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Karakterin İz Düşümü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786056448683</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İçimdeki Ayaz</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786058380424</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Fıkroman</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786058380417</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Beşinci Mezar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786058380431</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Mustafa'nın Elleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786056448645</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Mühürlü Sandık - Işıklı Yol</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786056448652</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
@@ -949,136 +949,136 @@
         <is>
           <t>9786056448607</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>KPSS Öğreten Çözümlü Problemler</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786056448690</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Gene Leyla</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786058082960</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Savcı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786257241021</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Çakıl’ın Yeni Oyuncağı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786058082977</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Anahtar - Kuzenler Takımı 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786058082915</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Ağaç İmparatorluğu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786058082922</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Puslu Korku Ormanı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786058082939</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Gemideki Sır</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>