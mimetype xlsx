--- v0 (2026-02-26)
+++ v1 (2026-04-27)
@@ -85,535 +85,655 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255731418</t>
+          <t>9786259389691</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Saçlarında Anılarım Dalgalanır</t>
+          <t>Yıldızların Işığında Çocuğu Anlama Sanatı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259389653</t>
+          <t>9786255731432</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Fuat Sezgin - Gövdesi İslamî, Dalları Cumhurî Bir Âlim</t>
+          <t>Vurun Yüreğime Sevmesin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255731104</t>
+          <t>9786259389684</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gençliğin Başarı Rehberi -I-</t>
+          <t>Ruhumun Kıyısında</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259389509</t>
+          <t>9786255731456</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kuyusu Gözlerinde Bir Yusuf, Cemil Meriç</t>
+          <t>Renda</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255731302</t>
+          <t>9786255731425</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gençliğin Başarı Rehberi -II-</t>
+          <t>Papatyadan Dökülenler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057427182</t>
+          <t>9786255731463</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Açısından Sarı Kantaron</t>
+          <t>Ödünç Yıldızlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>790</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057248787</t>
+          <t>9786255731005</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Düğümü</t>
+          <t>Minik Buğdayın Sırlı Yolculuğu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057248763</t>
+          <t>9786255731449</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kıssalarında Evrensel Mesajlar</t>
+          <t>Dünya Gurbeti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057248756</t>
+          <t>9786255731418</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sezai Karakoç ve Dirilişe Adanmış Bir Ömür</t>
+          <t>Saçlarında Anılarım Dalgalanır</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057248749</t>
+          <t>9786259389653</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Berceste Bahçesi</t>
+          <t>Fuat Sezgin - Gövdesi İslamî, Dalları Cumhurî Bir Âlim</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057248725</t>
+          <t>9786255731104</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Harfler Alemi</t>
+          <t>Gençliğin Başarı Rehberi -I-</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057337429</t>
+          <t>9786259389509</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aldatılmanın Serüveni</t>
+          <t>Kuyusu Gözlerinde Bir Yusuf, Cemil Meriç</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>370</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057337498</t>
+          <t>9786255731302</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Işığın Kartları</t>
+          <t>Gençliğin Başarı Rehberi -II-</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>990</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057337450</t>
+          <t>9786057427182</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyene Şiirler</t>
+          <t>Sağlık Bilimleri Açısından Sarı Kantaron</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>790</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057337412</t>
+          <t>9786057248787</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mısır Püskülü</t>
+          <t>Sonsuzluğun Düğümü</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057337436</t>
+          <t>9786057248763</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fer</t>
+          <t>Kur’an Kıssalarında Evrensel Mesajlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058195141</t>
+          <t>9786057248756</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Şiirler</t>
+          <t>Sezai Karakoç ve Dirilişe Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058195189</t>
+          <t>9786057248749</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Söğüt Ağacı</t>
+          <t>Berceste Bahçesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058195103</t>
+          <t>9786057248725</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir'in Adam’ı</t>
+          <t>Harfler Alemi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>20</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058195110</t>
+          <t>9786057337429</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Harikulade Sıkıntılar</t>
+          <t>Aldatılmanın Serüveni</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>20</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058985834</t>
+          <t>9786057337498</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kendini Fethet</t>
+          <t>Işığın Kartları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>20</v>
+        <v>990</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058195127</t>
+          <t>9786057337450</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sevda</t>
+          <t>Bilinmeyene Şiirler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>15</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056823824</t>
+          <t>9786057337412</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Beni Ancak Babam Anlar</t>
+          <t>Mısır Püskülü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>370</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058195172</t>
+          <t>9786057337436</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Ahsen</t>
+          <t>Fer</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056823893</t>
+          <t>9786058195141</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çaya Beş Kala</t>
+          <t>Beyaz Şiirler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058195165</t>
+          <t>9786058195189</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kavgam Gölgemle</t>
+          <t>Söğüt Ağacı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056823862</t>
+          <t>9786058195103</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sen Gelince</t>
+          <t>Bir'in Adam’ı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056823879</t>
+          <t>9786058195110</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gibisi Fazladır Bazı Şeylerin</t>
+          <t>Harikulade Sıkıntılar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056823831</t>
+          <t>9786058985834</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlk Işığım</t>
+          <t>Kendini Fethet</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000823831</t>
+          <t>9786058195127</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gece</t>
+          <t>Sevda</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056823886</t>
+          <t>9786056823824</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bahçesinden Şiir ve Hikayeler</t>
+          <t>Beni Ancak Babam Anlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056823848</t>
+          <t>9786058195172</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Sesi</t>
+          <t>Bendeki Ahsen</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786056823893</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Çaya Beş Kala</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786058195165</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Kavgam Gölgemle</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786056823862</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Sen Gelince</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786056823879</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Gibisi Fazladır Bazı Şeylerin</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786056823831</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>İlk Işığım</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>3990000823831</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Gece</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786056823886</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Bahçesinden Şiir ve Hikayeler</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786056823848</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Sesi</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
           <t>9786056823855</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Matematik Kazanım Soruları</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C42" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>