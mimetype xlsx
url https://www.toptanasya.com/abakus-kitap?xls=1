--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,1405 +85,3130 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257407236</t>
+          <t>9786257407083</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mavi ve Bulut'un Rüya Yolculuğu</t>
+          <t>Bilime Dokunmak Bilim İletişimi El Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257407229</t>
+          <t>9786257407076</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Proje Yönetim Süreçleri ile Yazılım Test Mühendisliği</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052263846</t>
+          <t>9786052263099</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik Kariyeri İlk Adım</t>
+          <t>Çocuklar İçin Temel Kodlama Seti (5 Kitap 3 Dergi)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>226.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059129794</t>
+          <t>9786059129992</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ağ Yöneticiliğinin Temelleri (Eğitim Videolu)</t>
+          <t>Temel Programlama Seti (7 Kitap 3 Dergi)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>460</v>
+        <v>335.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052263310</t>
+          <t>9786052263600</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Java</t>
+          <t>R ile Parametrik Olmayan İstatistik Analiz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>155</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059129312</t>
+          <t>9786059129947</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Programlama Öğreniyorum</t>
+          <t>Girişimcinin Başucu Kitabı - Dijital Girişimcinin Yol Haritası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>90</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059129688</t>
+          <t>9786052263150</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Siber Güvenlik ve Hacking</t>
+          <t>Yenilikçi Öğretmen Seti (4 Kitap 1 Dergi)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>135.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257407199</t>
+          <t>9786052263112</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Öğretimsel Liderlik</t>
+          <t>Linux Seti (4 Kitap 1 Dergi)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>287</v>
+        <v>156.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257407182</t>
+          <t>9786059129763</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tehdit Modelleme ile Yazılım Testlerini Gerçekleştirmek</t>
+          <t>Bilinçaltı Reklamcılık ve İletişim Teknikleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>195</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257407175</t>
+          <t>9786059129565</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kim Kazanır - İş Hayatının Sırları Çözülüyor</t>
+          <t>Oracle Veritabanı Güvenliği</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>218</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052263815</t>
+          <t>9786059129534</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan Eğitim Şart</t>
+          <t>Sosyal Ağlar Tarihi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>165</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059129152</t>
+          <t>9786059129510</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Kodlayanlar</t>
+          <t>İllustrator CC</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059129848</t>
+          <t>9786059129879</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tasarımcı Öğretmen 2.0</t>
+          <t>Bir Kelebek Etkisi Hikayesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>230</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257407038</t>
+          <t>9786052263297</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Python ile Ekonometri</t>
+          <t>Dijimorfoz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>460</v>
+        <v>145</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052263716</t>
+          <t>9786059129596</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Her Öğretmen İnovatiftir</t>
+          <t>Beden Dili ve Yalan Yakalamanın El Kitabı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>115</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052263969</t>
+          <t>9786059129046</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tasarım Odaklı Düşünce - Design Thinking</t>
+          <t>3D Studio Max Arayüzüyle V-Ray 3.0</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257407168</t>
+          <t>9786059129022</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sara'nın Küresi Birinci Kitap</t>
+          <t>Uygulamalarla 3 Boyutlu Yazıcı Yapımı ve Kullanımı (DVD’li)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>165</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257407151</t>
+          <t>9786052263570</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Revit Architecture (Giriş ve Orta Düzey) 2023</t>
+          <t>Siber Casusluk</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>495</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257407144</t>
+          <t>9786052263556</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Unity 2D Kullanarak C# Öğrenin</t>
+          <t>Kitlesel Fonlama Hikayeleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>275</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257407113</t>
+          <t>9786059129909</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik Terimleri Sözlüğü</t>
+          <t>GIT İle Versiyon Kontrol ve Takım Çalışması</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>293</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257407120</t>
+          <t>9786059129756</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Siber Araçlar Ansiklopedisi</t>
+          <t>Yetenek Yönetimi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>355</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257407137</t>
+          <t>9786059129770</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Becoming a Productivity Guru</t>
+          <t>Kurşun İşlemez Satışçı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257407106</t>
+          <t>9786059129749</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Selen Teyzenin Maceraları Kuzey Işıkları</t>
+          <t>C# ile Görsel Programlama</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257407090</t>
+          <t>9786052263433</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tospaa'nın Bir Hayali Var</t>
+          <t>Revıt Archıtecture 2019</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257407069</t>
+          <t>9786059129961</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Güvenliği ve Bilişim Hukuku</t>
+          <t>Kariyer Kitabı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>215</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052263808</t>
+          <t>9786052263525</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Scratch JR</t>
+          <t>İnanabiliyor Musun? - Çita Ailesi 5</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052263785</t>
+          <t>9786052263501</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Projelerle Maker Öğrenciliği</t>
+          <t>Esnek Keşif - Çita Ailesi 4</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>265</v>
+        <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052263778</t>
+          <t>9786052263495</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Projelerle Maker Eğitmenliği</t>
+          <t>Hata Yapmanın Rengi - Çita Ailesi 3</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052263693</t>
+          <t>9786052263532</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Excel'de Ustalaşma Teknikleri</t>
+          <t>Özel Sipariş - Çita Ailesi 2</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>315</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257407045</t>
+          <t>9786052263518</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ada'nın Londra Rüyası</t>
+          <t>Sağım Solum Sobe Saklanmayan Ebe! - Çıta Ailesi 1</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>85</v>
+        <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257407052</t>
+          <t>9786052263037</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Planı</t>
+          <t>Mühendis Olacak Çocuk Seti</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>215</v>
+        <v>275.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257407021</t>
+          <t>9786052263082</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Teknolojisi Şirketleri</t>
+          <t>Temel Mühendislik Seti (9 Kitap)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>207</v>
+        <v>361.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257407007</t>
+          <t>9786052263341</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Python ile Makine Öğrenmesi</t>
+          <t>Visual Studio ile Adım Adım Web Tasarımı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>475</v>
+        <v>115</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052263983</t>
+          <t>9786059129145</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Etkili Kod Yazma Teknikleri</t>
+          <t>Kodlama Serüveni: Scratch ve mBlock ile Arduino</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>182</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052263976</t>
+          <t>9786052263372</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Fusion 360'a İlk Adım</t>
+          <t>Brave New Worlds - Eurasiagraphics 2017</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>305</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052263945</t>
+          <t>9786052263167</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Google Şifreleri - 1</t>
+          <t>Kali ile Ofansif Güvenlik</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052263938</t>
+          <t>9786052263105</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Endüstri 4.0 ve Eğitim</t>
+          <t>Konteynerler ve Docker</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052263914</t>
+          <t>9786052263303</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Artırılmış Gerçeklik (Arkıt ve Core Ml Teknolojileriyle)</t>
+          <t>Ansys Workbench</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>205</v>
+        <v>187</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052263792</t>
+          <t>9786059129138</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 3</t>
+          <t>İş'te Şans</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>152</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052263884</t>
+          <t>9786052263266</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Rafa'nın Küresi - Birinci Kitap</t>
+          <t>PostgreSQL</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>165</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052263853</t>
+          <t>9786052263198</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mimo ve Robotik Kodlama - Teknoloji Üreten Nesiller</t>
+          <t>Çocuklar İçin Uygulamalarla Phyton</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052263877</t>
+          <t>9786059129800</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nuyo ve Mobil Oyunlar - Teknoloji Üreten Nesiller</t>
+          <t>Güneş Sistemi Hakkında Neredeyse Her Şey</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>85</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052263822</t>
+          <t>9786059129817</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Oracle Database 19c</t>
+          <t>Ait</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>315</v>
+        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052263754</t>
+          <t>9786059129732</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hacker Çocuk</t>
+          <t>Herkes İçin Tinylab and Arduino</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052263747</t>
+          <t>9786059129633</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 2</t>
+          <t>Dijital Çağda İllüzyonel Pazarlama</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052263730</t>
+          <t>9786059129626</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 1</t>
+          <t>Android Studio ile Programlama</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052263761</t>
+          <t>9786052263211</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayalperest Kelebekler - Durie ile Minik Ellie'nin Hikayesi</t>
+          <t>İngilizceyi Öğrenmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>58</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052263709</t>
+          <t>9786052263228</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin HTML5, CSS3 ve Javascript</t>
+          <t>Bugün Girişimcilik</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>440</v>
+        <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052263723</t>
+          <t>9786059129497</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Network Marketing Başarı Sırları</t>
+          <t>Sistem Analizi ve Tasarımı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>210</v>
+        <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052263686</t>
+          <t>9786059129725</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Çocuğum Dijital!</t>
+          <t>Techno Kid</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>140</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052263662</t>
+          <t>9786059129473</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Harikasın Gri!</t>
+          <t>Damdan Düşen Anne</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052263655</t>
+          <t>9786059129466</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Meslekleri</t>
+          <t>Office 2016</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059129251</t>
+          <t>9786059129206</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Telefon Tofi</t>
+          <t>Yeni Başlayanlar İçin Siemens S7 - 200 İle PLC Programlama ve Otomasyon</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>85</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052263563</t>
+          <t>9786059129190</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Boti</t>
+          <t>Çözümlü C Problemleri ve Laboratuvar Uygulamaları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>85</v>
+        <v>47</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052263549</t>
+          <t>9786059129176</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çita Ailesi Hikaye Seti (5 Kitap Takım)</t>
+          <t>Büyük Veri ve Semantik</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>495</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052263488</t>
+          <t>9786059129305</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tekno Tavşan Tata ile Dijital Vatandaşlığı Öğreniyorum</t>
+          <t>3 DS Max 2016 Eğitim Seti</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>275</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052263471</t>
+          <t>9786059129299</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Biraz Daha Youtube'ta Video İzleyebilir miyim?</t>
+          <t>Projelerle Arduino</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052263457</t>
+          <t>9786059129244</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tablet Tobi</t>
+          <t>Uygulamalarla Web Tasarımı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>85</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052263440</t>
+          <t>9786059129824</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Wireshark ile Network Forensic (Eğitim Videolu)</t>
+          <t>Dünyanın Yerlisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>253</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052263402</t>
+          <t>9786059129855</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2019 (Video Eğitim Seti)</t>
+          <t>Koçluk Atölyesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>500</v>
+        <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052263426</t>
+          <t>9786059129916</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Modbus Profibus ve Profinet ile Endüstriyel Haberleşme</t>
+          <t>Güç ile Yönetim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>365</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052263389</t>
+          <t>9786059129558</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İşte Ceylanlar</t>
+          <t>Raspberry Pİ ve Python İle İOT Uygulamaları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>210</v>
+        <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052263365</t>
+          <t>9786059129275</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Veri Bilimi</t>
+          <t>Uygulamalı Sızma Testleri Pentest Lab</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>275</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052263358</t>
+          <t>9786059129886</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>ArduinoBlocks Projeleri İle Herkes İçin Arduino</t>
+          <t>Bilgisayar Ağlarına Giriş Rehberi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>275</v>
+        <v>63</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052263280</t>
+          <t>9786059129701</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>SolidWorks 2018 (Eğitim Video'lu)</t>
+          <t>Tekno Tavşan Tata ile Teknolojik Masallar Serüveni - Dijital Ayak İzini Öğreniyorum</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>275</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052263273</t>
+          <t>9786059129718</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>BIM - Yapı Bilgi Modellemesi</t>
+          <t>Külahıma Anlat</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059129930</t>
+          <t>9786059129640</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İslam Ülkelerinde Bilimin Gerileyişi</t>
+          <t>Cinema 4D</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052263235</t>
+          <t>9786059129657</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin</t>
+          <t>Çocuklar İçin Raspberry Pi ve Python ile Programlama</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>145</v>
+        <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052263181</t>
+          <t>9786059129664</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Satış 4.0</t>
+          <t>PHP ile İnternet Programcılığına Giriş</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>210</v>
+        <v>57</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052263174</t>
+          <t>9786059129695</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ethical Hacking</t>
+          <t>Revit Architecture 2017</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>355</v>
+        <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059129923</t>
+          <t>9786059129572</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Uygulamalarla Arduino (Eğitim Videolu)</t>
+          <t>Primavera P6</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059129954</t>
+          <t>9786059129602</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarlama Temelleri</t>
+          <t>Girişimcilik Hikayeleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>235</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059129893</t>
+          <t>9786059129367</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Derinlemesine Arduino</t>
+          <t>Yeni Başlayanlar İçin Javascript</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>355</v>
+        <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059129831</t>
+          <t>9786059129282</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Uygulamalarla 3 Boyutlu Tasarım</t>
+          <t>Siemens S7-1200 ile Plc Proglama - Otomasyon</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>280</v>
+        <v>317</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059129541</t>
+          <t>9786059129213</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Scratch ile Robotik</t>
+          <t>Çocuklar için Scratch ile Kodlama 1. Kitap</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>265</v>
+        <v>63</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059129787</t>
+          <t>9786059129527</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Photoshop CC (Eğitim Videolu)</t>
+          <t>Çocuklar İçin Uygulamalarla Scratch ile Arduino</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>315</v>
+        <v>44.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059129671</t>
+          <t>9786059129442</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kablosuz Ağ Güvenliği</t>
+          <t>AutoCAD 2016</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>55</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059129589</t>
+          <t>9786059129336</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Küçük İşletmeler İçin Sosyal Medya</t>
+          <t>Matlab - Yapay Zeka ve Mühendislik Uygulamaları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>258</v>
+        <v>360</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059129459</t>
+          <t>9786059129343</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yazılım Mühendisliğine Giriş</t>
+          <t>SQL Server 2017 - Baştan Sona SQL Server Sorgulama ve Proglamlama</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>430</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059129619</t>
+          <t>9786059129015</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Einstein’ın Görelilik Kuramı</t>
+          <t>HTML 5 CSS 3</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>167</v>
+        <v>110</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059129503</t>
+          <t>9786059129411</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Python</t>
+          <t>Java Diliyle Kriptoloji Uygulamaları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>430</v>
+        <v>205</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059129381</t>
+          <t>9786059129350</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>C/C ve Java Dilleriyle Algoritma ve Programlama</t>
+          <t>Uygulamalarla Java Veri Yapıları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>415</v>
+        <v>72</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059129329</t>
+          <t>9786059129428</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Appinventor ile Mobil Uygulama Geliştirme (DVD'li)</t>
+          <t>Çocuklar İçin 3 Boyutlu Tasarım (10+ Yaş)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>283</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059129237</t>
+          <t>9786059129435</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Excel</t>
+          <t>Çocuklar İçin Scratch İle Kodlama</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>365</v>
+        <v>63</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059129398</t>
+          <t>9786059129374</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Linux Komut Satırı</t>
+          <t>Oracle SQL Analitik SQL ve PL/SQL</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059129268</t>
+          <t>9786059129404</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Oyunlaştırma</t>
+          <t>Raspberry Pi (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>265</v>
+        <v>52</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059129183</t>
+          <t>9786059129091</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>C Programlamanın Temelleri</t>
+          <t>Profesyoneller için Autocad 2015</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>455</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059129008</t>
+          <t>9786059129084</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>C# ile Nesne Tabanlı Programlama</t>
+          <t>Kim Korkar Java’dan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>455</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059129039</t>
+          <t>9786059129053</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Unity 3D-2D ve Android ile Oyun Geliştirme</t>
+          <t>Auto CAD 2015</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>500</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059129060</t>
+          <t>9786059129077</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>C++ / C</t>
+          <t>Veritabanı Yönetimine Giriş Oracle Database 11G R2</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>515</v>
+        <v>49</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
+          <t>9786059129220</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Derecelik Bulanık Sistem Modelleri</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059129107</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Profesyoneller için Revit Architecture 2015 Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786059129121</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Android Mutfağından Seçmeler</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>25.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059129114</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Revit Architecture 2015 Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>60.19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786052263921</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Senin Hikayen</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786052263587</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Siber Güvenlik</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786052263907</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Veri Mimarisi ve En Önemli Teknolojileri</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786052263648</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Topluluk Önünde Konuşma Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786052263952</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Marketing Alet Çantası</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786257407014</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dünya Şiir</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786052263891</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Uml İle Nesneye Yönelik Sistem Analizi Ve Tasarımı</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786052263990</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Rafa'nın Küresi İkinci Kitap</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>2020202100036</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Yazılım Mühendisliğine Giriş Seti (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>272.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786052263631</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Uygulama ve Projelerle Swift Programlama (Eğitim Videolu)</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786052263860</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Yuki ve Yapay Zeka - Teknoloji Üreten Nesiller</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786052263839</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Medya ile Değişen Hayatlar</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786052263679</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Güvenli İnternet Seti (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786052263617</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>OpenCV ve Python ile Eğlenceli Projeler ve Oyunlar (Eğitim Videolu)</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786052263464</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>First 100 Days At Corporate Life</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786052263419</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Oyun Endüstrisi Terminolojisi</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786052263327</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Micro:Bit (Eğitim Videolu)</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786052263334</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>MinecraftEdu ile STEAM Projeleri</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786052263624</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Sorularla Python Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786052263594</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Scratch 3.0 ile Kodlamaya Giriş</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786059129169</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Scratch 3.0 ile Kodlama</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786257407236</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Mavi ve Bulut'un Rüya Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786257407229</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786052263846</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Siber Güvenlik Kariyeri İlk Adım</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786059129794</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Ağ Yöneticiliğinin Temelleri (Eğitim Videolu)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786052263310</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Başlayanlar İçin Java</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786059129312</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalarla Programlama Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786059129688</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalı Siber Güvenlik ve Hacking</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786257407199</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Öğretimsel Liderlik</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786257407182</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Tehdit Modelleme ile Yazılım Testlerini Gerçekleştirmek</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786257407175</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Kim Kazanır - İş Hayatının Sırları Çözülüyor</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786052263815</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Uzaktan Eğitim Şart</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786059129152</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Geleceği Kodlayanlar</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786059129848</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Tasarımcı Öğretmen 2.0</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786257407038</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Python ile Ekonometri</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786052263716</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Her Öğretmen İnovatiftir</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786052263969</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Tasarım Odaklı Düşünce - Design Thinking</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786257407168</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Sara'nın Küresi Birinci Kitap</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786257407151</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Revit Architecture (Giriş ve Orta Düzey) 2023</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786257407144</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Unity 2D Kullanarak C# Öğrenin</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786257407113</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Siber Güvenlik Terimleri Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786257407120</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Siber Araçlar Ansiklopedisi</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786257407137</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Becoming a Productivity Guru</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786257407106</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Selen Teyzenin Maceraları Kuzey Işıkları</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786257407090</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Tospaa'nın Bir Hayali Var</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786257407069</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Bilgi Güvenliği ve Bilişim Hukuku</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786052263808</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Scratch JR</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786052263785</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Projelerle Maker Öğrenciliği</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786052263778</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Projelerle Maker Eğitmenliği</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786052263693</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Excel'de Ustalaşma Teknikleri</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786257407045</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Ada'nın Londra Rüyası</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786257407052</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Kaçış Planı</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786257407021</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Blockchain Teknolojisi Şirketleri</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786257407007</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Python ile Makine Öğrenmesi</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786052263983</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Etkili Kod Yazma Teknikleri</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786052263976</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Fusion 360'a İlk Adım</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786052263945</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Eğitimde Google Şifreleri - 1</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786052263938</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Endüstri 4.0 ve Eğitim</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786052263914</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalarla Artırılmış Gerçeklik (Arkıt ve Core Ml Teknolojileriyle)</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786052263792</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 3</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786052263884</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Rafa'nın Küresi - Birinci Kitap</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786052263853</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Mimo ve Robotik Kodlama - Teknoloji Üreten Nesiller</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786052263877</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Nuyo ve Mobil Oyunlar - Teknoloji Üreten Nesiller</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786052263822</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Oracle Database 19c</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786052263754</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Hacker Çocuk</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786052263747</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 2</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786052263730</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 1</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786052263761</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Hayalperest Kelebekler - Durie ile Minik Ellie'nin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786052263709</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Başlayanlar İçin HTML5, CSS3 ve Javascript</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786052263723</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Network Marketing Başarı Sırları</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786052263686</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Eyvah Çocuğum Dijital!</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786052263662</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Harikasın Gri!</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786052263655</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğin Meslekleri</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786059129251</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Telefon Tofi</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786052263563</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar Boti</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786052263549</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Çita Ailesi Hikaye Seti (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786052263488</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Tekno Tavşan Tata ile Dijital Vatandaşlığı Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786052263471</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Daha Youtube'ta Video İzleyebilir miyim?</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786052263457</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Tablet Tobi</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786052263440</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Wireshark ile Network Forensic (Eğitim Videolu)</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786052263402</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>AutoCAD 2019 (Video Eğitim Seti)</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786052263426</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Modbus Profibus ve Profinet ile Endüstriyel Haberleşme</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786052263389</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>İşte Ceylanlar</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786052263365</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Uygulamalarla Veri Bilimi</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786052263358</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>ArduinoBlocks Projeleri İle Herkes İçin Arduino</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786052263280</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>SolidWorks 2018 (Eğitim Video'lu)</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786052263273</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>BIM - Yapı Bilgi Modellemesi</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786059129930</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>İslam Ülkelerinde Bilimin Gerileyişi</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786052263235</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Bitcoin</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786052263181</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Satış 4.0</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786052263174</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Ethical Hacking</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786059129923</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Uygulamalarla Arduino (Eğitim Videolu)</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786059129954</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Pazarlama Temelleri</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786059129893</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Derinlemesine Arduino</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786059129831</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Uygulamalarla 3 Boyutlu Tasarım</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786059129541</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Scratch ile Robotik</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786059129787</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Photoshop CC (Eğitim Videolu)</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786059129671</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Kablosuz Ağ Güvenliği</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786059129589</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Küçük İşletmeler İçin Sosyal Medya</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786059129459</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Yazılım Mühendisliğine Giriş</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786059129619</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Einstein’ın Görelilik Kuramı</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786059129503</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Python</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786059129381</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>C/C ve Java Dilleriyle Algoritma ve Programlama</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786059129329</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Appinventor ile Mobil Uygulama Geliştirme (DVD'li)</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786059129237</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Excel</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786059129398</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Linux Komut Satırı</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786059129268</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Oyunlaştırma</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786059129183</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>C Programlamanın Temelleri</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786059129008</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>C# ile Nesne Tabanlı Programlama</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786059129039</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Unity 3D-2D ve Android ile Oyun Geliştirme</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786059129060</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>C++ / C</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
           <t>9786059129480</t>
         </is>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Öğretmen 2.0</t>
         </is>
       </c>
-      <c r="C92" s="1">
+      <c r="C207" s="1">
         <v>235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>