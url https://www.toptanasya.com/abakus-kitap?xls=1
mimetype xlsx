--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,3130 +85,3145 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257407083</t>
+          <t>9786257407205</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bilime Dokunmak Bilim İletişimi El Kitabı</t>
+          <t>Python ile Her Şey</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257407076</t>
+          <t>9786257407083</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetim Süreçleri ile Yazılım Test Mühendisliği</t>
+          <t>Bilime Dokunmak Bilim İletişimi El Kitabı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052263099</t>
+          <t>9786257407076</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Temel Kodlama Seti (5 Kitap 3 Dergi)</t>
+          <t>Proje Yönetim Süreçleri ile Yazılım Test Mühendisliği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>226.5</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059129992</t>
+          <t>9786052263099</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Temel Programlama Seti (7 Kitap 3 Dergi)</t>
+          <t>Çocuklar İçin Temel Kodlama Seti (5 Kitap 3 Dergi)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>335.5</v>
+        <v>226.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052263600</t>
+          <t>9786059129992</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>R ile Parametrik Olmayan İstatistik Analiz</t>
+          <t>Temel Programlama Seti (7 Kitap 3 Dergi)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>155</v>
+        <v>335.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059129947</t>
+          <t>9786052263600</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Başucu Kitabı - Dijital Girişimcinin Yol Haritası</t>
+          <t>R ile Parametrik Olmayan İstatistik Analiz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>55</v>
+        <v>155</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052263150</t>
+          <t>9786059129947</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yenilikçi Öğretmen Seti (4 Kitap 1 Dergi)</t>
+          <t>Girişimcinin Başucu Kitabı - Dijital Girişimcinin Yol Haritası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>135.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052263112</t>
+          <t>9786052263150</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Linux Seti (4 Kitap 1 Dergi)</t>
+          <t>Yenilikçi Öğretmen Seti (4 Kitap 1 Dergi)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>156.5</v>
+        <v>135.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059129763</t>
+          <t>9786052263112</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Reklamcılık ve İletişim Teknikleri</t>
+          <t>Linux Seti (4 Kitap 1 Dergi)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>156.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059129565</t>
+          <t>9786059129763</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Oracle Veritabanı Güvenliği</t>
+          <t>Bilinçaltı Reklamcılık ve İletişim Teknikleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059129534</t>
+          <t>9786059129565</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Ağlar Tarihi</t>
+          <t>Oracle Veritabanı Güvenliği</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059129510</t>
+          <t>9786059129534</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İllustrator CC</t>
+          <t>Sosyal Ağlar Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>51</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059129879</t>
+          <t>9786059129510</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebek Etkisi Hikayesi</t>
+          <t>İllustrator CC</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052263297</t>
+          <t>9786059129879</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dijimorfoz</t>
+          <t>Bir Kelebek Etkisi Hikayesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>145</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059129596</t>
+          <t>9786052263297</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili ve Yalan Yakalamanın El Kitabı</t>
+          <t>Dijimorfoz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>24</v>
+        <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059129046</t>
+          <t>9786059129596</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>3D Studio Max Arayüzüyle V-Ray 3.0</t>
+          <t>Beden Dili ve Yalan Yakalamanın El Kitabı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>95</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059129022</t>
+          <t>9786059129046</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla 3 Boyutlu Yazıcı Yapımı ve Kullanımı (DVD’li)</t>
+          <t>3D Studio Max Arayüzüyle V-Ray 3.0</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>62.5</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052263570</t>
+          <t>9786059129022</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Siber Casusluk</t>
+          <t>Uygulamalarla 3 Boyutlu Yazıcı Yapımı ve Kullanımı (DVD’li)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>46</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052263556</t>
+          <t>9786052263570</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kitlesel Fonlama Hikayeleri</t>
+          <t>Siber Casusluk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>85</v>
+        <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059129909</t>
+          <t>9786052263556</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>GIT İle Versiyon Kontrol ve Takım Çalışması</t>
+          <t>Kitlesel Fonlama Hikayeleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>36</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059129756</t>
+          <t>9786059129909</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yetenek Yönetimi</t>
+          <t>GIT İle Versiyon Kontrol ve Takım Çalışması</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059129770</t>
+          <t>9786059129756</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kurşun İşlemez Satışçı</t>
+          <t>Yetenek Yönetimi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>158</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059129749</t>
+          <t>9786059129770</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>C# ile Görsel Programlama</t>
+          <t>Kurşun İşlemez Satışçı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>225</v>
+        <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052263433</t>
+          <t>9786059129749</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Revıt Archıtecture 2019</t>
+          <t>C# ile Görsel Programlama</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>105</v>
+        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059129961</t>
+          <t>9786052263433</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Kitabı</t>
+          <t>Revıt Archıtecture 2019</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>50</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052263525</t>
+          <t>9786059129961</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İnanabiliyor Musun? - Çita Ailesi 5</t>
+          <t>Kariyer Kitabı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052263501</t>
+          <t>9786052263525</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Esnek Keşif - Çita Ailesi 4</t>
+          <t>İnanabiliyor Musun? - Çita Ailesi 5</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052263495</t>
+          <t>9786052263501</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hata Yapmanın Rengi - Çita Ailesi 3</t>
+          <t>Esnek Keşif - Çita Ailesi 4</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052263532</t>
+          <t>9786052263495</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Özel Sipariş - Çita Ailesi 2</t>
+          <t>Hata Yapmanın Rengi - Çita Ailesi 3</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052263518</t>
+          <t>9786052263532</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sağım Solum Sobe Saklanmayan Ebe! - Çıta Ailesi 1</t>
+          <t>Özel Sipariş - Çita Ailesi 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052263037</t>
+          <t>9786052263518</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mühendis Olacak Çocuk Seti</t>
+          <t>Sağım Solum Sobe Saklanmayan Ebe! - Çıta Ailesi 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275.5</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052263082</t>
+          <t>9786052263037</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Temel Mühendislik Seti (9 Kitap)</t>
+          <t>Mühendis Olacak Çocuk Seti</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>361.5</v>
+        <v>275.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052263341</t>
+          <t>9786052263082</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Visual Studio ile Adım Adım Web Tasarımı</t>
+          <t>Temel Mühendislik Seti (9 Kitap)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>115</v>
+        <v>361.5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059129145</t>
+          <t>9786052263341</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kodlama Serüveni: Scratch ve mBlock ile Arduino</t>
+          <t>Visual Studio ile Adım Adım Web Tasarımı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>182</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052263372</t>
+          <t>9786059129145</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Brave New Worlds - Eurasiagraphics 2017</t>
+          <t>Kodlama Serüveni: Scratch ve mBlock ile Arduino</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>65</v>
+        <v>182</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052263167</t>
+          <t>9786052263372</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kali ile Ofansif Güvenlik</t>
+          <t>Brave New Worlds - Eurasiagraphics 2017</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052263105</t>
+          <t>9786052263167</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Konteynerler ve Docker</t>
+          <t>Kali ile Ofansif Güvenlik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>95</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052263303</t>
+          <t>9786052263105</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ansys Workbench</t>
+          <t>Konteynerler ve Docker</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>187</v>
+        <v>95</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059129138</t>
+          <t>9786052263303</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İş'te Şans</t>
+          <t>Ansys Workbench</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>152</v>
+        <v>187</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052263266</t>
+          <t>9786059129138</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>PostgreSQL</t>
+          <t>İş'te Şans</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>130</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052263198</t>
+          <t>9786052263266</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Uygulamalarla Phyton</t>
+          <t>PostgreSQL</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059129800</t>
+          <t>9786052263198</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Güneş Sistemi Hakkında Neredeyse Her Şey</t>
+          <t>Çocuklar İçin Uygulamalarla Phyton</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059129817</t>
+          <t>9786059129800</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ait</t>
+          <t>Güneş Sistemi Hakkında Neredeyse Her Şey</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>102</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059129732</t>
+          <t>9786059129817</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Tinylab and Arduino</t>
+          <t>Ait</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059129633</t>
+          <t>9786059129732</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda İllüzyonel Pazarlama</t>
+          <t>Herkes İçin Tinylab and Arduino</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>36</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059129626</t>
+          <t>9786059129633</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Android Studio ile Programlama</t>
+          <t>Dijital Çağda İllüzyonel Pazarlama</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>47</v>
+        <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052263211</t>
+          <t>9786059129626</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İngilizceyi Öğrenmeyi Öğreniyorum</t>
+          <t>Android Studio ile Programlama</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052263228</t>
+          <t>9786052263211</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bugün Girişimcilik</t>
+          <t>İngilizceyi Öğrenmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059129497</t>
+          <t>9786052263228</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sistem Analizi ve Tasarımı</t>
+          <t>Bugün Girişimcilik</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>70</v>
+        <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059129725</t>
+          <t>9786059129497</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Techno Kid</t>
+          <t>Sistem Analizi ve Tasarımı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>33</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059129473</t>
+          <t>9786059129725</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Damdan Düşen Anne</t>
+          <t>Techno Kid</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059129466</t>
+          <t>9786059129473</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Office 2016</t>
+          <t>Damdan Düşen Anne</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>193</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059129206</t>
+          <t>9786059129466</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Siemens S7 - 200 İle PLC Programlama ve Otomasyon</t>
+          <t>Office 2016</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>23.15</v>
+        <v>193</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059129190</t>
+          <t>9786059129206</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü C Problemleri ve Laboratuvar Uygulamaları</t>
+          <t>Yeni Başlayanlar İçin Siemens S7 - 200 İle PLC Programlama ve Otomasyon</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>47</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059129176</t>
+          <t>9786059129190</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Büyük Veri ve Semantik</t>
+          <t>Çözümlü C Problemleri ve Laboratuvar Uygulamaları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>12.96</v>
+        <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059129305</t>
+          <t>9786059129176</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>3 DS Max 2016 Eğitim Seti</t>
+          <t>Büyük Veri ve Semantik</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>38.5</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059129299</t>
+          <t>9786059129305</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Projelerle Arduino</t>
+          <t>3 DS Max 2016 Eğitim Seti</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>50</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059129244</t>
+          <t>9786059129299</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Web Tasarımı</t>
+          <t>Projelerle Arduino</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>31.48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059129824</t>
+          <t>9786059129244</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Yerlisi</t>
+          <t>Uygulamalarla Web Tasarımı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>21.3</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059129855</t>
+          <t>9786059129824</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Koçluk Atölyesi</t>
+          <t>Dünyanın Yerlisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>47</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059129916</t>
+          <t>9786059129855</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Güç ile Yönetim</t>
+          <t>Koçluk Atölyesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059129558</t>
+          <t>9786059129916</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Raspberry Pİ ve Python İle İOT Uygulamaları</t>
+          <t>Güç ile Yönetim</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>48</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059129275</t>
+          <t>9786059129558</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Sızma Testleri Pentest Lab</t>
+          <t>Raspberry Pİ ve Python İle İOT Uygulamaları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>43.5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059129886</t>
+          <t>9786059129275</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Ağlarına Giriş Rehberi</t>
+          <t>Uygulamalı Sızma Testleri Pentest Lab</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>63</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059129701</t>
+          <t>9786059129886</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Tekno Tavşan Tata ile Teknolojik Masallar Serüveni - Dijital Ayak İzini Öğreniyorum</t>
+          <t>Bilgisayar Ağlarına Giriş Rehberi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059129718</t>
+          <t>9786059129701</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Külahıma Anlat</t>
+          <t>Tekno Tavşan Tata ile Teknolojik Masallar Serüveni - Dijital Ayak İzini Öğreniyorum</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>32.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059129640</t>
+          <t>9786059129718</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Cinema 4D</t>
+          <t>Külahıma Anlat</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>80</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059129657</t>
+          <t>9786059129640</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Raspberry Pi ve Python ile Programlama</t>
+          <t>Cinema 4D</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>115</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059129664</t>
+          <t>9786059129657</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>PHP ile İnternet Programcılığına Giriş</t>
+          <t>Çocuklar İçin Raspberry Pi ve Python ile Programlama</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>57</v>
+        <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059129695</t>
+          <t>9786059129664</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Revit Architecture 2017</t>
+          <t>PHP ile İnternet Programcılığına Giriş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>68</v>
+        <v>57</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059129572</t>
+          <t>9786059129695</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Primavera P6</t>
+          <t>Revit Architecture 2017</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>45</v>
+        <v>68</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059129602</t>
+          <t>9786059129572</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik Hikayeleri</t>
+          <t>Primavera P6</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059129367</t>
+          <t>9786059129602</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Javascript</t>
+          <t>Girişimcilik Hikayeleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>63</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059129282</t>
+          <t>9786059129367</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Siemens S7-1200 ile Plc Proglama - Otomasyon</t>
+          <t>Yeni Başlayanlar İçin Javascript</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>317</v>
+        <v>63</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059129213</t>
+          <t>9786059129282</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Scratch ile Kodlama 1. Kitap</t>
+          <t>Siemens S7-1200 ile Plc Proglama - Otomasyon</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>63</v>
+        <v>317</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059129527</t>
+          <t>9786059129213</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Uygulamalarla Scratch ile Arduino</t>
+          <t>Çocuklar için Scratch ile Kodlama 1. Kitap</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>44.5</v>
+        <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059129442</t>
+          <t>9786059129527</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2016</t>
+          <t>Çocuklar İçin Uygulamalarla Scratch ile Arduino</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>55</v>
+        <v>44.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059129336</t>
+          <t>9786059129442</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Matlab - Yapay Zeka ve Mühendislik Uygulamaları</t>
+          <t>AutoCAD 2016</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>360</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059129343</t>
+          <t>9786059129336</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>SQL Server 2017 - Baştan Sona SQL Server Sorgulama ve Proglamlama</t>
+          <t>Matlab - Yapay Zeka ve Mühendislik Uygulamaları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>360</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059129015</t>
+          <t>9786059129343</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>HTML 5 CSS 3</t>
+          <t>SQL Server 2017 - Baştan Sona SQL Server Sorgulama ve Proglamlama</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059129411</t>
+          <t>9786059129015</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Java Diliyle Kriptoloji Uygulamaları</t>
+          <t>HTML 5 CSS 3</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>205</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059129350</t>
+          <t>9786059129411</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Java Veri Yapıları</t>
+          <t>Java Diliyle Kriptoloji Uygulamaları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>72</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059129428</t>
+          <t>9786059129350</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin 3 Boyutlu Tasarım (10+ Yaş)</t>
+          <t>Uygulamalarla Java Veri Yapıları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>23.15</v>
+        <v>72</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059129435</t>
+          <t>9786059129428</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Scratch İle Kodlama</t>
+          <t>Çocuklar İçin 3 Boyutlu Tasarım (10+ Yaş)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059129374</t>
+          <t>9786059129435</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Oracle SQL Analitik SQL ve PL/SQL</t>
+          <t>Çocuklar İçin Scratch İle Kodlama</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>120</v>
+        <v>63</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059129404</t>
+          <t>9786059129374</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Raspberry Pi (Eğitim Videolu)</t>
+          <t>Oracle SQL Analitik SQL ve PL/SQL</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>52</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059129091</t>
+          <t>9786059129404</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Profesyoneller için Autocad 2015</t>
+          <t>Raspberry Pi (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>90</v>
+        <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059129084</t>
+          <t>9786059129091</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Java’dan</t>
+          <t>Profesyoneller için Autocad 2015</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>44.44</v>
+        <v>90</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059129053</t>
+          <t>9786059129084</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Auto CAD 2015</t>
+          <t>Kim Korkar Java’dan</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>45.37</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059129077</t>
+          <t>9786059129053</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Veritabanı Yönetimine Giriş Oracle Database 11G R2</t>
+          <t>Auto CAD 2015</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>49</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059129220</t>
+          <t>9786059129077</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Derecelik Bulanık Sistem Modelleri</t>
+          <t>Veritabanı Yönetimine Giriş Oracle Database 11G R2</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>85</v>
+        <v>49</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059129107</t>
+          <t>9786059129220</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Profesyoneller için Revit Architecture 2015 Cilt: 2</t>
+          <t>Derecelik Bulanık Sistem Modelleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>62</v>
+        <v>85</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059129121</t>
+          <t>9786059129107</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Android Mutfağından Seçmeler</t>
+          <t>Profesyoneller için Revit Architecture 2015 Cilt: 2</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>25.5</v>
+        <v>62</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059129114</t>
+          <t>9786059129121</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Revit Architecture 2015 Cilt: 1</t>
+          <t>Android Mutfağından Seçmeler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>60.19</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052263921</t>
+          <t>9786059129114</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Senin Hikayen</t>
+          <t>Revit Architecture 2015 Cilt: 1</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>115</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052263587</t>
+          <t>9786052263921</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Siber Güvenlik</t>
+          <t>Senin Hikayen</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>45</v>
+        <v>115</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052263907</t>
+          <t>9786052263587</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Büyük Veri Mimarisi ve En Önemli Teknolojileri</t>
+          <t>Herkes İçin Siber Güvenlik</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>198</v>
+        <v>45</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052263648</t>
+          <t>9786052263907</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Topluluk Önünde Konuşma Hikayeleri</t>
+          <t>Büyük Veri Mimarisi ve En Önemli Teknolojileri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>50</v>
+        <v>198</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052263952</t>
+          <t>9786052263648</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Marketing Alet Çantası</t>
+          <t>Topluluk Önünde Konuşma Hikayeleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257407014</t>
+          <t>9786052263952</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Şiir</t>
+          <t>Marketing Alet Çantası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>72</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052263891</t>
+          <t>9786257407014</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Uml İle Nesneye Yönelik Sistem Analizi Ve Tasarımı</t>
+          <t>Bir Dünya Şiir</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>215</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052263990</t>
+          <t>9786052263891</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Rafa'nın Küresi İkinci Kitap</t>
+          <t>Uml İle Nesneye Yönelik Sistem Analizi Ve Tasarımı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>145</v>
+        <v>215</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>2020202100036</t>
+          <t>9786052263990</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yazılım Mühendisliğine Giriş Seti (5 Kitap Takım)</t>
+          <t>Rafa'nın Küresi İkinci Kitap</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>272.5</v>
+        <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052263631</t>
+          <t>2020202100036</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Uygulama ve Projelerle Swift Programlama (Eğitim Videolu)</t>
+          <t>Yazılım Mühendisliğine Giriş Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>165</v>
+        <v>272.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052263860</t>
+          <t>9786052263631</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yuki ve Yapay Zeka - Teknoloji Üreten Nesiller</t>
+          <t>Uygulama ve Projelerle Swift Programlama (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>35</v>
+        <v>165</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052263839</t>
+          <t>9786052263860</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya ile Değişen Hayatlar</t>
+          <t>Yuki ve Yapay Zeka - Teknoloji Üreten Nesiller</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052263679</t>
+          <t>9786052263839</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Güvenli İnternet Seti (5 Kitap Takım)</t>
+          <t>Sosyal Medya ile Değişen Hayatlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052263617</t>
+          <t>9786052263679</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>OpenCV ve Python ile Eğlenceli Projeler ve Oyunlar (Eğitim Videolu)</t>
+          <t>Çocuklar İçin Güvenli İnternet Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>100</v>
+        <v>132</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052263464</t>
+          <t>9786052263617</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>First 100 Days At Corporate Life</t>
+          <t>OpenCV ve Python ile Eğlenceli Projeler ve Oyunlar (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052263419</t>
+          <t>9786052263464</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dijital Oyun Endüstrisi Terminolojisi</t>
+          <t>First 100 Days At Corporate Life</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>172</v>
+        <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052263327</t>
+          <t>9786052263419</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Micro:Bit (Eğitim Videolu)</t>
+          <t>Dijital Oyun Endüstrisi Terminolojisi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>90</v>
+        <v>172</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052263334</t>
+          <t>9786052263327</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>MinecraftEdu ile STEAM Projeleri</t>
+          <t>Çocuklar İçin Micro:Bit (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>192</v>
+        <v>90</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052263624</t>
+          <t>9786052263334</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Python Öğreniyorum</t>
+          <t>MinecraftEdu ile STEAM Projeleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>85</v>
+        <v>192</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052263594</t>
+          <t>9786052263624</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Scratch 3.0 ile Kodlamaya Giriş</t>
+          <t>Sorularla Python Öğreniyorum</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059129169</t>
+          <t>9786052263594</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Scratch 3.0 ile Kodlama</t>
+          <t>Çocuklar İçin Scratch 3.0 ile Kodlamaya Giriş</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257407236</t>
+          <t>9786059129169</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Mavi ve Bulut'un Rüya Yolculuğu</t>
+          <t>Çocuklar İçin Scratch 3.0 ile Kodlama</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257407229</t>
+          <t>9786257407236</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Mavi ve Bulut'un Rüya Yolculuğu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052263846</t>
+          <t>9786257407229</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik Kariyeri İlk Adım</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059129794</t>
+          <t>9786052263846</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Ağ Yöneticiliğinin Temelleri (Eğitim Videolu)</t>
+          <t>Siber Güvenlik Kariyeri İlk Adım</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052263310</t>
+          <t>9786059129794</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Java</t>
+          <t>Ağ Yöneticiliğinin Temelleri (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059129312</t>
+          <t>9786052263310</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Programlama Öğreniyorum</t>
+          <t>Yeni Başlayanlar İçin Java</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>90</v>
+        <v>360</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059129688</t>
+          <t>9786059129312</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Siber Güvenlik ve Hacking</t>
+          <t>Uygulamalarla Programlama Öğreniyorum</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>330</v>
+        <v>90</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257407199</t>
+          <t>9786059129688</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Öğretimsel Liderlik</t>
+          <t>Uygulamalı Siber Güvenlik ve Hacking</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>287</v>
+        <v>330</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257407182</t>
+          <t>9786257407199</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tehdit Modelleme ile Yazılım Testlerini Gerçekleştirmek</t>
+          <t>Öğretimsel Liderlik</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>195</v>
+        <v>287</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257407175</t>
+          <t>9786257407182</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kim Kazanır - İş Hayatının Sırları Çözülüyor</t>
+          <t>Tehdit Modelleme ile Yazılım Testlerini Gerçekleştirmek</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>218</v>
+        <v>195</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052263815</t>
+          <t>9786257407175</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Uzaktan Eğitim Şart</t>
+          <t>Kim Kazanır - İş Hayatının Sırları Çözülüyor</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>165</v>
+        <v>218</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059129152</t>
+          <t>9786052263815</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Kodlayanlar</t>
+          <t>Uzaktan Eğitim Şart</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>220</v>
+        <v>165</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059129848</t>
+          <t>9786059129152</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tasarımcı Öğretmen 2.0</t>
+          <t>Geleceği Kodlayanlar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257407038</t>
+          <t>9786059129848</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Python ile Ekonometri</t>
+          <t>Tasarımcı Öğretmen 2.0</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>460</v>
+        <v>230</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052263716</t>
+          <t>9786257407038</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Her Öğretmen İnovatiftir</t>
+          <t>Python ile Ekonometri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>115</v>
+        <v>460</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052263969</t>
+          <t>9786052263716</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tasarım Odaklı Düşünce - Design Thinking</t>
+          <t>Her Öğretmen İnovatiftir</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>220</v>
+        <v>115</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257407168</t>
+          <t>9786052263969</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sara'nın Küresi Birinci Kitap</t>
+          <t>Tasarım Odaklı Düşünce - Design Thinking</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257407151</t>
+          <t>9786257407168</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Revit Architecture (Giriş ve Orta Düzey) 2023</t>
+          <t>Sara'nın Küresi Birinci Kitap</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>495</v>
+        <v>165</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257407144</t>
+          <t>9786257407151</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Unity 2D Kullanarak C# Öğrenin</t>
+          <t>Revit Architecture (Giriş ve Orta Düzey) 2023</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>275</v>
+        <v>495</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257407113</t>
+          <t>9786257407144</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik Terimleri Sözlüğü</t>
+          <t>Unity 2D Kullanarak C# Öğrenin</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>293</v>
+        <v>275</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257407120</t>
+          <t>9786257407113</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Siber Araçlar Ansiklopedisi</t>
+          <t>Siber Güvenlik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>355</v>
+        <v>293</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257407137</t>
+          <t>9786257407120</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Becoming a Productivity Guru</t>
+          <t>Siber Araçlar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>165</v>
+        <v>355</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257407106</t>
+          <t>9786257407137</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Selen Teyzenin Maceraları Kuzey Işıkları</t>
+          <t>Becoming a Productivity Guru</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>190</v>
+        <v>165</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257407090</t>
+          <t>9786257407106</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tospaa'nın Bir Hayali Var</t>
+          <t>Selen Teyzenin Maceraları Kuzey Işıkları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257407069</t>
+          <t>9786257407090</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Güvenliği ve Bilişim Hukuku</t>
+          <t>Tospaa'nın Bir Hayali Var</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>215</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052263808</t>
+          <t>9786257407069</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Scratch JR</t>
+          <t>Bilgi Güvenliği ve Bilişim Hukuku</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052263785</t>
+          <t>9786052263808</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Projelerle Maker Öğrenciliği</t>
+          <t>Scratch JR</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>265</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786052263778</t>
+          <t>9786052263785</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Projelerle Maker Eğitmenliği</t>
+          <t>Projelerle Maker Öğrenciliği</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052263693</t>
+          <t>9786052263778</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Excel'de Ustalaşma Teknikleri</t>
+          <t>Projelerle Maker Eğitmenliği</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>315</v>
+        <v>260</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257407045</t>
+          <t>9786052263693</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ada'nın Londra Rüyası</t>
+          <t>Excel'de Ustalaşma Teknikleri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>85</v>
+        <v>315</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257407052</t>
+          <t>9786257407045</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Planı</t>
+          <t>Ada'nın Londra Rüyası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>215</v>
+        <v>85</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257407021</t>
+          <t>9786257407052</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Teknolojisi Şirketleri</t>
+          <t>Kaçış Planı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>207</v>
+        <v>215</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257407007</t>
+          <t>9786257407021</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Python ile Makine Öğrenmesi</t>
+          <t>Blockchain Teknolojisi Şirketleri</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>475</v>
+        <v>207</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052263983</t>
+          <t>9786257407007</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Etkili Kod Yazma Teknikleri</t>
+          <t>Python ile Makine Öğrenmesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>280</v>
+        <v>475</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052263976</t>
+          <t>9786052263983</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Fusion 360'a İlk Adım</t>
+          <t>Etkili Kod Yazma Teknikleri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>305</v>
+        <v>280</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052263945</t>
+          <t>9786052263976</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Google Şifreleri - 1</t>
+          <t>Fusion 360'a İlk Adım</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>205</v>
+        <v>305</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052263938</t>
+          <t>9786052263945</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Endüstri 4.0 ve Eğitim</t>
+          <t>Eğitimde Google Şifreleri - 1</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>280</v>
+        <v>205</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052263914</t>
+          <t>9786052263938</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Artırılmış Gerçeklik (Arkıt ve Core Ml Teknolojileriyle)</t>
+          <t>Endüstri 4.0 ve Eğitim</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>205</v>
+        <v>280</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786052263792</t>
+          <t>9786052263914</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 3</t>
+          <t>Uygulamalarla Artırılmış Gerçeklik (Arkıt ve Core Ml Teknolojileriyle)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>220</v>
+        <v>205</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052263884</t>
+          <t>9786052263792</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Rafa'nın Küresi - Birinci Kitap</t>
+          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 3</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052263853</t>
+          <t>9786052263884</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Mimo ve Robotik Kodlama - Teknoloji Üreten Nesiller</t>
+          <t>Rafa'nın Küresi - Birinci Kitap</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>85</v>
+        <v>165</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786052263877</t>
+          <t>9786052263853</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Nuyo ve Mobil Oyunlar - Teknoloji Üreten Nesiller</t>
+          <t>Mimo ve Robotik Kodlama - Teknoloji Üreten Nesiller</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052263822</t>
+          <t>9786052263877</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Oracle Database 19c</t>
+          <t>Nuyo ve Mobil Oyunlar - Teknoloji Üreten Nesiller</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>315</v>
+        <v>85</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052263754</t>
+          <t>9786052263822</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Hacker Çocuk</t>
+          <t>Oracle Database 19c</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>165</v>
+        <v>315</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052263747</t>
+          <t>9786052263754</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 2</t>
+          <t>Hacker Çocuk</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052263730</t>
+          <t>9786052263747</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 1</t>
+          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 2</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052263761</t>
+          <t>9786052263730</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hayalperest Kelebekler - Durie ile Minik Ellie'nin Hikayesi</t>
+          <t>Çocuklar İçin Kodlamaya Giriş - Bilişim Teknolojileri Etkinlikleri 1</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>58</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052263709</t>
+          <t>9786052263761</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin HTML5, CSS3 ve Javascript</t>
+          <t>Hayalperest Kelebekler - Durie ile Minik Ellie'nin Hikayesi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>440</v>
+        <v>58</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052263723</t>
+          <t>9786052263709</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Network Marketing Başarı Sırları</t>
+          <t>Yeni Başlayanlar İçin HTML5, CSS3 ve Javascript</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>210</v>
+        <v>440</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052263686</t>
+          <t>9786052263723</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Çocuğum Dijital!</t>
+          <t>Network Marketing Başarı Sırları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052263662</t>
+          <t>9786052263686</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Harikasın Gri!</t>
+          <t>Eyvah Çocuğum Dijital!</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>85</v>
+        <v>140</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052263655</t>
+          <t>9786052263662</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Meslekleri</t>
+          <t>Harikasın Gri!</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>240</v>
+        <v>85</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059129251</t>
+          <t>9786052263655</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Telefon Tofi</t>
+          <t>Geleceğin Meslekleri</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>85</v>
+        <v>240</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052263563</t>
+          <t>9786059129251</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Boti</t>
+          <t>Telefon Tofi</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052263549</t>
+          <t>9786052263563</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Çita Ailesi Hikaye Seti (5 Kitap Takım)</t>
+          <t>Bilgisayar Boti</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>495</v>
+        <v>85</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052263488</t>
+          <t>9786052263549</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tekno Tavşan Tata ile Dijital Vatandaşlığı Öğreniyorum</t>
+          <t>Çita Ailesi Hikaye Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>275</v>
+        <v>495</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052263471</t>
+          <t>9786052263488</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Biraz Daha Youtube'ta Video İzleyebilir miyim?</t>
+          <t>Tekno Tavşan Tata ile Dijital Vatandaşlığı Öğreniyorum</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>85</v>
+        <v>275</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052263457</t>
+          <t>9786052263471</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tablet Tobi</t>
+          <t>Biraz Daha Youtube'ta Video İzleyebilir miyim?</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052263440</t>
+          <t>9786052263457</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Wireshark ile Network Forensic (Eğitim Videolu)</t>
+          <t>Tablet Tobi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>253</v>
+        <v>85</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052263402</t>
+          <t>9786052263440</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>AutoCAD 2019 (Video Eğitim Seti)</t>
+          <t>Wireshark ile Network Forensic (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>500</v>
+        <v>253</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052263426</t>
+          <t>9786052263402</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Modbus Profibus ve Profinet ile Endüstriyel Haberleşme</t>
+          <t>AutoCAD 2019 (Video Eğitim Seti)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>365</v>
+        <v>500</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052263389</t>
+          <t>9786052263426</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İşte Ceylanlar</t>
+          <t>Modbus Profibus ve Profinet ile Endüstriyel Haberleşme</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>210</v>
+        <v>365</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052263365</t>
+          <t>9786052263389</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalarla Veri Bilimi</t>
+          <t>İşte Ceylanlar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>275</v>
+        <v>210</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052263358</t>
+          <t>9786052263365</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>ArduinoBlocks Projeleri İle Herkes İçin Arduino</t>
+          <t>Uygulamalarla Veri Bilimi</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052263280</t>
+          <t>9786052263358</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>SolidWorks 2018 (Eğitim Video'lu)</t>
+          <t>ArduinoBlocks Projeleri İle Herkes İçin Arduino</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052263273</t>
+          <t>9786052263280</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>BIM - Yapı Bilgi Modellemesi</t>
+          <t>SolidWorks 2018 (Eğitim Video'lu)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059129930</t>
+          <t>9786052263273</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İslam Ülkelerinde Bilimin Gerileyişi</t>
+          <t>BIM - Yapı Bilgi Modellemesi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052263235</t>
+          <t>9786059129930</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Bitcoin</t>
+          <t>İslam Ülkelerinde Bilimin Gerileyişi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>145</v>
+        <v>120</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052263181</t>
+          <t>9786052263235</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Satış 4.0</t>
+          <t>Bitcoin</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052263174</t>
+          <t>9786052263181</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ethical Hacking</t>
+          <t>Satış 4.0</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>355</v>
+        <v>210</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059129923</t>
+          <t>9786052263174</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Uygulamalarla Arduino (Eğitim Videolu)</t>
+          <t>Ethical Hacking</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>280</v>
+        <v>355</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059129954</t>
+          <t>9786059129923</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Dijital Pazarlama Temelleri</t>
+          <t>Çocuklar İçin Uygulamalarla Arduino (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>235</v>
+        <v>280</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059129893</t>
+          <t>9786059129954</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Derinlemesine Arduino</t>
+          <t>Dijital Pazarlama Temelleri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>355</v>
+        <v>235</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059129831</t>
+          <t>9786059129893</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Uygulamalarla 3 Boyutlu Tasarım</t>
+          <t>Derinlemesine Arduino</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>280</v>
+        <v>355</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059129541</t>
+          <t>9786059129831</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Scratch ile Robotik</t>
+          <t>Çocuklar İçin Uygulamalarla 3 Boyutlu Tasarım</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>265</v>
+        <v>280</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059129787</t>
+          <t>9786059129541</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Photoshop CC (Eğitim Videolu)</t>
+          <t>Çocuklar İçin Scratch ile Robotik</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>315</v>
+        <v>265</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059129671</t>
+          <t>9786059129787</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kablosuz Ağ Güvenliği</t>
+          <t>Photoshop CC (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>280</v>
+        <v>315</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059129589</t>
+          <t>9786059129671</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Küçük İşletmeler İçin Sosyal Medya</t>
+          <t>Kablosuz Ağ Güvenliği</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>258</v>
+        <v>280</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059129459</t>
+          <t>9786059129589</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yazılım Mühendisliğine Giriş</t>
+          <t>Küçük İşletmeler İçin Sosyal Medya</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>430</v>
+        <v>258</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059129619</t>
+          <t>9786059129459</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Einstein’ın Görelilik Kuramı</t>
+          <t>Yazılım Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>167</v>
+        <v>430</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059129503</t>
+          <t>9786059129619</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Python</t>
+          <t>Einstein’ın Görelilik Kuramı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>430</v>
+        <v>167</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059129381</t>
+          <t>9786059129503</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>C/C ve Java Dilleriyle Algoritma ve Programlama</t>
+          <t>Python</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>415</v>
+        <v>430</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059129329</t>
+          <t>9786059129381</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Appinventor ile Mobil Uygulama Geliştirme (DVD'li)</t>
+          <t>C/C ve Java Dilleriyle Algoritma ve Programlama</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>283</v>
+        <v>415</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059129237</t>
+          <t>9786059129329</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Excel</t>
+          <t>Appinventor ile Mobil Uygulama Geliştirme (DVD'li)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>365</v>
+        <v>283</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059129398</t>
+          <t>9786059129237</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Linux Komut Satırı</t>
+          <t>Herkes İçin Excel</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>220</v>
+        <v>365</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059129268</t>
+          <t>9786059129398</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Oyunlaştırma</t>
+          <t>Linux Komut Satırı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>265</v>
+        <v>220</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059129183</t>
+          <t>9786059129268</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>C Programlamanın Temelleri</t>
+          <t>Oyunlaştırma</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>455</v>
+        <v>265</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059129008</t>
+          <t>9786059129183</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>C# ile Nesne Tabanlı Programlama</t>
+          <t>C Programlamanın Temelleri</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>455</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059129039</t>
+          <t>9786059129008</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Unity 3D-2D ve Android ile Oyun Geliştirme</t>
+          <t>C# ile Nesne Tabanlı Programlama</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>500</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059129060</t>
+          <t>9786059129039</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>C++ / C</t>
+          <t>Unity 3D-2D ve Android ile Oyun Geliştirme</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>515</v>
+        <v>500</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
+          <t>9786059129060</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>C++ / C</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
           <t>9786059129480</t>
         </is>
       </c>
-      <c r="B207" s="1" t="inlineStr">
+      <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Öğretmen 2.0</t>
         </is>
       </c>
-      <c r="C207" s="1">
+      <c r="C208" s="1">
         <v>235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>