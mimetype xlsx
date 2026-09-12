--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257407205</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Python ile Her Şey</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>351</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257407083</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bilime Dokunmak Bilim İletişimi El Kitabı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257407076</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -1129,51 +1129,51 @@
         <is>
           <t>9786059129657</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Raspberry Pi ve Python ile Programlama</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059129664</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>PHP ile İnternet Programcılığına Giriş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>57</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786059129695</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Revit Architecture 2017</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>68</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786059129572</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
@@ -2614,126 +2614,126 @@
         <is>
           <t>9786052263655</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Geleceğin Meslekleri</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786059129251</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Telefon Tofi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786052263563</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Bilgisayar Boti</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786052263549</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Çita Ailesi Hikaye Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>495</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786052263488</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Tekno Tavşan Tata ile Dijital Vatandaşlığı Öğreniyorum</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786052263471</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Biraz Daha Youtube'ta Video İzleyebilir miyim?</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786052263457</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Tablet Tobi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786052263440</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Wireshark ile Network Forensic (Eğitim Videolu)</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>253</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786052263402</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>