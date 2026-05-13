--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,940 +85,2095 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944105378</t>
+          <t>9786059608343</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kurumlar Sosyolojisi</t>
+          <t>Türkiye'ye Sinemayla Bakmak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059608169</t>
+          <t>9786059608152</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ten Medeniyeti</t>
+          <t>Okul Sosyal Hizmeti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944105156</t>
+          <t>9789944105675</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Kaynakları (2 Cilt Takım)</t>
+          <t>Sınırın Sosyolojisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>950</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944105125</t>
+          <t>9789944105538</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aile Sosyolojisi</t>
+          <t>Aile ve Sosyoloji Yazıları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789753522052</t>
+          <t>9789944105569</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Uygar Barbarlık</t>
+          <t>Sosyolog ve Tarihçi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944105286</t>
+          <t>9789944105521</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2011 Sayı: 7 Yıl: 7</t>
+          <t>Yeni Dini Hareketler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944105293</t>
+          <t>9789944105613</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Kimlik ve Farklılaşma</t>
+          <t>Borçlandırılmış İnsanın İmali</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>225</v>
+        <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944105347</t>
+          <t>9789944105460</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşen Kalkınma</t>
+          <t>Kültür Sosyolojisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944105101</t>
+          <t>9789944105491</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Küreselleşme</t>
+          <t>Dekalog</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753522038</t>
+          <t>9789944105484</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kutsal, Kadın ve Kamu</t>
+          <t>Bilim ve Ahlak</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944105408</t>
+          <t>9789944105859</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kamu Sorumluluğunda Sosyal Hizmet</t>
+          <t>Kavramlar ve Kuramlar Bağlamında Sosyal Hizmeti Tanımak ve Anlamak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944105415</t>
+          <t>9786059608077</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Arap Uyanışı</t>
+          <t>Hasan el-Benna'yı Yeniden Okumak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944105200</t>
+          <t>9789944105774</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayat Politikaları</t>
+          <t>Sosyal Medya ve Gençlik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9759783522513</t>
+          <t>9786059608268</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Elli Çağdaş Düşünür</t>
+          <t>Arendt'den Gazze'ye Ehvenişer Siyaseti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944105385</t>
+          <t>9786059608022</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Fundamentalizm Korkusu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753522526</t>
+          <t>9789059608107</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Din Felsefesinde Evrenin Birliği ve Çokluğu</t>
+          <t>Dekolonizasyon Süreci ve Sonrası Afrika</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944105163</t>
+          <t>9786059608121</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Engellik ve Dinler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>265</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944105903</t>
+          <t>9789944105897</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sosyolojisi</t>
+          <t>İnsanın Durumu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>245</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059608336</t>
+          <t>9789944105880</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İslamcılık</t>
+          <t>İstanbul’da Yaşlanmak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>265</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059608329</t>
+          <t>9786059608213</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Feshi</t>
+          <t>Kemalist Ulus-Devletin İnşası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059608312</t>
+          <t>9786059608176</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Egemenlik İlkesi</t>
+          <t>Teknik ve Uygarlık</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059608305</t>
+          <t>9789944105996</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Sözde Mazeret Kültürü</t>
+          <t>Toplumsal Tipler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>175</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059608275</t>
+          <t>9786059608008</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Twitter'dan Sonra Bir Tarih Kaldı mı?</t>
+          <t>Ortadoğu Yıllığı 2015</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>390</v>
+        <v>600</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059608251</t>
+          <t>9789944105873</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Portföy Toplumu</t>
+          <t>Yorgunluk Toplumu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>225</v>
+        <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059608244</t>
+          <t>9789944105842</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Prens Sabahaddin</t>
+          <t>Modern Çöküş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059608220</t>
+          <t>9789944105965</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Batı'nın Sekülerleşme Süreci</t>
+          <t>Yazı Devleti</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059608046</t>
+          <t>9789944105804</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Liberalizmin Karşı Tarihi</t>
+          <t>Eleştiri Seküler midir?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>340</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059608190</t>
+          <t>9789944105828</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Dünyanın Batılılaştırılması</t>
+          <t>İslam Hukukunda Kadın, Aile ve Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059608183</t>
+          <t>9789944105637</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Post - Kolonyalizm Nedir?</t>
+          <t>Mengele'nin Kafatası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059608145</t>
+          <t>9789944105453</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Türk Düşüncesinde Garbiyatçılık</t>
+          <t>Karşılaştırmalı Siyaset</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059608114</t>
+          <t>9789944105767</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ekonomisinin Temelleri</t>
+          <t>Oyuk Topraklar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059608091</t>
+          <t>9789944105576</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bedenlerimiz Allah'a Ait</t>
+          <t>Karbon Demokrasi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059608084</t>
+          <t>9789944105798</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hayat Adaletsiz</t>
+          <t>Türkiye Sosyal Hizmet Birikiminde Kadın</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059608015</t>
+          <t>9789944105743</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Manevi Değerler Boyutuyla Evde Bakım Hizmetleri</t>
+          <t>Unde Scis Bilgi Psikolojisi Denemesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>225</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944105989</t>
+          <t>9789944105781</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kanaat Önderi</t>
+          <t>Türkiye Sosyal Hizmet Birikiminde Yaşlılık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>225</v>
+        <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944105972</t>
+          <t>9789944105682</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hareketler Çağı</t>
+          <t>İnsan Fenomeni</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944105736</t>
+          <t>9789944105651</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sosyolojisi Yazıları</t>
+          <t>Armağan Kültürü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>185</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944105477</t>
+          <t>9789944105590</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşlık ve Din Eğitimi</t>
+          <t>Mekan ve Müslüman Şehir Hayatı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944105866</t>
+          <t>9789944105910</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2014</t>
+          <t>Sen Öldün Ben Büyüdüm</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944105941</t>
+          <t>9789944105361</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılık ve Refah Defteri</t>
+          <t>Oksidentalizm</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944105934</t>
+          <t>9789944105309</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Siyasal Güven</t>
+          <t>Yetişkinlik ve Yaşlılık Gelişimi ve Psikolojisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>345</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944105811</t>
+          <t>9789944105712</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sosyal Hizmet Birikiminde Doğal Afetler</t>
+          <t>Uluslararası İlişkiler Teorisi Tarihi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944105835</t>
+          <t>9789944105187</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Toplumun Vicdanı Olmak</t>
+          <t>Ulusal Kimlik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944105729</t>
+          <t>9789944105217</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hindistan'da İslamcılık ve Demokrasi</t>
+          <t>Tarih Bozumu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944105705</t>
+          <t>9789944105330</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2013</t>
+          <t>Somali</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944105668</t>
+          <t>9789944105040</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Din Sosyolojisi</t>
+          <t>Proje Yönetimi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>385</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944105644</t>
+          <t>9789944105088</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mevlid</t>
+          <t>Plastik Kelimeler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944105927</t>
+          <t>3990000003440</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mısırda Selefi Hareket</t>
+          <t>Ortadoğu Yıllığı 2010</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944105620</t>
+          <t>9799753521689</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi ve Kamu Yönetimi</t>
+          <t>Ortaçağ Felsefesinin Ruhu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944105750</t>
+          <t>9789944105071</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Borç Bağları</t>
+          <t>Muhayyileye Dayalı Düşünmek</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944105606</t>
+          <t>9789944105118</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zihniyet Din ve İktisat</t>
+          <t>Moderniteye Dışarıdan Bakmak</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944105583</t>
+          <t>9789753522229</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yirmibirinci Yüzyılda İktidar</t>
+          <t>Modern Toplumun Çözümlenmesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944105552</t>
+          <t>9789944105170</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sanal Din</t>
+          <t>Medya Gösterisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944105514</t>
+          <t>9789944105057</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2012</t>
+          <t>Kültürel Kuramda Anahtar Kavramlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>600</v>
+        <v>440</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944105248</t>
+          <t>9799753521818</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Sosyolojisi</t>
+          <t>Kutsalın Serüveni</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944105064</t>
+          <t>9789944105279</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Modern Milliyetçilik ve Din</t>
+          <t>Kutsal Sekülarizm</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944105323</t>
+          <t>9789944105194</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Suriye</t>
+          <t>Klişelerin Diktatörlüğü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944105545</t>
+          <t>9789944105316</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizmin Garip Ölümsüzlüğü</t>
+          <t>Kimlik ve Çokkültürcülük Sosyolojisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>265</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944105507</t>
+          <t>9789944105422</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mısır Devrimi Sözlüğü</t>
+          <t>Kamu Sosyal Politikalarında Sosyal Yardım</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
+          <t>9789944105095</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>İş Etüdü</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789944105002</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesi Tarihi (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9799753521726</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>İlerleme ve Din</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789944105255</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Güncel Kültürde Temel Kavramlar</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789753522144</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Fiziksel Realite Meselesine Giriş</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789944105262</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Dinsel Bireycilik</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789753522243</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Felsefesi Üzerine</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789944105392</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>İbn Haldun Perspektifinden Bilgi Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789944105231</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Beden Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>3990000010648</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Batı’nın Kaynakları 2. Cilt</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>3990000010649</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Batı’nın Kaynakları 1. Cilt</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789753521932</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Batı Uygarlığı</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789944105224</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Ateizm Yanılgısı</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789944105446</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Apaçi Gençlik</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>3999030204050</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesi Tarihi 1</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>3995522214702</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesi Tarihi 2</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>3995522214703</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesi Tarihi 3</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786059608237</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Şüpheye Övgü</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9789944105378</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Kurumlar Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059608169</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Ten Medeniyeti</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789944105156</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Batı’nın Kaynakları (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789944105125</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Aile Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9789753522052</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Uygar Barbarlık</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789944105286</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu Yıllığı 2011 Sayı: 7 Yıl: 7</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9789944105293</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme Sürecinde Kimlik ve Farklılaşma</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9789944105347</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşen Kalkınma</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9789944105101</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Kültür ve Küreselleşme</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789753522038</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal, Kadın ve Kamu</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789944105408</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Sorumluluğunda Sosyal Hizmet</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789944105415</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Arap Uyanışı</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9789944105200</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Gündelik Hayat Politikaları</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9759783522513</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Elli Çağdaş Düşünür</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9789944105385</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>İsrail</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9789753522526</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Din Felsefesinde Evrenin Birliği ve Çokluğu</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9789944105163</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Bilgi Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9789944105903</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Değişim Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786059608336</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>İslamcılık</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786059608329</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğün Feshi</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786059608312</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Egemenlik İlkesi</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786059608305</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji ve Sözde Mazeret Kültürü</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786059608275</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Twitter'dan Sonra Bir Tarih Kaldı mı?</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786059608251</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Portföy Toplumu</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786059608244</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Prens Sabahaddin</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786059608220</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Batı'nın Sekülerleşme Süreci</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786059608046</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Liberalizmin Karşı Tarihi</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786059608190</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Üçüncü Dünyanın Batılılaştırılması</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786059608183</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Post - Kolonyalizm Nedir?</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786059608145</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>20. Yüzyıl Türk Düşüncesinde Garbiyatçılık</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786059608114</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Mühendislik Ekonomisinin Temelleri</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786059608091</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Bedenlerimiz Allah'a Ait</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786059608084</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Adaletsiz</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786059608015</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Manevi Değerler Boyutuyla Evde Bakım Hizmetleri</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9789944105989</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Kanaat Önderi</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789944105972</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Hareketler Çağı</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9789944105736</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Sağlık Sosyolojisi Yazıları</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789944105477</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Vatandaşlık ve Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789944105866</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu Yıllığı 2014</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9789944105941</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Yaşlılık ve Refah Defteri</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9789944105934</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Siyasal Güven</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789944105811</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Sosyal Hizmet Birikiminde Doğal Afetler</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9789944105835</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Toplumun Vicdanı Olmak</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789944105729</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Hindistan'da İslamcılık ve Demokrasi</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789944105705</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu Yıllığı 2013</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9789944105668</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Sistematik Din Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789944105644</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Mevlid</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9789944105927</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Mısırda Selefi Hareket</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9789944105620</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Siyaset Bilimi ve Kamu Yönetimi</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9789944105750</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Borç Bağları</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789944105606</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Zihniyet Din ve İktisat</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9789944105583</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Yirmibirinci Yüzyılda İktidar</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789944105552</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Sanal Din</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789944105514</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu Yıllığı 2012</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789944105248</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Siyasetin Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789944105064</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Modern Milliyetçilik ve Din</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789944105323</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Suriye</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789944105545</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Neoliberalizmin Garip Ölümsüzlüğü</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789944105507</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Mısır Devrimi Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
           <t>9789944105439</t>
         </is>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Aklın Kenarı</t>
         </is>
       </c>
-      <c r="C61" s="1">
+      <c r="C138" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>