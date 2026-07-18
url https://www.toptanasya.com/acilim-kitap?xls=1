--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,2095 +85,2110 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059608343</t>
+          <t>9786059608398</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'ye Sinemayla Bakmak</t>
+          <t>Türkiye'de ve Almanya'da Siyasal Kültür ve Liderlik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>110</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059608152</t>
+          <t>9786059608343</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Okul Sosyal Hizmeti</t>
+          <t>Türkiye'ye Sinemayla Bakmak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944105675</t>
+          <t>9786059608152</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sınırın Sosyolojisi</t>
+          <t>Okul Sosyal Hizmeti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944105538</t>
+          <t>9789944105675</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aile ve Sosyoloji Yazıları</t>
+          <t>Sınırın Sosyolojisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>365</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944105569</t>
+          <t>9789944105538</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sosyolog ve Tarihçi</t>
+          <t>Aile ve Sosyoloji Yazıları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>115</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944105521</t>
+          <t>9789944105569</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dini Hareketler</t>
+          <t>Sosyolog ve Tarihçi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>225</v>
+        <v>115</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944105613</t>
+          <t>9789944105521</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Borçlandırılmış İnsanın İmali</t>
+          <t>Yeni Dini Hareketler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>145</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944105460</t>
+          <t>9789944105613</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sosyolojisi</t>
+          <t>Borçlandırılmış İnsanın İmali</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944105491</t>
+          <t>9789944105460</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dekalog</t>
+          <t>Kültür Sosyolojisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944105484</t>
+          <t>9789944105491</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Ahlak</t>
+          <t>Dekalog</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944105859</t>
+          <t>9789944105484</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar ve Kuramlar Bağlamında Sosyal Hizmeti Tanımak ve Anlamak</t>
+          <t>Bilim ve Ahlak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059608077</t>
+          <t>9789944105859</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hasan el-Benna'yı Yeniden Okumak</t>
+          <t>Kavramlar ve Kuramlar Bağlamında Sosyal Hizmeti Tanımak ve Anlamak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944105774</t>
+          <t>9786059608077</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya ve Gençlik</t>
+          <t>Hasan el-Benna'yı Yeniden Okumak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>55</v>
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059608268</t>
+          <t>9789944105774</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Arendt'den Gazze'ye Ehvenişer Siyaseti</t>
+          <t>Sosyal Medya ve Gençlik</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059608022</t>
+          <t>9786059608268</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Fundamentalizm Korkusu</t>
+          <t>Arendt'den Gazze'ye Ehvenişer Siyaseti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789059608107</t>
+          <t>9786059608022</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dekolonizasyon Süreci ve Sonrası Afrika</t>
+          <t>Fundamentalizm Korkusu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059608121</t>
+          <t>9789059608107</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Engellik ve Dinler</t>
+          <t>Dekolonizasyon Süreci ve Sonrası Afrika</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944105897</t>
+          <t>9786059608121</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Durumu</t>
+          <t>Engellik ve Dinler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>490</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944105880</t>
+          <t>9789944105897</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Yaşlanmak</t>
+          <t>İnsanın Durumu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>340</v>
+        <v>490</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059608213</t>
+          <t>9789944105880</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kemalist Ulus-Devletin İnşası</t>
+          <t>İstanbul’da Yaşlanmak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059608176</t>
+          <t>9786059608213</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Teknik ve Uygarlık</t>
+          <t>Kemalist Ulus-Devletin İnşası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944105996</t>
+          <t>9786059608176</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Tipler</t>
+          <t>Teknik ve Uygarlık</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059608008</t>
+          <t>9789944105996</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2015</t>
+          <t>Toplumsal Tipler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944105873</t>
+          <t>9786059608008</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yorgunluk Toplumu</t>
+          <t>Ortadoğu Yıllığı 2015</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>58</v>
+        <v>600</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944105842</t>
+          <t>9789944105873</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Modern Çöküş</t>
+          <t>Yorgunluk Toplumu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>270</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944105965</t>
+          <t>9789944105842</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yazı Devleti</t>
+          <t>Modern Çöküş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944105804</t>
+          <t>9789944105965</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Eleştiri Seküler midir?</t>
+          <t>Yazı Devleti</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>225</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944105828</t>
+          <t>9789944105804</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukunda Kadın, Aile ve Toplumsal Cinsiyet</t>
+          <t>Eleştiri Seküler midir?</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944105637</t>
+          <t>9789944105828</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mengele'nin Kafatası</t>
+          <t>İslam Hukukunda Kadın, Aile ve Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>125</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944105453</t>
+          <t>9789944105637</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyaset</t>
+          <t>Mengele'nin Kafatası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944105767</t>
+          <t>9789944105453</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Oyuk Topraklar</t>
+          <t>Karşılaştırmalı Siyaset</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944105576</t>
+          <t>9789944105767</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karbon Demokrasi</t>
+          <t>Oyuk Topraklar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944105798</t>
+          <t>9789944105576</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sosyal Hizmet Birikiminde Kadın</t>
+          <t>Karbon Demokrasi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944105743</t>
+          <t>9789944105798</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Unde Scis Bilgi Psikolojisi Denemesi</t>
+          <t>Türkiye Sosyal Hizmet Birikiminde Kadın</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944105781</t>
+          <t>9789944105743</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sosyal Hizmet Birikiminde Yaşlılık</t>
+          <t>Unde Scis Bilgi Psikolojisi Denemesi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944105682</t>
+          <t>9789944105781</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsan Fenomeni</t>
+          <t>Türkiye Sosyal Hizmet Birikiminde Yaşlılık</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>260</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944105651</t>
+          <t>9789944105682</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Armağan Kültürü</t>
+          <t>İnsan Fenomeni</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944105590</t>
+          <t>9789944105651</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mekan ve Müslüman Şehir Hayatı</t>
+          <t>Armağan Kültürü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>185</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944105910</t>
+          <t>9789944105590</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sen Öldün Ben Büyüdüm</t>
+          <t>Mekan ve Müslüman Şehir Hayatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944105361</t>
+          <t>9789944105910</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Oksidentalizm</t>
+          <t>Sen Öldün Ben Büyüdüm</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>225</v>
+        <v>320</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944105309</t>
+          <t>9789944105361</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlik ve Yaşlılık Gelişimi ve Psikolojisi</t>
+          <t>Oksidentalizm</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944105712</t>
+          <t>9789944105309</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Teorisi Tarihi</t>
+          <t>Yetişkinlik ve Yaşlılık Gelişimi ve Psikolojisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944105187</t>
+          <t>9789944105712</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Kimlik</t>
+          <t>Uluslararası İlişkiler Teorisi Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944105217</t>
+          <t>9789944105187</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bozumu</t>
+          <t>Ulusal Kimlik</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944105330</t>
+          <t>9789944105217</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Somali</t>
+          <t>Tarih Bozumu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944105040</t>
+          <t>9789944105330</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi</t>
+          <t>Somali</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944105088</t>
+          <t>9789944105040</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Plastik Kelimeler</t>
+          <t>Proje Yönetimi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>3990000003440</t>
+          <t>9789944105088</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2010</t>
+          <t>Plastik Kelimeler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799753521689</t>
+          <t>3990000003440</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Felsefesinin Ruhu</t>
+          <t>Ortadoğu Yıllığı 2010</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>385</v>
+        <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944105071</t>
+          <t>9799753521689</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Muhayyileye Dayalı Düşünmek</t>
+          <t>Ortaçağ Felsefesinin Ruhu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>385</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944105118</t>
+          <t>9789944105071</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Moderniteye Dışarıdan Bakmak</t>
+          <t>Muhayyileye Dayalı Düşünmek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789753522229</t>
+          <t>9789944105118</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Modern Toplumun Çözümlenmesi</t>
+          <t>Moderniteye Dışarıdan Bakmak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944105170</t>
+          <t>9789753522229</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Medya Gösterisi</t>
+          <t>Modern Toplumun Çözümlenmesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944105057</t>
+          <t>9789944105170</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Kuramda Anahtar Kavramlar</t>
+          <t>Medya Gösterisi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9799753521818</t>
+          <t>9789944105057</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Serüveni</t>
+          <t>Kültürel Kuramda Anahtar Kavramlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>210</v>
+        <v>440</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944105279</t>
+          <t>9799753521818</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Sekülarizm</t>
+          <t>Kutsalın Serüveni</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944105194</t>
+          <t>9789944105279</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Klişelerin Diktatörlüğü</t>
+          <t>Kutsal Sekülarizm</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944105316</t>
+          <t>9789944105194</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kimlik ve Çokkültürcülük Sosyolojisi</t>
+          <t>Klişelerin Diktatörlüğü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>265</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944105422</t>
+          <t>9789944105316</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kamu Sosyal Politikalarında Sosyal Yardım</t>
+          <t>Kimlik ve Çokkültürcülük Sosyolojisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>265</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944105095</t>
+          <t>9789944105422</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İş Etüdü</t>
+          <t>Kamu Sosyal Politikalarında Sosyal Yardım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789944105002</t>
+          <t>9789944105095</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi Tarihi (3 Kitap Takım)</t>
+          <t>İş Etüdü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9799753521726</t>
+          <t>9789944105002</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İlerleme ve Din</t>
+          <t>İslam Felsefesi Tarihi (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>225</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944105255</t>
+          <t>9799753521726</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Güncel Kültürde Temel Kavramlar</t>
+          <t>İlerleme ve Din</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>440</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789753522144</t>
+          <t>9789944105255</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Fiziksel Realite Meselesine Giriş</t>
+          <t>Güncel Kültürde Temel Kavramlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>9.26</v>
+        <v>440</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944105262</t>
+          <t>9789753522144</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dinsel Bireycilik</t>
+          <t>Fiziksel Realite Meselesine Giriş</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>210</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789753522243</t>
+          <t>9789944105262</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi Üzerine</t>
+          <t>Dinsel Bireycilik</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>20.37</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944105392</t>
+          <t>9789753522243</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İbn Haldun Perspektifinden Bilgi Sosyolojisi</t>
+          <t>Bilim Felsefesi Üzerine</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944105231</t>
+          <t>9789944105392</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Beden Sosyolojisi</t>
+          <t>İbn Haldun Perspektifinden Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000010648</t>
+          <t>9789944105231</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Kaynakları 2. Cilt</t>
+          <t>Beden Sosyolojisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>37.04</v>
+        <v>550</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000010649</t>
+          <t>3990000010648</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Kaynakları 1. Cilt</t>
+          <t>Batı’nın Kaynakları 2. Cilt</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789753521932</t>
+          <t>3990000010649</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Batı Uygarlığı</t>
+          <t>Batı’nın Kaynakları 1. Cilt</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>22</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944105224</t>
+          <t>9789753521932</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ateizm Yanılgısı</t>
+          <t>Batı Uygarlığı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>170</v>
+        <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944105446</t>
+          <t>9789944105224</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Apaçi Gençlik</t>
+          <t>Ateizm Yanılgısı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>58</v>
+        <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3999030204050</t>
+          <t>9789944105446</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi Tarihi 1</t>
+          <t>Apaçi Gençlik</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3995522214702</t>
+          <t>3999030204050</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi Tarihi 2</t>
+          <t>İslam Felsefesi Tarihi 1</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3995522214703</t>
+          <t>3995522214702</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi Tarihi 3</t>
+          <t>İslam Felsefesi Tarihi 2</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059608237</t>
+          <t>3995522214703</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Şüpheye Övgü</t>
+          <t>İslam Felsefesi Tarihi 3</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944105378</t>
+          <t>9786059608237</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kurumlar Sosyolojisi</t>
+          <t>Şüpheye Övgü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059608169</t>
+          <t>9789944105378</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ten Medeniyeti</t>
+          <t>Kurumlar Sosyolojisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944105156</t>
+          <t>9786059608169</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Kaynakları (2 Cilt Takım)</t>
+          <t>Ten Medeniyeti</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>950</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944105125</t>
+          <t>9789944105156</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Aile Sosyolojisi</t>
+          <t>Batı’nın Kaynakları (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>390</v>
+        <v>950</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789753522052</t>
+          <t>9789944105125</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Uygar Barbarlık</t>
+          <t>Aile Sosyolojisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944105286</t>
+          <t>9789753522052</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2011 Sayı: 7 Yıl: 7</t>
+          <t>Uygar Barbarlık</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944105293</t>
+          <t>9789944105286</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Kimlik ve Farklılaşma</t>
+          <t>Ortadoğu Yıllığı 2011 Sayı: 7 Yıl: 7</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>225</v>
+        <v>600</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944105347</t>
+          <t>9789944105293</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşen Kalkınma</t>
+          <t>Küreselleşme Sürecinde Kimlik ve Farklılaşma</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944105101</t>
+          <t>9789944105347</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kültür ve Küreselleşme</t>
+          <t>Küreselleşen Kalkınma</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789753522038</t>
+          <t>9789944105101</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kutsal, Kadın ve Kamu</t>
+          <t>Kültür ve Küreselleşme</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944105408</t>
+          <t>9789753522038</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kamu Sorumluluğunda Sosyal Hizmet</t>
+          <t>Kutsal, Kadın ve Kamu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944105415</t>
+          <t>9789944105408</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Arap Uyanışı</t>
+          <t>Kamu Sorumluluğunda Sosyal Hizmet</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944105200</t>
+          <t>9789944105415</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayat Politikaları</t>
+          <t>İslam ve Arap Uyanışı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9759783522513</t>
+          <t>9789944105200</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Elli Çağdaş Düşünür</t>
+          <t>Gündelik Hayat Politikaları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944105385</t>
+          <t>9759783522513</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Elli Çağdaş Düşünür</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789753522526</t>
+          <t>9789944105385</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Din Felsefesinde Evrenin Birliği ve Çokluğu</t>
+          <t>İsrail</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944105163</t>
+          <t>9789753522526</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Çağdaş Din Felsefesinde Evrenin Birliği ve Çokluğu</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944105903</t>
+          <t>9789944105163</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sosyolojisi</t>
+          <t>Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059608336</t>
+          <t>9789944105903</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İslamcılık</t>
+          <t>Değişim Sosyolojisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059608329</t>
+          <t>9786059608336</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Feshi</t>
+          <t>İslamcılık</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059608312</t>
+          <t>9786059608329</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Egemenlik İlkesi</t>
+          <t>Özgürlüğün Feshi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059608305</t>
+          <t>9786059608312</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Sözde Mazeret Kültürü</t>
+          <t>Egemenlik İlkesi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059608275</t>
+          <t>9786059608305</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Twitter'dan Sonra Bir Tarih Kaldı mı?</t>
+          <t>Sosyoloji ve Sözde Mazeret Kültürü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>390</v>
+        <v>175</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059608251</t>
+          <t>9786059608275</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Portföy Toplumu</t>
+          <t>Twitter'dan Sonra Bir Tarih Kaldı mı?</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>225</v>
+        <v>390</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059608244</t>
+          <t>9786059608251</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Prens Sabahaddin</t>
+          <t>Portföy Toplumu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059608220</t>
+          <t>9786059608244</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Batı'nın Sekülerleşme Süreci</t>
+          <t>Prens Sabahaddin</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059608046</t>
+          <t>9786059608220</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Liberalizmin Karşı Tarihi</t>
+          <t>Batı'nın Sekülerleşme Süreci</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>340</v>
+        <v>170</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059608190</t>
+          <t>9786059608046</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Dünyanın Batılılaştırılması</t>
+          <t>Liberalizmin Karşı Tarihi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059608183</t>
+          <t>9786059608190</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Post - Kolonyalizm Nedir?</t>
+          <t>Üçüncü Dünyanın Batılılaştırılması</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059608145</t>
+          <t>9786059608183</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Türk Düşüncesinde Garbiyatçılık</t>
+          <t>Post - Kolonyalizm Nedir?</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059608114</t>
+          <t>9786059608145</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Ekonomisinin Temelleri</t>
+          <t>20. Yüzyıl Türk Düşüncesinde Garbiyatçılık</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>600</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059608091</t>
+          <t>9786059608114</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bedenlerimiz Allah'a Ait</t>
+          <t>Mühendislik Ekonomisinin Temelleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059608084</t>
+          <t>9786059608091</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hayat Adaletsiz</t>
+          <t>Bedenlerimiz Allah'a Ait</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059608015</t>
+          <t>9786059608084</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Manevi Değerler Boyutuyla Evde Bakım Hizmetleri</t>
+          <t>Hayat Adaletsiz</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944105989</t>
+          <t>9786059608015</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kanaat Önderi</t>
+          <t>Manevi Değerler Boyutuyla Evde Bakım Hizmetleri</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944105972</t>
+          <t>9789944105989</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hareketler Çağı</t>
+          <t>Kanaat Önderi</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944105736</t>
+          <t>9789944105972</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sosyolojisi Yazıları</t>
+          <t>Sosyal Hareketler Çağı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944105477</t>
+          <t>9789944105736</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşlık ve Din Eğitimi</t>
+          <t>Sağlık Sosyolojisi Yazıları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944105866</t>
+          <t>9789944105477</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2014</t>
+          <t>Vatandaşlık ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944105941</t>
+          <t>9789944105866</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılık ve Refah Defteri</t>
+          <t>Ortadoğu Yıllığı 2014</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>225</v>
+        <v>600</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944105934</t>
+          <t>9789944105941</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Siyasal Güven</t>
+          <t>Yaşlılık ve Refah Defteri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>345</v>
+        <v>225</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944105811</t>
+          <t>9789944105934</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sosyal Hizmet Birikiminde Doğal Afetler</t>
+          <t>Türkiye'de Siyasal Güven</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>180</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944105835</t>
+          <t>9789944105811</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Toplumun Vicdanı Olmak</t>
+          <t>Türkiye Sosyal Hizmet Birikiminde Doğal Afetler</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944105729</t>
+          <t>9789944105835</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hindistan'da İslamcılık ve Demokrasi</t>
+          <t>Toplumun Vicdanı Olmak</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944105705</t>
+          <t>9789944105729</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2013</t>
+          <t>Hindistan'da İslamcılık ve Demokrasi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944105668</t>
+          <t>9789944105705</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Din Sosyolojisi</t>
+          <t>Ortadoğu Yıllığı 2013</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>385</v>
+        <v>600</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944105644</t>
+          <t>9789944105668</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mevlid</t>
+          <t>Sistematik Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>320</v>
+        <v>385</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944105927</t>
+          <t>9789944105644</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Mısırda Selefi Hareket</t>
+          <t>Mevlid</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944105620</t>
+          <t>9789944105927</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi ve Kamu Yönetimi</t>
+          <t>Mısırda Selefi Hareket</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944105750</t>
+          <t>9789944105620</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Borç Bağları</t>
+          <t>Siyaset Bilimi ve Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>230</v>
+        <v>390</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944105606</t>
+          <t>9789944105750</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Zihniyet Din ve İktisat</t>
+          <t>Borç Bağları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944105583</t>
+          <t>9789944105606</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yirmibirinci Yüzyılda İktidar</t>
+          <t>Zihniyet Din ve İktisat</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944105552</t>
+          <t>9789944105583</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sanal Din</t>
+          <t>Yirmibirinci Yüzyılda İktidar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944105514</t>
+          <t>9789944105552</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2012</t>
+          <t>Sanal Din</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944105248</t>
+          <t>9789944105514</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Sosyolojisi</t>
+          <t>Ortadoğu Yıllığı 2012</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>260</v>
+        <v>600</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944105064</t>
+          <t>9789944105248</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Modern Milliyetçilik ve Din</t>
+          <t>Siyasetin Sosyolojisi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944105323</t>
+          <t>9789944105064</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Suriye</t>
+          <t>Modern Milliyetçilik ve Din</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>210</v>
+        <v>370</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944105545</t>
+          <t>9789944105323</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Neoliberalizmin Garip Ölümsüzlüğü</t>
+          <t>Suriye</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944105507</t>
+          <t>9789944105545</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mısır Devrimi Sözlüğü</t>
+          <t>Neoliberalizmin Garip Ölümsüzlüğü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
+          <t>9789944105507</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Mısır Devrimi Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
           <t>9789944105439</t>
         </is>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Aklın Kenarı</t>
         </is>
       </c>
-      <c r="C138" s="1">
+      <c r="C139" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>