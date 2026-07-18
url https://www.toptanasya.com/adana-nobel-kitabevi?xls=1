--- v0 (2026-03-19)
+++ v1 (2026-07-18)
@@ -349,51 +349,51 @@
         <is>
           <t>9789944730129</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Doğada, Sanatta, Mimaride Altın Oran ve Fibonacci Sayıları</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789758561138</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Değişim Yönetimi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>80</v>
+        <v>212.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786053970774</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Malzeme Bilgisi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>212.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786053971115</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>