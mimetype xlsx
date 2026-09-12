--- v1 (2026-07-18)
+++ v2 (2026-09-12)
@@ -1774,51 +1774,51 @@
         <is>
           <t>9786053971382</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Hayati Tehlike (Acil) Hasta Yönetimi El Kitabı</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>38.89</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786053971047</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Yoğun Bakım El Kitabı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>75</v>
+        <v>437.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786053971283</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Çocuk Yoğun Bakımı El Kitabı</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>111.11</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786053970965</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>