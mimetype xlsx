--- v2 (2026-02-26)
+++ v3 (2026-07-18)
@@ -259,226 +259,226 @@
         <is>
           <t>9786259777801</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kelimeli Ajanda 2025</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055058609</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Persona - Ankara</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>135</v>
+        <v>168</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786055058333</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Hikayeleriyle 100 İsim</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058316393</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Sen 25. Yüzyılda Yaşıyorsun</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058316386</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aşktan ve Devrimden Konuşuyorduk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058316362</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>İster İnan İster İnanma 100 Tanrı</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786058316324</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Dünyada Konumlanmış Olmaya Dair 100 Çizgi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056582493</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Çocuklu Hayatın İlkeleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056582486</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>100 - Ne Olacak Bu Memleketin Hali?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056582479</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Cinselliğe Dair Vazgeçmemiz Gereken 100 Efsane</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056582448</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>100 Lakap - Alınış Velveleleri İle</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786056582417</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Türkiye’ye Ait 100 Büyük Yanılgı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786056582431</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sessiz</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786056582424</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>100 Tuhaf Kitap</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>