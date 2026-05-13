--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1540 +85,1645 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259355078</t>
+          <t>9786259333267</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>15 × 33 Rol Yapmayan Rol Modeller</t>
+          <t>Sessiz İttifak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259333205</t>
+          <t>9786259333250</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sırat-ı Müstakim Dergisinde Tematik Bir Çalışma</t>
+          <t>Sinema Obskura</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>490</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259333212</t>
+          <t>9786259333229</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Marifet'in Marifeti</t>
+          <t>Sinezofi - Filmlerle Anlam Arkeolojisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259355092</t>
+          <t>9786259333243</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hangi Merhemi Çalayım Bu Merheme</t>
+          <t>New Age - Yeni Çağın Metahümanist İllüzyonu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259333236</t>
+          <t>9786259345109</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Artos’un Çağrısı</t>
+          <t>Medeniyetimizin Burçlarında Münevver Çehreler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>525</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259345192</t>
+          <t>9786259345116</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kisra-i Adil Nuşirevan</t>
+          <t>Kodların Gölgesinde</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259345123</t>
+          <t>9786259355085</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tuşba'nın İncisi Semiramis</t>
+          <t>Üç Irmağın Aynası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>850</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259345147</t>
+          <t>9786259355078</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zagros Çığlığı</t>
+          <t>15 × 33 Rol Yapmayan Rol Modeller</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259345178</t>
+          <t>9786259333205</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Necran Yetimi</t>
+          <t>Sırat-ı Müstakim Dergisinde Tematik Bir Çalışma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259345185</t>
+          <t>9786259333212</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dut</t>
+          <t>Marifet'in Marifeti</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259345161</t>
+          <t>9786259355092</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kiş Büyücüsü</t>
+          <t>Hangi Merhemi Çalayım Bu Merheme</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259345130</t>
+          <t>9786259333236</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hattuşaşlı</t>
+          <t>Artos’un Çağrısı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259345154</t>
+          <t>9786259345192</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nemrudun Eli</t>
+          <t>Kisra-i Adil Nuşirevan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259355054</t>
+          <t>9786259345123</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kadife Dokunuşun Sertliği</t>
+          <t>Tuşba'nın İncisi Semiramis</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>650</v>
+        <v>850</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259355061</t>
+          <t>9786259345147</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Felsefesi</t>
+          <t>Zagros Çığlığı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259355023</t>
+          <t>9786259345178</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gerçekliğe Düşen Cemre</t>
+          <t>Necran Yetimi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259355016</t>
+          <t>9786259345185</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Hayat</t>
+          <t>Kızıl Dut</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259355009</t>
+          <t>9786259345161</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Anlamlara Yolculuk</t>
+          <t>Kiş Büyücüsü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259275390</t>
+          <t>9786259345130</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Seküler Kaostan Tevhidi Kozmosa</t>
+          <t>Hattuşaşlı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259355030</t>
+          <t>9786259345154</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hazanda Ölüm Olmaz Bir Çiçek Açadursa</t>
+          <t>Nemrudun Eli</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>325</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259355047</t>
+          <t>9786259355054</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bilgenin Günlüğü</t>
+          <t>Kadife Dokunuşun Sertliği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>325</v>
+        <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259275383</t>
+          <t>9786259355061</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şiir Değinileri</t>
+          <t>Felsefenin Felsefesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259275376</t>
+          <t>9786259355023</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Uyku</t>
+          <t>Gerçekliğe Düşen Cemre</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259275369</t>
+          <t>9786259355016</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mazlum Halepçe</t>
+          <t>İnsan ve Hayat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259275352</t>
+          <t>9786259355009</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Deli - Efendiler Nereye?</t>
+          <t>Yeni Anlamlara Yolculuk</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259275345</t>
+          <t>9786259275390</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>25. Saat</t>
+          <t>Seküler Kaostan Tevhidi Kozmosa</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259615981</t>
+          <t>9786259355030</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Repliğim Neydi!?</t>
+          <t>Hazanda Ölüm Olmaz Bir Çiçek Açadursa</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259615905</t>
+          <t>9786259355047</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Kanatlarımı Kırmaktır Şimdi</t>
+          <t>Bilgenin Günlüğü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259580586</t>
+          <t>9786259275383</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kadife Dokunuşun Sertliği</t>
+          <t>Şiir Değinileri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259753195</t>
+          <t>9786259275376</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Van</t>
+          <t>Beyaz Uyku</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259753126</t>
+          <t>9786259275369</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mühür</t>
+          <t>Mazlum Halepçe</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259765952</t>
+          <t>9786259275352</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Alim ve Talebe</t>
+          <t>Deli - Efendiler Nereye?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256799820</t>
+          <t>9786259275345</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dört D</t>
+          <t>25. Saat</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256799073</t>
+          <t>9786259615981</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Seküler Kaostan Tevhidi Kozmosa</t>
+          <t>Repliğim Neydi!?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257555784</t>
+          <t>9786259615905</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sanallık Sosyolojisi</t>
+          <t>Özgürlük Kanatlarımı Kırmaktır Şimdi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052105214</t>
+          <t>9786259580586</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çöl Yazıları</t>
+          <t>Kadife Dokunuşun Sertliği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>125</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052105030</t>
+          <t>9786259753195</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Gizlerinde Pervane</t>
+          <t>Van</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259615967</t>
+          <t>9786259753126</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ahu</t>
+          <t>Mühür</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259615974</t>
+          <t>9786259765952</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Boşluk Da Resme Dahil</t>
+          <t>Alim ve Talebe</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259615998</t>
+          <t>9786256799820</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Oryantalist Metinlerde Öteki İmgesi</t>
+          <t>Dört D</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259275314</t>
+          <t>9786256799073</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dehliz</t>
+          <t>Seküler Kaostan Tevhidi Kozmosa</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259275307</t>
+          <t>9786257555784</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Makaleler &amp; Muhammed Abduh’un İslam Savunusu</t>
+          <t>Sanallık Sosyolojisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>525</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259580593</t>
+          <t>9786052105214</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uyanıkken Kaçırdığım Rüyalar</t>
+          <t>Çöl Yazıları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259580548</t>
+          <t>9786052105030</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dijital Cehalet</t>
+          <t>Ateşin Gizlerinde Pervane</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259580562</t>
+          <t>9786259615967</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kimseye Küs Değilim</t>
+          <t>Ahu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259580555</t>
+          <t>9786259615974</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dostlarının Kaleminden Müştehir Karakaya</t>
+          <t>Boşluk Da Resme Dahil</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259580524</t>
+          <t>9786259615998</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Eşya Şairi: Sedat Umran</t>
+          <t>Oryantalist Metinlerde Öteki İmgesi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259580531</t>
+          <t>9786259275314</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sağlık ve Hastalığın Edebî İzleri</t>
+          <t>Dehliz</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259765976</t>
+          <t>9786259275307</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Dimağı</t>
+          <t>Makaleler &amp; Muhammed Abduh’un İslam Savunusu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>525</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259580517</t>
+          <t>9786259580593</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Büyüyemeyen Çocukların Şarkısı</t>
+          <t>Uyanıkken Kaçırdığım Rüyalar</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259580500</t>
+          <t>9786259580548</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>O'nun İzinde Yürümek</t>
+          <t>Dijital Cehalet</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259765983</t>
+          <t>9786259580562</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İyi İnsan, Güzel İnsan, Hayırlı İnsan</t>
+          <t>Kimseye Küs Değilim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259753140</t>
+          <t>9786259580555</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İnşallah Ağaçlar Yukarı Düşmez</t>
+          <t>Dostlarının Kaleminden Müştehir Karakaya</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259753188</t>
+          <t>9786259580524</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Din-i İslam ve Ulum’u Fünun</t>
+          <t>Eşya Şairi: Sedat Umran</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259753133</t>
+          <t>9786259580531</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dört D</t>
+          <t>Sağlık ve Hastalığın Edebî İzleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259765938</t>
+          <t>9786259765976</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimseyle Pazarlık Yapmam</t>
+          <t>Gençlik Dimağı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259765914</t>
+          <t>9786259580517</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ey Ruhum Kendini Sürgün Et</t>
+          <t>Büyüyemeyen Çocukların Şarkısı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259765907</t>
+          <t>9786259580500</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık Hikayeleri</t>
+          <t>O'nun İzinde Yürümek</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259765921</t>
+          <t>9786259765983</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İçinde Eylül Biriktiren Kadın</t>
+          <t>İyi İnsan, Güzel İnsan, Hayırlı İnsan</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259765945</t>
+          <t>9786259753140</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sinematik Rezonans</t>
+          <t>İnşallah Ağaçlar Yukarı Düşmez</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259765969</t>
+          <t>9786259753188</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Okçuluğun Yolu</t>
+          <t>Din-i İslam ve Ulum’u Fünun</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256799998</t>
+          <t>9786259753133</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İnsan Durunca Ölür</t>
+          <t>Dört D</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256799974</t>
+          <t>9786259765938</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu İsa Mesih</t>
+          <t>Ben Kimseyle Pazarlık Yapmam</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256799981</t>
+          <t>9786259765914</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Zihnin İnşası</t>
+          <t>Ey Ruhum Kendini Sürgün Et</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256799967</t>
+          <t>9786259765907</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yokuş Ömrüm</t>
+          <t>Kahramanlık Hikayeleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256799950</t>
+          <t>9786259765921</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Davaya Adanmış Bir Ömür</t>
+          <t>İçinde Eylül Biriktiren Kadın</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256799844</t>
+          <t>9786259765945</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Aldanmanın Muhtasar Tarihi</t>
+          <t>Sinematik Rezonans</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256799813</t>
+          <t>9786259765969</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Eser Adı Yine de Güzelsin</t>
+          <t>Okçuluğun Yolu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256799769</t>
+          <t>9786256799998</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Diriler Evinden Notlar</t>
+          <t>İnsan Durunca Ölür</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256799776</t>
+          <t>9786256799974</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Anlatıya Giriş</t>
+          <t>Böyle Buyurdu İsa Mesih</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256799707</t>
+          <t>9786256799981</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kit’abu’l Müsterşid</t>
+          <t>Müslüman Zihnin İnşası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256799714</t>
+          <t>9786256799967</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ed-Delilu’l Kebîr</t>
+          <t>Yokuş Ömrüm</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256799387</t>
+          <t>9786256799950</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 2. Cilt - Zilzal Manifestosu</t>
+          <t>Davaya Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256799394</t>
+          <t>9786256799844</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 3. Cilt - Ozanın Yakarışları</t>
+          <t>Aldanmanın Muhtasar Tarihi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256799370</t>
+          <t>9786256799813</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1. Cilt - Zaman Gergefinde Kitabeler</t>
+          <t>Eser Adı Yine de Güzelsin</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256799448</t>
+          <t>9786256799769</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şuuraltı Notları - Denemeler</t>
+          <t>Diriler Evinden Notlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256799455</t>
+          <t>9786256799776</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Erguvani Yazılar - Denemeler</t>
+          <t>Anlatıya Giriş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256799691</t>
+          <t>9786256799707</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sudan Sufiliği</t>
+          <t>Kit’abu’l Müsterşid</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256799677</t>
+          <t>9786256799714</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Öteki</t>
+          <t>Ed-Delilu’l Kebîr</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>525</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256799363</t>
+          <t>9786256799387</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1-2-3</t>
+          <t>Toplu Şiirler 2. Cilt - Zilzal Manifestosu</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256799257</t>
+          <t>9786256799394</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağın Yeni Tekno-Dini Dataizm</t>
+          <t>Toplu Şiirler 3. Cilt - Ozanın Yakarışları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257555876</t>
+          <t>9786256799370</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yurdunu Arayan Ölüm</t>
+          <t>Toplu Şiirler 1. Cilt - Zaman Gergefinde Kitabeler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256799059</t>
+          <t>9786256799448</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Üç Yağmur Masalı</t>
+          <t>Şuuraltı Notları - Denemeler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257555883</t>
+          <t>9786256799455</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Savunma</t>
+          <t>Erguvani Yazılar - Denemeler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257555890</t>
+          <t>9786256799691</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Hikayeleri</t>
+          <t>Sudan Sufiliği</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256799042</t>
+          <t>9786256799677</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Dört Şehir Dört Kapı</t>
+          <t>İslam ve Öteki</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>525</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257555906</t>
+          <t>9786256799363</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Burada Deniz Vurgun</t>
+          <t>Toplu Şiirler 1-2-3</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257555913</t>
+          <t>9786256799257</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ay Karanlıktı</t>
+          <t>Dijital Çağın Yeni Tekno-Dini Dataizm</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257555869</t>
+          <t>9786257555876</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Necran Yetimi</t>
+          <t>Yurdunu Arayan Ölüm</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257555777</t>
+          <t>9786256799059</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Yöntem</t>
+          <t>Üç Yağmur Masalı</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257555791</t>
+          <t>9786257555883</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kasım Er-Ressi - Zeydiyye Kelamı</t>
+          <t>Savunma</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257555760</t>
+          <t>9786257555890</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hakikat-i İslam</t>
+          <t>Gençlik Hikayeleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257555739</t>
+          <t>9786256799042</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İnsan Tasarlanan Mı Tasarlayan Mı?</t>
+          <t>Dört Şehir Dört Kapı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257555715</t>
+          <t>9786257555906</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Zaman ve Ruh</t>
+          <t>Burada Deniz Vurgun</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257555692</t>
+          <t>9786257555913</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çöl Yazıları</t>
+          <t>Ay Karanlıktı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257555722</t>
+          <t>9786257555869</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hiç İle Şey</t>
+          <t>Necran Yetimi</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257555708</t>
+          <t>9786257555777</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Vertigo Etkisi</t>
+          <t>İslam Düşüncesinde Yöntem</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257555678</t>
+          <t>9786257555791</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Dünya Medeniyetleri Tarihi</t>
+          <t>Kasım Er-Ressi - Zeydiyye Kelamı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257555579</t>
+          <t>9786257555760</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Anlam Arayışı</t>
+          <t>Hakikat-i İslam</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
+          <t>9786257555739</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Tasarlanan Mı Tasarlayan Mı?</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786257555715</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Zaman ve Ruh</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786257555692</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Çöl Yazıları</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786257555722</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Hiç İle Şey</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786257555708</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Vertigo Etkisi</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786257555678</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Dünya Medeniyetleri Tarihi</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786257555579</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Anlam Arayışı</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
           <t>9786052105184</t>
         </is>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Dünya</t>
         </is>
       </c>
-      <c r="C101" s="1">
+      <c r="C108" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>