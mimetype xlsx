--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,1645 +85,1675 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259333267</t>
+          <t>9786259333281</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sessiz İttifak</t>
+          <t>Chul Han Sosyolojisi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259333250</t>
+          <t>9786259333274</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sinema Obskura</t>
+          <t>Uçan İncilerin Destanı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259333229</t>
+          <t>9786259333267</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sinezofi - Filmlerle Anlam Arkeolojisi</t>
+          <t>Sessiz İttifak</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259333243</t>
+          <t>9786259333250</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>New Age - Yeni Çağın Metahümanist İllüzyonu</t>
+          <t>Sinema Obskura</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259345109</t>
+          <t>9786259333229</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetimizin Burçlarında Münevver Çehreler</t>
+          <t>Sinezofi - Filmlerle Anlam Arkeolojisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>525</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259345116</t>
+          <t>9786259333243</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kodların Gölgesinde</t>
+          <t>New Age - Yeni Çağın Metahümanist İllüzyonu</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259355085</t>
+          <t>9786259345109</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Üç Irmağın Aynası</t>
+          <t>Medeniyetimizin Burçlarında Münevver Çehreler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>525</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259355078</t>
+          <t>9786259345116</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>15 × 33 Rol Yapmayan Rol Modeller</t>
+          <t>Kodların Gölgesinde</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259333205</t>
+          <t>9786259355085</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sırat-ı Müstakim Dergisinde Tematik Bir Çalışma</t>
+          <t>Üç Irmağın Aynası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259333212</t>
+          <t>9786259355078</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Marifet'in Marifeti</t>
+          <t>15 × 33 Rol Yapmayan Rol Modeller</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259355092</t>
+          <t>9786259333205</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hangi Merhemi Çalayım Bu Merheme</t>
+          <t>Sırat-ı Müstakim Dergisinde Tematik Bir Çalışma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259333236</t>
+          <t>9786259333212</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Artos’un Çağrısı</t>
+          <t>Marifet'in Marifeti</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259345192</t>
+          <t>9786259355092</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kisra-i Adil Nuşirevan</t>
+          <t>Hangi Merhemi Çalayım Bu Merheme</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259345123</t>
+          <t>9786259333236</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tuşba'nın İncisi Semiramis</t>
+          <t>Artos’un Çağrısı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259345147</t>
+          <t>9786259345192</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Zagros Çığlığı</t>
+          <t>Kisra-i Adil Nuşirevan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259345178</t>
+          <t>9786259345123</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Necran Yetimi</t>
+          <t>Tuşba'nın İncisi Semiramis</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>850</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259345185</t>
+          <t>9786259345147</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dut</t>
+          <t>Zagros Çığlığı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259345161</t>
+          <t>9786259345178</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kiş Büyücüsü</t>
+          <t>Necran Yetimi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259345130</t>
+          <t>9786259345185</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hattuşaşlı</t>
+          <t>Kızıl Dut</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259345154</t>
+          <t>9786259345161</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nemrudun Eli</t>
+          <t>Kiş Büyücüsü</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259355054</t>
+          <t>9786259345130</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kadife Dokunuşun Sertliği</t>
+          <t>Hattuşaşlı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259355061</t>
+          <t>9786259345154</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Felsefesi</t>
+          <t>Nemrudun Eli</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259355023</t>
+          <t>9786259355054</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gerçekliğe Düşen Cemre</t>
+          <t>Kadife Dokunuşun Sertliği</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259355016</t>
+          <t>9786259355061</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Hayat</t>
+          <t>Felsefenin Felsefesi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259355009</t>
+          <t>9786259355023</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeni Anlamlara Yolculuk</t>
+          <t>Gerçekliğe Düşen Cemre</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259275390</t>
+          <t>9786259355016</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Seküler Kaostan Tevhidi Kozmosa</t>
+          <t>İnsan ve Hayat</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259355030</t>
+          <t>9786259355009</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hazanda Ölüm Olmaz Bir Çiçek Açadursa</t>
+          <t>Yeni Anlamlara Yolculuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>325</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259355047</t>
+          <t>9786259275390</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bilgenin Günlüğü</t>
+          <t>Seküler Kaostan Tevhidi Kozmosa</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>325</v>
+        <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259275383</t>
+          <t>9786259355030</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şiir Değinileri</t>
+          <t>Hazanda Ölüm Olmaz Bir Çiçek Açadursa</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>325</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259275376</t>
+          <t>9786259355047</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Uyku</t>
+          <t>Bilgenin Günlüğü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>325</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259275369</t>
+          <t>9786259275383</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mazlum Halepçe</t>
+          <t>Şiir Değinileri</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259275352</t>
+          <t>9786259275376</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Deli - Efendiler Nereye?</t>
+          <t>Beyaz Uyku</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259275345</t>
+          <t>9786259275369</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>25. Saat</t>
+          <t>Mazlum Halepçe</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259615981</t>
+          <t>9786259275352</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Repliğim Neydi!?</t>
+          <t>Deli - Efendiler Nereye?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259615905</t>
+          <t>9786259275345</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Kanatlarımı Kırmaktır Şimdi</t>
+          <t>25. Saat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>195</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259580586</t>
+          <t>9786259615981</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kadife Dokunuşun Sertliği</t>
+          <t>Repliğim Neydi!?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259753195</t>
+          <t>9786259615905</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Van</t>
+          <t>Özgürlük Kanatlarımı Kırmaktır Şimdi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1250</v>
+        <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259753126</t>
+          <t>9786259580586</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mühür</t>
+          <t>Kadife Dokunuşun Sertliği</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259765952</t>
+          <t>9786259753195</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Alim ve Talebe</t>
+          <t>Van</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256799820</t>
+          <t>9786259753126</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dört D</t>
+          <t>Mühür</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256799073</t>
+          <t>9786259765952</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Seküler Kaostan Tevhidi Kozmosa</t>
+          <t>Alim ve Talebe</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257555784</t>
+          <t>9786256799820</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sanallık Sosyolojisi</t>
+          <t>Dört D</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052105214</t>
+          <t>9786256799073</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çöl Yazıları</t>
+          <t>Seküler Kaostan Tevhidi Kozmosa</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052105030</t>
+          <t>9786257555784</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Gizlerinde Pervane</t>
+          <t>Sanallık Sosyolojisi</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259615967</t>
+          <t>9786052105214</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ahu</t>
+          <t>Çöl Yazıları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259615974</t>
+          <t>9786052105030</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Boşluk Da Resme Dahil</t>
+          <t>Ateşin Gizlerinde Pervane</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259615998</t>
+          <t>9786259615967</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Oryantalist Metinlerde Öteki İmgesi</t>
+          <t>Ahu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259275314</t>
+          <t>9786259615974</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dehliz</t>
+          <t>Boşluk Da Resme Dahil</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259275307</t>
+          <t>9786259615998</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Makaleler &amp; Muhammed Abduh’un İslam Savunusu</t>
+          <t>Oryantalist Metinlerde Öteki İmgesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>525</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259580593</t>
+          <t>9786259275314</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Uyanıkken Kaçırdığım Rüyalar</t>
+          <t>Dehliz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259580548</t>
+          <t>9786259275307</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dijital Cehalet</t>
+          <t>Makaleler &amp; Muhammed Abduh’un İslam Savunusu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>525</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259580562</t>
+          <t>9786259580593</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kimseye Küs Değilim</t>
+          <t>Uyanıkken Kaçırdığım Rüyalar</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259580555</t>
+          <t>9786259580548</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dostlarının Kaleminden Müştehir Karakaya</t>
+          <t>Dijital Cehalet</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259580524</t>
+          <t>9786259580562</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Eşya Şairi: Sedat Umran</t>
+          <t>Kimseye Küs Değilim</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259580531</t>
+          <t>9786259580555</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sağlık ve Hastalığın Edebî İzleri</t>
+          <t>Dostlarının Kaleminden Müştehir Karakaya</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259765976</t>
+          <t>9786259580524</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Dimağı</t>
+          <t>Eşya Şairi: Sedat Umran</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259580517</t>
+          <t>9786259580531</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Büyüyemeyen Çocukların Şarkısı</t>
+          <t>Sağlık ve Hastalığın Edebî İzleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259580500</t>
+          <t>9786259765976</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>O'nun İzinde Yürümek</t>
+          <t>Gençlik Dimağı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259765983</t>
+          <t>9786259580517</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İyi İnsan, Güzel İnsan, Hayırlı İnsan</t>
+          <t>Büyüyemeyen Çocukların Şarkısı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259753140</t>
+          <t>9786259580500</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İnşallah Ağaçlar Yukarı Düşmez</t>
+          <t>O'nun İzinde Yürümek</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259753188</t>
+          <t>9786259765983</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Din-i İslam ve Ulum’u Fünun</t>
+          <t>İyi İnsan, Güzel İnsan, Hayırlı İnsan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259753133</t>
+          <t>9786259753140</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dört D</t>
+          <t>İnşallah Ağaçlar Yukarı Düşmez</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259765938</t>
+          <t>9786259753188</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimseyle Pazarlık Yapmam</t>
+          <t>Din-i İslam ve Ulum’u Fünun</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259765914</t>
+          <t>9786259753133</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ey Ruhum Kendini Sürgün Et</t>
+          <t>Dört D</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259765907</t>
+          <t>9786259765938</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık Hikayeleri</t>
+          <t>Ben Kimseyle Pazarlık Yapmam</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259765921</t>
+          <t>9786259765914</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İçinde Eylül Biriktiren Kadın</t>
+          <t>Ey Ruhum Kendini Sürgün Et</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259765945</t>
+          <t>9786259765907</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sinematik Rezonans</t>
+          <t>Kahramanlık Hikayeleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259765969</t>
+          <t>9786259765921</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Okçuluğun Yolu</t>
+          <t>İçinde Eylül Biriktiren Kadın</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256799998</t>
+          <t>9786259765945</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnsan Durunca Ölür</t>
+          <t>Sinematik Rezonans</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256799974</t>
+          <t>9786259765969</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu İsa Mesih</t>
+          <t>Okçuluğun Yolu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>325</v>
+        <v>750</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256799981</t>
+          <t>9786256799998</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Zihnin İnşası</t>
+          <t>İnsan Durunca Ölür</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256799967</t>
+          <t>9786256799974</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yokuş Ömrüm</t>
+          <t>Böyle Buyurdu İsa Mesih</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256799950</t>
+          <t>9786256799981</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Davaya Adanmış Bir Ömür</t>
+          <t>Müslüman Zihnin İnşası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256799844</t>
+          <t>9786256799967</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aldanmanın Muhtasar Tarihi</t>
+          <t>Yokuş Ömrüm</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256799813</t>
+          <t>9786256799950</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Eser Adı Yine de Güzelsin</t>
+          <t>Davaya Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256799769</t>
+          <t>9786256799844</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Diriler Evinden Notlar</t>
+          <t>Aldanmanın Muhtasar Tarihi</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256799776</t>
+          <t>9786256799813</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Anlatıya Giriş</t>
+          <t>Eser Adı Yine de Güzelsin</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256799707</t>
+          <t>9786256799769</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kit’abu’l Müsterşid</t>
+          <t>Diriler Evinden Notlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256799714</t>
+          <t>9786256799776</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ed-Delilu’l Kebîr</t>
+          <t>Anlatıya Giriş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256799387</t>
+          <t>9786256799707</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 2. Cilt - Zilzal Manifestosu</t>
+          <t>Kit’abu’l Müsterşid</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256799394</t>
+          <t>9786256799714</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 3. Cilt - Ozanın Yakarışları</t>
+          <t>Ed-Delilu’l Kebîr</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256799370</t>
+          <t>9786256799387</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1. Cilt - Zaman Gergefinde Kitabeler</t>
+          <t>Toplu Şiirler 2. Cilt - Zilzal Manifestosu</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256799448</t>
+          <t>9786256799394</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Şuuraltı Notları - Denemeler</t>
+          <t>Toplu Şiirler 3. Cilt - Ozanın Yakarışları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256799455</t>
+          <t>9786256799370</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Erguvani Yazılar - Denemeler</t>
+          <t>Toplu Şiirler 1. Cilt - Zaman Gergefinde Kitabeler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256799691</t>
+          <t>9786256799448</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sudan Sufiliği</t>
+          <t>Şuuraltı Notları - Denemeler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256799677</t>
+          <t>9786256799455</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Öteki</t>
+          <t>Erguvani Yazılar - Denemeler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>525</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256799363</t>
+          <t>9786256799691</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Toplu Şiirler 1-2-3</t>
+          <t>Sudan Sufiliği</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>1450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256799257</t>
+          <t>9786256799677</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağın Yeni Tekno-Dini Dataizm</t>
+          <t>İslam ve Öteki</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>525</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257555876</t>
+          <t>9786256799363</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yurdunu Arayan Ölüm</t>
+          <t>Toplu Şiirler 1-2-3</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256799059</t>
+          <t>9786256799257</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Üç Yağmur Masalı</t>
+          <t>Dijital Çağın Yeni Tekno-Dini Dataizm</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257555883</t>
+          <t>9786257555876</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Savunma</t>
+          <t>Yurdunu Arayan Ölüm</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257555890</t>
+          <t>9786256799059</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Hikayeleri</t>
+          <t>Üç Yağmur Masalı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256799042</t>
+          <t>9786257555883</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dört Şehir Dört Kapı</t>
+          <t>Savunma</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257555906</t>
+          <t>9786257555890</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Burada Deniz Vurgun</t>
+          <t>Gençlik Hikayeleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257555913</t>
+          <t>9786256799042</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ay Karanlıktı</t>
+          <t>Dört Şehir Dört Kapı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257555869</t>
+          <t>9786257555906</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Necran Yetimi</t>
+          <t>Burada Deniz Vurgun</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257555777</t>
+          <t>9786257555913</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Yöntem</t>
+          <t>Ay Karanlıktı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257555791</t>
+          <t>9786257555869</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kasım Er-Ressi - Zeydiyye Kelamı</t>
+          <t>Necran Yetimi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257555760</t>
+          <t>9786257555777</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hakikat-i İslam</t>
+          <t>İslam Düşüncesinde Yöntem</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257555739</t>
+          <t>9786257555791</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İnsan Tasarlanan Mı Tasarlayan Mı?</t>
+          <t>Kasım Er-Ressi - Zeydiyye Kelamı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257555715</t>
+          <t>9786257555760</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Zaman ve Ruh</t>
+          <t>Hakikat-i İslam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257555692</t>
+          <t>9786257555739</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çöl Yazıları</t>
+          <t>İnsan Tasarlanan Mı Tasarlayan Mı?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257555722</t>
+          <t>9786257555715</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hiç İle Şey</t>
+          <t>Zaman ve Ruh</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257555708</t>
+          <t>9786257555692</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Vertigo Etkisi</t>
+          <t>Çöl Yazıları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257555678</t>
+          <t>9786257555722</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Dünya Medeniyetleri Tarihi</t>
+          <t>Hiç İle Şey</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257555579</t>
+          <t>9786257555708</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Anlam Arayışı</t>
+          <t>Vertigo Etkisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
+          <t>9786257555678</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Dünya Medeniyetleri Tarihi</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786257555579</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Anlam Arayışı</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
           <t>9786052105184</t>
         </is>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Dünya</t>
         </is>
       </c>
-      <c r="C108" s="1">
+      <c r="C110" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>