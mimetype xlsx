--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -259,201 +259,201 @@
         <is>
           <t>9786259333205</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Sırat-ı Müstakim Dergisinde Tematik Bir Çalışma</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259333212</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Marifet'in Marifeti</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259355092</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Hangi Merhemi Çalayım Bu Merheme</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259333236</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Artos’un Çağrısı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259345192</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kisra-i Adil Nuşirevan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259345123</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Tuşba'nın İncisi Semiramis</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>850</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259345147</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Zagros Çığlığı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259345178</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Necran Yetimi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259345185</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Kızıl Dut</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259345161</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kiş Büyücüsü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259345130</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Hattuşaşlı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259345154</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Nemrudun Eli</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259355054</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kadife Dokunuşun Sertliği</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259355061</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -514,156 +514,156 @@
         <is>
           <t>9786259275390</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Seküler Kaostan Tevhidi Kozmosa</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259355030</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Hazanda Ölüm Olmaz Bir Çiçek Açadursa</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786259355047</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bilgenin Günlüğü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259275383</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Şiir Değinileri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259275376</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Beyaz Uyku</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786259275369</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Mazlum Halepçe</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786259275352</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Deli - Efendiler Nereye?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786259275345</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>25. Saat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786259615981</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Repliğim Neydi!?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786259615905</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Özgürlük Kanatlarımı Kırmaktır Şimdi</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786259580586</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
@@ -694,51 +694,51 @@
         <is>
           <t>9786259753126</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Mühür</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786259765952</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Alim ve Talebe</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786256799820</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Dört D</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786256799073</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
@@ -784,561 +784,561 @@
         <is>
           <t>9786052105030</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Ateşin Gizlerinde Pervane</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786259615967</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Ahu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786259615974</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Boşluk Da Resme Dahil</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786259615998</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Oryantalist Metinlerde Öteki İmgesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786259275314</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Dehliz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>525</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786259275307</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Makaleler &amp; Muhammed Abduh’un İslam Savunusu</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786259580593</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Uyanıkken Kaçırdığım Rüyalar</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786259580548</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Dijital Cehalet</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786259580562</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Kimseye Küs Değilim</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786259580555</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Dostlarının Kaleminden Müştehir Karakaya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>525</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786259580524</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Eşya Şairi: Sedat Umran</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786259580531</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Sağlık ve Hastalığın Edebî İzleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786259765976</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Gençlik Dimağı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786259580517</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Büyüyemeyen Çocukların Şarkısı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786259580500</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>O'nun İzinde Yürümek</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786259765983</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>İyi İnsan, Güzel İnsan, Hayırlı İnsan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786259753140</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>İnşallah Ağaçlar Yukarı Düşmez</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786259753188</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Din-i İslam ve Ulum’u Fünun</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>525</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786259753133</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Dört D</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786259765938</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Ben Kimseyle Pazarlık Yapmam</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786259765914</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Ey Ruhum Kendini Sürgün Et</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786259765907</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kahramanlık Hikayeleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786259765921</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>İçinde Eylül Biriktiren Kadın</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786259765945</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Sinematik Rezonans</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786259765969</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Okçuluğun Yolu</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786256799998</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>İnsan Durunca Ölür</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786256799974</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Böyle Buyurdu İsa Mesih</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786256799981</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Müslüman Zihnin İnşası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786256799967</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Yokuş Ömrüm</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786256799950</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Davaya Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786256799844</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Aldanmanın Muhtasar Tarihi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786256799813</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Eser Adı Yine de Güzelsin</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786256799769</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Diriler Evinden Notlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786256799776</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Anlatıya Giriş</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786256799707</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kit’abu’l Müsterşid</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786256799714</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Ed-Delilu’l Kebîr</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786256799387</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Toplu Şiirler 2. Cilt - Zilzal Manifestosu</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786256799394</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
@@ -1354,396 +1354,396 @@
         <is>
           <t>9786256799370</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Toplu Şiirler 1. Cilt - Zaman Gergefinde Kitabeler</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786256799448</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Şuuraltı Notları - Denemeler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786256799455</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Erguvani Yazılar - Denemeler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786256799691</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Sudan Sufiliği</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786256799677</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>İslam ve Öteki</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786256799363</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Toplu Şiirler 1-2-3</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>1450</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786256799257</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Dijital Çağın Yeni Tekno-Dini Dataizm</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786257555876</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Yurdunu Arayan Ölüm</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786256799059</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Üç Yağmur Masalı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786257555883</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Savunma</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786257555890</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Gençlik Hikayeleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786256799042</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Dört Şehir Dört Kapı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786257555906</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Burada Deniz Vurgun</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786257555913</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Ay Karanlıktı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786257555869</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Necran Yetimi</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786257555777</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Yöntem</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786257555791</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Kasım Er-Ressi - Zeydiyye Kelamı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786257555760</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Hakikat-i İslam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>400</v>
+        <v>525</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786257555739</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>İnsan Tasarlanan Mı Tasarlayan Mı?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786257555715</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Zaman ve Ruh</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786257555692</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Çöl Yazıları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786257555722</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Hiç İle Şey</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786257555708</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Vertigo Etkisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786257555678</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>İslam ve Dünya Medeniyetleri Tarihi</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786257555579</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Yeni Bir Anlam Arayışı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>450</v>
+        <v>525</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786052105184</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Dünya</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>