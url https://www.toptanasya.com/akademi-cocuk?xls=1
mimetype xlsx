--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,265 +85,1060 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059718608</t>
+          <t>8681379314084</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Genç Yazarın Yazma Yolculuğu</t>
+          <t>Altın Saçlı Kız</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>395</v>
+        <v>169.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059718097</t>
+          <t>8681379314060</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi İş Birliği</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>169.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059718080</t>
+          <t>8681379314077</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi Barış</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>125</v>
+        <v>169.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259482743</t>
+          <t>8681379314091</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Uzay (Ciltli)</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>999</v>
+        <v>169.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259482750</t>
+          <t>9786059718349</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem İnşaatlar (Ciltli)</t>
+          <t>Düşünme Becerilerini Geliştirme (5 Yaş)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>999</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259482736</t>
+          <t>9786059718073</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Araçlar (Ciltli)</t>
+          <t>Kartlarla Öğreniyorum Şekiller/Renkler - Zihinsel Gelişim Dizisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>999</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059718172</t>
+          <t>9786059718059</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 5</t>
+          <t>Kartları Eşleştir - Karşıtlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059718165</t>
+          <t>9786059718042</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 4</t>
+          <t>Kartlarla Öğreniyorum Hayvanlar Alemi - Zihinsel Gelişim Dizisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>36</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059718158</t>
+          <t>9786059718066</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 3</t>
+          <t>Kartlarla Öğreniyorum Bağlantılar - Zihinsel Gelişim Dizisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>36</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059718226</t>
+          <t>9786059718110</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 10</t>
+          <t>Okul Öncesi Değerler Eğitimi Sevgi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>36</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059718219</t>
+          <t>9786059718127</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 9</t>
+          <t>Okul Öncesi Değerler Eğitimi Saygı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>36</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059718202</t>
+          <t>9786059718103</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 8</t>
+          <t>Okul Öncesi Değerler Eğitimi Paylaşmak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>36</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059718196</t>
+          <t>8681379331036</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 7</t>
+          <t>2021 2022 Scholl Cat Öğrenci Ajandası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>36</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059718141</t>
+          <t>8681379331012</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 2</t>
+          <t>2021 2022 Our Class Öğrenci Ajandası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>36</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
+          <t>8681379331029</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>2021 2022 Lesson is Starting Öğrenci Ajandası</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>8681379331180</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>2021 2022 Akademik Ajanda Siyah</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>59.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>8681379331197</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>2021 2022 Akademik Ajanda Kırmızı</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>69.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>8681379331050</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>2021 2022 16 Aylık Ajanda Observation</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>33.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>8681379331043</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>2021 2022 16 Aylık Ajanda Blue</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>33.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>8681379331005</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>2021 2022 Classmate Öğrenci Ajandası</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>2016000012378</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Şifreli Matematik Düşünme Becerilerini Geliştirme</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>2016000012361</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Problem Çözmeyi Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786059718035</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Oyuncakçı Dükkanı</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>36.67</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786059718493</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Vocabulary With Games Grade 4</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786059718486</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Vocabulary With Games Grade 3</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786059718325</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Düşünme Becerilerini Geliştirme (Anaokulu)</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786059718332</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Düşünme Becerilerini Geliştirme (4 Yaş)</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786059718479</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Vocabulary With Gamaes Grade 2</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786059718370</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (5 Yaş)</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786059718424</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Şifreli Matematik - Ortaokul Öğrencileri İçin Düşünme Becerilerini Geliştirme 5</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786059718462</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Vocabulary With Games Grade 1</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786059718363</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (4 Yaş)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786059718356</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (3 Yaş)</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786059718547</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Kankam İngilizce Denemeleri</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786059718189</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 6</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786059718622</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Kankam Fen 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786059718585</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Kankam 8. Sınıf İnkilap Denemeleri</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786059718523</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kankam 8. Sınıf Türkçe Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786059718578</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Kankam 8. Sınıf Türkçe Denemeleri</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059718318</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Düşünme Becerilerini Geliştirme - 4. Sınıf</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786059718301</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Düşünme Becerilerini Geliştirme - 3. Sınıf</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786059718233</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>3. Sınıf Problem Çözmeyi Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786059718240</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>4. Sınıf Problem Çözmeyi Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786059718295</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Düşünme Becerilerini Geliştirme - 2. Sınıf</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786059718271</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Değerler Eğitimi (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786059718288</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>TEOG 1 - Kankam Matematik</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786059718257</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Problem Çözmeyi Öğreniyorum (2. sınıf)</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786059718028</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Kaybolan Renkler - Gecenin Sürprizi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786059718530</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Boyama Kitabı - Coloring Book</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786059718387</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Şifreli Matematik - Düşünme Becerileri Geliştirme 1</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>3990000022409</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786059718516</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Kankam Fen 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786059718615</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Kankam Matematik 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786059718608</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Genç Yazarın Yazma Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786059718097</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Değerler Eğitimi İş Birliği</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786059718080</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Değerler Eğitimi Barış</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259482743</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Uzay (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259482750</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem İnşaatlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786259482736</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Araçlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786059718172</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 5</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786059718165</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 4</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786059718158</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 3</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786059718226</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 10</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786059718219</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 9</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786059718202</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 8</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786059718196</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 7</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059718141</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 2</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
           <t>9786059718134</t>
         </is>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Okumayı Öğreniyorum 1</t>
         </is>
       </c>
-      <c r="C16" s="1">
+      <c r="C69" s="1">
         <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>