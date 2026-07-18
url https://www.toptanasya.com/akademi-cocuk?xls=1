--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,1060 +85,1090 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>8681379314084</t>
+          <t>8681379314046</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Altın Saçlı Kız</t>
+          <t>Ada'nın Sanat Dolu Bir Günü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>169.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8681379314060</t>
+          <t>8681379314053</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Adanın Kocaman Deniz Kabuğu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>169.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>8681379314077</t>
+          <t>8681379314084</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız</t>
+          <t>Altın Saçlı Kız</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>169.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>8681379314091</t>
+          <t>8681379314060</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>169.9</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059718349</t>
+          <t>8681379314077</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerilerini Geliştirme (5 Yaş)</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>42</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059718073</t>
+          <t>8681379314091</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kartlarla Öğreniyorum Şekiller/Renkler - Zihinsel Gelişim Dizisi</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>35.65</v>
+        <v>219.9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059718059</t>
+          <t>9786059718349</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kartları Eşleştir - Karşıtlar</t>
+          <t>Düşünme Becerilerini Geliştirme (5 Yaş)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059718042</t>
+          <t>9786059718073</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kartlarla Öğreniyorum Hayvanlar Alemi - Zihinsel Gelişim Dizisi</t>
+          <t>Kartlarla Öğreniyorum Şekiller/Renkler - Zihinsel Gelişim Dizisi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>35.65</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059718066</t>
+          <t>9786059718059</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kartlarla Öğreniyorum Bağlantılar - Zihinsel Gelişim Dizisi</t>
+          <t>Kartları Eşleştir - Karşıtlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>35.65</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059718110</t>
+          <t>9786059718042</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi Sevgi</t>
+          <t>Kartlarla Öğreniyorum Hayvanlar Alemi - Zihinsel Gelişim Dizisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>125</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059718127</t>
+          <t>9786059718066</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi Saygı</t>
+          <t>Kartlarla Öğreniyorum Bağlantılar - Zihinsel Gelişim Dizisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>125</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059718103</t>
+          <t>9786059718110</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi Paylaşmak</t>
+          <t>Okul Öncesi Değerler Eğitimi Sevgi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8681379331036</t>
+          <t>9786059718127</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 Scholl Cat Öğrenci Ajandası</t>
+          <t>Okul Öncesi Değerler Eğitimi Saygı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>39.9</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>8681379331012</t>
+          <t>9786059718103</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 Our Class Öğrenci Ajandası</t>
+          <t>Okul Öncesi Değerler Eğitimi Paylaşmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>39.9</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8681379331029</t>
+          <t>8681379331036</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 Lesson is Starting Öğrenci Ajandası</t>
+          <t>2021 2022 Scholl Cat Öğrenci Ajandası</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>39.9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8681379331180</t>
+          <t>8681379331012</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 Akademik Ajanda Siyah</t>
+          <t>2021 2022 Our Class Öğrenci Ajandası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>59.9</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8681379331197</t>
+          <t>8681379331029</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 Akademik Ajanda Kırmızı</t>
+          <t>2021 2022 Lesson is Starting Öğrenci Ajandası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>69.9</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8681379331050</t>
+          <t>8681379331180</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 16 Aylık Ajanda Observation</t>
+          <t>2021 2022 Akademik Ajanda Siyah</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>33.9</v>
+        <v>59.9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8681379331043</t>
+          <t>8681379331197</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 16 Aylık Ajanda Blue</t>
+          <t>2021 2022 Akademik Ajanda Kırmızı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>33.9</v>
+        <v>69.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8681379331005</t>
+          <t>8681379331050</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2021 2022 Classmate Öğrenci Ajandası</t>
+          <t>2021 2022 16 Aylık Ajanda Observation</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>39.9</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2016000012378</t>
+          <t>8681379331043</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şifreli Matematik Düşünme Becerilerini Geliştirme</t>
+          <t>2021 2022 16 Aylık Ajanda Blue</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>60</v>
+        <v>33.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2016000012361</t>
+          <t>8681379331005</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Problem Çözmeyi Öğreniyorum</t>
+          <t>2021 2022 Classmate Öğrenci Ajandası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>39.9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059718035</t>
+          <t>2016000012378</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Oyuncakçı Dükkanı</t>
+          <t>Şifreli Matematik Düşünme Becerilerini Geliştirme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>36.67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059718493</t>
+          <t>2016000012361</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Vocabulary With Games Grade 4</t>
+          <t>Problem Çözmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>36</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059718486</t>
+          <t>9786059718035</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Vocabulary With Games Grade 3</t>
+          <t>Oyuncakçı Dükkanı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>36</v>
+        <v>36.67</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059718325</t>
+          <t>9786059718493</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerilerini Geliştirme (Anaokulu)</t>
+          <t>Vocabulary With Games Grade 4</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059718332</t>
+          <t>9786059718486</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerilerini Geliştirme (4 Yaş)</t>
+          <t>Vocabulary With Games Grade 3</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059718479</t>
+          <t>9786059718325</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Vocabulary With Gamaes Grade 2</t>
+          <t>Düşünme Becerilerini Geliştirme (Anaokulu)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>36</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059718370</t>
+          <t>9786059718332</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (5 Yaş)</t>
+          <t>Düşünme Becerilerini Geliştirme (4 Yaş)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059718424</t>
+          <t>9786059718479</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şifreli Matematik - Ortaokul Öğrencileri İçin Düşünme Becerilerini Geliştirme 5</t>
+          <t>Vocabulary With Gamaes Grade 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059718462</t>
+          <t>9786059718370</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Vocabulary With Games Grade 1</t>
+          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (5 Yaş)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059718363</t>
+          <t>9786059718424</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (4 Yaş)</t>
+          <t>Şifreli Matematik - Ortaokul Öğrencileri İçin Düşünme Becerilerini Geliştirme 5</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059718356</t>
+          <t>9786059718462</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (3 Yaş)</t>
+          <t>Vocabulary With Games Grade 1</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059718547</t>
+          <t>9786059718363</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Kankam İngilizce Denemeleri</t>
+          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (4 Yaş)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059718189</t>
+          <t>9786059718356</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 6</t>
+          <t>Okul Öncesi Küçük Bilginin Matematik Kitabı (3 Yaş)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059718622</t>
+          <t>9786059718547</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kankam Fen 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
+          <t>8. Sınıf Kankam İngilizce Denemeleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059718585</t>
+          <t>9786059718189</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kankam 8. Sınıf İnkilap Denemeleri</t>
+          <t>Okumayı Öğreniyorum - 6</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>26</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059718523</t>
+          <t>9786059718622</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kankam 8. Sınıf Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>Kankam Fen 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059718578</t>
+          <t>9786059718585</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kankam 8. Sınıf Türkçe Denemeleri</t>
+          <t>Kankam 8. Sınıf İnkilap Denemeleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059718318</t>
+          <t>9786059718523</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerilerini Geliştirme - 4. Sınıf</t>
+          <t>Kankam 8. Sınıf Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059718301</t>
+          <t>9786059718578</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerilerini Geliştirme - 3. Sınıf</t>
+          <t>Kankam 8. Sınıf Türkçe Denemeleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059718233</t>
+          <t>9786059718318</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Problem Çözmeyi Öğreniyorum</t>
+          <t>Düşünme Becerilerini Geliştirme - 4. Sınıf</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059718240</t>
+          <t>9786059718301</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Problem Çözmeyi Öğreniyorum</t>
+          <t>Düşünme Becerilerini Geliştirme - 3. Sınıf</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059718295</t>
+          <t>9786059718233</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Becerilerini Geliştirme - 2. Sınıf</t>
+          <t>3. Sınıf Problem Çözmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059718271</t>
+          <t>9786059718240</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi (5 Kitap Takım)</t>
+          <t>4. Sınıf Problem Çözmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1680</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059718288</t>
+          <t>9786059718295</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>TEOG 1 - Kankam Matematik</t>
+          <t>Düşünme Becerilerini Geliştirme - 2. Sınıf</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059718257</t>
+          <t>9786059718271</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Problem Çözmeyi Öğreniyorum (2. sınıf)</t>
+          <t>Okul Öncesi Değerler Eğitimi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>23</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059718028</t>
+          <t>9786059718288</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Renkler - Gecenin Sürprizi</t>
+          <t>TEOG 1 - Kankam Matematik</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059718530</t>
+          <t>9786059718257</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitabı - Coloring Book</t>
+          <t>Problem Çözmeyi Öğreniyorum (2. sınıf)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>199.9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059718387</t>
+          <t>9786059718028</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Şifreli Matematik - Düşünme Becerileri Geliştirme 1</t>
+          <t>Kaybolan Renkler - Gecenin Sürprizi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000022409</t>
+          <t>9786059718530</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum (10 Kitap Takım)</t>
+          <t>Boyama Kitabı - Coloring Book</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>40</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059718516</t>
+          <t>9786059718387</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kankam Fen 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
+          <t>Şifreli Matematik - Düşünme Becerileri Geliştirme 1</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20.37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059718615</t>
+          <t>3990000022409</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kankam Matematik 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
+          <t>Okumayı Öğreniyorum (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059718608</t>
+          <t>9786059718516</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Genç Yazarın Yazma Yolculuğu</t>
+          <t>Kankam Fen 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>395</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059718097</t>
+          <t>9786059718615</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi İş Birliği</t>
+          <t>Kankam Matematik 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>125</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059718080</t>
+          <t>9786059718608</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi Barış</t>
+          <t>Genç Yazarın Yazma Yolculuğu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>125</v>
+        <v>395</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259482743</t>
+          <t>9786059718097</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Uzay (Ciltli)</t>
+          <t>Okul Öncesi Değerler Eğitimi İş Birliği</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>999</v>
+        <v>125</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259482750</t>
+          <t>9786059718080</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem İnşaatlar (Ciltli)</t>
+          <t>Okul Öncesi Değerler Eğitimi Barış</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>999</v>
+        <v>125</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259482736</t>
+          <t>9786259482743</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Araçlar (Ciltli)</t>
+          <t>Muhteşem Uzay (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>999</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059718172</t>
+          <t>9786259482750</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 5</t>
+          <t>Muhteşem İnşaatlar (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>36</v>
+        <v>999</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059718165</t>
+          <t>9786259482736</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 4</t>
+          <t>Muhteşem Araçlar (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>36</v>
+        <v>999</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059718158</t>
+          <t>9786059718172</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 3</t>
+          <t>Okumayı Öğreniyorum - 5</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059718226</t>
+          <t>9786059718165</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 10</t>
+          <t>Okumayı Öğreniyorum - 4</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059718219</t>
+          <t>9786059718158</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 9</t>
+          <t>Okumayı Öğreniyorum - 3</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059718202</t>
+          <t>9786059718226</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 8</t>
+          <t>Okumayı Öğreniyorum - 10</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059718196</t>
+          <t>9786059718219</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 7</t>
+          <t>Okumayı Öğreniyorum - 9</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059718141</t>
+          <t>9786059718202</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Okumayı Öğreniyorum - 2</t>
+          <t>Okumayı Öğreniyorum - 8</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>9786059718196</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 7</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786059718141</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Okumayı Öğreniyorum - 2</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
           <t>9786059718134</t>
         </is>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Okumayı Öğreniyorum 1</t>
         </is>
       </c>
-      <c r="C69" s="1">
+      <c r="C71" s="1">
         <v>36</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>