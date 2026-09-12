--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -259,81 +259,81 @@
         <is>
           <t>9786059718066</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kartlarla Öğreniyorum Bağlantılar - Zihinsel Gelişim Dizisi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>35.65</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059718110</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Değerler Eğitimi Sevgi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059718127</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Değerler Eğitimi Saygı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059718103</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Değerler Eğitimi Paylaşmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>8681379331036</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021 2022 Scholl Cat Öğrenci Ajandası</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>39.9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>8681379331012</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
@@ -919,81 +919,81 @@
         <is>
           <t>9786059718615</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Kankam Matematik 8. Sınıf Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059718608</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Genç Yazarın Yazma Yolculuğu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>395</v>
+        <v>450</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059718097</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Değerler Eğitimi İş Birliği</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786059718080</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Değerler Eğitimi Barış</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>125</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786259482743</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Muhteşem Uzay (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>999</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786259482750</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>