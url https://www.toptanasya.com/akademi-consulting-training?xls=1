--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -94,366 +94,366 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259600604</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>MEB-AGS Tüm Dersler Konu Anlatımı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>690</v>
+        <v>825</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259600628</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>MEB-AGS Türkçe Matematik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>690</v>
+        <v>825</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259600611</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>MEB-AGS Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>4444444442962</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bankacılar İçin Görevde Yükselme Sınavlarına Hazırlık - Alan Bilgisi Ekonomi Hukuk Muhasebe</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>630</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059048965</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık - Sayısal Mantık Sözel Mantık</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059048880</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sermaye Piyasası Araçları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789759138684</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dijital Dönüşüm ve Finans: Gelecek Sandığımızdan Daha Yakın</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059048897</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Risk Yönetimi ve Sigortacılık</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>990</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059048903</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Finansal Skandallar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059048910</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Dünya Bankacılığı ''Ülke Uygulamaları''</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059048941</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Genel Ekonomi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>540</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059048934</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>ÖKBS Başöğretmenlik Sınavı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>610</v>
+        <v>730</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059048927</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>ÖKBS Uzman Öğretmenlik Sınavı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>610</v>
+        <v>730</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059048651</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Küresel Krizin 10 Yılı 2008'den 2018'e</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>455</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059048736</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bankacılar İçin Görevde Yükselme Sınavlarına Hazırlık - Genel Bankacılık Bilgileri</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786059048729</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bankacılar İçin Görevde Yükselme Sınavlarına Hazırlık - Alan Bilgisi Ekonomi Hukuk Muhasebe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>910</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059048668</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>PTTBANK Sınavlarına Hazırlık GK - GY</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059048569</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>SEGEM Sınavlarına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>660</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059048538</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık İnşaat ve Gayrimenkul Muhasebesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059048705</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Sermaye Piyasaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059048194</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Türev Araçlar, Piyasalar ve Risk Yönetimi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059048163</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Düzey 1 - Tüm Konular</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1060</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789759138301</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>SPK İleri Düzey Lisanlama Sınavlarına Hazırlık Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789759138813</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -469,171 +469,171 @@
         <is>
           <t>9789759138844</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Seti 6 Kitap (Üniversite Mezunları İçin)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059048088</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Yatırım Kuruluşları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059048057</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Takas Saklama ve Operasyon İşlemleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059048064</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavlarına Hazırlık - Sermaye Piyasası Araçları 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059048071</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Dar Kapsamlı Sermaye Piyasası Mevzuatı ve Meslek Kuralları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059048484</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bankacılığın El Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059048477</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Küresel Kriz ve Borsa Etkileşimi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786059048521</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Meslek Yüksek Okulları için Temel Banka Muhasebesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>345</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059048453</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Nakit Akış Tabloları İle Kredi Analizi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059048514</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Meslek Yüksek Okulları için Genel Bankacılık Bilgileri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>345</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059048026</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Alan Bilgisi - Genel Muhasebe</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059048019</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
@@ -709,621 +709,621 @@
         <is>
           <t>9789759138981</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık - Sözel Mantık - Sayısal Mantık</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789759138974</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık - Şekil Yeteneği</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>345</v>
+        <v>415</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789759138950</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık -Tarih - Coğrafya - Yurttaşlık Bilgisi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786059048279</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Genel Ekonomi Soru Bankası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059048262</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Finansal Yönetim ve Mali Analiz Soru Bankası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059048682</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Finansal Açıdan Banka Hukuku</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>455</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059048699</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Banka Risk Yönetimi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059048675</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Düzey 3 Tüm Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1530</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059048606</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Sosyal ve Beşeri Bilimlerde Matematik 1</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>3990000048535</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Düzey 3 Konu Anlatımı (12 Kitap Takım)</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>840</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059048446</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık - Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>115</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059048507</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Temel Banka Muhasebesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059048316</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059048231</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Geniş Kapsamlı Sermaye Piyasası Mevzuatı ve Meslek Kuralları Deneme Sınavı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059048361</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>SPK Yeni Adıyla SPF Lisanslama Sınavına Hazırlık Gayrimenkul Değerleme Uzmanlığı Gayrimenkul Mevzuatı Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059048378</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslanma Sınavına Hazırlık İnşaat ve Gayrimenkul Muhasebesi Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059048552</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>SPK Yeni Adıyla SPF Lisanslama Sınavına Hazırlık Gayrimenkul Değerleme Uzmanlığı Gayrimenkul Mevzuatı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789759138868</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Genel Yetenek</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>910</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786059048149</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Kurumlarda ve Sermaye Piyasasında Vergilendirme</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786059048309</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Temel Finans Matematiği ve Değerleme Yöntemleri Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786059048132</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Genel Ekonomi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789759138806</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık 10 Adet Deneme Sınavı (Önlisans Mezunları İçin)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789759138851</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Seti 3 Kitap (Üniversite Mezunları İçin) Alan Bilgisi - Genel Muhasebe</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789759138875</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Alan Bilgisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>910</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059048613</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Dar Kapsamlı Sermaye Piyasası Mevzuatı ve Meslek Kuralları Slayt Kitap</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786059048637</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Takas Saklama ve Operasyon İşlemlerİ</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786059048583</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Meslek Yüksek Okulları İçin Kredilendirmede Finansal Tablolar Analizi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>345</v>
+        <v>450</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786059048576</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Bankacılığa Giriş</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059048590</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Sigortacılığa Giriş</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059048644</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Yatırım Kuruluşları Slayt Kitap</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786056311116</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Sosyal ve Beşeri Bilimlerde Matematik - 1</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786059048040</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Sosyal ve Beşeri Bilimlerde Matematik - 2</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786059048200</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Görsel Zeka Soruları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>760</v>
+        <v>910</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059048460</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Genel Bankacılık Bilgileri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>640</v>
+        <v>760</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059048118</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Geniş Kapsamlı Sermaye Piyasası Mevzuatı ve Meslek Kuralları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059048620</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Sermaye Piyasası Araçları 1 Slayt Kitap</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786059048545</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Kredilendirmede Finansal Tablolar Analizi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059048170</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Muhasebe ve Finansal Raporlama</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059048491</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Genel Bankacılık Bilgileri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789759138790</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarında Çıkmış Sorular ve Çözümleri Alan Bilgisi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>610</v>
+        <v>730</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789759138745</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>KGK Bağımsız Denetçilik Sınavlarına Hazırlık Kurumsal Yönetim İlkeleri ve Finansal Yönetim</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789759138721</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
@@ -1384,216 +1384,216 @@
         <is>
           <t>9789759138738</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>KGK Bağımsız Denetçilik Sınavına Hazırlık Genel Hukuk Mevzuatı</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789759138776</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Banka Aktif Pasif Yönetimi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789759138653</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Bankacılık Sınavlarına Hazırlık (10 Adet Deneme Sınavı) - Genel Kültür - Genel Yetenek</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789759138660</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bankacılık Sınavlarına Hazırlık Genel Kültür - Genel Yetenek</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>57</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789759138677</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarında Çıkmış Sorular ve Çözümleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>610</v>
+        <v>730</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9789759138691</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Bankacılar İçin Görevde Yükselme Sınavlarına Hazırlık Genel Bankacılık Bilgisi (Detaylı)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786059048439</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık - Düzey 3 Tüm Konular</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>2210</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786059048422</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>SPK Yeni Adıyla SPF Lisanslama Sınavlarına Hazırlık Düzey 2 Tüm Konular</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786059048330</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Yatırım Kuruluşları Soru Bankası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786059048293</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Takas, Saklama Operasyon İşlemleri Deneme Sınavı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786059048248</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Sermaye Piyasası Araçları 1 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786059048224</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavlarına Hazırlık Dar Kapsamlı Sermaye Piyasası Mevzuatı ve Meslek Kuralları Soru Bankası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786059048217</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>SPF Lisanslama Sınavına Hazırlık Gayrimenkul Değerleme Esasları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789759138912</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık - Güncel Genel Kültür - Güncel Olaylar Banka Bilgileri - Güncel Ekonomi ve Bankacılık Bilgileri</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789759138899</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
@@ -1639,426 +1639,426 @@
         <is>
           <t>9789759138936</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık - Şekil Yeteneği</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786059048255</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Finansal Piyasalar Soru Bankası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059048347</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Kurumlarda ve Sermaye Piyasasında Vergilendirme Deneme Sınavı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059048408</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Muhasebe ve Finansal Raporlama Soru Bankası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059048156</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Temel Finans Matematiği ve Değerleme Yöntemleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786059048187</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786059048286</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Sermaye Piyasası Araçları - 2 Soru Bankası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786059048415</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Düzey 1 - Tüm Konular Soru Bankası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>700</v>
+        <v>840</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786059048323</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Türev Araçlar, Piyasalar ve Risk Yönetimi Soru Bankası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059048095</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Finansal Yönetim ve Mali Analiz</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786059048101</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Finansal Piyasalar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786059048125</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Sermaye Piyasası Araçları - 2</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789759138820</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık (Önlisans Mezunları İçin) Genel Kültür-Genel Yetenek Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>54</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789759138882</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarında Çıkmış Sorular ve Çözümleri (Önlisans Mezunları İçin) Genel Yetenek - Genel Kültür</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059048033</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Alan Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>585</v>
+        <v>700</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789759138752</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>KGK Bağımsız Denetçilik Sınavına Hazırlık Muhasebe Standartları</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059048828</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>İcra Müdür ve Yardımcılığı Sınavına Hazırlık Genel Yetenek Genel Kültür</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>910</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786059048811</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>İcra Müdür ve Müdür Yardımcılığı Sınavına Hazırlık Alan Bilgisi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>610</v>
+        <v>730</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786059048859</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Gelir İdaresi Başkanlığı Gelir Uzmanlığı Özel Sınavına Hazırlık</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>1225</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786059048712</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Finansal Piyasalar ve Kurumlar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>455</v>
+        <v>595</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786059048750</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Segem (Teknik Personel Yeterlilik) Sınavına Hazırlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>550</v>
+        <v>660</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786059048354</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>SPK Lisanslama Sınavına Hazırlık Gayrimenkul Değerleme Uzmanlığı Gayrimenkul Değerleme Esasları Soru Bankası</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786059048873</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Eleştirel Düşünme</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>3990000031769</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarında Çıkmış Sorular ve Çözümleri (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>3990000031768</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Alan Bilgisi (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>2050</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>3990000031764</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık Seti 1 (3 Kitap Takım) - Güncel Olaylar Fasikülü Hediye</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>2120</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>3990000031763</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Müfettiş Yrd. - Uzman Yrd. ve İç Kontrolör Yrd. Alım Sınavına Hazırlık Soru Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1740</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>3990000031762</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Müfettiş Yrd. - Uzman Yrd. ve İç Kontrolör Yrd. Alım Sınavına Hazırlık Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>3030</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>3990000031761</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
@@ -2074,51 +2074,51 @@
         <is>
           <t>3990000031686</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Uzman Yardımcılığı Sınavına Hazırlık Seti (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>1315</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786059048866</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>e-BEAS Bireysel Emeklilik Aracıları Sınavı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>910</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789759138295</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>SPK İleri Düzey Lisanslama Sınavlarına Hazırlık Finansal Yönetim</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789759138402</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
@@ -2524,51 +2524,51 @@
         <is>
           <t>9789759138615</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Banka Mülakatı İçin Soru Cevap Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9789759138837</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Banka Sınavlarına Hazırlık 10 Adet Deneme Sınavı (Üniversite Mezunları İçin)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>610</v>
+        <v>730</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9789759138523</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>SPK Türev Araçlar Uzmanlığı Lisanslama Sınavlarına Hazırlık - Türev Araçlar</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9789759138530</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
@@ -2959,76 +2959,76 @@
         <is>
           <t>9789759138028</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>SPK Kredi Derecelendirme Uzmanlığı Sınavlarına Hazırlık Kredi Derecelendirmesi ve Finans</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786059048767</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Bankacılar İçin Unvanda Yükselme Sınavlarına Hazırlık Para ve Bankacılık Bilgileri</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>540</v>
+        <v>650</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9786059048781</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Bankacılar İçin Unvanda Yükselme Sınavlarına Hazırlık Genel Yetenek - Genel Kültür</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>910</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9786059048774</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Bankacılar İçin Unvanda Yükselme Sınavına Hazırlık 5 Adet Deneme Sınavı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>