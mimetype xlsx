--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,1405 +85,2245 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057604668</t>
+          <t>9786057604804</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Epistemolojisi Referansları Osmanlı Dünyasında Patent: İhtira Beratı Kanunu (1880) Cilt :2</t>
+          <t>Antik Çağda Mitoloji ve Mimari İlikisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>575</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054673261</t>
+          <t>9786057604712</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Lügat-ı Bulgari</t>
+          <t>Hicran</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054673742</t>
+          <t>9786057604682</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rusça - Türkçe Lügat</t>
+          <t>Modern Afganistan Şiiri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>650</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057604675</t>
+          <t>9786057604699</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vefat-ı Nebi</t>
+          <t>Eski Şarkı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057604576</t>
+          <t>9786054673094</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Mimarisinin Tarihsel Gelişimi</t>
+          <t>Osmanlı'dan Günümüze Türkiye - Cezayir İlişkileri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>285</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057604620</t>
+          <t>9786058720145</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mıknatıs-i Servet ve Refah</t>
+          <t>Yakınçağ Tarihi (1789-1918) Giriş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057604811</t>
+          <t>9786057604507</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bedreka-ı Feyz ve Felah</t>
+          <t>İslam Tarihi Boyunca Şia - Ehl-i Sünnet İlişkisi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>525</v>
+        <v>115</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057604552</t>
+          <t>9786057604538</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Eski Devirlerden Günümüze Türk Tarihinin Çince Kaynakları</t>
+          <t>Eğitlence Tasarımı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057604583</t>
+          <t>9786054673315</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Sorunları ve Çözüm Yolları</t>
+          <t>Başkurt Dili Grameri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>325</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057604798</t>
+          <t>9786057604194</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yuva</t>
+          <t>Osmanlı'da İlk Deprem Kitabı (1720)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057604828</t>
+          <t>9786057604200</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hocalı Izdırabı</t>
+          <t>Tuhfe-i Sabri an Lisan-ı Bulgari</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057604729</t>
+          <t>9786057604125</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Leyal-ı Hayal</t>
+          <t>2. Abdülhamid İçin Hazırlanan Japonya Seyahatnamesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057604781</t>
+          <t>9786054673704</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mezamir</t>
+          <t>Göçebeler - 1</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057604736</t>
+          <t>9786054673957</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şehirler Şehriyarı</t>
+          <t>Lojistiğin Ekonomideki Rolü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057604774</t>
+          <t>9786056220975</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Eski Tarz Şiirler</t>
+          <t>Tek Parti ve Mizah</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057604743</t>
+          <t>3990000020047</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hacktivism ile Bilgi İfşası</t>
+          <t>Seyyid Lokman'ın Şehname-i Al-i Osman'ı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057604767</t>
+          <t>9786054673988</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Stratejiden Politikaya Güvenlik</t>
+          <t>Küreselleşme Çağında Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057604705</t>
+          <t>9786054673995</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Emek</t>
+          <t>Tuhfetü'l-Musallin ve Zübdetü'l-Haş'in</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>325</v>
+        <v>650</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057604521</t>
+          <t>9786054673940</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şair-i Azama Mektup - Mensur Şiirler</t>
+          <t>Türk Basınında Faik Ali (1908 - 2014)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>115</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054673346</t>
+          <t>9786054673964</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Şehirleri</t>
+          <t>Woman Of Democratic Participation</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057604514</t>
+          <t>9786054673148</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Pay-ı Tahtın Kapısında</t>
+          <t>Tanzimat'tan Günümüze Türkiye'de Mantık Çalışmaları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>130</v>
+        <v>275</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054673001</t>
+          <t>9786054673681</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kadife Karanfiller</t>
+          <t>Göçebeler - 3</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054673797</t>
+          <t>9786054673698</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İki Gözüm Nur-i Aynım</t>
+          <t>Göçebeler - 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054673674</t>
+          <t>9786054673308</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçların Başlangıcı Nahcivan - Marağa Mimarlık Biçimlerinin Mahiyeti</t>
+          <t>İkdam Gazetesi'nin Sistematik Endeksi (1904 - 1913)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057604330</t>
+          <t>9786054673469</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağlardan Günümüze Türk Dünyasında Kültür ve Şehircilik</t>
+          <t>Dergah'tan Akademi'ye Rifailik ve Kenan Rifai</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057604224</t>
+          <t>9786054673513</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mare Nostrum</t>
+          <t>Hava Gücü ve Askeri Strateji</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057604491</t>
+          <t>9786054673032</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Sosyolojik Yorumu</t>
+          <t>Osmanlı'nın Son Döneminde Gizli Din Taşıma Meselesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057604545</t>
+          <t>9786054673803</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bilim Kurgu Sinemasında Karakter - Mekan Tasarımının Star Wars Filmleri Üzerinden İncelenmesi</t>
+          <t>Gelenekselden Moderne Mantıkta Önermeler ve Doğruluk Değerleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057604064</t>
+          <t>9786054673322</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kazak Dili Grameri</t>
+          <t>Türkiye - ABD İlişkileri (1943-1945)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057604484</t>
+          <t>9786054673506</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi Yazıları 1</t>
+          <t>Faik Ali Ozansoy Hayatı, Şahsiyeti ve Eserleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057604422</t>
+          <t>9786054673865</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>From Partition To Inclusion “Citizen” Gendership In Sustainable Politics</t>
+          <t>Hafız Divanı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>95</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056220968</t>
+          <t>9786057604279</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dilbilgisi Sarf</t>
+          <t>Zor Kullanma Teknikleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057604378</t>
+          <t>9786057604354</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Yetkinlikleri</t>
+          <t>Tarihten Sosyolojiye</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>175</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054673100</t>
+          <t>9786057604415</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Botagöz</t>
+          <t>Faik Ali'nin Gözüyle Midhat Paşa</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057604361</t>
+          <t>9786057604408</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dilimizde Sesteş Kelimeler</t>
+          <t>Ege'den Akdeniz’e Mavi Vatan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057604231</t>
+          <t>9786057604323</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kütahyalı Mahvi Divanı</t>
+          <t>Girişimcilik ve Liderlik</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>225</v>
+        <v>475</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057604309</t>
+          <t>9786057604316</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlı Semalar</t>
+          <t>Pandemi Döneminde Yönetim - Strateji - Liderlik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057604293</t>
+          <t>9786057604460</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İletişim - Güncel Gelişmeler</t>
+          <t>Osmanlı Dünyasında Patent: İhtira Beratı Kanunu (1880): Osmanlı Epistemolojisi Referansları - Cilt 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>470</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057604286</t>
+          <t>9786057604477</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Pedagoloji</t>
+          <t>Ürün Tasarımında Okunabilirlik Kavramı; Kimlik - İfade - Anlamlandırma</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>130</v>
+        <v>325</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056220951</t>
+          <t>9786057604446</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Akşehir Sancağı</t>
+          <t>Erken Cumhuriyet'in İnşasından Amerikan Uyduculuğuna (Türkiye 1923 - 1950)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054673155</t>
+          <t>9786057604439</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Namazda Yanlış Yapılan Kıraatın Hükmü</t>
+          <t>Temasil</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054673049</t>
+          <t>9786057604163</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Basın</t>
+          <t>Girişimcilik Öyküleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>295</v>
+        <v>325</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054673209</t>
+          <t>9786057604217</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Morali Bahti'nin Menasik-i Hacc'ı</t>
+          <t>İngilizce - Günlük Konuşma Kalıpları Film ve Dizi Konuşmaları Çeviri Tekniği - Sınav Tekniği Akademik Yayın Sunum ve Ders Tekniği</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057604170</t>
+          <t>9786057604347</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hisar Şairine Mektuplar</t>
+          <t>Yaratıcı Disiplinler İçin Portfolyo Tasarımı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057604149</t>
+          <t>9786057604026</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çolpan'ın Yarkınay Adlı Piyesi</t>
+          <t>Küçük Konutlarda İç Mimari Yaklaşımlar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057604132</t>
+          <t>9786057604187</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ukrayna Baharı</t>
+          <t>İç Mekanlarda Kullanılan Tekstil Ürünlerinin Yapım Yöntemleri ve İncelemesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>70</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056220937</t>
+          <t>9786057604262</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Yabancı Okullar ve Kültürel Değişimdeki Rolleri (1881-1950)</t>
+          <t>Hayrabolulu Mahvi Divanı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>575</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054673018</t>
+          <t>9786057604385</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Cibran Halil Cibran'ın Ölümünün 80. Yıldönümü Münasebetiyle Doğu Edebiyatlarında Göç Olgusu</t>
+          <t>Elhan-ı Vatan</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054673278</t>
+          <t>9786057604392</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Azizi Divan</t>
+          <t>Fani Teselliler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>450</v>
+        <v>185</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057604118</t>
+          <t>9786054673025</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid İçin Hazırlanan Kore Seyahatnamesi</t>
+          <t>Kuseyr Platosu'nun ( Hatay) Doğal Ortam Özellikleri ve İnsan</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054673254</t>
+          <t>9786054673223</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Munis Faik Ozansoy</t>
+          <t>Paylaşılamayan Osmanlı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057604095</t>
+          <t>9786058720176</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Yıllığı - İFK 2019</t>
+          <t>Örgütsel Öğrenmenin Ar-Ge Takımlarının Performansı Üzerine Etkileri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057604088</t>
+          <t>9786058720121</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Yönetsel Yetkinlik</t>
+          <t>Osmanlılar'ın Cezayir'e Girişi (1512- 1543)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>475</v>
+        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057604057</t>
+          <t>9786054673216</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Munis Yavrum</t>
+          <t>Arşiv Bilimi Nedir</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057604071</t>
+          <t>9786054673834</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tarih Toplum Hukuk Bağlamında Siyaset Bilimi ve Uluslararası İlişkiler Yazıları</t>
+          <t>Büyük Üstadım</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057604033</t>
+          <t>9786057604101</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kızlarımla Hasbihal</t>
+          <t>Hakikatten Olumsallığa Vicdan ve İtaat</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057604040</t>
+          <t>9786057604668</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yerelden Küresele Uluslararası İlişkilerde Güncel Tartışmalar</t>
+          <t>Osmanlı Epistemolojisi Referansları Osmanlı Dünyasında Patent: İhtira Beratı Kanunu (1880) Cilt :2</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>175</v>
+        <v>675</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057604019</t>
+          <t>9786054673261</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İki Hemrah</t>
+          <t>Lügat-ı Bulgari</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>80</v>
+        <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054673827</t>
+          <t>9786054673742</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hafız Divanı'nın Kazan Tatar Türkçesine Şerhi</t>
+          <t>Rusça - Türkçe Lügat</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>95</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054673933</t>
+          <t>9786057604675</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Bürokratın Hususi Mektupları</t>
+          <t>Vefat-ı Nebi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054673902</t>
+          <t>9786057604576</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Efrad-ı Aileme - Süleyman Nazif ve Said Nazif'in Bazı Hususi Mektupları</t>
+          <t>Tiyatro Mimarisinin Tarihsel Gelişimi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>95</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054673971</t>
+          <t>9786057604620</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İbadi Tefsir Geleneği</t>
+          <t>Mıknatıs-i Servet ve Refah</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054673483</t>
+          <t>9786057604811</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İkdam Gazetesi'nin Sistematik Endeksi (1894 - 1904)</t>
+          <t>Bedreka-ı Feyz ve Felah</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>790</v>
+        <v>550</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054673391</t>
+          <t>9786057604552</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Petrol ve Strateji</t>
+          <t>Eski Devirlerden Günümüze Türk Tarihinin Çince Kaynakları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054673896</t>
+          <t>9786057604583</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Nazif'in Nükte ve Hicivleri</t>
+          <t>Türkiye'nin Sorunları ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>225</v>
+        <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054673889</t>
+          <t>9786057604798</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Rüh-Nevaz Nameler ( Ebubekir Hazım'ın Bazı Husüsi Mektupları )</t>
+          <t>Yuva</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>75</v>
+        <v>175</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054673926</t>
+          <t>9786057604828</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yaş Künel (Genç Gönül)</t>
+          <t>Hocalı Izdırabı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>95</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054673919</t>
+          <t>9786057604729</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hanım Kızım Kıymetli Şairem (Faik Ali - Melek Tigrel Mektuplaşmaları)</t>
+          <t>Leyal-ı Hayal</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054673537</t>
+          <t>9786057604781</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Natural Environment Features and Main Natural Hazards (Earthquake, Landslide, Erosion) of Tekirdağ Province (Thrace, Turkey)</t>
+          <t>Mezamir</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054673735</t>
+          <t>9786057604736</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şehir Coğrafyası Açısından Ödemiş</t>
+          <t>Şehirler Şehriyarı</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054673551</t>
+          <t>9786057604774</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şarköy Deresi (Şarköy) - Bağlar Deresi (Marmara Ereğlisi) Arasındaki Marmara Denizi Akaçlama Havzasının (Tekirdağ) Jeomorfolojik Özellikleri</t>
+          <t>Eski Tarz Şiirler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054673421</t>
+          <t>9786057604743</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kasım Divanı</t>
+          <t>Hacktivism ile Bilgi İfşası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054673766</t>
+          <t>9786057604767</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti İktidarının Son Ayı ve Tarihi Mektup (1-27 Mayıs 1960)</t>
+          <t>Stratejiden Politikaya Güvenlik</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>95</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054673711</t>
+          <t>9786057604705</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar ve Edebiyat</t>
+          <t>Çocuk ve Emek</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054673186</t>
+          <t>9786057604521</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İletişim Araçları ve Din</t>
+          <t>Şair-i Azama Mektup - Mensur Şiirler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>95</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054673285</t>
+          <t>9786054673346</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyılda Sultanların Mekanları</t>
+          <t>Osmanlı Şehirleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>225</v>
+        <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054673377</t>
+          <t>9786057604514</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Din ve Ekonomi</t>
+          <t>Pay-ı Tahtın Kapısında</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054673629</t>
+          <t>9786054673001</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İstibdad</t>
+          <t>Kadife Karanfiller</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056220944</t>
+          <t>9786054673797</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Şiirinde İdeal Tipler</t>
+          <t>İki Gözüm Nur-i Aynım</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054673810</t>
+          <t>9786054673674</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kırım Tatar Milli Matbuat Tarihi</t>
+          <t>Başlangıçların Başlangıcı Nahcivan - Marağa Mimarlık Biçimlerinin Mahiyeti</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>95</v>
+        <v>700</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058720138</t>
+          <t>9786057604330</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Anlatmak İçin Anlamak - Ermeni Sorunu</t>
+          <t>Orta Çağlardan Günümüze Türk Dünyasında Kültür ve Şehircilik</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>95</v>
+        <v>550</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054673087</t>
+          <t>9786057604224</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mir'atü'l-Cezayir</t>
+          <t>Mare Nostrum</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>395</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056127212</t>
+          <t>9786057604491</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Babıali Kütüphanesi Katalogları</t>
+          <t>Kur'an'ın Sosyolojik Yorumu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054673759</t>
+          <t>9786057604545</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Aziz Üstadım, Celal Nuri’den Faik Ali’ye Mektuplar</t>
+          <t>Bilim Kurgu Sinemasında Karakter - Mekan Tasarımının Star Wars Filmleri Üzerinden İncelenmesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>95</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054673193</t>
+          <t>9786057604064</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İnternet ve İslam</t>
+          <t>Kazak Dili Grameri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054673858</t>
+          <t>9786057604484</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bab-ı Ali Evrak Odası</t>
+          <t>Bilim Felsefesi Yazıları 1</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054673780</t>
+          <t>9786057604422</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Munis Faik Ozansoy'un Mektupları</t>
+          <t>From Partition To Inclusion “Citizen” Gendership In Sustainable Politics</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>170</v>
+        <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054673230</t>
+          <t>9786056220968</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Batılılaşmaya Karşı Tezler</t>
+          <t>Arapça Dilbilgisi Sarf</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054673643</t>
+          <t>9786057604378</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Evliya Çelebi'ye Göre İstanbul'da Dini Hayat</t>
+          <t>Yönetici Yetkinlikleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054673872</t>
+          <t>9786054673100</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Başkurt Türkçesi Şekil Bilgisi</t>
+          <t>Botagöz</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
+          <t>9786057604361</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Dilimizde Sesteş Kelimeler</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786057604231</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Kütahyalı Mahvi Divanı</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786057604309</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızlı Semalar</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786057604293</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>İletişim - Güncel Gelişmeler</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786057604286</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Pedagoloji</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786056220951</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>16. Yüzyılda Akşehir Sancağı</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786054673155</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Namazda Yanlış Yapılan Kıraatın Hükmü</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786054673049</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Tarih ve Basın</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786054673209</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Morali Bahti'nin Menasik-i Hacc'ı</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786057604170</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Hisar Şairine Mektuplar</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786057604149</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Çolpan'ın Yarkınay Adlı Piyesi</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786057604132</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Ukrayna Baharı</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786056220937</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Türk Romanında Yabancı Okullar ve Kültürel Değişimdeki Rolleri (1881-1950)</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786054673018</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Cibran Halil Cibran'ın Ölümünün 80. Yıldönümü Münasebetiyle Doğu Edebiyatlarında Göç Olgusu</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786054673278</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Azizi Divan</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786057604118</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2. Abdülhamid İçin Hazırlanan Kore Seyahatnamesi</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786054673254</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Munis Faik Ozansoy</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786057604095</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe Yıllığı - İFK 2019</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786057604088</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>İşletmelerde Yönetsel Yetkinlik</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786057604057</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Munis Yavrum</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786057604071</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Toplum Hukuk Bağlamında Siyaset Bilimi ve Uluslararası İlişkiler Yazıları</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786057604033</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Kızlarımla Hasbihal</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786057604040</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Yerelden Küresele Uluslararası İlişkilerde Güncel Tartışmalar</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786057604019</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>İki Hemrah</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786054673827</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Hafız Divanı'nın Kazan Tatar Türkçesine Şerhi</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786054673933</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Bir Bürokratın Hususi Mektupları</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786054673902</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Efrad-ı Aileme - Süleyman Nazif ve Said Nazif'in Bazı Hususi Mektupları</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786054673971</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>İbadi Tefsir Geleneği</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786054673483</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>İkdam Gazetesi'nin Sistematik Endeksi (1894 - 1904)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786054673391</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Petrol ve Strateji</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786054673896</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Süleyman Nazif'in Nükte ve Hicivleri</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786054673889</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Rüh-Nevaz Nameler ( Ebubekir Hazım'ın Bazı Husüsi Mektupları )</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786054673926</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Yaş Künel (Genç Gönül)</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786054673919</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Hanım Kızım Kıymetli Şairem (Faik Ali - Melek Tigrel Mektuplaşmaları)</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786054673537</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Natural Environment Features and Main Natural Hazards (Earthquake, Landslide, Erosion) of Tekirdağ Province (Thrace, Turkey)</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786054673735</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Şehir Coğrafyası Açısından Ödemiş</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786054673551</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Şarköy Deresi (Şarköy) - Bağlar Deresi (Marmara Ereğlisi) Arasındaki Marmara Denizi Akaçlama Havzasının (Tekirdağ) Jeomorfolojik Özellikleri</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786054673421</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Kasım Divanı</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786054673766</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Demokrat Parti İktidarının Son Ayı ve Tarihi Mektup (1-27 Mayıs 1960)</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786054673711</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Hükümdar ve Edebiyat</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786054673186</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>İletişim Araçları ve Din</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786054673285</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>18. Yüzyılda Sultanların Mekanları</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786054673377</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Din ve Ekonomi</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786054673629</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>İstibdad</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786056220944</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Türk Şiirinde İdeal Tipler</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786054673810</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Kırım Tatar Milli Matbuat Tarihi</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786058720138</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Anlatmak İçin Anlamak - Ermeni Sorunu</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786054673087</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Mir'atü'l-Cezayir</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786056127212</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Babıali Kütüphanesi Katalogları</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786054673759</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Aziz Üstadım, Celal Nuri’den Faik Ali’ye Mektuplar</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786054673193</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>İnternet ve İslam</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786054673858</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Bab-ı Ali Evrak Odası</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786054673780</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Munis Faik Ozansoy'un Mektupları</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786054673230</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Batılılaşmaya Karşı Tezler</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786054673643</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Evliya Çelebi'ye Göre İstanbul'da Dini Hayat</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786054673872</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Başkurt Türkçesi Şekil Bilgisi</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
           <t>9786054673841</t>
         </is>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Manas’ın Oğlu Semetey</t>
         </is>
       </c>
-      <c r="C92" s="1">
+      <c r="C148" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>