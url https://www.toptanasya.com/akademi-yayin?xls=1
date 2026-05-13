--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,265 +85,520 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054402007</t>
+          <t>9786056435737</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sovyet İktisadının Eleştirisi</t>
+          <t>Fonksiyonel Besinler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055252007</t>
+          <t>9786058706521</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Medreseden 5 No’luya Nuri Yoldaş</t>
+          <t>Kürt Folklorunda Miraze Bedil Gönülsüz Evlilik</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756304945</t>
+          <t>2789785931089</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Küba’da Kadınlar</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756304860</t>
+          <t>9786054402113</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Komünizmin Şafağı</t>
+          <t>SSCB’de Kapitalizmin Restorasyonu - Sosyalizmin Sorunları - Tarihi Dersler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756304891</t>
+          <t>9789756304884</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Çin’de Kadınlar Göğün Yarısı</t>
+          <t>Sosyalizm ve Kadın İnsan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>140</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054402021</t>
+          <t>9789756304853</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kar Oranı ve Sermayenin Uluslararası Diyalektiği</t>
+          <t>Sosyalizm İnsan Hayat</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055252014</t>
+          <t>3990000027200</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bilinen Sır</t>
+          <t>Marksizm ve Cinsel Devrim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>130</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756304877</t>
+          <t>9789756304952</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Arjantin’in Guevaracıları</t>
+          <t>Kadınların Kurtuluşu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>130</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756304921</t>
+          <t>9786054402090</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Che’nin Ekonomik Düşüncesi</t>
+          <t>Günümüzde Emperyalizm</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756304990</t>
+          <t>9789756304914</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika Yol Ayrımında</t>
+          <t>Fırtına Çocukları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756304490</t>
+          <t>9786056142567</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kamo - Lenin'in Fedaisi</t>
+          <t>Emperyalist Küreselleşme ve Dünya Devrimi - Değişen Ne?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054402106</t>
+          <t>9786054402014</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Arap İsyanları</t>
+          <t>Dünyanın Çatısında Devrim</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055252021</t>
+          <t>9786058706590</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Marksizm Nedir? Komünizm Ne Kadar Uzakta</t>
+          <t>Çalakalem Kadınlık Halleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055252038</t>
+          <t>9786056142505</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kadının Kurtuluşu İçin Yeni Perspektifler</t>
+          <t>Beyaz Düşsel Kanatlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
+          <t>9789756304907</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Savaşçı Karl MarX</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9789756304976</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Resmi İdeoloji ve Kemalizm</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786054402052</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>SSCB’de Sosyalizmin Zaferi ve Kapitalizmin Yeniden İnşası Sorunları</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786054402007</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Sovyet İktisadının Eleştirisi</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786055252007</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Medreseden 5 No’luya Nuri Yoldaş</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9789756304945</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Küba’da Kadınlar</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9789756304860</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Komünizmin Şafağı</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9789756304891</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Çin’de Kadınlar Göğün Yarısı</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786054402021</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Kar Oranı ve Sermayenin Uluslararası Diyalektiği</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786055252014</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Bilinen Sır</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9789756304877</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Arjantin’in Guevaracıları</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9789756304921</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Che’nin Ekonomik Düşüncesi</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9789756304990</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Latin Amerika Yol Ayrımında</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789756304490</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Kamo - Lenin'in Fedaisi</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786054402106</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Arap İsyanları</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786055252021</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Marksizm Nedir? Komünizm Ne Kadar Uzakta</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786055252038</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Kadının Kurtuluşu İçin Yeni Perspektifler</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
           <t>9786058706514</t>
         </is>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’dan Günümüze Ordunun Evrimi</t>
         </is>
       </c>
-      <c r="C16" s="1">
-        <v>220</v>
+      <c r="C33" s="1">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>