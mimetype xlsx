--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -94,276 +94,276 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057205667</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Sınavlarda Başarının Adımları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057205674</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Çocukların Duygusal İhtiyaçları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057205650</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Siyasetin Dönüşümü (Kavramlar Kuramlar Teoriler)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057205612</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>18.Yüzyıldan Cumhuriyet'e Kırklareli (Bir Sosyo-Ekonomik Tahlil Denemesi)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057205643</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bilimin Sınırları</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057205636</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Diyarbakır Anneleri’nden Kürt Sosyolojine</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057205629</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>« Türk Halklarının Devletçiliği ve Kültür Mirasının Gelişiminde Hokand Hanlığı’nın Yeri” - Uluslararası Sempozyum Bildiriler Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057147127</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Hıkmatlarda Olamcha Ma’na</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057147172</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>“Koca Nişancı” Of Kanuni: Celalzade Mustafa Çelebi, Bureaucracy And Kanun” İn The Reign Of Suleyman The Magnificent (1520–1566)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057147134</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevayi’nin Şiirlerinde Kur’an Ayetleri ve Hadisler</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057147103</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Türk Romanının Derin Kökleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786055688714</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Türk Şiirinde Çanakkale</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059786584</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ahiret Name</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059786027</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Türkmenistan İlimler Akademisi Türkçe El Yazmalar Enstitüsü Türkçe Yazma Eserler Kataloğu (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059786003</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Rusya’daki Türkler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057106094</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mavi Alay - Gri Aşk</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057106087</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbinde Dünya</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057106070</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -379,321 +379,321 @@
         <is>
           <t>9786057106056</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Measuring The Impact Of Information System Capabilities On Firm Performance</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057106049</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Fransızcadan Türkçeye</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>850</v>
+        <v>900</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057106032</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Endülüs Emevileri Sosyal ve Ekonomik Tarihi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059786836</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevai ve Muhakemetü'l Lugateyn</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059786911</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Çobanlıktan Öğretmenliğe - Anılar</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059786928</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevai ve Eserleri Sempozyumu</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059786980</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Üniversiteler İçin Türk Dili Kompozisyon Bilgileri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059786423</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Harputlu Mahmud Bahreddin Divanı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059786256</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Tek Kelimeyle Üç Dil</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059786508</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Çağatay Türkçesi Kur'an Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059786348</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Aşkın Şehri Amasya'dan Geçenler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059786218</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Resimleriyle Çocuk/Ergen Değerlendirmede Vaka Örnekleri</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055688660</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kutadgu Bilig: (Nemengan - Fergana Özbekistan Nüshası) (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055688691</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Sezai Karakoç'un Estetiği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059786225</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Vergi Mantığı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059786416</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Yabancılar İçin Türkçe Diksiyon</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786055688844</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Edebiyat ve İnsan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786055688790</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Çocuk Yetiştirmenin Psikolojik Şifreleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786055688783</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Osmanlıda Eğitim</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786055688981</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Saçaklı-Zade Muhammed El-Maraşi'nin Risaletü's-sürur ve'l-ferah Tercümesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786055688912</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Toktogul : Şiirlerle Örülen Nağmelere Dökülen Ömür (Türkmence)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055688905</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
@@ -754,291 +754,291 @@
         <is>
           <t>9786055688806</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Pervane Bey Mecmuası (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>2700</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059786102</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Diyarbakır</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059786171</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Penceremden</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059786041</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Sivil Toplum Örgütleri ve Yoksulluk</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059786010</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Divan Edebiyatı Üzerine Tartışmalar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786055688769</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Balkanlardaki Yatır Türbe Tekke ve Zaviyelerimiz (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059786065</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Makber</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059786034</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Sahra</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786055688967</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Mağdurin Hikayesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055688974</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Yeni Edebiyat</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055688639</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Eski Anadolu Türkçesinde Arkaik (Eski) Öğeler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>950</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059786751</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Japonya Nasıl Modernleşti ve Kalkındı?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059786874</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Göç Olgusu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059786850</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>18.Yüzyıl Divan Şiiri Poetikası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786055688349</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Dilbilim El Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786059786515</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Leyla ve Mecnun Romanı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786059786805</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Eğitimin 100 Yılında Türkiye'nin Akademik ve Toplumsal Kazanımları</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786059786706</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Adilcevaz Yöresi Söz Varlığı ve Dil İncelemesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786055688097</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Şah-maran Hikayesi</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055688493</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
@@ -1054,1431 +1054,1431 @@
         <is>
           <t>9786055688042</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tarih Sohbetleri</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786055688240</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Reform Sürecinde Kıbrıs</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786055688561</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Muhayyelat Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786055688585</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Milli Edebiyata Doğru</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786055688165</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Metinlerle Batı Edebiyatı Akımları</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786055688462</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Meçhule Yolculuk</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786055688417</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Kimyasal Risk Etmenleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786055688028</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Kelimelerle Barışık Yaşamak</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055688424</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Kafamdaki Vızıltı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786055688615</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Hüseyin Kami Dehri Divançesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055688295</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Her Yazıyı Bir Türkü Bekler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055688578</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Feza’il</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786055688264</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Emsal</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786055688387</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Eğitim Yönetiminde Stres</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786055688523</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Edebiyat Hayatı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786055688370</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Ebruli Kitap</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786055688073</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Dürr-i Meknun</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>950</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786055688011</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Doğrandıkça Artan Ekmek</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786055688035</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Dionizyak Coşkunun İhtişam ve Sefaleti</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786055688271</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Çınaraltı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786055688400</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Bir Masal Ada - Bozcaada</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786055688516</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Berdel Yazarı Esma Ocak Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055688592</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Ahmet Atilla Şentürk Armağanı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>950</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055688288</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Resimli Ay</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786059786959</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Osmanlı Türkçesi Metin İncelemeleri</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786059786591</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Tarih-i Edebiyyat Dersleri Cilt-1</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786059786775</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Müzik Terapisi Ders Notları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786055688479</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Türkçesi - 2</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786055688226</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Kim Galip Gelecek Sınav mı Sen mi ?</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786055688363</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Güncel Problemlere Psikolojik Analizler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786055688608</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Çocukların Psikolojik İhtiyaçları ve Anne - Babaların Beklentileri</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786055688066</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>11 Eylül Sonrası ABD’nin Ortadoğu Politikası ve Türkiye’ye Yansımaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786055688554</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Yıldızdan Kopmuş Bir Şule</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786055688110</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Şiiri Yeniden Okumak</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786055688103</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Şiire Yeniden Bakmak</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786059786379</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>One</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786059786690</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Atabetü’l Hakayık’ın Düz ve Ters Dizim Sözlüğü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786059786669</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Siyasi ve Mezhebi Açıdan Osmanlı İran İlişkileri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786059786621</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Müdelles Hadis ve Müdellis Raviler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786059786683</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Hitabet</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786059786676</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Necati Bey'in Poetikası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059786577</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Edebiyatçılarımızın Ardından</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059786553</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Toplumsal Bellek ve Türk Arkeoloji Belgeselleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059786546</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Modernizmden Postmodernizme Eleştiri Terimleri Sözlüğü Cilt 1</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786059786478</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Müze İletişimi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786059786195</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Kastamonu Şiirleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786055688219</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Hayata Edebiyatla Bakmak</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786059786539</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Yazılmadık Bir Şarkı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059786331</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Yirminci Yüzyılın İlk Çeyreğinde Güneybatı Anadolu’da Gayrimüslimler</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786059786096</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Siham-ı İlham</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786059786454</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Faruk Kadri Timurtaş'tan Seçmeler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786059786317</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Dilinizdeki Kelimelerimiz</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786059786492</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Abdülhak Şinasi Hisar</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059786485</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Sezai Karakoç</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786059786287</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Surdaki İz</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059786249</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Şeytanın Pabucu</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786057147196</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Ali Ekrem Bolayır - Zılal-ı İlham</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786059786843</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Ali Şir Nevai ve Eserleri Sempozyumu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786055688738</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Mahtumkulu Divanı Türkiye Türkçesi (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>950</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786059786324</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Diksiyon</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786055688684</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Türkçe İlk Kuran Tercümelerinden: Özbekistan Nüshası (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>2000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786055688677</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Türkçe İlk Kur'an Tercümelerinden: Özbekistan Nüshası (Büyük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>4000</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786055688134</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Yazılı ve Sözlü Anlatım</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786055688080</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Türkiye Türkçesi Söz Dizimi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786055688233</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Roman ve Hayat</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786055688141</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Türkçesi - 1</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786057106001</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Mantığa Dayalı İngilizce</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786059786737</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Hüsrev ü Şirin</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786055688394</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Şeker Tadında İstanbul</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786055688318</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Orhan Hançerlioğlu - Hikayeden Öte Romandan Beri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786055688202</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Milli Mücadele’miz ve İstiklal Marşı’mız</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786055688301</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Ömer Seyfettin’in Kaleminden</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786055688257</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Larnaka Mektubu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786055688325</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Armonik Halleşmeler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786055688127</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Eğitimde Bir Üstad Satı Bey’i Tanımak</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786055688509</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Modern Özbek Türkçesi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9786055688004</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>İnsan İletişim ve Dil</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9786055688530</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Yeni Dünyaya Mukaddime</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9786055688431</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Türk Edebiyat Tarihinde Milli Edebiyat Dönemi (1911 - 1923)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786055688455</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Tanzimat’tan Cumhuriyet’e Aydın Kadınlar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786055688547</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Tut Elimi</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9786055688622</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Tuhfe-yi Lutfi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786057106063</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Meninski’nin Thesaurus Lınguarum Orıentalıum Turcıcæ, Arabıcæ, Persıcæ Adlı Eserindeki Vulgarize Halklılaşmış) Kelimelerin Fonetik Açıdan İncelenmesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9786057147110</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Akademik Farsça ve YDS Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9786059786430</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Tuhfetü'l-İhvan ve Hediyyetü’s-Sıbyan</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786059786782</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Dünyada ve Türkiye'de Eğitim Denetiminin Gelişim Süreci ve Okul Öncesi Eğitim</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786057205681</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Akbaba Mizah Hikayeleri Antolojisi Üzerine Kuramsal Bir Çözümleme</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786057205605</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>германияда таълим олган туркистон ёшлари</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786057147189</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Bahaettin Karakoç</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9786057147141</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Şirazlı Sadi’de İktisat Ahlakı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786055688721</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Klasik Düşüncenin Türkmen Mimarları: Devletmehmet Azadi ve Oğlu Mahtumkulu</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9786059786904</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Yıldızeli’nin Söz Varlığı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786055688868</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Karahanlı Türkçesi Sözlüğü</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786059786300</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Bir Söyle İki Dinle</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9786059786997</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Çin’deki Hui Müslümanları</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9786057106018</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
@@ -2494,466 +2494,466 @@
         <is>
           <t>9786059786966</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Divanu Lugati-T-Türk</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9786059786935</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Çağın Bireyi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786059786881</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Turkish Diction for Foreigners</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786059786812</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>The Manuscripts Written By Mir A'li Shir Neva'i in The British Library</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786059786898</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Kutadgu Bilig’in Söz Varlığının Düz ve Ters Dizim Sözlüğü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786059786768</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Dünyada Göç Yönetimi ve Türkiyenin Göçmenleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786059786747</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>1937-2020 Yılları Arasında Türkiyede Doğudan Batıya Adalet ve Hürriyete Işık Tutanlar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786059786614</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Abbas Haveri - Hayatı, Sanatı, Eserleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786059786652</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Modern Türk ve İran Romanında Kadın</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786059786607</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2009’dan 2019’a 10.Yıl Hatıra Kitabı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786059786560</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>TCG Dumlu</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786059786522</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Türk Romanında Halk Kültürü ve Halk Edebiyatı Unsurlarına Bir Bakış</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786059786461</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Aykırı Ergenlerin Psikolojisi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786059786447</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Faruk Kadri Timurtaş Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786059786409</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Memleketi İstanbul’a Taşımak</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786059786355</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Alparslan</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786059786362</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Türk Dilinin Tarihsel Serüveni</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786055688851</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Toktogul : Şiirlerle Örülen Nağmelere Dökülen Ömür</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786055688646</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Batı Avrupa Yazınının İlkçağdaki Kaynakları</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786059786270</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Safahat'ta Konuşma Dili</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786059786263</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Postmodern Zamanın Metal Şairi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786055688929</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Kutadgu Bilig - Kahire Nüshası : Tıpkıbasım</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>2000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786059786201</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Dil Eksenimiz</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059786188</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Türk - İslam Dünyasında Göç ve Göç Yönetimi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786059786072</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Türkiyenin Güncel Sosyal Problemlerine Çözüm Projeleri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786055688332</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>İdealist Öğretmen</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786055688776</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Kutadgu Bilig Herat (Viyana-Avusturya) Nüshası</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>1000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786055688950</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Kendimi Kazdım</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786055688943</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Kamelyalı Kadın</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786055688936</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Bosna Günlüğü</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>