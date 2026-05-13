--- v1 (2026-02-26)
+++ v2 (2026-05-13)
@@ -139,66 +139,66 @@
         <is>
           <t>9786051594453</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kayıp Kuşlar - Mutlu Hikayeler Serisi 1</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786051594460</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kendini Beğenen Kelebek - Mutlu Hikayeler Serisi 4</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>90</v>
+        <v>165</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786051594446</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Karınca İle Arı - Mutlu Hikayeler Serisi 3</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057237743</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İlk Kitaplarım Serisi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>305</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057237736</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -514,51 +514,51 @@
         <is>
           <t>9786051594804</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Çiçekler Boyama Kitabı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786051594767</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Harfler Boyama Kitabı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786051594729</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Boyama Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786051594781</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -604,51 +604,51 @@
         <is>
           <t>9786051594798</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Yapılar Boyama Kitabı</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786051594477</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Küçük Balık - Mutlu Hikayeler Serisi 5</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>110</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786051594439</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kartalın Öfkesi - Mutlu Hikayeler Serisi 2</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786051594811</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>