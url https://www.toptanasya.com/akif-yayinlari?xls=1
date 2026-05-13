--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,490 +85,505 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259628417</t>
+          <t>9786259628424</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gözyaşları</t>
+          <t>Tutuklu Günler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259435992</t>
+          <t>9786259628417</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aklın ve Kalbin Diyalektiği</t>
+          <t>Aşkın Gözyaşları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>85</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259435923</t>
+          <t>9786259435992</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojinin İzinde</t>
+          <t>Aklın ve Kalbin Diyalektiği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>125</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259435916</t>
+          <t>9786259435923</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Yolcusunun Soruları 1</t>
+          <t>Sosyolojinin İzinde</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254437199</t>
+          <t>9786259435916</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm (Aşk veya Göç)</t>
+          <t>Hakikat Yolcusunun Soruları 1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>290</v>
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259435909</t>
+          <t>9786254437199</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Firdevs Çiçekleri (Rubai Şiirler)</t>
+          <t>Kördüğüm (Aşk veya Göç)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>135</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254437182</t>
+          <t>9786259435909</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Makaleler</t>
+          <t>Firdevs Çiçekleri (Rubai Şiirler)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254437175</t>
+          <t>9786254437182</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Merhem</t>
+          <t>Makaleler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254437168</t>
+          <t>9786254437175</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kavgam</t>
+          <t>Merhem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254437151</t>
+          <t>9786254437168</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kayabaşı'nın Serüveni Elazığ</t>
+          <t>Kavgam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054908448</t>
+          <t>9786254437151</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bey Kızı</t>
+          <t>Kayabaşı'nın Serüveni Elazığ</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>98</v>
+        <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054908455</t>
+          <t>9786054908448</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hamid-i Veli (Somuncu Baba)</t>
+          <t>Bey Kızı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054908462</t>
+          <t>9786054908455</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişim Müslüman Oldu</t>
+          <t>Hamid-i Veli (Somuncu Baba)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>77.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054908431</t>
+          <t>9786054908462</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Esmaü-l Hüsna Şehri</t>
+          <t>Kişisel Gelişim Müslüman Oldu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>53</v>
+        <v>77.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054908493</t>
+          <t>9786054908431</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kudüs</t>
+          <t>Esmaü-l Hüsna Şehri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>96</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054908479</t>
+          <t>9786054908493</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Nil’in Altın Soluğu Abdulbasid Abdussamed Romanı</t>
+          <t>Kudüs</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054908400</t>
+          <t>9786054908479</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>"Ey Oğul" Hüccetü'l İslam</t>
+          <t>Nil’in Altın Soluğu Abdulbasid Abdussamed Romanı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>85</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054908356</t>
+          <t>9786054908400</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kişilikler Parkı</t>
+          <t>"Ey Oğul" Hüccetü'l İslam</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054908424</t>
+          <t>9786054908356</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Biz Burda Kalacağız</t>
+          <t>Kayıp Kişilikler Parkı</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054908394</t>
+          <t>9786054908424</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Günahları Affettirmenin Yolları</t>
+          <t>Biz Burda Kalacağız</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>98</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054908387</t>
+          <t>9786054908394</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İbretlik Dini Hikayeler</t>
+          <t>Günahları Affettirmenin Yolları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254437144</t>
+          <t>9786054908387</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İznik</t>
+          <t>İbretlik Dini Hikayeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>140</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786254437120</t>
+          <t>9786254437144</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sancı</t>
+          <t>İznik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786254437113</t>
+          <t>9786254437120</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sevdamı Haykırıyorum</t>
+          <t>Sancı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786254437137</t>
+          <t>9786254437113</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gülşeninde Gezerken</t>
+          <t>Sevdamı Haykırıyorum</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056946899</t>
+          <t>9786254437137</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Özümün Ülkesine Dönüş</t>
+          <t>Gülşeninde Gezerken</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>71.5</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056946875</t>
+          <t>9786056946899</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Susmak Zulmün Mühleti</t>
+          <t>Özümün Ülkesine Dönüş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>96</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054908523</t>
+          <t>9786056946875</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kitap Sünnet İlişkisi</t>
+          <t>Susmak Zulmün Mühleti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>85</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054908585</t>
+          <t>9786054908523</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Umuttur Yaşamak</t>
+          <t>Kitap Sünnet İlişkisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>98</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
+          <t>9786054908585</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Bir Umuttur Yaşamak</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
           <t>9786054908486</t>
         </is>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Nijer Kitabı</t>
         </is>
       </c>
-      <c r="C31" s="1">
+      <c r="C32" s="1">
         <v>95</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>