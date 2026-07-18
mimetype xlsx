--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -94,276 +94,276 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259628424</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Tutuklu Günler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259628417</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aşkın Gözyaşları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259435992</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aklın ve Kalbin Diyalektiği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259435923</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sosyolojinin İzinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259435916</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hakikat Yolcusunun Soruları 1</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786254437199</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kördüğüm (Aşk veya Göç)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259435909</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Firdevs Çiçekleri (Rubai Şiirler)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786254437182</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Makaleler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>475</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786254437175</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Merhem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786254437168</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786254437151</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kayabaşı'nın Serüveni Elazığ</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054908448</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bey Kızı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>98</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786054908455</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Hamid-i Veli (Somuncu Baba)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>85</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786054908462</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kişisel Gelişim Müslüman Oldu</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>77.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054908431</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Esmaü-l Hüsna Şehri</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786054908493</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kudüs</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>96</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054908479</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Nil’in Altın Soluğu Abdulbasid Abdussamed Romanı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786054908400</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -394,196 +394,196 @@
         <is>
           <t>9786054908424</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Biz Burda Kalacağız</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786054908394</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Günahları Affettirmenin Yolları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>98</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786054908387</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>İbretlik Dini Hikayeler</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786254437144</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>İznik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786254437120</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sancı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>135</v>
+        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786254437113</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Sevdamı Haykırıyorum</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>125</v>
+        <v>325</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786254437137</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Gülşeninde Gezerken</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786056946899</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Özümün Ülkesine Dönüş</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>71.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786056946875</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Susmak Zulmün Mühleti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786054908523</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kitap Sünnet İlişkisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>85</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786054908585</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bir Umuttur Yaşamak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>98</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786054908486</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Nijer Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>95</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>