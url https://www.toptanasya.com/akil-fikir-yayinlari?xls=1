--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,7540 +85,9865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256246782</t>
+          <t>9786256246874</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Mektebi</t>
+          <t>Gönlümdeki Selanik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256246799</t>
+          <t>9786258744446</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’dan Günümüze Suruç</t>
+          <t>Kediler Kralının Konağı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1000</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256246430</t>
+          <t>9786256246881</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hilal ve Zambak</t>
+          <t>Balon Pilotu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259855103</t>
+          <t>9786258744330</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dokumacı Kız</t>
+          <t>Yenileşme Serüvenimiz (1790-1935)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259419794</t>
+          <t>9786258744323</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Düşçü Amca</t>
+          <t>Umut Denizi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259419725</t>
+          <t>9786258744279</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Son Dinozor</t>
+          <t>Her Hayat Bir Romandır Aslında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256403628</t>
+          <t>9786258744163</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslam Tasavvufu</t>
+          <t>Aksayan Yönlerimiz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256403567</t>
+          <t>9786258744347</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İpsiz Recep</t>
+          <t>Farklı Fındık Fırıldak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257497961</t>
+          <t>9786258744408</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İslamın Hanefi-Maturidi Yorumu</t>
+          <t>Tavşan Pulşeker Taşınıyor</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256403130</t>
+          <t>9786258744361</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Beyaz Bilyem</t>
+          <t>Huysuz Horoz Hüttürü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257497855</t>
+          <t>9786258744354</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Anka'nın Fısıldadıkları</t>
+          <t>Uydurukçu İpek Böceği Uçuş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257497916</t>
+          <t>9786258744385</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Küçük Savaşçı</t>
+          <t>Miskin Misket Miskito</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257497794</t>
+          <t>9786258744392</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gökteki Uçurtma</t>
+          <t>Pasaklı Pisicik Pati</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257497589</t>
+          <t>9786258744378</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çoban Terimleri Sözlüğü</t>
+          <t>Sorumsuz Solucan Sorti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257497374</t>
+          <t>9786258744200</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Yunus Emre</t>
+          <t>Kızılcık Şerbeti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052068182</t>
+          <t>9786256246553</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Uçan Üniversite</t>
+          <t>The Novel of Coriolanus Tragedy</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052068069</t>
+          <t>9786258744293</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi’den Pedagojik Telkinler</t>
+          <t>Tarihe Sığmayan Destan Çanakkale</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>340</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059790192</t>
+          <t>9786258744309</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Arkeolojik Araştırmalarla Eskiçağ’dan Günümüze Kağızman</t>
+          <t>Tarihî Efsaneler ve Sırlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257497121</t>
+          <t>9786258744262</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Soykırımı İddialarına Karşı Bir Yanıt</t>
+          <t>Şeyh Muhammed Abdulbaki Efendi’nin Hayatı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059499705</t>
+          <t>9786258744286</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Altın Çocuğu Timurlenk</t>
+          <t>Benim Adım İmparator Para</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059499958</t>
+          <t>9786259474106</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı Eğitim</t>
+          <t>Okyanusa Açılan Kapılar Tefekkür Mayası Röportajlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059499859</t>
+          <t>9786258744231</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Deryasından 45 Manevi Reçete Ey Kalbim Allah’a Güven</t>
+          <t>Bakü Fatihi Nuri Paşa</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059499866</t>
+          <t>9786256246843</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mitoloji ve Efsaneler Serisi - 1</t>
+          <t>Beyoğlu Batakhaneleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059499422</t>
+          <t>9786256246911</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi Cilt 1</t>
+          <t>Şiir ve Müzik Diliyle İskilip</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>800</v>
+        <v>360</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059499880</t>
+          <t>9786256246928</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Demirci Mehmet Efe ve Denizli Faciası Hakkında Bir Tartışma</t>
+          <t>Fetih’in Manevi Mimarı - Akşemseddin Hazretleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059499835</t>
+          <t>9786052068861</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Karsuyu Masallar Ülkesinde</t>
+          <t>Hümeyra ve Minnoş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059499248</t>
+          <t>9786256246812</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetleri Doğru Okumak</t>
+          <t>21. Yüzyılda Değişen Devlet - Toplum İlişkilerine Ait Yeni Kavramlar</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256246614</t>
+          <t>9786258744255</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İskilipli Şeyhülislam Hacı Mustafa Sunullah Efendi</t>
+          <t>Tarihi ve Arkeolojik Veriler Işığında Tebriz’in Eskiçağ Tarihi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259855134</t>
+          <t>9786258744217</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Kitap Bağımlısının Notları II</t>
+          <t>Osmanlıdan Cumhuriyet’e Basında Kadın ve Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256246621</t>
+          <t>9786258744248</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Divanu Lügati’t Türk</t>
+          <t>Aşkın Şehri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>650</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256246768</t>
+          <t>9786258744224</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şapkalı Maymunlar Piknik Alanı</t>
+          <t>Siirt Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259839912</t>
+          <t>9786258744187</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hizmetçi Belası</t>
+          <t>Çile Doğudan Doğar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259855158</t>
+          <t>9786256246775</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türk Kimliği</t>
+          <t>Almalık - Dihoy Yazıbaşı Köyü Tarihi ve Hatıralar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259855196</t>
+          <t>9786258744194</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İslam’a Göre Savaş-Barış ve Hükümleri</t>
+          <t>İçimizdeki Mevlana</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055283490</t>
+          <t>9786256246898</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sahibini Bekleyen Mektup</t>
+          <t>Gülcemal</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256246676</t>
+          <t>9786258744170</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak Yolculuğu</t>
+          <t>İstanbul Hasreti</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256246744</t>
+          <t>9786256246836</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Eğri Çizgiyi Doğru Devam Ettirme</t>
+          <t>Kıyım 12 Eylül</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256246751</t>
+          <t>9786256246942</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Denetim Elemanları</t>
+          <t>Gazze’nin Cennet Kuşları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256246645</t>
+          <t>9786256246904</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sinema Endüstrisinde Telif Hakları</t>
+          <t>Zalim Kralın Hilekar Veziri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256246690</t>
+          <t>9786256246867</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Siirt Arapçasında Söylenmiş Atasözleri ve Deyimler 2</t>
+          <t>Yapay Zeka Çağında Habercilik</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256246720</t>
+          <t>9786256246607</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Zamanın ve Tutkunun Şehri</t>
+          <t>İslam Halifeleri 1. Cilt</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256246706</t>
+          <t>9786256246935</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Açan Ketaki Çiçeği Safiye Erol</t>
+          <t>Nihan’a Peri Peri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256246737</t>
+          <t>9786256246850</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sımsıcak Bir Merhaba Söyleyişler</t>
+          <t>Babil Kulesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052068472</t>
+          <t>9786256246423</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Yalova Eşkıyaları</t>
+          <t>Çayır Güzeli</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256246669</t>
+          <t>9786256246478</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Demir Yürek Cesur Dağ</t>
+          <t>Büyük Macera</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256246508</t>
+          <t>9786256246454</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gidiyon He Mi</t>
+          <t>Şah İsmail</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256246638</t>
+          <t>9786256246447</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Parktaki Sarı Işık</t>
+          <t>Kırık Madalya</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256246683</t>
+          <t>9786256246461</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hünkar Hacı Bektaş Veli’nin Yolunda Gerçekname</t>
+          <t>Hazreti Ali’nin Öğütleri</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256246379</t>
+          <t>9786256246829</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Mirliva Rodoslu Mustafa Fehmi’nin Sana Muhasarasına Dair Notları</t>
+          <t>Deli ve Çocuk</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059790314</t>
+          <t>9786256246805</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Firavunun Cinayetleri</t>
+          <t>Ben Askerde İken</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257497992</t>
+          <t>9786256246027</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Korsanlar Peşinde</t>
+          <t>Vicdanından Af Dile</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256403581</t>
+          <t>9786259855165</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Kan ve Ateşler İçinde</t>
+          <t>Alevi-Bektaşilik ve Hurufilik</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256403000</t>
+          <t>9786259474151</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Beyaz Et Tacirleri</t>
+          <t>Almalık Masalı</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256403017</t>
+          <t>9786259839950</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Cibali Zindanları</t>
+          <t>Çevresel, Sosyal ve Yönetişim Hedeflerini Dengelemek</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256246591</t>
+          <t>9786259839943</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nefretle Nereye Kadar - Bir Fazilet Çağrısı</t>
+          <t>Hannah - Kölelik ve Irkçılık Amerikasında Zorlu Mücadeleler ile Geçen Bir Hayat Hikayesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256246485</t>
+          <t>9786259474137</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Zaman-ı Zade</t>
+          <t>Sancılı Doğum</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256246492</t>
+          <t>9786259839905</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Küçük Park</t>
+          <t>Müzik Endüstrisinde Telif Hakları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>80</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256246041</t>
+          <t>9786259839998</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Su Altı Sporları</t>
+          <t>Geldi Nebi Muhammed (s.a.v.)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256246546</t>
+          <t>9786259839929</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Cemre</t>
+          <t>Kafada Nal İzleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>130</v>
+        <v>340</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256246416</t>
+          <t>9786259839936</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Islık Hikayesi</t>
+          <t>Entelektüel Bağımlılık ve Yeni Paradigma İhtiyacı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256246522</t>
+          <t>9786259855172</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Penceremden Görünenler</t>
+          <t>Harika Kirpi Togo</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256246577</t>
+          <t>9786256403529</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Balon Pilotu</t>
+          <t>Kafkas Şahikalarında Yakın Mazinin Kanlı Hadiseleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256246584</t>
+          <t>9786256403642</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bayburtlu Zihni</t>
+          <t>Palava Soykırımı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>360</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259419763</t>
+          <t>9786256403604</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Osmanlı Düşüncesinde Eğitim ve Din Eğitimi: İslamcılık Akımı</t>
+          <t>Serbest ve Aletli Dalıcılık</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256246539</t>
+          <t>9786256403505</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Maraş Destanı</t>
+          <t>Sil Baştan Doğarım</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256246409</t>
+          <t>9786059499897</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İtibar Yönetimi ve Sağlık Kurumlarındaki Yansımaları</t>
+          <t>Artık Bütün Kartlar Açık</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256246386</t>
+          <t>9786256403048</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Tangonun Romanı</t>
+          <t>İhtiyar Horozun Son Ötüşü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256246324</t>
+          <t>9786256403086</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kelebek</t>
+          <t>Nakarat</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256246393</t>
+          <t>9786256403109</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hasreti</t>
+          <t>Bayburt’un İnsan Hafızası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256246362</t>
+          <t>9786257497923</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kültür Kültür Emperyalizmi Kültür Endüstrisi</t>
+          <t>Hünkar Hacı Bektaş-ı Veli ve Namaz</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256246355</t>
+          <t>9786257497893</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Uygarlıklar</t>
+          <t>Kubilay Han</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256403093</t>
+          <t>9786257497909</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Zübdetü’n Nesayih</t>
+          <t>Alemdar Mustafa Paşa</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257497800</t>
+          <t>9786257497787</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe ve Geleceğe Özlemimiz - Bahar Esintileri</t>
+          <t>Menakıb-ı Hayvan Bera-yı Teşhiz-i Ezhan</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990055283773</t>
+          <t>9786257497503</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kareköke Aldıklarım</t>
+          <t>Ahval-i Umumiye Notları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055283070</t>
+          <t>9786257497404</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Döneminde İstanbul Ramazanları</t>
+          <t>İshak Kuşu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055283056</t>
+          <t>9786257497558</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Saraylarında Ömer Hayyam Hasan Sabbah ve Nizamülmülk</t>
+          <t>Zamansız Şiirler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000791697</t>
+          <t>9786257497398</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Seci vü Kafiye Lügati (2 Cilt Takım)</t>
+          <t>Gökyüzü Gülümsüyor</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>1400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055283063</t>
+          <t>9786257433884</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Püskülsüz İsmail</t>
+          <t>İslam’da Askerlik ve Ordu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052068489</t>
+          <t>9786052068410</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdulhamid</t>
+          <t>Çoğu Hüzündü Zaten</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>430</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256246331</t>
+          <t>9786059499002</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İnancını Yaşayan Münevver Mehmed Şevket Eygi</t>
+          <t>Çimdik'ten Dürtü'ye</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259474113</t>
+          <t>9786052068519</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Asude Bir Sadayım Ben</t>
+          <t>Matmazel Anjel</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257497497</t>
+          <t>9786052068755</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Zeyneb'in Gerdanlığı</t>
+          <t>Solumdaki Sızı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259855189</t>
+          <t>9786052068830</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet’te Kadının Yeri</t>
+          <t>Salibaba’nın Tuhaf Halleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259855127</t>
+          <t>9786052068847</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İbnülemin Mahmud Kemal İnal Hayatı ve Eserleri</t>
+          <t>Harita Oyunları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259419787</t>
+          <t>9786055283636</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yamalı Bohça Masallar</t>
+          <t>Osmanlı Hanımları ve Hizmetçi Kadınlar (1869-1927)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>90</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256403611</t>
+          <t>9786055283643</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Spor Dünyasında Ofsayt Olaylar</t>
+          <t>Osmanlı Hanımları ve Kadın Terzileri (1869-1923)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259419718</t>
+          <t>9786055283650</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatçılarımızın Çocukluk Hatıraları</t>
+          <t>Osmanlı Kadın Telefon Memureleri (1913-1923)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259419701</t>
+          <t>9786055283667</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Romancılar Konuşuyor</t>
+          <t>Pazarola Hasan Bey (1885-1926)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256403826</t>
+          <t>9786055283759</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kalem Efendileri</t>
+          <t>Birinci Kadın İşçi Taburu (1917-1919)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256403192</t>
+          <t>9786055283582</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kronik Hastalıklar Kanserle Baş Etme Yolları</t>
+          <t>Satrançname</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259419756</t>
+          <t>9786055283254</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Yazımı Üzerine Bir Tartışma</t>
+          <t>Urfa Mutasarrıfı Nusret Bey</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259419732</t>
+          <t>9786055283162</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>Osmanlıda İlk Şeyhülislam Molla Fenari</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259419749</t>
+          <t>9786055283186</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sultan Şehir İstanbul</t>
+          <t>Hazreti Hamza</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256403819</t>
+          <t>9786059790505</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hengame</t>
+          <t>Efelerin Tarihi</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256403789</t>
+          <t>9786052068083</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Teftiş Yalnızlığı</t>
+          <t>Melankolik Aşk</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>480</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256403987</t>
+          <t>9786052068106</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Seçkinlerden Bir Seçkin Hulusi Çetinoğlu</t>
+          <t>Dilbeste</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256403994</t>
+          <t>9786059790284</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Vefatının Ellinci Yılında Veysel'e Vefa Kitabı</t>
+          <t>Sol Yanım Acıyor Anne</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>90</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256403772</t>
+          <t>9786059790307</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisi İle Hayatın Seyri</t>
+          <t>Karşı Köyün Delisi</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256403802</t>
+          <t>9786059790420</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Öküz Efendi</t>
+          <t>Afet ve Kriz Yönetiminde Yeni Bir Model Tasarımı: İstanbul Örneği</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>120</v>
+        <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256403758</t>
+          <t>9786055283438</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yıldız, Dersaadet ve Ötesi</t>
+          <t>Ahde Vefa 2 - Manzum Vefa Duaları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256403796</t>
+          <t>9786055283421</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Vadisi</t>
+          <t>Ahde Vefa 1 - Manzum Anma Duaları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256403543</t>
+          <t>9786059790024</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tek Umut Türkiye</t>
+          <t>Kültür Vadisinde İnsan, Diplomasi ve Siyaset</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256403765</t>
+          <t>9786059790901</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yaşamımdan Süzülen</t>
+          <t>Hasret Kor Gibi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256403154</t>
+          <t>9786059790864</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bektaşilik</t>
+          <t>Damlacık Kız</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256403178</t>
+          <t>9786059790260</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Fıkraları</t>
+          <t>Siren'e Masallar</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256403734</t>
+          <t>9786059790413</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>O Benim Gençliğimdi</t>
+          <t>Kayıkla Bir Cevelan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256403741</t>
+          <t>9786059790543</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mitoloji ve Efsaneler Serisi 2</t>
+          <t>Birinci Dünya Savaşının En Büyük Komutanı Halil Paşa ile 13 yıl Gördüklerim Duyduklarım</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256403697</t>
+          <t>9786052068014</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Dağların Efendisi Çoban Kırsal Turizmde</t>
+          <t>Kamusal Bir Ödev Olarak Planlama</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256403703</t>
+          <t>9786059790444</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Çoban Yemekleri</t>
+          <t>İnsanlar Çocuk Kalsa</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256403680</t>
+          <t>9786059790574</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ereğli</t>
+          <t>Divan Edebiyatının Kaynakları</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256403666</t>
+          <t>9786052068007</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Anlar</t>
+          <t>Kral Kapanı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256403673</t>
+          <t>9786059790000</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Saklandığı Yer İzmit Yazıları</t>
+          <t>Derli Toplu Tıpkıbasım Makaleler (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>130</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256403727</t>
+          <t>9786059790031</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Çoban Anlatmaları</t>
+          <t>Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256403710</t>
+          <t>9786055283933</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Çoban Oyunları</t>
+          <t>Araf'ın Gölgesinde</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257497930</t>
+          <t>9786059790833</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Renklerin Masumiyeti</t>
+          <t>Bir Ressamın Şiir Defteri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>330</v>
+        <v>160</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257497411</t>
+          <t>9786059790963</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Geceyle Gelen</t>
+          <t>İdealist ittihatçı Bir Muallim: Selim Sırrı Tarcan</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256403659</t>
+          <t>9786059790055</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Japonya’dan Hikayeler</t>
+          <t>Sultan İbrahim'in Celladı Kara Ali</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256403161</t>
+          <t>9786059790727</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Nefesleri</t>
+          <t>Gonca Gül</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257497862</t>
+          <t>9786059790710</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bir İhtişam ve Hüznün Destanı Endülüs</t>
+          <t>Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256403536</t>
+          <t>9786059790826</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Koryolanus Faciası</t>
+          <t>Bir Arının Hikayesi</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256403550</t>
+          <t>9786059790703</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet 04.17</t>
+          <t>Mahalle Maçı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256403512</t>
+          <t>9786059790529</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yazı Mektebi</t>
+          <t>Türkçeyi Doğru Kullanalım</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257497350</t>
+          <t>9786055283957</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bizden Hikayeler</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>120</v>
+        <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256403499</t>
+          <t>9786055283940</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Ayasofya - Üç Devirde Olaylar - Hatıralar</t>
+          <t>Balkanlardan İskenderiyeye Bir Esaretin Öyküsü</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256403079</t>
+          <t>9786059790062</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Gölgesinde</t>
+          <t>Şehir ve Şuur</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256403055</t>
+          <t>9786055283551</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bir Ada Bin Hüzün</t>
+          <t>Aslında Hüzün ve Hep İstanbul</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256403116</t>
+          <t>9786055283766</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Saray Mutfağı</t>
+          <t>Dallar Kuşlara Tutunmayı Unutmamıştı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256403031</t>
+          <t>9786055283704</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Hayat İyilikle Güzel</t>
+          <t>İbnülemin Mahmut Kemal İnal</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256403062</t>
+          <t>9786055283612</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>100 Kıssadan 100 Hisse</t>
+          <t>Gevher Sultan</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256403123</t>
+          <t>9786059499392</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veysel Şatıroğlu</t>
+          <t>Vatansız Irk</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257497572</t>
+          <t>9786059499415</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yaveler</t>
+          <t>Osmanlı Türkçesindeki Arapça-Farsça Sesteş Kelimeler Dizini</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>160</v>
+        <v>390</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257497718</t>
+          <t>9786059499965</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bomba Vakası</t>
+          <t>İçimde Ne Var Doktor?</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257497985</t>
+          <t>9786059499521</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Avarlar</t>
+          <t>Şafak Heceleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256403024</t>
+          <t>3990000099911</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Örnek Medeniyetimiz</t>
+          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi Cilt 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257497954</t>
+          <t>9786059499804</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid’in İstihbarat Şefleri</t>
+          <t>Derin Nefret</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257497817</t>
+          <t>9786059499262</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bizans İmparatoriçeleri</t>
+          <t>Babamız</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257497824</t>
+          <t>9786059499613</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Mana Vadilerinin Coşkun Eri Güzel İnsan İbrahim Ethem</t>
+          <t>Madem O Var Her Şey Var</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257497879</t>
+          <t>9786056195426</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Ebüssuud Efendi ve Kur’an-I Kerim Tefsiri</t>
+          <t>Türkiye Yahudileri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257497831</t>
+          <t>3990000061082</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Manzume-i Nidayi</t>
+          <t>Seci vü Kafiye Lügati Cilt 1</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257497947</t>
+          <t>9786052068786</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Dijital Etik</t>
+          <t>İnsan Ne ile Yaşar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257497848</t>
+          <t>9786059499156</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>At Sineği</t>
+          <t>Kalemin Ucundan Gönül Burcuna</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059499828</t>
+          <t>9786055283360</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kutubu'l Kur'an</t>
+          <t>İttihat ve Terakki Cilt: 2</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>190</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257497756</t>
+          <t>3990000061773</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Su Bilimci Altay Çekirge Türkiye'nin Su ile İmtihanı</t>
+          <t>İttihat ve Terakki Cilt: 1 Nasıl Doğdu</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257497770</t>
+          <t>9786059499057</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Merkez Türkiye</t>
+          <t>Tanzimat Devrinden Sonra Osmanlı Nizam Ordusu Tarihi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257497732</t>
+          <t>9786052068694</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Türkçemizin Zarafeti - Dilimize İncelik ve Estetik Açılarından Bakış</t>
+          <t>Sevmek ve Sevdirmek Sanatı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257497749</t>
+          <t>3990000051773</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Aydil Erol'dan Dosta Düşmana Karşı</t>
+          <t>İttihat ve Terakki Cilt: 3 Nasıl Öldü?</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257497763</t>
+          <t>9786059499675</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Okumadan Kudüs Kurtarılamaz</t>
+          <t>Moğol Felaketi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257497541</t>
+          <t>9786052068816</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Elveda Kosova</t>
+          <t>Kalenderoğlu</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257497701</t>
+          <t>9786052068724</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ruhuma Saplanan Şehir</t>
+          <t>Sarı Saltuk</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257497534</t>
+          <t>9786052068762</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Maarif Davamız</t>
+          <t>Katırcıoğlu</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257497480</t>
+          <t>9786052068823</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Uzak Köşe Hikâyeleri</t>
+          <t>Aygır İmam</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257497565</t>
+          <t>9786055283995</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yok Olanlar</t>
+          <t>Derli Toplu Makaleler Cilt: 2</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257497510</t>
+          <t>9786052068526</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Nabi: Mütefekkir Bir Şairin Hayat Hikayesi</t>
+          <t>Miss Eston - Komiteciler Arasında Selanik'te Dağa Kaldırılan Amerikalı Kız</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257497435</t>
+          <t>9786059790499</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Aldatılanlar</t>
+          <t>Davut ile Bat Şeva</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257497473</t>
+          <t>9786052068571</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Güzellikler Şehri İstanbul</t>
+          <t>Manilerimizden Seçmeler</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257497466</t>
+          <t>9786256246782</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Simeranya Özlemi</t>
+          <t>Sevdanın Mektebi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257497428</t>
+          <t>9786256246799</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Köprüler Kurmak Sonsuza</t>
+          <t>Ortaçağ’dan Günümüze Suruç</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>120</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059499682</t>
+          <t>9786256246430</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Unsere Pflichten Gegenüber Allah (Gott) Und Den Menschen</t>
+          <t>Hilal ve Zambak</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257433891</t>
+          <t>9786259855103</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İnsan-ı Kamil Ve Zamanın Fitnelerinden Korunmak</t>
+          <t>Dokumacı Kız</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257433501</t>
+          <t>9786259419794</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Şeyh İsmail Fakirullah Hazretleri’nin Biyografisi Ve Hikmetli Sözleri</t>
+          <t>Düşçü Amca</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257497442</t>
+          <t>9786259419725</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluğun Tarihi</t>
+          <t>Son Dinozor</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257497381</t>
+          <t>9786256403628</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İki Satır Mürekkep</t>
+          <t>İslam Tasavvufu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>110</v>
+        <v>400</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257433907</t>
+          <t>9786256403567</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Kırmızı Horoz Meyhanesi</t>
+          <t>İpsiz Recep</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059499750</t>
+          <t>9786257497961</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yazı Masası</t>
+          <t>İslamın Hanefi-Maturidi Yorumu</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257497299</t>
+          <t>9786256403130</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ahi Baba Çıkmazları</t>
+          <t>Kahverengi Beyaz Bilyem</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257497312</t>
+          <t>9786257497855</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Gül Dağından Esinler</t>
+          <t>Anka'nın Fısıldadıkları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257497305</t>
+          <t>9786257497916</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Eksik Aynası</t>
+          <t>Küçük Savaşçı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257497329</t>
+          <t>9786257497794</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>İki Deniz Bircesi</t>
+          <t>Gökteki Uçurtma</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257497336</t>
+          <t>9786257497589</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Burcunda</t>
+          <t>Çoban Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257497343</t>
+          <t>9786257497374</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sıla Boyutu</t>
+          <t>Geçmişten Günümüze Yunus Emre</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059499842</t>
+          <t>9786052068182</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Fikir Çırpıntıları</t>
+          <t>Uçan Üniversite</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257497138</t>
+          <t>9786052068069</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>41 Gözeden 41 Damla</t>
+          <t>Mesnevi’den Pedagojik Telkinler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257497367</t>
+          <t>9786059790192</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>150 Soruda Türkler</t>
+          <t>Tarihi ve Arkeolojik Araştırmalarla Eskiçağ’dan Günümüze Kağızman</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257433532</t>
+          <t>9786257497121</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Gazi Ferhat Bey</t>
+          <t>Ermeni Soykırımı İddialarına Karşı Bir Yanıt</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257497282</t>
+          <t>9786059499705</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Hatırladıklarım</t>
+          <t>Bozkırın Altın Çocuğu Timurlenk</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059790451</t>
+          <t>9786059499958</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Belgesi Sanat</t>
+          <t>Sıra Dışı Eğitim</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052068922</t>
+          <t>9786059499859</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Edebiyatçılar</t>
+          <t>Mevlana Deryasından 45 Manevi Reçete Ey Kalbim Allah’a Güven</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052068915</t>
+          <t>9786059499866</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sur İçi Türbeleri</t>
+          <t>Mitoloji ve Efsaneler Serisi - 1</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059790765</t>
+          <t>9786059499422</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nehir</t>
+          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi Cilt 1</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055283810</t>
+          <t>9786059499880</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ulu Çınarın Türküsü</t>
+          <t>Demirci Mehmet Efe ve Denizli Faciası Hakkında Bir Tartışma</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055283858</t>
+          <t>9786059499835</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Uyan Türk Destanı</t>
+          <t>Karsuyu Masallar Ülkesinde</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059790925</t>
+          <t>9786059499248</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Uçmak Değil İnsan Olmak Zor</t>
+          <t>Doğal Afetleri Doğru Okumak</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059790918</t>
+          <t>9786256246614</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Gonca</t>
+          <t>İskilipli Şeyhülislam Hacı Mustafa Sunullah Efendi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052068663</t>
+          <t>9786259855134</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Keşf-i İstanbul 3</t>
+          <t>Bir Kitap Bağımlısının Notları II</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052068632</t>
+          <t>9786256246621</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Bir Yağmur Olmalı Bir de Çınar</t>
+          <t>Divanu Lügati’t Türk</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>180</v>
+        <v>800</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052068601</t>
+          <t>9786256246768</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Fırtına</t>
+          <t>Şapkalı Maymunlar Piknik Alanı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052068625</t>
+          <t>9786259839912</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Perdenin Yakamozları</t>
+          <t>Hizmetçi Belası</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052068618</t>
+          <t>9786259855158</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bayram Sevinci</t>
+          <t>Türk Kimliği</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052068434</t>
+          <t>9786259855196</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Buyrun Sohbete</t>
+          <t>İslam’a Göre Savaş-Barış ve Hükümleri</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052068441</t>
+          <t>9786055283490</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz</t>
+          <t>Sahibini Bekleyen Mektup</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059790970</t>
+          <t>9786256246676</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid Han'la 113 Gün</t>
+          <t>Güzel Ahlak Yolculuğu</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052068885</t>
+          <t>9786256246744</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kırım Göç ve Sürgün</t>
+          <t>Eğri Çizgiyi Doğru Devam Ettirme</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>300</v>
+        <v>530</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052068878</t>
+          <t>9786256246751</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bir Sürgünün Hikayesi Kırım ve İsmail Bey Gaspıralı</t>
+          <t>İz Bırakan Denetim Elemanları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052068953</t>
+          <t>9786256246645</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprağın Yazısı</t>
+          <t>Sinema Endüstrisinde Telif Hakları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052068946</t>
+          <t>9786256246690</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bahçemiz</t>
+          <t>Siirt Arapçasında Söylenmiş Atasözleri ve Deyimler 2</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052068939</t>
+          <t>9786256246720</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Rüzgarları</t>
+          <t>İstanbul Zamanın ve Tutkunun Şehri</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052068892</t>
+          <t>9786256246706</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
+          <t>Türkiye’de Açan Ketaki Çiçeği Safiye Erol</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>80</v>
+        <v>360</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052068908</t>
+          <t>9786256246737</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Denizi Arayan Kuş</t>
+          <t>Sımsıcak Bir Merhaba Söyleyişler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>80</v>
+        <v>260</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052068649</t>
+          <t>9786052068472</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Din Ne Demektir?</t>
+          <t>Gavur Memet Yalova Eşkıyaları</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052068045</t>
+          <t>9786256246669</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tilmaç</t>
+          <t>Demir Yürek Cesur Dağ</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>70</v>
+        <v>260</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052068366</t>
+          <t>9786256246508</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Vücudumuzu Kullanma Talimatı Olmalı mı?</t>
+          <t>Gidiyon He Mi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052068427</t>
+          <t>9786256246638</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Deliler Kahvehanesi</t>
+          <t>Parktaki Sarı Işık</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052068373</t>
+          <t>9786256246683</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kilo Verme Mühendisliği</t>
+          <t>Hünkar Hacı Bektaş Veli’nin Yolunda Gerçekname</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052068342</t>
+          <t>9786256246379</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Yesevi'den Ziya Gökalp'e Şiir Dünyamız</t>
+          <t>Mirliva Rodoslu Mustafa Fehmi’nin Sana Muhasarasına Dair Notları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052068298</t>
+          <t>9786059790314</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Keşf-i İstanbul 2</t>
+          <t>Firavunun Cinayetleri</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052068335</t>
+          <t>9786257497992</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tut Elimi Killize</t>
+          <t>Gavur Memet Korsanlar Peşinde</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055283865</t>
+          <t>9786256403581</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Derin Denizlerde</t>
+          <t>Gavur Memet Kan ve Ateşler İçinde</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055283292</t>
+          <t>9786256403000</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kitabiyat Yazıları (1844-2014)</t>
+          <t>Gavur Memet Beyaz Et Tacirleri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055283261</t>
+          <t>9786256403017</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Ak Zambak</t>
+          <t>Gavur Memet Cibali Zindanları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055283414</t>
+          <t>9786256246591</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Birce'nin Günlüğü</t>
+          <t>Nefretle Nereye Kadar - Bir Fazilet Çağrısı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055283568</t>
+          <t>9786256246485</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Şans Ver</t>
+          <t>Zaman-ı Zade</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055283674</t>
+          <t>9786256246492</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mekteplerinde Çocuklar İçin Umumi Tarih</t>
+          <t>Küçük Park</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055283575</t>
+          <t>9786256246041</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Söyleşileri</t>
+          <t>Soru ve Cevaplarla Su Altı Sporları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786055283605</t>
+          <t>9786256246546</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Bir Nöroloji Hastasından Anılar / Öyküler</t>
+          <t>Cemre</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055283896</t>
+          <t>9786256246416</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Havaya Toprağa Suya Yazılan Yazılar</t>
+          <t>Bir Islık Hikayesi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055283223</t>
+          <t>9786256246522</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Uzağın Sesi - Öyküler</t>
+          <t>Penceremden Görünenler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055283209</t>
+          <t>9786256246577</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlıktan İdam Sehpasına Milli Şehit Boğazlıyan Kaymakamı Mehmet Kemal Bey</t>
+          <t>Balon Pilotu</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>240</v>
+        <v>130</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055283339</t>
+          <t>9786256246584</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Yer Gök Medeniyet</t>
+          <t>Bayburtlu Zihni</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055283315</t>
+          <t>9786259419763</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Bilimcisinin Gözüyle Vurulduğum Şehir - Yaşayan İstanbul</t>
+          <t>Son Dönem Osmanlı Düşüncesinde Eğitim ve Din Eğitimi: İslamcılık Akımı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055283308</t>
+          <t>9786256246539</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Babıali Hatıraları</t>
+          <t>Maraş Destanı</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>270</v>
+        <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055283216</t>
+          <t>9786256246409</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>En Bilge Kankam</t>
+          <t>İtibar Yönetimi ve Sağlık Kurumlarındaki Yansımaları</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055283407</t>
+          <t>9786256246386</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Sevda Sözlerinin Kahramanları</t>
+          <t>Bir Tangonun Romanı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055283193</t>
+          <t>9786256246324</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Türkçesi</t>
+          <t>Beyaz Kelebek</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055283148</t>
+          <t>9786256246393</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Devri Saadet'in Müslüman Kadınları</t>
+          <t>Aşk Hasreti</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055283131</t>
+          <t>9786256246362</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Hatice</t>
+          <t>Kültür Kültür Emperyalizmi Kültür Endüstrisi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>110</v>
+        <v>330</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059790550</t>
+          <t>9786256246355</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Selman-ı Pak Zaferi</t>
+          <t>Tepedeki Uygarlıklar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059790536</t>
+          <t>9786256403093</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Merhametli Şehirler</t>
+          <t>Zübdetü’n Nesayih</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052068465</t>
+          <t>9786257497800</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Cehennemden Esen Rüzgar</t>
+          <t>Gerçeğe ve Geleceğe Özlemimiz - Bahar Esintileri</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052068120</t>
+          <t>3990055283773</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Eşref Bey İle Zühre Han</t>
+          <t>Kareköke Aldıklarım</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052068540</t>
+          <t>9786055283070</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bam Teli</t>
+          <t>Osmanlı Döneminde İstanbul Ramazanları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052068199</t>
+          <t>9786055283056</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Bir Kitap Bağımlısının Notları</t>
+          <t>Selçuklu Saraylarında Ömer Hayyam Hasan Sabbah ve Nizamülmülk</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052068311</t>
+          <t>3990000791697</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Yele Bir Şey Söylemiştim</t>
+          <t>Seci vü Kafiye Lügati (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>220</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052068397</t>
+          <t>9786055283063</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Türk Basınında Kutü'l-Amare - (1915-1916)</t>
+          <t>Püskülsüz İsmail</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052068168</t>
+          <t>9786052068489</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dokunan Sözler</t>
+          <t>Sultan Abdulhamid</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052068113</t>
+          <t>9786256246331</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Günümüze İki Devir İki Nesil</t>
+          <t>İnancını Yaşayan Münevver Mehmed Şevket Eygi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059790956</t>
+          <t>9786259474113</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Galata Batakhaneleri</t>
+          <t>Asude Bir Sadayım Ben</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059790949</t>
+          <t>9786257497497</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Aynaroz Manastırı</t>
+          <t>Zeyneb'in Gerdanlığı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>170</v>
+        <v>450</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059790338</t>
+          <t>9786259855189</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Dildeste</t>
+          <t>İslamiyet’te Kadının Yeri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055283681</t>
+          <t>9786259855127</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Refik</t>
+          <t>İbnülemin Mahmud Kemal İnal Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059790482</t>
+          <t>9786259419787</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Aşık İlhami</t>
+          <t>Yamalı Bohça Masallar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052068205</t>
+          <t>9786256403611</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid ve İmparatorluğun İhyası (1876-1900)</t>
+          <t>Spor Dünyasında Ofsayt Olaylar</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059790161</t>
+          <t>9786259419718</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Yüzleri</t>
+          <t>Edebiyatçılarımızın Çocukluk Hatıraları</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059790987</t>
+          <t>9786259419701</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet Han</t>
+          <t>Romancılar Konuşuyor</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052068090</t>
+          <t>9786256403826</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ömer Hayyam Hasan Sabbah Karanlık Tarih</t>
+          <t>Kalem Efendileri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052068175</t>
+          <t>9786256403192</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Kronik Hastalıklar Kanserle Baş Etme Yolları</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055283711</t>
+          <t>9786259419756</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Alaaddin Gövsa</t>
+          <t>Türk Tarihinin Yazımı Üzerine Bir Tartışma</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059790291</t>
+          <t>9786259419732</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kubbe</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059790383</t>
+          <t>9786259419749</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Müzik Terimleri Sözlüğü</t>
+          <t>Sultan Şehir İstanbul</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>460</v>
+        <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055283889</t>
+          <t>9786256403819</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kr1pt0</t>
+          <t>Hengame</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>290</v>
+        <v>160</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055283278</t>
+          <t>9786256403789</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Dikkat Dikkat Sizsiniz</t>
+          <t>Teftiş Yalnızlığı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>200</v>
+        <v>570</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055283230</t>
+          <t>9786256403987</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Eskimeyen Türk Edebiyatı Üzerine Mülakatlar</t>
+          <t>Seçkinlerden Bir Seçkin Hulusi Çetinoğlu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055283247</t>
+          <t>9786256403994</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Din Eğitiminin Yolunu Açan Bakan: Hasan Tahsin Banguoğlu</t>
+          <t>Vefatının Ellinci Yılında Veysel'e Vefa Kitabı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055283285</t>
+          <t>9786256403772</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Çiçek Açtı</t>
+          <t>Türk Musikisi İle Hayatın Seyri</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059790994</t>
+          <t>9786256403802</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Hayal Meyal Hikayeler</t>
+          <t>Öküz Efendi</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055283742</t>
+          <t>9786256403758</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Araplı Kaçakları ve Kaçak Hacı</t>
+          <t>Yıldız, Dersaadet ve Ötesi</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055283391</t>
+          <t>9786256403796</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünce Hayatında Erol Güngör</t>
+          <t>Ölüm Vadisi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055283384</t>
+          <t>9786256403543</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Bestelerin Dili Güfteler</t>
+          <t>Tek Umut Türkiye</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>660</v>
+        <v>260</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055283520</t>
+          <t>9786256403765</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Güller Sana</t>
+          <t>Yaşamımdan Süzülen</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055283698</t>
+          <t>9786256403154</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Hayat</t>
+          <t>Bektaşilik</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059790253</t>
+          <t>9786256403178</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Örnekleriyle  Kompozisyon Bilgileri</t>
+          <t>Bektaşi Fıkraları</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059790246</t>
+          <t>9786256403734</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Sade Hayat</t>
+          <t>O Benim Gençliğimdi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059790406</t>
+          <t>9786256403741</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Şikesteler</t>
+          <t>Mitoloji ve Efsaneler Serisi 2</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059790147</t>
+          <t>9786256403697</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Zeynep'in Kırmızı Çizgili Günlüğü</t>
+          <t>Dağların Efendisi Çoban Kırsal Turizmde</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055283797</t>
+          <t>9786256403703</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Fırtınası</t>
+          <t>Çoban Yemekleri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055283827</t>
+          <t>9786256403680</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yazgısı</t>
+          <t>Ereğli</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055283841</t>
+          <t>9786256403666</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ongun Avaz - Şiirler</t>
+          <t>Siyah Beyaz Anlar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059790239</t>
+          <t>9786256403673</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Lay Lom Efsane</t>
+          <t>Mutluluğun Saklandığı Yer İzmit Yazıları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059790093</t>
+          <t>9786256403727</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ceren'in Kırmızı Çizgili Günlüğü</t>
+          <t>Çoban Anlatmaları</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055283872</t>
+          <t>9786256403710</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Derdin Nedir Yunus?</t>
+          <t>Çoban Oyunları</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052068137</t>
+          <t>9786257497930</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kaçgun</t>
+          <t>Renklerin Masumiyeti</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059790277</t>
+          <t>9786257497411</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Posta ve Telekomünikasyon Tarihinden Portreler</t>
+          <t>Geceyle Gelen</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059790154</t>
+          <t>9786256403659</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Viyana'dan Londra'ya</t>
+          <t>Japonya’dan Hikayeler</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052068076</t>
+          <t>9786256403161</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Semender</t>
+          <t>Bektaşi Nefesleri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059790888</t>
+          <t>9786257497862</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Çağlar Boyunca İnsanlar Düşünürken</t>
+          <t>Bir İhtişam ve Hüznün Destanı Endülüs</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059790857</t>
+          <t>9786256403536</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Benim Özlemim Babam</t>
+          <t>Koryolanus Faciası</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059790628</t>
+          <t>9786256403550</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Suruç</t>
+          <t>Kıyamet 04.17</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786059790871</t>
+          <t>9786256403512</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Keşf-i İstanbul</t>
+          <t>Yazı Mektebi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059790222</t>
+          <t>9786257497350</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İki Fırat İki Kızıltuğ</t>
+          <t>Bizden Hikayeler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059790468</t>
+          <t>9786256403499</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Yahya Efendi Divanı Şerhi</t>
+          <t>Yaşayan Ayasofya - Üç Devirde Olaylar - Hatıralar</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>1000</v>
+        <v>320</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786059790659</t>
+          <t>9786256403079</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Fetvaları İle Şeyhülislam Ebüssu’ud Efendi</t>
+          <t>Ağaçların Gölgesinde</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059790581</t>
+          <t>9786256403055</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İberistan-ı Almani</t>
+          <t>Bir Ada Bin Hüzün</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>470</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786059790215</t>
+          <t>9786256403116</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Neresini Isırmış?</t>
+          <t>Osmanlı Saray Mutfağı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052068052</t>
+          <t>9786256403031</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Siirt’in Cumhuriyet Serüveni 1923-1950</t>
+          <t>Hayat İyilikle Güzel</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>320</v>
+        <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052068038</t>
+          <t>9786256403062</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Kur-an’da Tasavvuf</t>
+          <t>100 Kıssadan 100 Hisse</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052068021</t>
+          <t>9786256403123</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kop Dağı'ndan Birinci Ordu'ya</t>
+          <t>Aşık Veysel Şatıroğlu</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059790475</t>
+          <t>9786257497572</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Tahsin Nahit Bütün Şiirleri</t>
+          <t>Yaveler</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055283599</t>
+          <t>9786257497718</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Çelebi’den Günümüze 40 Yazar</t>
+          <t>Bomba Vakası</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786059790321</t>
+          <t>9786257497985</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>Avarlar</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059790390</t>
+          <t>9786256403024</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Ulaştırma Üzerine</t>
+          <t>Örnek Medeniyetimiz</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786059790130</t>
+          <t>9786257497954</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Başarı Anahtarı</t>
+          <t>Abdülhamid’in İstihbarat Şefleri</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055283780</t>
+          <t>9786257497817</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Karbeyaza Yolculuk</t>
+          <t>Bizans İmparatoriçeleri</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055283452</t>
+          <t>9786257497824</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Dumlupınar Ruhu</t>
+          <t>Mana Vadilerinin Coşkun Eri Güzel İnsan İbrahim Ethem</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055283803</t>
+          <t>9786257497879</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Acı Soluk</t>
+          <t>Şeyhülislam Ebüssuud Efendi ve Kur’an-I Kerim Tefsiri</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059790185</t>
+          <t>9786257497831</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sohbetleri</t>
+          <t>Manzume-i Nidayi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055283834</t>
+          <t>9786257497947</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Andaç</t>
+          <t>Dijital Etik</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>110</v>
+        <v>320</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059790741</t>
+          <t>9786257497848</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kiralık Katil Arıyorum</t>
+          <t>At Sineği</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059790840</t>
+          <t>9786059499828</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tarih-i Umumi</t>
+          <t>Kutubu'l Kur'an</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059790802</t>
+          <t>9786257497756</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Meddah ve Kibele</t>
+          <t>Su Bilimci Altay Çekirge Türkiye'nin Su ile İmtihanı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059790789</t>
+          <t>9786257497770</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Gri Zaman</t>
+          <t>Merkez Türkiye</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059790796</t>
+          <t>9786257497732</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Masalcının Ölümü</t>
+          <t>Türkçemizin Zarafeti - Dilimize İncelik ve Estetik Açılarından Bakış</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059790604</t>
+          <t>9786257497749</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kadı</t>
+          <t>Aydil Erol'dan Dosta Düşmana Karşı</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059790680</t>
+          <t>9786257497763</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Çocuk Oyunları</t>
+          <t>Okumadan Kudüs Kurtarılamaz</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059790598</t>
+          <t>9786257497541</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Siyasetten Portreler</t>
+          <t>Elveda Kosova</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059790611</t>
+          <t>9786257497701</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Ebunevas'ın Latifeleri</t>
+          <t>Ruhuma Saplanan Şehir</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059790635</t>
+          <t>9786257497534</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Çöküşten Zafere</t>
+          <t>Maarif Davamız</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059790642</t>
+          <t>9786257497480</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Ülkemiz Ulaştırma Sistemi Üzerine Değerlendirmeler</t>
+          <t>Uzak Köşe Hikâyeleri</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059790369</t>
+          <t>9786257497565</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Rektörlerin Gözüyle Üniversitelerimiz</t>
+          <t>Yok Olanlar</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059790017</t>
+          <t>9786257497510</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Hakkı Konyalı</t>
+          <t>Nabi: Mütefekkir Bir Şairin Hayat Hikayesi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059790109</t>
+          <t>9786257497435</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Karadut'un Hazin Öyküsü</t>
+          <t>Aldatılanlar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059790123</t>
+          <t>9786257497473</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Türk Masalları</t>
+          <t>Efsunlu Güzellikler Şehri İstanbul</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059790208</t>
+          <t>9786257497466</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Kösem Sultanın Cinci Hocası</t>
+          <t>Simeranya Özlemi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059790116</t>
+          <t>9786257497428</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Seyir Defteri</t>
+          <t>Köprüler Kurmak Sonsuza</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059790512</t>
+          <t>9786059499682</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Sükut</t>
+          <t>Unsere Pflichten Gegenüber Allah (Gott) Und Den Menschen</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059790437</t>
+          <t>9786257433891</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Gece ve Deniz Şairi Tahsin Nahit</t>
+          <t>İnsan-ı Kamil Ve Zamanın Fitnelerinden Korunmak</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059790734</t>
+          <t>9786257433501</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Arzawa</t>
+          <t>Şeyh İsmail Fakirullah Hazretleri’nin Biyografisi Ve Hikmetli Sözleri</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059790819</t>
+          <t>9786257497442</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Teknikleri</t>
+          <t>Yoksulluğun Tarihi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059790345</t>
+          <t>9786257497381</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Melez - El Amluk</t>
+          <t>İki Satır Mürekkep</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059790567</t>
+          <t>9786257433907</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Arya</t>
+          <t>Gavur Memet Kırmızı Horoz Meyhanesi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059790352</t>
+          <t>9786059499750</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Melez</t>
+          <t>Yazı Masası</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055283964</t>
+          <t>9786257497299</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Artık Telgrafın Tellerine Kuşlar Konmuyor</t>
+          <t>Ahi Baba Çıkmazları</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055283919</t>
+          <t>9786257497312</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Cami Ekseninde Müslümanlık</t>
+          <t>Gül Dağından Esinler</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055283728</t>
+          <t>9786257497305</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Uşak Kültürü</t>
+          <t>Eksik Aynası</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059790079</t>
+          <t>9786257497329</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali Dönemi Siyasi Çekişmeler</t>
+          <t>İki Deniz Bircesi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059790048</t>
+          <t>9786257497336</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Biz Esir Düştük</t>
+          <t>Kalemin Burcunda</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055283926</t>
+          <t>9786257497343</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Günümüzün Karacaoğlan'ı Mehmet Zeki Akdağ</t>
+          <t>Sıla Boyutu</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055283902</t>
+          <t>9786059499842</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Efendinin Ölümü</t>
+          <t>Fikir Çırpıntıları</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055283544</t>
+          <t>9786257497138</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Yaratana İbadet Yaratılmışa Şefkat</t>
+          <t>41 Gözeden 41 Damla</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055283469</t>
+          <t>9786257497367</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Tarih Geleceği de Yazar</t>
+          <t>150 Soruda Türkler</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055283445</t>
+          <t>9786257433532</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Cephede Yazılan Defter</t>
+          <t>Gazi Ferhat Bey</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055283513</t>
+          <t>9786257497282</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Akşam Güneşi</t>
+          <t>Hatırladıklarım</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055283537</t>
+          <t>9786059790451</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>151 Nolu Şehit: Ertuğrul Faciasında Bir Aşk Hikayesi</t>
+          <t>Medeniyet Belgesi Sanat</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786059790376</t>
+          <t>9786052068922</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaşta Kut'ül Amare</t>
+          <t>Unutulmayan Edebiyatçılar</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055283735</t>
+          <t>9786052068915</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Ural ve Altaylardan Kazdağlarına</t>
+          <t>İstanbul Sur İçi Türbeleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055283629</t>
+          <t>9786059790765</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kayseri Lisesinden Nura Koşanlar</t>
+          <t>Nehir</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786059790178</t>
+          <t>9786055283810</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Konuşmak Lazım</t>
+          <t>Ulu Çınarın Türküsü</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059499606</t>
+          <t>9786055283858</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Necdet Yaşar’la 60 Yıl</t>
+          <t>Uyan Türk Destanı</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059499774</t>
+          <t>9786059790925</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sultan</t>
+          <t>Uçmak Değil İnsan Olmak Zor</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059499583</t>
+          <t>9786059790918</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kent Yalnızlıkları</t>
+          <t>Gonca</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059499576</t>
+          <t>9786052068663</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Yazıya Yolculuk</t>
+          <t>Keşf-i İstanbul 3</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059499903</t>
+          <t>9786052068632</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Bir Sanattır Yaşamak</t>
+          <t>Bir Yağmur Olmalı Bir de Çınar</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059499989</t>
+          <t>9786052068601</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Kimse Bana Nesne Demez</t>
+          <t>Kaptan Fırtına</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059499712</t>
+          <t>9786052068625</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşı’nın Bülbülü Mehmed Akif Ersoy</t>
+          <t>Beyaz Perdenin Yakamozları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786257497114</t>
+          <t>9786052068618</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Edirne Vak‘ası</t>
+          <t>Bayram Sevinci</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059499477</t>
+          <t>9786052068434</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Deredeki Ceviz</t>
+          <t>Buyrun Sohbete</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059499811</t>
+          <t>9786052068441</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Mir’atü’l Avalim</t>
+          <t>Yakamoz</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>170</v>
+        <v>310</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059499460</t>
+          <t>9786059790970</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Dünya Siyasi Tarihi</t>
+          <t>Sultan 2. Abdülhamid Han'la 113 Gün</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786059499507</t>
+          <t>9786052068885</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Nil’deki Kemikler</t>
+          <t>Kırım Göç ve Sürgün</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786059499491</t>
+          <t>9786052068878</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Çevre, İnsan ve Sorumluluklarımız</t>
+          <t>Bir Sürgünün Hikayesi Kırım ve İsmail Bey Gaspıralı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786059499453</t>
+          <t>9786052068953</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Diğer Adı</t>
+          <t>Bu Toprağın Yazısı</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786059499385</t>
+          <t>9786052068946</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Diyabet Sebepleri Çözümleri</t>
+          <t>Gönül Bahçemiz</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786059499361</t>
+          <t>9786052068939</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Otizm</t>
+          <t>Gurbet Rüzgarları</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786059499125</t>
+          <t>9786052068892</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid'in Yöneticilik Sırları</t>
+          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>380</v>
+        <v>100</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059499378</t>
+          <t>9786052068908</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Kronik Hastalıklar Sebepleri ve Çözümleri</t>
+          <t>Denizi Arayan Kuş</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786257433525</t>
+          <t>9786052068649</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Aziziye Tabyası</t>
+          <t>Din Ne Demektir?</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786257433518</t>
+          <t>9786052068045</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm Hakkımız</t>
+          <t>Tilmaç</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786059499484</t>
+          <t>9786052068366</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Emeğe Adanan Bir Ömür Şinasi Bozkurt</t>
+          <t>Vücudumuzu Kullanma Talimatı Olmalı mı?</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786059499798</t>
+          <t>9786052068427</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Hakikat ve İrfan Okyanusundan Sözler 1</t>
+          <t>Deliler Kahvehanesi</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786059499651</t>
+          <t>9786052068373</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Türkler Roma Kapılarında Attila</t>
+          <t>Kilo Verme Mühendisliği</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059499934</t>
+          <t>9786052068342</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bayburtlu Celali</t>
+          <t>Ahmet Yesevi'den Ziya Gökalp'e Şiir Dünyamız</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>160</v>
+        <v>390</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059499590</t>
+          <t>9786052068298</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Keşf-i İstanbul 2</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257433709</t>
+          <t>9786052068335</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Seruçe Masalları (Ciltli)</t>
+          <t>Tut Elimi Killize</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786059499781</t>
+          <t>9786055283865</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Sessiz Tanıkları</t>
+          <t>Derin Denizlerde</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786059499873</t>
+          <t>9786055283292</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Edebi Yaklaşımlar Sözlüğü</t>
+          <t>Kitabiyat Yazıları (1844-2014)</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786059499217</t>
+          <t>9786055283261</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Bizans Kartalı</t>
+          <t>Ak Zambak</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786059499668</t>
+          <t>9786055283414</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Bayburtlu Aşık Cihani Baba Divanından Seçmeler</t>
+          <t>Birce'nin Günlüğü</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786059499569</t>
+          <t>9786055283568</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Bir Asır Böyle Geçti</t>
+          <t>Bana Bir Şans Ver</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786059499644</t>
+          <t>9786055283674</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Tutan Mektuplar</t>
+          <t>Osmanlı Mekteplerinde Çocuklar İçin Umumi Tarih</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786059499354</t>
+          <t>9786055283575</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy - Makaleler ve Mektuplar</t>
+          <t>Medeniyet Söyleşileri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786059499941</t>
+          <t>9786055283605</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Anti Depresan</t>
+          <t>Bir Nöroloji Hastasından Anılar / Öyküler</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786059499330</t>
+          <t>9786055283896</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Özelleştirme</t>
+          <t>Havaya Toprağa Suya Yazılan Yazılar</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786059499347</t>
+          <t>9786055283223</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Hayırda Yarışan Hanım Sultanlar</t>
+          <t>Uzağın Sesi - Öyküler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786056195471</t>
+          <t>9786055283209</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Türkler Karşısında Napolyon</t>
+          <t>Kaymakamlıktan İdam Sehpasına Milli Şehit Boğazlıyan Kaymakamı Mehmet Kemal Bey</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786056195464</t>
+          <t>9786055283339</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Timurlenk ve Üç Boz Atlı</t>
+          <t>Yer Gök Medeniyet</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786056222702</t>
+          <t>9786055283315</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Talat-Enver-Cemal Paşalar</t>
+          <t>Türk Halk Bilimcisinin Gözüyle Vurulduğum Şehir - Yaşayan İstanbul</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786056195495</t>
+          <t>9786055283308</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Şamil</t>
+          <t>Babıali Hatıraları</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786056222757</t>
+          <t>9786055283216</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sultan Hamid’in Son Günleri</t>
+          <t>En Bilge Kankam</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786056195440</t>
+          <t>9786055283407</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Kara Yürek Çetesi</t>
+          <t>Sevda Sözlerinin Kahramanları</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786055530020</t>
+          <t>9786055283193</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid ve İmparator Mikado</t>
+          <t>Medeniyet Türkçesi</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786055283049</t>
+          <t>9786055283148</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan</t>
+          <t>Hz. Muhammed ve Devri Saadet'in Müslüman Kadınları</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786056222726</t>
+          <t>9786055283131</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Asker - 1912 Edirne Muhasarası</t>
+          <t>Hazreti Hatice</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786056222788</t>
+          <t>9786059790550</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Mahmut Şevket Paşa</t>
+          <t>Selman-ı Pak Zaferi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786056195419</t>
+          <t>9786059790536</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Kan Dalgası</t>
+          <t>Merhametli Şehirler</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786055283025</t>
+          <t>9786052068465</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Aşkı</t>
+          <t>Cehennemden Esen Rüzgar</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>110</v>
+        <v>320</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786056222733</t>
+          <t>9786052068120</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet ve İtilaf</t>
+          <t>Eşref Bey İle Zühre Han</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786056222771</t>
+          <t>9786052068540</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Tarihin Büyük Üstadı Dedem Ziya Şakir</t>
+          <t>Bam Teli</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786056195433</t>
+          <t>9786052068199</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıda Harem Ağaları ve Bir Harem Masalı</t>
+          <t>Bir Kitap Bağımlısının Notları</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786055283094</t>
+          <t>9786052068311</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Fatıma</t>
+          <t>Yele Bir Şey Söylemiştim</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786056195457</t>
+          <t>9786052068397</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Fatih İstanbul’u Nasıl Aldı</t>
+          <t>Türk Basınında Kutü'l-Amare - (1915-1916)</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786056195402</t>
+          <t>9786052068168</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Sultan ve Haliç</t>
+          <t>Hayata Dokunan Sözler</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786055283001</t>
+          <t>9786052068113</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Dervişler Saltanatı</t>
+          <t>Tarihten Günümüze İki Devir İki Nesil</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786056222740</t>
+          <t>9786059790956</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Nuri Demirağ Kimdir?</t>
+          <t>Gavur Memet Galata Batakhaneleri</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786056222764</t>
+          <t>9786059790949</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Çırağan Sarayında 28 Sene - 5. Murad’ın Hayatı</t>
+          <t>Gavur Memet Aynaroz Manastırı</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055283032</t>
+          <t>9786059790338</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Muharebelerinde Tekirdağ</t>
+          <t>Dildeste</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786055530006</t>
+          <t>9786055283681</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Bir Harem Bestekarı Sadullah Ağa</t>
+          <t>Ahmet Refik</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786056195488</t>
+          <t>9786059790482</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Barbaros’un Reisi Poyraz Ali Tulon’da</t>
+          <t>Aşık İlhami</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786056222795</t>
+          <t>9786052068205</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Baltacı ve Büyük Petro</t>
+          <t>Sultan 2. Abdülhamid ve İmparatorluğun İhyası (1876-1900)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786056222719</t>
+          <t>9786059790161</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>1897 Türk - Yunan Muharebesi ve Sultan Hamid’in Gizli Siyaseti</t>
+          <t>Sonsuzluğun Yüzleri</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786055283018</t>
+          <t>9786059790987</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca</t>
+          <t>Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786052068328</t>
+          <t>9786052068090</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Fusul-i Hall ü Akd ve Usul-i Harc ü Nakd</t>
+          <t>Ömer Hayyam Hasan Sabbah Karanlık Tarih</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786059499101</t>
+          <t>9786052068175</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kitapları</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059499927</t>
+          <t>9786055283711</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Kronik Hastalıklar ve Deniz Yosunları</t>
+          <t>İbrahim Alaaddin Gövsa</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059499637</t>
+          <t>9786059790291</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2. Murat Han’ın Fatih Sultan Mehmed’e Nasihatleri</t>
+          <t>Mavi Kubbe</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059499972</t>
+          <t>9786059790383</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihinin Akıl Müzakereleri ve Münazaraları</t>
+          <t>Müzik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059499729</t>
+          <t>9786055283889</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Kalem Yazmak Zorunda</t>
+          <t>Kr1pt0</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059499194</t>
+          <t>9786055283278</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Şövalyesi Abdurrahman</t>
+          <t>Dikkat Dikkat Dikkat Sizsiniz</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059499224</t>
+          <t>9786055283230</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Cancağızım Ömer</t>
+          <t>Eskimeyen Türk Edebiyatı Üzerine Mülakatlar</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059499255</t>
+          <t>9786055283247</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Doğu Anadolu Politikası</t>
+          <t>Tek Parti Döneminde Din Eğitiminin Yolunu Açan Bakan: Hasan Tahsin Banguoğlu</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059499620</t>
+          <t>9786055283285</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Yalvaç’ta Dericilik ve Yalvaç Tabakhanesi</t>
+          <t>Hüzün Çiçek Açtı</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059499514</t>
+          <t>9786059790994</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Bağrı Yanık</t>
+          <t>Hayal Meyal Hikayeler</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786052068700</t>
+          <t>9786055283742</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Ziya Şakir’in Edirne Savunması Anıları</t>
+          <t>Araplı Kaçakları ve Kaçak Hacı</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059499163</t>
+          <t>9786055283391</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Benim Şiirim Yalnızlık</t>
+          <t>Türk Düşünce Hayatında Erol Güngör</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059499552</t>
+          <t>9786055283384</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Mevlana</t>
+          <t>Bestelerin Dili Güfteler</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>260</v>
+        <v>860</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059499538</t>
+          <t>9786055283520</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Önde Gidenler</t>
+          <t>Güller Sana</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786059499231</t>
+          <t>9786055283698</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Batının Doğu Politikasının Ahlaken İflası</t>
+          <t>Sensiz Hayat</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059499408</t>
+          <t>9786059790253</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Değişme Maceramız</t>
+          <t>Örnekleriyle  Kompozisyon Bilgileri</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059499545</t>
+          <t>9786059790246</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Anlamı - Mevlana ve Konfüçyüs</t>
+          <t>Sade Hayat</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>140</v>
+        <v>320</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786052068779</t>
+          <t>9786059790406</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Şikesteler</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786052068793</t>
+          <t>9786059790147</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkud Hikayeleri</t>
+          <t>Zeynep'in Kırmızı Çizgili Günlüğü</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786052068809</t>
+          <t>9786055283797</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ak Zambaklar Ülkesinde</t>
+          <t>Kırlangıç Fırtınası</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059499095</t>
+          <t>9786055283827</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Öp Beni Asitane</t>
+          <t>Gönül Yazgısı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>380</v>
+        <v>160</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059499910</t>
+          <t>9786055283841</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Kelam ve Kalem</t>
+          <t>Ongun Avaz - Şiirler</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059499132</t>
+          <t>9786059790239</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Lay Lom Efsane</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059499118</t>
+          <t>9786059790093</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Söz Oyunları</t>
+          <t>Ceren'in Kırmızı Çizgili Günlüğü</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059790086</t>
+          <t>9786055283872</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Mektebi - Akdeniz'de Türkler</t>
+          <t>Derdin Nedir Yunus?</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786052068403</t>
+          <t>9786052068137</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Behlül Dana ve Harun Reşit</t>
+          <t>Büyük Kaçgun</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>100</v>
+        <v>440</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786052068731</t>
+          <t>9786059790277</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Maktül Vezirler</t>
+          <t>Posta ve Telekomünikasyon Tarihinden Portreler</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059499149</t>
+          <t>9786059790154</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizde Hukukçular Hukuka ve Ahlaka Aykırılıklar</t>
+          <t>Viyana'dan Londra'ya</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059499088</t>
+          <t>9786052068076</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Öykü'nün Öyküsü</t>
+          <t>Semender</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059499040</t>
+          <t>9786059790888</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Yadigar-ı Güzide İstanbul</t>
+          <t>Çağlar Boyunca İnsanlar Düşünürken</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059499071</t>
+          <t>9786059790857</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kediname</t>
+          <t>Benim Özlemim Babam</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786052068984</t>
+          <t>9786059790628</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Mor Çığlık</t>
+          <t>Suruç</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059499187</t>
+          <t>9786059790871</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Taze Beyitler</t>
+          <t>Keşf-i İstanbul</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786052068977</t>
+          <t>9786059790222</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetten Toplumsal Cinnete</t>
+          <t>İki Fırat İki Kızıltuğ</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>210</v>
+        <v>600</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059499736</t>
+          <t>9786059790468</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Profesörler Geçidi</t>
+          <t>Şeyhülislam Yahya Efendi Divanı Şerhi</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059499699</t>
+          <t>9786059790659</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur</t>
+          <t>Fetvaları İle Şeyhülislam Ebüssu’ud Efendi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>80</v>
+        <v>900</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786052068960</t>
+          <t>9786059790581</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Rusya İran Odağında Kafkasya Askeri ve Siyasi Gelişmeler Kronolojisi (1914 - 1923)</t>
+          <t>İberistan-ı Almani</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059499309</t>
+          <t>9786059790215</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Bir Destan Adam Ömer Seyfettin Cilt: 2</t>
+          <t>Neresini Isırmış?</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059499286</t>
+          <t>9786052068052</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Sabatay Sevi</t>
+          <t>Siirt’in Cumhuriyet Serüveni 1923-1950</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059499293</t>
+          <t>9786052068038</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Bir Destan Adam Ömer Seyfettin Cilt: 1</t>
+          <t>Kur-an’da Tasavvuf</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059499323</t>
+          <t>9786052068021</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Günün Düşüncesi - Makaleler 1</t>
+          <t>Kop Dağı'ndan Birinci Ordu'ya</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059499064</t>
+          <t>9786059790475</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Fazıl Paşa’dan Fethi Okyar’a: Siyasi Fırka Reislerinin Hayatı</t>
+          <t>Tahsin Nahit Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786052068670</t>
+          <t>9786055283599</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Fethi Okyar ve Serbest Fırka: Serbest Fırka Nasıl Doğdu Nasıl Öldü?</t>
+          <t>Süleyman Çelebi’den Günümüze 40 Yazar</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059499743</t>
+          <t>9786059790321</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Sosyoloji ve Eğitim Sosyolojisi</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059499767</t>
+          <t>9786059790390</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Yurtdışında Eğitim</t>
+          <t>Ulaştırma Üzerine</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059499019</t>
+          <t>9786059790130</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>İlla Aşk</t>
+          <t>Türkçe Başarı Anahtarı</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786052068991</t>
+          <t>9786055283780</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Hazeran Çiçeği</t>
+          <t>Karbeyaza Yolculuk</t>
         </is>
       </c>
       <c r="C447" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059499026</t>
+          <t>9786055283452</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Gurbetteki Tıbbıyeli Gözüyle İnece Köyü</t>
+          <t>Dumlupınar Ruhu</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059790932</t>
+          <t>9786055283803</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Meyve Tadında Romanlar</t>
+          <t>Acı Soluk</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786052068533</t>
+          <t>9786059790185</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Süyun Büke</t>
+          <t>Müzik Sohbetleri</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786052068854</t>
+          <t>9786055283834</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Hilal'den Meşhed'e</t>
+          <t>Andaç</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>330</v>
+        <v>170</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786052068748</t>
+          <t>9786059790741</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Yalım Efe</t>
+          <t>Kiralık Katil Arıyorum</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786052068687</t>
+          <t>9786059790840</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>İttihatçılar Döneminde Muhalefet</t>
+          <t>Küçük Tarih-i Umumi</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059499170</t>
+          <t>9786059790802</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bukowski Sözlüğü</t>
+          <t>Meddah ve Kibele</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059499200</t>
+          <t>9786059790789</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Bukowski ve Yalçın Küçük - Kapitalist Düzene Karşı Ortak Eleştiriler</t>
+          <t>Gri Zaman</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059499033</t>
+          <t>9786059790796</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>İz</t>
+          <t>Masalcının Ölümü</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786052068502</t>
+          <t>9786059790604</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Harun Reşit</t>
+          <t>Kadı</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786052068496</t>
+          <t>9786059790680</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Timurlenk</t>
+          <t>Geçmişten Günümüze Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786052068144</t>
+          <t>9786059790598</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Çal Söyle Şarkımı</t>
+          <t>Sanat ve Siyasetten Portreler</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786052068717</t>
+          <t>9786059790611</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Esmer Gül - Lale Devrine Son Veren İhtilalin Romanı</t>
+          <t>Ebunevas'ın Latifeleri</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786052068304</t>
+          <t>9786059790635</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Yeni Dünya Hadisi Nev</t>
+          <t>Çöküşten Zafere</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786052068359</t>
+          <t>9786059790642</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Şark Seferleri</t>
+          <t>Ülkemiz Ulaştırma Sistemi Üzerine Değerlendirmeler</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786052068557</t>
+          <t>9786059790369</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkralarından Seçmeler</t>
+          <t>Rektörlerin Gözüyle Üniversitelerimiz</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>150</v>
+        <v>420</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786052068588</t>
+          <t>9786059790017</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Örnekli ve Uygulamalı Türk Dili Klavuzu</t>
+          <t>İbrahim Hakkı Konyalı</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786052068564</t>
+          <t>9786059790109</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Karadut'un Hazin Öyküsü</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786052068458</t>
+          <t>9786059790123</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Döneminde Devlet - Toplum İlişkisi ve Çeteciliğin Niteliği Üzerine Notlar</t>
+          <t>Türk Masalları</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786259419770</t>
+          <t>9786059790208</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Küçük Fıkralar</t>
+          <t>Kösem Sultanın Cinci Hocası</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257497459</t>
+          <t>9786059790116</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Saabu</t>
+          <t>Tarihin Seyir Defteri</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059499439</t>
+          <t>9786059790512</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi (2 Kitap)</t>
+          <t>Sükut</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>2000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059790772</t>
+          <t>9786059790437</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Maziden Hatıralar</t>
+          <t>Gece ve Deniz Şairi Tahsin Nahit</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786055283988</t>
+          <t>9786059790734</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Derli Toplu Makaleler Cilt: 3</t>
+          <t>Arzawa</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>1700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786256403598</t>
+          <t>9786059790819</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Çukurbostan Cinayeti</t>
+          <t>Araştırma Teknikleri</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786256246300</t>
+          <t>9786059790345</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Celal Bayar’ın Hayatı ve Eserleri</t>
+          <t>Melez - El Amluk</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786256246317</t>
+          <t>9786059790567</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Celal Bayar’ın Yunanistan ve Yugoslavya Seyahat Hatıraları</t>
+          <t>Arya</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786256403574</t>
+          <t>9786059790352</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Yedi Aşıklar Şirketi</t>
+          <t>Melez</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257497978</t>
+          <t>9786055283964</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Bavuldaki Ceset</t>
+          <t>Artık Telgrafın Tellerine Kuşlar Konmuyor</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786256246348</t>
+          <t>9786055283919</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Hayal Mi?</t>
+          <t>Cami Ekseninde Müslümanlık</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786259474168</t>
+          <t>9786055283728</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Geriden Gelen Atlı</t>
+          <t>Bir Zamanlar Uşak Kültürü</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786259839974</t>
+          <t>9786059790079</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Han ve Darbeci Paşalar</t>
+          <t>Hz. Ali Dönemi Siyasi Çekişmeler</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786259839981</t>
+          <t>9786059790048</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan</t>
+          <t>Biz Esir Düştük</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>160</v>
+        <v>310</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786256246133</t>
+          <t>9786055283926</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Lugat-I Türkiyye</t>
+          <t>Günümüzün Karacaoğlan'ı Mehmet Zeki Akdağ</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786256246126</t>
+          <t>9786055283902</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Zühre</t>
+          <t>Efendinin Ölümü</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786256246119</t>
+          <t>9786055283544</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Sandık</t>
+          <t>Yaratana İbadet Yaratılmışa Şefkat</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786256246270</t>
+          <t>9786055283469</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Teftiş Yalnızlığı II</t>
+          <t>Tarih Geleceği de Yazar</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>550</v>
+        <v>340</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786256246102</t>
+          <t>9786055283445</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Öğüt Besmele</t>
+          <t>Cephede Yazılan Defter</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>80</v>
+        <v>320</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786256246003</t>
+          <t>9786055283513</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Theodora</t>
+          <t>Akşam Güneşi</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786256246010</t>
+          <t>9786055283537</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Alagaş Hatun</t>
+          <t>151 Nolu Şehit: Ertuğrul Faciasında Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786256246089</t>
+          <t>9786059790376</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes Şiir</t>
+          <t>Bitmeyen Savaşta Kut'ül Amare</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>100</v>
+        <v>480</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786256246065</t>
+          <t>9786055283735</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Aksiyyat (Yansımalar)</t>
+          <t>Ural ve Altaylardan Kazdağlarına</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786256246096</t>
+          <t>9786055283629</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Aile Mutlu Çocuk</t>
+          <t>Kayseri Lisesinden Nura Koşanlar</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786256246072</t>
+          <t>9786059790178</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Mizahlı Dil ve Edebiyat Yazıları</t>
+          <t>Konuşmak Lazım</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786256403635</t>
+          <t>9786059499606</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Sahabenin Işığında: Zeyd Bin Hattab’ın Yolculuğu (Radıyallahu Anh)</t>
+          <t>Necdet Yaşar’la 60 Yıl</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786259855141</t>
+          <t>9786059499774</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Kendine Çıkan Yol</t>
+          <t>Sultan</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786259474175</t>
+          <t>9786059499583</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Funagora’nın Sirenleri</t>
+          <t>Kent Yalnızlıkları</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786259474182</t>
+          <t>9786059499576</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Geceye Doğru</t>
+          <t>Yazıya Yolculuk</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786256246034</t>
+          <t>9786059499903</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İz Bırakan Müslüman Kadınlar</t>
+          <t>Bir Sanattır Yaşamak</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786256246058</t>
+          <t>9786059499989</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Kudüs: Çatışma ve Umut Arasında</t>
+          <t>Kimse Bana Nesne Demez</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786052068380</t>
+          <t>9786059499712</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Fetvalarla Osmanlı Vakıfları</t>
+          <t>İstiklal Marşı’nın Bülbülü Mehmed Akif Ersoy</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786259474144</t>
+          <t>9786257497114</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Zerreden Kürreye Ahir Zaman Tevili ve Vaktin Zülfikarı Hazret-i Mehdi (A.S)</t>
+          <t>Kitab-ı Edirne Vak‘ası</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786259839967</t>
+          <t>9786059499477</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Yazık Olmuş Yarsız Ömrü Geçene</t>
+          <t>Deredeki Ceviz</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
+          <t>9786059499811</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Mir’atü’l Avalim</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786059499460</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>A’dan Z’ye Dünya Siyasi Tarihi</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786059499507</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Nil’deki Kemikler</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786059499491</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Çevre, İnsan ve Sorumluluklarımız</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9786059499453</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Cennetin Diğer Adı</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786059499385</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Diyabet Sebepleri Çözümleri</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9786059499361</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Otizm</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786059499125</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülhamid'in Yöneticilik Sırları</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786059499378</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Kronik Hastalıklar Sebepleri ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786257433525</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Aziziye Tabyası</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786257433518</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Tebessüm Hakkımız</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786059499484</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Emeğe Adanan Bir Ömür Şinasi Bozkurt</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786059499798</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Hakikat ve İrfan Okyanusundan Sözler 1</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786059499651</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Türkler Roma Kapılarında Attila</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786059499934</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Bayburtlu Celali</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786059499590</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Hikayeler</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786257433709</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Seruçe Masalları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786059499781</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’nun Sessiz Tanıkları</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786059499873</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Edebi Yaklaşımlar Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786059499217</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Bizans Kartalı</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786059499668</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Bayburtlu Aşık Cihani Baba Divanından Seçmeler</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786059499569</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Bir Asır Böyle Geçti</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786059499644</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Kalbi Tutan Mektuplar</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9786059499354</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Tolstoy - Makaleler ve Mektuplar</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786059499941</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Anti Depresan</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9786059499330</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Özelleştirme</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9786059499347</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Hayırda Yarışan Hanım Sultanlar</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9786056195471</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Türkler Karşısında Napolyon</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9786056195464</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Timurlenk ve Üç Boz Atlı</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9786056222702</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Talat-Enver-Cemal Paşalar</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9786056195495</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Şeyh Şamil</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9786056222757</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Hamid’in Son Günleri</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9786056195440</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Gavur Memet Kara Yürek Çetesi</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9786055530020</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülhamid ve İmparator Mikado</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9786055283049</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Mimar Sinan</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9786056222726</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Meçhul Asker - 1912 Edirne Muhasarası</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9786056222788</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Mahmut Şevket Paşa</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9786056195419</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Kan Dalgası</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9786055283025</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Kafkas Aşkı</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9786056222733</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Hürriyet ve İtilaf</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9786056222771</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Sözlü Tarihin Büyük Üstadı Dedem Ziya Şakir</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9786056195433</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıda Harem Ağaları ve Bir Harem Masalı</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9786055283094</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Hazreti Fatıma</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9786056195457</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Fatih İstanbul’u Nasıl Aldı</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9786056195402</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Eyüp Sultan ve Haliç</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9786055283001</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Dervişler Saltanatı</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9786056222740</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Nuri Demirağ Kimdir?</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9786056222764</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Çırağan Sarayında 28 Sene - 5. Murad’ın Hayatı</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9786055283032</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Muharebelerinde Tekirdağ</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9786055530006</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Bir Harem Bestekarı Sadullah Ağa</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9786056195488</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Barbaros’un Reisi Poyraz Ali Tulon’da</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9786056222795</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Baltacı ve Büyük Petro</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9786056222719</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>1897 Türk - Yunan Muharebesi ve Sultan Hamid’in Gizli Siyaseti</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9786055283018</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9786052068328</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Fusul-i Hall ü Akd ve Usul-i Harc ü Nakd</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9786059499101</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an Kitapları</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9786059499927</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Kronik Hastalıklar ve Deniz Yosunları</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9786059499637</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2. Murat Han’ın Fatih Sultan Mehmed’e Nasihatleri</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9786059499972</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>İslam Tarihinin Akıl Müzakereleri ve Münazaraları</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9786059499729</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Kalem Yazmak Zorunda</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9786059499194</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Endülüs Şövalyesi Abdurrahman</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9786059499224</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Cancağızım Ömer</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9786059499255</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Rusya’nın Doğu Anadolu Politikası</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9786059499620</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Yalvaç’ta Dericilik ve Yalvaç Tabakhanesi</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9786059499514</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Bağrı Yanık</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9786052068700</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Ziya Şakir’in Edirne Savunması Anıları</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9786059499163</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Benim Şiirim Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9786059499552</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Hazreti Mevlana</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9786059499538</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Önde Gidenler</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9786059499231</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Batının Doğu Politikasının Ahlaken İflası</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9786059499408</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'dan Günümüze Değişme Maceramız</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9786059499545</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Anlamı - Mevlana ve Konfüçyüs</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9786052068779</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Yahut Silistre</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9786052068793</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Dede Korkud Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9786052068809</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Ak Zambaklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9786059499095</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Öp Beni Asitane</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9786059499910</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Kelam ve Kalem</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9786059499132</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Hikayeler</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9786059499118</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Söz Oyunları</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9786059790086</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Akdeniz Mektebi - Akdeniz'de Türkler</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9786052068403</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Behlül Dana ve Harun Reşit</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9786052068731</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İmparatorluğu'nda Maktül Vezirler</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9786059499149</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Tarihimizde Hukukçular Hukuka ve Ahlaka Aykırılıklar</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9786059499088</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Öykü'nün Öyküsü</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9786059499040</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Yadigar-ı Güzide İstanbul</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9786059499071</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Kediname</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9786052068984</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>Mor Çığlık</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9786059499187</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Her Dem Taze Beyitler</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9786052068977</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Cinsiyetten Toplumsal Cinnete</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9786059499736</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Profesörler Geçidi</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9786059499699</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>Hallac-ı Mansur</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9786052068960</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Rusya İran Odağında Kafkasya Askeri ve Siyasi Gelişmeler Kronolojisi (1914 - 1923)</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9786059499309</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Bir Destan Adam Ömer Seyfettin Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9786059499286</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Sabatay Sevi</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9786059499293</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Bir Destan Adam Ömer Seyfettin Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9786059499323</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Günün Düşüncesi - Makaleler 1</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9786059499064</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Fazıl Paşa’dan Fethi Okyar’a: Siyasi Fırka Reislerinin Hayatı</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9786052068670</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Fethi Okyar ve Serbest Fırka: Serbest Fırka Nasıl Doğdu Nasıl Öldü?</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9786059499743</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Sorularla Sosyoloji ve Eğitim Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9786059499767</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Yurtdışında Eğitim</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9786059499019</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>İlla Aşk</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9786052068991</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Hazeran Çiçeği</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9786059499026</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetteki Tıbbıyeli Gözüyle İnece Köyü</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9786059790932</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Meyve Tadında Romanlar</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9786052068533</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>Süyun Büke</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9786052068854</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Bereketli Hilal'den Meşhed'e</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9786052068748</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>Yalım Efe</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9786052068687</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>İttihatçılar Döneminde Muhalefet</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9786059499170</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Bukowski Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9786059499200</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Bukowski ve Yalçın Küçük - Kapitalist Düzene Karşı Ortak Eleştiriler</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9786059499033</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>İz</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9786052068502</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>Harun Reşit</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9786052068496</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Timurlenk</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9786052068144</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Çal Söyle Şarkımı</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9786052068717</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>Esmer Gül - Lale Devrine Son Veren İhtilalin Romanı</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9786052068304</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Yeni Dünya Hadisi Nev</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9786052068359</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Şark Seferleri</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9786052068557</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>Nasrettin Hoca Fıkralarından Seçmeler</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9786052068588</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Üniversiteler İçin Örnekli ve Uygulamalı Türk Dili Klavuzu</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9786052068564</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Kelile ve Dimne</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9786052068458</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Milli Mücadele Döneminde Devlet - Toplum İlişkisi ve Çeteciliğin Niteliği Üzerine Notlar</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9786259419770</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Fıkralar</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9786257497459</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Saabu</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9786059499439</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi (2 Kitap)</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9786059790772</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Maziden Hatıralar</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9786055283988</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Derli Toplu Makaleler Cilt: 3</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9786256403598</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Gavur Memet Çukurbostan Cinayeti</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9786256246300</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Celal Bayar’ın Hayatı ve Eserleri</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9786256246317</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>Celal Bayar’ın Yunanistan ve Yugoslavya Seyahat Hatıraları</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9786256403574</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>Gavur Memet Yedi Aşıklar Şirketi</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9786257497978</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Gavur Memet Bavuldaki Ceset</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9786256246348</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Hayal Mi?</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9786259474168</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Geriden Gelen Atlı</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9786259839974</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Sultan Abdülaziz Han ve Darbeci Paşalar</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9786259839981</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Hürrem Sultan</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9786256246133</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Lugat-I Türkiyye</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>9786256246126</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Zühre</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>9786256246119</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Sandık</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9786256246270</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Teftiş Yalnızlığı II</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>9786256246102</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>Öğüt Besmele</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>9786256246003</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>Theodora</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>9786256246010</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Alagaş Hatun</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>9786256246089</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Bir Nefes Şiir</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9786256246065</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Aksiyyat (Yansımalar)</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>9786256246096</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Aile Mutlu Çocuk</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9786256246072</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Mizahlı Dil ve Edebiyat Yazıları</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9786256403635</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Sahabenin Işığında: Zeyd Bin Hattab’ın Yolculuğu (Radıyallahu Anh)</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>9786259855141</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Çıkan Yol</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9786259474175</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Funagora’nın Sirenleri</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9786259474182</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Geceye Doğru</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9786256246034</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte İz Bırakan Müslüman Kadınlar</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9786256246058</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Kudüs: Çatışma ve Umut Arasında</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9786052068380</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Fetvalarla Osmanlı Vakıfları</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9786259474144</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>Zerreden Kürreye Ahir Zaman Tevili ve Vaktin Zülfikarı Hazret-i Mehdi (A.S)</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9786259839967</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>Yazık Olmuş Yarsız Ömrü Geçene</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
           <t>9786055283353</t>
         </is>
       </c>
-      <c r="B501" s="1" t="inlineStr">
+      <c r="B656" s="1" t="inlineStr">
         <is>
           <t>İttihat ve Terakki Nasıl Doğdu, Nasıl Yaşadı, Nasıl Öldü? (3 Cilt Takım)</t>
         </is>
       </c>
-      <c r="C501" s="1">
-        <v>2600</v>
+      <c r="C656" s="1">
+        <v>3300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>