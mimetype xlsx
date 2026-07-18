--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,9865 +85,10045 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256246874</t>
+          <t>9786258744705</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdeki Selanik</t>
+          <t>Çocuklar İçin Dijital Herakleitos</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258744446</t>
+          <t>9786258744590</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kediler Kralının Konağı</t>
+          <t>Edebiyatın Adı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>960</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256246881</t>
+          <t>9786258744668</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Balon Pilotu</t>
+          <t>En Küçük Devlet Aile</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258744330</t>
+          <t>9786258744606</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yenileşme Serüvenimiz (1790-1935)</t>
+          <t>Kızılırmak Ambarcı Köyü ve Ömer Ağa</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258744323</t>
+          <t>9786258744620</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Umut Denizi</t>
+          <t>Göznâme</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258744279</t>
+          <t>9786258744682</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Her Hayat Bir Romandır Aslında</t>
+          <t>Eceabat Yöresi Adetleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258744163</t>
+          <t>9786258744613</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aksayan Yönlerimiz</t>
+          <t>Ferman Kimdedir Bir İskan Romanı 1865</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258744347</t>
+          <t>9786258744583</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Farklı Fındık Fırıldak</t>
+          <t>Hunat Hatun Bedelin Adı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258744408</t>
+          <t>9786258744453</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tavşan Pulşeker Taşınıyor</t>
+          <t>Burçlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258744361</t>
+          <t>9786258744644</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Huysuz Horoz Hüttürü</t>
+          <t>Yolcuya Nasihatler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258744354</t>
+          <t>9786258744637</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uydurukçu İpek Böceği Uçuş</t>
+          <t>Gül Kokusu Bülbül Sesi Şiirleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258744385</t>
+          <t>9786259474199</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Miskin Misket Miskito</t>
+          <t>Mitoloji ve Efsaneler Serisi - 3</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258744392</t>
+          <t>9786256246874</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Pasaklı Pisicik Pati</t>
+          <t>Gönlümdeki Selanik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258744378</t>
+          <t>9786258744446</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sorumsuz Solucan Sorti</t>
+          <t>Kediler Kralının Konağı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258744200</t>
+          <t>9786256246881</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kızılcık Şerbeti</t>
+          <t>Balon Pilotu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256246553</t>
+          <t>9786258744330</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>The Novel of Coriolanus Tragedy</t>
+          <t>Yenileşme Serüvenimiz (1790-1935)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258744293</t>
+          <t>9786258744323</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Sığmayan Destan Çanakkale</t>
+          <t>Umut Denizi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258744309</t>
+          <t>9786258744279</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tarihî Efsaneler ve Sırlar</t>
+          <t>Her Hayat Bir Romandır Aslında</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258744262</t>
+          <t>9786258744163</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Muhammed Abdulbaki Efendi’nin Hayatı</t>
+          <t>Aksayan Yönlerimiz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258744286</t>
+          <t>9786258744347</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım İmparator Para</t>
+          <t>Farklı Fındık Fırıldak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259474106</t>
+          <t>9786258744408</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Okyanusa Açılan Kapılar Tefekkür Mayası Röportajlar</t>
+          <t>Tavşan Pulşeker Taşınıyor</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>700</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258744231</t>
+          <t>9786258744361</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bakü Fatihi Nuri Paşa</t>
+          <t>Huysuz Horoz Hüttürü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256246843</t>
+          <t>9786258744354</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu Batakhaneleri</t>
+          <t>Uydurukçu İpek Böceği Uçuş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256246911</t>
+          <t>9786258744385</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Müzik Diliyle İskilip</t>
+          <t>Miskin Misket Miskito</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>360</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256246928</t>
+          <t>9786258744392</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Fetih’in Manevi Mimarı - Akşemseddin Hazretleri</t>
+          <t>Pasaklı Pisicik Pati</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052068861</t>
+          <t>9786258744378</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hümeyra ve Minnoş</t>
+          <t>Sorumsuz Solucan Sorti</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256246812</t>
+          <t>9786258744200</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Değişen Devlet - Toplum İlişkilerine Ait Yeni Kavramlar</t>
+          <t>Kızılcık Şerbeti</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258744255</t>
+          <t>9786256246553</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Arkeolojik Veriler Işığında Tebriz’in Eskiçağ Tarihi</t>
+          <t>The Novel of Coriolanus Tragedy</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>700</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258744217</t>
+          <t>9786258744293</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıdan Cumhuriyet’e Basında Kadın ve Çocuk Eğitimi</t>
+          <t>Tarihe Sığmayan Destan Çanakkale</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258744248</t>
+          <t>9786258744309</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Şehri</t>
+          <t>Tarihî Efsaneler ve Sırlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258744224</t>
+          <t>9786258744262</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Siirt Tarihi</t>
+          <t>Şeyh Muhammed Abdulbaki Efendi’nin Hayatı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258744187</t>
+          <t>9786258744286</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çile Doğudan Doğar</t>
+          <t>Benim Adım İmparator Para</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256246775</t>
+          <t>9786259474106</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Almalık - Dihoy Yazıbaşı Köyü Tarihi ve Hatıralar</t>
+          <t>Okyanusa Açılan Kapılar Tefekkür Mayası Röportajlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258744194</t>
+          <t>9786258744231</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Mevlana</t>
+          <t>Bakü Fatihi Nuri Paşa</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256246898</t>
+          <t>9786256246843</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gülcemal</t>
+          <t>Beyoğlu Batakhaneleri</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258744170</t>
+          <t>9786256246911</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Hasreti</t>
+          <t>Şiir ve Müzik Diliyle İskilip</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256246836</t>
+          <t>9786256246928</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kıyım 12 Eylül</t>
+          <t>Fetih’in Manevi Mimarı - Akşemseddin Hazretleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256246942</t>
+          <t>9786052068861</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gazze’nin Cennet Kuşları</t>
+          <t>Hümeyra ve Minnoş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256246904</t>
+          <t>9786256246812</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zalim Kralın Hilekar Veziri</t>
+          <t>21. Yüzyılda Değişen Devlet - Toplum İlişkilerine Ait Yeni Kavramlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256246867</t>
+          <t>9786258744255</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Çağında Habercilik</t>
+          <t>Tarihi ve Arkeolojik Veriler Işığında Tebriz’in Eskiçağ Tarihi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>780</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256246607</t>
+          <t>9786258744217</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İslam Halifeleri 1. Cilt</t>
+          <t>Osmanlıdan Cumhuriyet’e Basında Kadın ve Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256246935</t>
+          <t>9786258744248</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nihan’a Peri Peri</t>
+          <t>Aşkın Şehri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256246850</t>
+          <t>9786258744224</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Babil Kulesi</t>
+          <t>Siirt Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256246423</t>
+          <t>9786258744187</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çayır Güzeli</t>
+          <t>Çile Doğudan Doğar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256246478</t>
+          <t>9786256246775</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Büyük Macera</t>
+          <t>Almalık - Dihoy Yazıbaşı Köyü Tarihi ve Hatıralar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>170</v>
+        <v>720</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256246454</t>
+          <t>9786258744194</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şah İsmail</t>
+          <t>İçimizdeki Mevlana</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256246447</t>
+          <t>9786256246898</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kırık Madalya</t>
+          <t>Gülcemal</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256246461</t>
+          <t>9786258744170</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Ali’nin Öğütleri</t>
+          <t>İstanbul Hasreti</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256246829</t>
+          <t>9786256246836</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Deli ve Çocuk</t>
+          <t>Kıyım 12 Eylül</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256246805</t>
+          <t>9786256246942</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ben Askerde İken</t>
+          <t>Gazze’nin Cennet Kuşları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256246027</t>
+          <t>9786256246904</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Vicdanından Af Dile</t>
+          <t>Zalim Kralın Hilekar Veziri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259855165</t>
+          <t>9786256246867</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Alevi-Bektaşilik ve Hurufilik</t>
+          <t>Yapay Zeka Çağında Habercilik</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259474151</t>
+          <t>9786256246607</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Almalık Masalı</t>
+          <t>İslam Halifeleri 1. Cilt</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>670</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259839950</t>
+          <t>9786256246935</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çevresel, Sosyal ve Yönetişim Hedeflerini Dengelemek</t>
+          <t>Nihan’a Peri Peri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259839943</t>
+          <t>9786256246850</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hannah - Kölelik ve Irkçılık Amerikasında Zorlu Mücadeleler ile Geçen Bir Hayat Hikayesi</t>
+          <t>Babil Kulesi</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259474137</t>
+          <t>9786256246423</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sancılı Doğum</t>
+          <t>Çayır Güzeli</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259839905</t>
+          <t>9786256246478</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Müzik Endüstrisinde Telif Hakları</t>
+          <t>Büyük Macera</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259839998</t>
+          <t>9786256246454</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Geldi Nebi Muhammed (s.a.v.)</t>
+          <t>Şah İsmail</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>480</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259839929</t>
+          <t>9786256246447</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kafada Nal İzleri</t>
+          <t>Kırık Madalya</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259839936</t>
+          <t>9786256246461</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Entelektüel Bağımlılık ve Yeni Paradigma İhtiyacı</t>
+          <t>Hazreti Ali’nin Öğütleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259855172</t>
+          <t>9786256246829</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Harika Kirpi Togo</t>
+          <t>Deli ve Çocuk</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256403529</t>
+          <t>9786256246805</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Şahikalarında Yakın Mazinin Kanlı Hadiseleri</t>
+          <t>Ben Askerde İken</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256403642</t>
+          <t>9786256246027</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Palava Soykırımı</t>
+          <t>Vicdanından Af Dile</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256403604</t>
+          <t>9786259855165</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Serbest ve Aletli Dalıcılık</t>
+          <t>Alevi-Bektaşilik ve Hurufilik</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256403505</t>
+          <t>9786259474151</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sil Baştan Doğarım</t>
+          <t>Almalık Masalı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059499897</t>
+          <t>9786259839950</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Artık Bütün Kartlar Açık</t>
+          <t>Çevresel, Sosyal ve Yönetişim Hedeflerini Dengelemek</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256403048</t>
+          <t>9786259839943</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar Horozun Son Ötüşü</t>
+          <t>Hannah - Kölelik ve Irkçılık Amerikasında Zorlu Mücadeleler ile Geçen Bir Hayat Hikayesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256403086</t>
+          <t>9786259474137</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nakarat</t>
+          <t>Sancılı Doğum</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256403109</t>
+          <t>9786259839905</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bayburt’un İnsan Hafızası</t>
+          <t>Müzik Endüstrisinde Telif Hakları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257497923</t>
+          <t>9786259839998</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hünkar Hacı Bektaş-ı Veli ve Namaz</t>
+          <t>Geldi Nebi Muhammed (s.a.v.)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257497893</t>
+          <t>9786259839929</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kubilay Han</t>
+          <t>Kafada Nal İzleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257497909</t>
+          <t>9786259839936</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Alemdar Mustafa Paşa</t>
+          <t>Entelektüel Bağımlılık ve Yeni Paradigma İhtiyacı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257497787</t>
+          <t>9786259855172</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Menakıb-ı Hayvan Bera-yı Teşhiz-i Ezhan</t>
+          <t>Harika Kirpi Togo</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257497503</t>
+          <t>9786256403529</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ahval-i Umumiye Notları</t>
+          <t>Kafkas Şahikalarında Yakın Mazinin Kanlı Hadiseleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257497404</t>
+          <t>9786256403642</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İshak Kuşu</t>
+          <t>Palava Soykırımı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257497558</t>
+          <t>9786256403604</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Şiirler</t>
+          <t>Serbest ve Aletli Dalıcılık</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257497398</t>
+          <t>9786256403505</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Gülümsüyor</t>
+          <t>Sil Baştan Doğarım</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257433884</t>
+          <t>9786059499897</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Askerlik ve Ordu</t>
+          <t>Artık Bütün Kartlar Açık</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052068410</t>
+          <t>9786256403048</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çoğu Hüzündü Zaten</t>
+          <t>İhtiyar Horozun Son Ötüşü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059499002</t>
+          <t>9786256403086</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Çimdik'ten Dürtü'ye</t>
+          <t>Nakarat</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052068519</t>
+          <t>9786256403109</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Matmazel Anjel</t>
+          <t>Bayburt’un İnsan Hafızası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052068755</t>
+          <t>9786257497923</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Solumdaki Sızı</t>
+          <t>Hünkar Hacı Bektaş-ı Veli ve Namaz</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052068830</t>
+          <t>9786257497893</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Salibaba’nın Tuhaf Halleri</t>
+          <t>Kubilay Han</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052068847</t>
+          <t>9786257497909</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Harita Oyunları</t>
+          <t>Alemdar Mustafa Paşa</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055283636</t>
+          <t>9786257497787</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hanımları ve Hizmetçi Kadınlar (1869-1927)</t>
+          <t>Menakıb-ı Hayvan Bera-yı Teşhiz-i Ezhan</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055283643</t>
+          <t>9786257497503</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hanımları ve Kadın Terzileri (1869-1923)</t>
+          <t>Ahval-i Umumiye Notları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055283650</t>
+          <t>9786257497404</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kadın Telefon Memureleri (1913-1923)</t>
+          <t>İshak Kuşu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055283667</t>
+          <t>9786257497558</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Pazarola Hasan Bey (1885-1926)</t>
+          <t>Zamansız Şiirler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055283759</t>
+          <t>9786257497398</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Birinci Kadın İşçi Taburu (1917-1919)</t>
+          <t>Gökyüzü Gülümsüyor</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055283582</t>
+          <t>9786257433884</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Satrançname</t>
+          <t>İslam’da Askerlik ve Ordu</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055283254</t>
+          <t>9786052068410</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Urfa Mutasarrıfı Nusret Bey</t>
+          <t>Çoğu Hüzündü Zaten</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055283162</t>
+          <t>9786059499002</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıda İlk Şeyhülislam Molla Fenari</t>
+          <t>Çimdik'ten Dürtü'ye</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055283186</t>
+          <t>9786052068519</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Hamza</t>
+          <t>Matmazel Anjel</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059790505</t>
+          <t>9786052068755</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Efelerin Tarihi</t>
+          <t>Solumdaki Sızı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052068083</t>
+          <t>9786052068830</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Melankolik Aşk</t>
+          <t>Salibaba’nın Tuhaf Halleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052068106</t>
+          <t>9786052068847</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dilbeste</t>
+          <t>Harita Oyunları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059790284</t>
+          <t>9786055283636</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım Acıyor Anne</t>
+          <t>Osmanlı Hanımları ve Hizmetçi Kadınlar (1869-1927)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059790307</t>
+          <t>9786055283643</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Karşı Köyün Delisi</t>
+          <t>Osmanlı Hanımları ve Kadın Terzileri (1869-1923)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059790420</t>
+          <t>9786055283650</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Afet ve Kriz Yönetiminde Yeni Bir Model Tasarımı: İstanbul Örneği</t>
+          <t>Osmanlı Kadın Telefon Memureleri (1913-1923)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>38</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055283438</t>
+          <t>9786055283667</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ahde Vefa 2 - Manzum Vefa Duaları</t>
+          <t>Pazarola Hasan Bey (1885-1926)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055283421</t>
+          <t>9786055283759</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ahde Vefa 1 - Manzum Anma Duaları</t>
+          <t>Birinci Kadın İşçi Taburu (1917-1919)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059790024</t>
+          <t>9786055283582</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kültür Vadisinde İnsan, Diplomasi ve Siyaset</t>
+          <t>Satrançname</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>12.96</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059790901</t>
+          <t>9786055283254</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hasret Kor Gibi</t>
+          <t>Urfa Mutasarrıfı Nusret Bey</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059790864</t>
+          <t>9786055283162</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Damlacık Kız</t>
+          <t>Osmanlıda İlk Şeyhülislam Molla Fenari</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059790260</t>
+          <t>9786055283186</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Siren'e Masallar</t>
+          <t>Hazreti Hamza</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059790413</t>
+          <t>9786059790505</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kayıkla Bir Cevelan</t>
+          <t>Efelerin Tarihi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059790543</t>
+          <t>9786052068083</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşının En Büyük Komutanı Halil Paşa ile 13 yıl Gördüklerim Duyduklarım</t>
+          <t>Melankolik Aşk</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052068014</t>
+          <t>9786052068106</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kamusal Bir Ödev Olarak Planlama</t>
+          <t>Dilbeste</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059790444</t>
+          <t>9786059790284</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Çocuk Kalsa</t>
+          <t>Sol Yanım Acıyor Anne</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059790574</t>
+          <t>9786059790307</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Divan Edebiyatının Kaynakları</t>
+          <t>Karşı Köyün Delisi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052068007</t>
+          <t>9786059790420</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kral Kapanı</t>
+          <t>Afet ve Kriz Yönetiminde Yeni Bir Model Tasarımı: İstanbul Örneği</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059790000</t>
+          <t>9786055283438</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Derli Toplu Tıpkıbasım Makaleler (3 Cilt Takım)</t>
+          <t>Ahde Vefa 2 - Manzum Vefa Duaları</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>2100</v>
+        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059790031</t>
+          <t>9786055283421</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yusuf ile Züleyha</t>
+          <t>Ahde Vefa 1 - Manzum Anma Duaları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055283933</t>
+          <t>9786059790024</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Araf'ın Gölgesinde</t>
+          <t>Kültür Vadisinde İnsan, Diplomasi ve Siyaset</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059790833</t>
+          <t>9786059790901</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Ressamın Şiir Defteri</t>
+          <t>Hasret Kor Gibi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059790963</t>
+          <t>9786059790864</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İdealist ittihatçı Bir Muallim: Selim Sırrı Tarcan</t>
+          <t>Damlacık Kız</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059790055</t>
+          <t>9786059790260</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sultan İbrahim'in Celladı Kara Ali</t>
+          <t>Siren'e Masallar</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059790727</t>
+          <t>9786059790413</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Gonca Gül</t>
+          <t>Kayıkla Bir Cevelan</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059790710</t>
+          <t>9786059790543</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yıldırım Bayezid</t>
+          <t>Birinci Dünya Savaşının En Büyük Komutanı Halil Paşa ile 13 yıl Gördüklerim Duyduklarım</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059790826</t>
+          <t>9786052068014</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bir Arının Hikayesi</t>
+          <t>Kamusal Bir Ödev Olarak Planlama</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059790703</t>
+          <t>9786059790444</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mahalle Maçı</t>
+          <t>İnsanlar Çocuk Kalsa</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059790529</t>
+          <t>9786059790574</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Türkçeyi Doğru Kullanalım</t>
+          <t>Divan Edebiyatının Kaynakları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055283957</t>
+          <t>9786052068007</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Kral Kapanı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>24</v>
+        <v>230</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055283940</t>
+          <t>9786059790000</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Balkanlardan İskenderiyeye Bir Esaretin Öyküsü</t>
+          <t>Derli Toplu Tıpkıbasım Makaleler (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>220</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059790062</t>
+          <t>9786059790031</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Şuur</t>
+          <t>Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055283551</t>
+          <t>9786055283933</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Aslında Hüzün ve Hep İstanbul</t>
+          <t>Araf'ın Gölgesinde</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055283766</t>
+          <t>9786059790833</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dallar Kuşlara Tutunmayı Unutmamıştı</t>
+          <t>Bir Ressamın Şiir Defteri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055283704</t>
+          <t>9786059790963</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İbnülemin Mahmut Kemal İnal</t>
+          <t>İdealist ittihatçı Bir Muallim: Selim Sırrı Tarcan</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055283612</t>
+          <t>9786059790055</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Gevher Sultan</t>
+          <t>Sultan İbrahim'in Celladı Kara Ali</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059499392</t>
+          <t>9786059790727</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Vatansız Irk</t>
+          <t>Gonca Gül</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059499415</t>
+          <t>9786059790710</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesindeki Arapça-Farsça Sesteş Kelimeler Dizini</t>
+          <t>Yıldırım Bayezid</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059499965</t>
+          <t>9786059790826</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İçimde Ne Var Doktor?</t>
+          <t>Bir Arının Hikayesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059499521</t>
+          <t>9786059790703</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Şafak Heceleri</t>
+          <t>Mahalle Maçı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000099911</t>
+          <t>9786059790529</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi Cilt 2</t>
+          <t>Türkçeyi Doğru Kullanalım</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059499804</t>
+          <t>9786055283957</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Derin Nefret</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>260</v>
+        <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059499262</t>
+          <t>9786055283940</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Babamız</t>
+          <t>Balkanlardan İskenderiyeye Bir Esaretin Öyküsü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059499613</t>
+          <t>9786059790062</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Madem O Var Her Şey Var</t>
+          <t>Şehir ve Şuur</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786056195426</t>
+          <t>9786055283551</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Yahudileri</t>
+          <t>Aslında Hüzün ve Hep İstanbul</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000061082</t>
+          <t>9786055283766</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Seci vü Kafiye Lügati Cilt 1</t>
+          <t>Dallar Kuşlara Tutunmayı Unutmamıştı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786052068786</t>
+          <t>9786055283704</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne ile Yaşar</t>
+          <t>İbnülemin Mahmut Kemal İnal</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059499156</t>
+          <t>9786055283612</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Ucundan Gönül Burcuna</t>
+          <t>Gevher Sultan</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055283360</t>
+          <t>9786059499392</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakki Cilt: 2</t>
+          <t>Vatansız Irk</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>138.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>3990000061773</t>
+          <t>9786059499415</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakki Cilt: 1 Nasıl Doğdu</t>
+          <t>Osmanlı Türkçesindeki Arapça-Farsça Sesteş Kelimeler Dizini</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>50</v>
+        <v>430</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059499057</t>
+          <t>9786059499965</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Devrinden Sonra Osmanlı Nizam Ordusu Tarihi</t>
+          <t>İçimde Ne Var Doktor?</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052068694</t>
+          <t>9786059499521</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Sevmek ve Sevdirmek Sanatı</t>
+          <t>Şafak Heceleri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000051773</t>
+          <t>3990000099911</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terakki Cilt: 3 Nasıl Öldü?</t>
+          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi Cilt 2</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059499675</t>
+          <t>9786059499804</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Moğol Felaketi</t>
+          <t>Derin Nefret</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786052068816</t>
+          <t>9786059499262</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kalenderoğlu</t>
+          <t>Babamız</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786052068724</t>
+          <t>9786059499613</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltuk</t>
+          <t>Madem O Var Her Şey Var</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786052068762</t>
+          <t>9786056195426</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Katırcıoğlu</t>
+          <t>Türkiye Yahudileri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786052068823</t>
+          <t>3990000061082</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Aygır İmam</t>
+          <t>Seci vü Kafiye Lügati Cilt 1</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055283995</t>
+          <t>9786052068786</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Derli Toplu Makaleler Cilt: 2</t>
+          <t>İnsan Ne ile Yaşar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>50</v>
+        <v>230</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052068526</t>
+          <t>9786059499156</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Miss Eston - Komiteciler Arasında Selanik'te Dağa Kaldırılan Amerikalı Kız</t>
+          <t>Kalemin Ucundan Gönül Burcuna</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059790499</t>
+          <t>9786055283360</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Davut ile Bat Şeva</t>
+          <t>İttihat ve Terakki Cilt: 2</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>100</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052068571</t>
+          <t>3990000061773</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Manilerimizden Seçmeler</t>
+          <t>İttihat ve Terakki Cilt: 1 Nasıl Doğdu</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256246782</t>
+          <t>9786059499057</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Mektebi</t>
+          <t>Tanzimat Devrinden Sonra Osmanlı Nizam Ordusu Tarihi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256246799</t>
+          <t>9786052068694</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’dan Günümüze Suruç</t>
+          <t>Sevmek ve Sevdirmek Sanatı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>1000</v>
+        <v>230</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256246430</t>
+          <t>3990000051773</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hilal ve Zambak</t>
+          <t>İttihat ve Terakki Cilt: 3 Nasıl Öldü?</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786259855103</t>
+          <t>9786059499675</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Dokumacı Kız</t>
+          <t>Moğol Felaketi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786259419794</t>
+          <t>9786052068816</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Düşçü Amca</t>
+          <t>Kalenderoğlu</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786259419725</t>
+          <t>9786052068724</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Son Dinozor</t>
+          <t>Sarı Saltuk</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256403628</t>
+          <t>9786052068762</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İslam Tasavvufu</t>
+          <t>Katırcıoğlu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256403567</t>
+          <t>9786052068823</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İpsiz Recep</t>
+          <t>Aygır İmam</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257497961</t>
+          <t>9786055283995</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>İslamın Hanefi-Maturidi Yorumu</t>
+          <t>Derli Toplu Makaleler Cilt: 2</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>280</v>
+        <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256403130</t>
+          <t>9786052068526</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Beyaz Bilyem</t>
+          <t>Miss Eston - Komiteciler Arasında Selanik'te Dağa Kaldırılan Amerikalı Kız</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>80</v>
+        <v>230</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257497855</t>
+          <t>9786059790499</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Anka'nın Fısıldadıkları</t>
+          <t>Davut ile Bat Şeva</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257497916</t>
+          <t>9786052068571</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Küçük Savaşçı</t>
+          <t>Manilerimizden Seçmeler</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257497794</t>
+          <t>9786256246782</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Gökteki Uçurtma</t>
+          <t>Sevdanın Mektebi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257497589</t>
+          <t>9786256246799</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Çoban Terimleri Sözlüğü</t>
+          <t>Ortaçağ’dan Günümüze Suruç</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>240</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257497374</t>
+          <t>9786256246430</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Yunus Emre</t>
+          <t>Hilal ve Zambak</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052068182</t>
+          <t>9786259855103</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Uçan Üniversite</t>
+          <t>Dokumacı Kız</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052068069</t>
+          <t>9786259419794</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi’den Pedagojik Telkinler</t>
+          <t>Düşçü Amca</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059790192</t>
+          <t>9786259419725</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Arkeolojik Araştırmalarla Eskiçağ’dan Günümüze Kağızman</t>
+          <t>Son Dinozor</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257497121</t>
+          <t>9786256403628</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Soykırımı İddialarına Karşı Bir Yanıt</t>
+          <t>İslam Tasavvufu</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059499705</t>
+          <t>9786256403567</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Altın Çocuğu Timurlenk</t>
+          <t>İpsiz Recep</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059499958</t>
+          <t>9786257497961</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı Eğitim</t>
+          <t>İslamın Hanefi-Maturidi Yorumu</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>160</v>
+        <v>310</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059499859</t>
+          <t>9786256403130</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Deryasından 45 Manevi Reçete Ey Kalbim Allah’a Güven</t>
+          <t>Kahverengi Beyaz Bilyem</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059499866</t>
+          <t>9786257497855</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Mitoloji ve Efsaneler Serisi - 1</t>
+          <t>Anka'nın Fısıldadıkları</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059499422</t>
+          <t>9786257497916</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi Cilt 1</t>
+          <t>Küçük Savaşçı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>800</v>
+        <v>340</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059499880</t>
+          <t>9786257497794</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Demirci Mehmet Efe ve Denizli Faciası Hakkında Bir Tartışma</t>
+          <t>Gökteki Uçurtma</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059499835</t>
+          <t>9786257497589</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Karsuyu Masallar Ülkesinde</t>
+          <t>Çoban Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>120</v>
+        <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059499248</t>
+          <t>9786257497374</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetleri Doğru Okumak</t>
+          <t>Geçmişten Günümüze Yunus Emre</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256246614</t>
+          <t>9786052068182</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İskilipli Şeyhülislam Hacı Mustafa Sunullah Efendi</t>
+          <t>Uçan Üniversite</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786259855134</t>
+          <t>9786052068069</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bir Kitap Bağımlısının Notları II</t>
+          <t>Mesnevi’den Pedagojik Telkinler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256246621</t>
+          <t>9786059790192</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Divanu Lügati’t Türk</t>
+          <t>Tarihi ve Arkeolojik Araştırmalarla Eskiçağ’dan Günümüze Kağızman</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>800</v>
+        <v>290</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256246768</t>
+          <t>9786257497121</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Şapkalı Maymunlar Piknik Alanı</t>
+          <t>Ermeni Soykırımı İddialarına Karşı Bir Yanıt</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>100</v>
+        <v>290</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786259839912</t>
+          <t>9786059499705</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hizmetçi Belası</t>
+          <t>Bozkırın Altın Çocuğu Timurlenk</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786259855158</t>
+          <t>9786059499958</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Türk Kimliği</t>
+          <t>Sıra Dışı Eğitim</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786259855196</t>
+          <t>9786059499859</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İslam’a Göre Savaş-Barış ve Hükümleri</t>
+          <t>Mevlana Deryasından 45 Manevi Reçete Ey Kalbim Allah’a Güven</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055283490</t>
+          <t>9786059499866</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sahibini Bekleyen Mektup</t>
+          <t>Mitoloji ve Efsaneler Serisi - 1</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256246676</t>
+          <t>9786059499422</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak Yolculuğu</t>
+          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi Cilt 1</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>300</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256246744</t>
+          <t>9786059499880</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Eğri Çizgiyi Doğru Devam Ettirme</t>
+          <t>Demirci Mehmet Efe ve Denizli Faciası Hakkında Bir Tartışma</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>530</v>
+        <v>290</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256246751</t>
+          <t>9786059499835</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Denetim Elemanları</t>
+          <t>Karsuyu Masallar Ülkesinde</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256246645</t>
+          <t>9786059499248</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sinema Endüstrisinde Telif Hakları</t>
+          <t>Doğal Afetleri Doğru Okumak</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256246690</t>
+          <t>9786256246614</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Siirt Arapçasında Söylenmiş Atasözleri ve Deyimler 2</t>
+          <t>İskilipli Şeyhülislam Hacı Mustafa Sunullah Efendi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256246720</t>
+          <t>9786259855134</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Zamanın ve Tutkunun Şehri</t>
+          <t>Bir Kitap Bağımlısının Notları II</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>130</v>
+        <v>670</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256246706</t>
+          <t>9786256246621</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Açan Ketaki Çiçeği Safiye Erol</t>
+          <t>Divanu Lügati’t Türk</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>360</v>
+        <v>800</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256246737</t>
+          <t>9786256246768</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sımsıcak Bir Merhaba Söyleyişler</t>
+          <t>Şapkalı Maymunlar Piknik Alanı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052068472</t>
+          <t>9786259839912</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Yalova Eşkıyaları</t>
+          <t>Hizmetçi Belası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256246669</t>
+          <t>9786259855158</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Demir Yürek Cesur Dağ</t>
+          <t>Türk Kimliği</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256246508</t>
+          <t>9786259855196</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Gidiyon He Mi</t>
+          <t>İslam’a Göre Savaş-Barış ve Hükümleri</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256246638</t>
+          <t>9786055283490</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Parktaki Sarı Işık</t>
+          <t>Sahibini Bekleyen Mektup</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256246683</t>
+          <t>9786256246676</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Hünkar Hacı Bektaş Veli’nin Yolunda Gerçekname</t>
+          <t>Güzel Ahlak Yolculuğu</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256246379</t>
+          <t>9786256246744</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mirliva Rodoslu Mustafa Fehmi’nin Sana Muhasarasına Dair Notları</t>
+          <t>Eğri Çizgiyi Doğru Devam Ettirme</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>650</v>
+        <v>700</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059790314</t>
+          <t>9786256246751</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Firavunun Cinayetleri</t>
+          <t>İz Bırakan Denetim Elemanları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>80</v>
+        <v>560</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257497992</t>
+          <t>9786256246645</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Korsanlar Peşinde</t>
+          <t>Sinema Endüstrisinde Telif Hakları</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256403581</t>
+          <t>9786256246690</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Kan ve Ateşler İçinde</t>
+          <t>Siirt Arapçasında Söylenmiş Atasözleri ve Deyimler 2</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256403000</t>
+          <t>9786256246720</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Beyaz Et Tacirleri</t>
+          <t>İstanbul Zamanın ve Tutkunun Şehri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256403017</t>
+          <t>9786256246706</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Cibali Zindanları</t>
+          <t>Türkiye’de Açan Ketaki Çiçeği Safiye Erol</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256246591</t>
+          <t>9786256246737</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Nefretle Nereye Kadar - Bir Fazilet Çağrısı</t>
+          <t>Sımsıcak Bir Merhaba Söyleyişler</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256246485</t>
+          <t>9786052068472</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Zaman-ı Zade</t>
+          <t>Gavur Memet Yalova Eşkıyaları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256246492</t>
+          <t>9786256246669</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Küçük Park</t>
+          <t>Demir Yürek Cesur Dağ</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256246041</t>
+          <t>9786256246508</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Su Altı Sporları</t>
+          <t>Gidiyon He Mi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256246546</t>
+          <t>9786256246638</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Cemre</t>
+          <t>Parktaki Sarı Işık</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>170</v>
+        <v>290</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256246416</t>
+          <t>9786256246683</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Bir Islık Hikayesi</t>
+          <t>Hünkar Hacı Bektaş Veli’nin Yolunda Gerçekname</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256246522</t>
+          <t>9786256246379</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Penceremden Görünenler</t>
+          <t>Mirliva Rodoslu Mustafa Fehmi’nin Sana Muhasarasına Dair Notları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>200</v>
+        <v>720</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256246577</t>
+          <t>9786059790314</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Balon Pilotu</t>
+          <t>Firavunun Cinayetleri</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256246584</t>
+          <t>9786257497992</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Bayburtlu Zihni</t>
+          <t>Gavur Memet Korsanlar Peşinde</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786259419763</t>
+          <t>9786256403581</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Osmanlı Düşüncesinde Eğitim ve Din Eğitimi: İslamcılık Akımı</t>
+          <t>Gavur Memet Kan ve Ateşler İçinde</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256246539</t>
+          <t>9786256403000</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Maraş Destanı</t>
+          <t>Gavur Memet Beyaz Et Tacirleri</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>100</v>
+        <v>290</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256246409</t>
+          <t>9786256403017</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İtibar Yönetimi ve Sağlık Kurumlarındaki Yansımaları</t>
+          <t>Gavur Memet Cibali Zindanları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256246386</t>
+          <t>9786256246591</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bir Tangonun Romanı</t>
+          <t>Nefretle Nereye Kadar - Bir Fazilet Çağrısı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>170</v>
+        <v>340</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256246324</t>
+          <t>9786256246485</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kelebek</t>
+          <t>Zaman-ı Zade</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256246393</t>
+          <t>9786256246492</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hasreti</t>
+          <t>Küçük Park</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256246362</t>
+          <t>9786256246041</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kültür Kültür Emperyalizmi Kültür Endüstrisi</t>
+          <t>Soru ve Cevaplarla Su Altı Sporları</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256246355</t>
+          <t>9786256246546</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Uygarlıklar</t>
+          <t>Cemre</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256403093</t>
+          <t>9786256246416</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Zübdetü’n Nesayih</t>
+          <t>Bir Islık Hikayesi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257497800</t>
+          <t>9786256246522</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe ve Geleceğe Özlemimiz - Bahar Esintileri</t>
+          <t>Penceremden Görünenler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>3990055283773</t>
+          <t>9786256246577</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kareköke Aldıklarım</t>
+          <t>Balon Pilotu</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055283070</t>
+          <t>9786256246584</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Döneminde İstanbul Ramazanları</t>
+          <t>Bayburtlu Zihni</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055283056</t>
+          <t>9786259419763</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Saraylarında Ömer Hayyam Hasan Sabbah ve Nizamülmülk</t>
+          <t>Son Dönem Osmanlı Düşüncesinde Eğitim ve Din Eğitimi: İslamcılık Akımı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>3990000791697</t>
+          <t>9786256246539</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Seci vü Kafiye Lügati (2 Cilt Takım)</t>
+          <t>Maraş Destanı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>1400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055283063</t>
+          <t>9786256246409</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Püskülsüz İsmail</t>
+          <t>İtibar Yönetimi ve Sağlık Kurumlarındaki Yansımaları</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052068489</t>
+          <t>9786256246386</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdulhamid</t>
+          <t>Bir Tangonun Romanı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256246331</t>
+          <t>9786256246324</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İnancını Yaşayan Münevver Mehmed Şevket Eygi</t>
+          <t>Beyaz Kelebek</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786259474113</t>
+          <t>9786256246393</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Asude Bir Sadayım Ben</t>
+          <t>Aşk Hasreti</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257497497</t>
+          <t>9786256246362</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Zeyneb'in Gerdanlığı</t>
+          <t>Kültür Kültür Emperyalizmi Kültür Endüstrisi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786259855189</t>
+          <t>9786256246355</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet’te Kadının Yeri</t>
+          <t>Tepedeki Uygarlıklar</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786259855127</t>
+          <t>9786256403093</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İbnülemin Mahmud Kemal İnal Hayatı ve Eserleri</t>
+          <t>Zübdetü’n Nesayih</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786259419787</t>
+          <t>9786257497800</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Yamalı Bohça Masallar</t>
+          <t>Gerçeğe ve Geleceğe Özlemimiz - Bahar Esintileri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256403611</t>
+          <t>3990055283773</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Spor Dünyasında Ofsayt Olaylar</t>
+          <t>Kareköke Aldıklarım</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786259419718</t>
+          <t>9786055283070</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatçılarımızın Çocukluk Hatıraları</t>
+          <t>Osmanlı Döneminde İstanbul Ramazanları</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786259419701</t>
+          <t>9786055283056</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Romancılar Konuşuyor</t>
+          <t>Selçuklu Saraylarında Ömer Hayyam Hasan Sabbah ve Nizamülmülk</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256403826</t>
+          <t>3990000791697</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Kalem Efendileri</t>
+          <t>Seci vü Kafiye Lügati (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>280</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256403192</t>
+          <t>9786055283063</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Kronik Hastalıklar Kanserle Baş Etme Yolları</t>
+          <t>Püskülsüz İsmail</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786259419756</t>
+          <t>9786052068489</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Yazımı Üzerine Bir Tartışma</t>
+          <t>Sultan Abdulhamid</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>230</v>
+        <v>560</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786259419732</t>
+          <t>9786256246331</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>İnancını Yaşayan Münevver Mehmed Şevket Eygi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786259419749</t>
+          <t>9786259474113</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Sultan Şehir İstanbul</t>
+          <t>Asude Bir Sadayım Ben</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786256403819</t>
+          <t>9786257497497</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Hengame</t>
+          <t>Zeyneb'in Gerdanlığı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256403789</t>
+          <t>9786259855189</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Teftiş Yalnızlığı</t>
+          <t>İslamiyet’te Kadının Yeri</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>570</v>
+        <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256403987</t>
+          <t>9786259855127</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Seçkinlerden Bir Seçkin Hulusi Çetinoğlu</t>
+          <t>İbnülemin Mahmud Kemal İnal Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256403994</t>
+          <t>9786259419787</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Vefatının Ellinci Yılında Veysel'e Vefa Kitabı</t>
+          <t>Yamalı Bohça Masallar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256403772</t>
+          <t>9786256403611</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisi İle Hayatın Seyri</t>
+          <t>Spor Dünyasında Ofsayt Olaylar</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>120</v>
+        <v>470</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256403802</t>
+          <t>9786259419718</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Öküz Efendi</t>
+          <t>Edebiyatçılarımızın Çocukluk Hatıraları</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256403758</t>
+          <t>9786259419701</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Yıldız, Dersaadet ve Ötesi</t>
+          <t>Romancılar Konuşuyor</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256403796</t>
+          <t>9786256403826</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Vadisi</t>
+          <t>Kalem Efendileri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256403543</t>
+          <t>9786256403192</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Tek Umut Türkiye</t>
+          <t>Kronik Hastalıklar Kanserle Baş Etme Yolları</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256403765</t>
+          <t>9786259419756</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Yaşamımdan Süzülen</t>
+          <t>Türk Tarihinin Yazımı Üzerine Bir Tartışma</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256403154</t>
+          <t>9786259419732</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Bektaşilik</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256403178</t>
+          <t>9786259419749</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Fıkraları</t>
+          <t>Sultan Şehir İstanbul</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256403734</t>
+          <t>9786256403819</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>O Benim Gençliğimdi</t>
+          <t>Hengame</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256403741</t>
+          <t>9786256403789</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Mitoloji ve Efsaneler Serisi 2</t>
+          <t>Teftiş Yalnızlığı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>220</v>
+        <v>630</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786256403697</t>
+          <t>9786256403987</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Dağların Efendisi Çoban Kırsal Turizmde</t>
+          <t>Seçkinlerden Bir Seçkin Hulusi Çetinoğlu</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256403703</t>
+          <t>9786256403994</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Çoban Yemekleri</t>
+          <t>Vefatının Ellinci Yılında Veysel'e Vefa Kitabı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256403680</t>
+          <t>9786256403772</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ereğli</t>
+          <t>Türk Musikisi İle Hayatın Seyri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256403666</t>
+          <t>9786256403802</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Anlar</t>
+          <t>Öküz Efendi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256403673</t>
+          <t>9786256403758</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Saklandığı Yer İzmit Yazıları</t>
+          <t>Yıldız, Dersaadet ve Ötesi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256403727</t>
+          <t>9786256403796</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Çoban Anlatmaları</t>
+          <t>Ölüm Vadisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256403710</t>
+          <t>9786256403543</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Çoban Oyunları</t>
+          <t>Tek Umut Türkiye</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>130</v>
+        <v>290</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257497930</t>
+          <t>9786256403765</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Renklerin Masumiyeti</t>
+          <t>Yaşamımdan Süzülen</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257497411</t>
+          <t>9786256403154</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Geceyle Gelen</t>
+          <t>Bektaşilik</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256403659</t>
+          <t>9786256403178</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Japonya’dan Hikayeler</t>
+          <t>Bektaşi Fıkraları</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256403161</t>
+          <t>9786256403734</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Nefesleri</t>
+          <t>O Benim Gençliğimdi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257497862</t>
+          <t>9786256403741</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Bir İhtişam ve Hüznün Destanı Endülüs</t>
+          <t>Mitoloji ve Efsaneler Serisi 2</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256403536</t>
+          <t>9786256403697</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Koryolanus Faciası</t>
+          <t>Dağların Efendisi Çoban Kırsal Turizmde</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256403550</t>
+          <t>9786256403703</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet 04.17</t>
+          <t>Çoban Yemekleri</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256403512</t>
+          <t>9786256403680</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Yazı Mektebi</t>
+          <t>Ereğli</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257497350</t>
+          <t>9786256403666</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Bizden Hikayeler</t>
+          <t>Siyah Beyaz Anlar</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786256403499</t>
+          <t>9786256403673</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Ayasofya - Üç Devirde Olaylar - Hatıralar</t>
+          <t>Mutluluğun Saklandığı Yer İzmit Yazıları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256403079</t>
+          <t>9786256403727</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Gölgesinde</t>
+          <t>Çoban Anlatmaları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256403055</t>
+          <t>9786256403710</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bir Ada Bin Hüzün</t>
+          <t>Çoban Oyunları</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256403116</t>
+          <t>9786257497930</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Saray Mutfağı</t>
+          <t>Renklerin Masumiyeti</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256403031</t>
+          <t>9786257497411</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Hayat İyilikle Güzel</t>
+          <t>Geceyle Gelen</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256403062</t>
+          <t>9786256403659</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>100 Kıssadan 100 Hisse</t>
+          <t>Japonya’dan Hikayeler</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256403123</t>
+          <t>9786256403161</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veysel Şatıroğlu</t>
+          <t>Bektaşi Nefesleri</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257497572</t>
+          <t>9786257497862</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Yaveler</t>
+          <t>Bir İhtişam ve Hüznün Destanı Endülüs</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257497718</t>
+          <t>9786256403536</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Bomba Vakası</t>
+          <t>Koryolanus Faciası</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257497985</t>
+          <t>9786256403550</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Avarlar</t>
+          <t>Kıyamet 04.17</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786256403024</t>
+          <t>9786256403512</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Örnek Medeniyetimiz</t>
+          <t>Yazı Mektebi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257497954</t>
+          <t>9786257497350</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid’in İstihbarat Şefleri</t>
+          <t>Bizden Hikayeler</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257497817</t>
+          <t>9786256403499</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Bizans İmparatoriçeleri</t>
+          <t>Yaşayan Ayasofya - Üç Devirde Olaylar - Hatıralar</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257497824</t>
+          <t>9786256403079</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Mana Vadilerinin Coşkun Eri Güzel İnsan İbrahim Ethem</t>
+          <t>Ağaçların Gölgesinde</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257497879</t>
+          <t>9786256403055</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Ebüssuud Efendi ve Kur’an-I Kerim Tefsiri</t>
+          <t>Bir Ada Bin Hüzün</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257497831</t>
+          <t>9786256403116</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Manzume-i Nidayi</t>
+          <t>Osmanlı Saray Mutfağı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>100</v>
+        <v>290</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257497947</t>
+          <t>9786256403031</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dijital Etik</t>
+          <t>Hayat İyilikle Güzel</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257497848</t>
+          <t>9786256403062</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>At Sineği</t>
+          <t>100 Kıssadan 100 Hisse</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059499828</t>
+          <t>9786256403123</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kutubu'l Kur'an</t>
+          <t>Aşık Veysel Şatıroğlu</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257497756</t>
+          <t>9786257497572</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Su Bilimci Altay Çekirge Türkiye'nin Su ile İmtihanı</t>
+          <t>Yaveler</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257497770</t>
+          <t>9786257497718</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Merkez Türkiye</t>
+          <t>Bomba Vakası</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257497732</t>
+          <t>9786257497985</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Türkçemizin Zarafeti - Dilimize İncelik ve Estetik Açılarından Bakış</t>
+          <t>Avarlar</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257497749</t>
+          <t>9786256403024</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Aydil Erol'dan Dosta Düşmana Karşı</t>
+          <t>Örnek Medeniyetimiz</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257497763</t>
+          <t>9786257497954</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Okumadan Kudüs Kurtarılamaz</t>
+          <t>Abdülhamid’in İstihbarat Şefleri</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257497541</t>
+          <t>9786257497817</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Elveda Kosova</t>
+          <t>Bizans İmparatoriçeleri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257497701</t>
+          <t>9786257497824</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Ruhuma Saplanan Şehir</t>
+          <t>Mana Vadilerinin Coşkun Eri Güzel İnsan İbrahim Ethem</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257497534</t>
+          <t>9786257497879</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Maarif Davamız</t>
+          <t>Şeyhülislam Ebüssuud Efendi ve Kur’an-I Kerim Tefsiri</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257497480</t>
+          <t>9786257497831</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Uzak Köşe Hikâyeleri</t>
+          <t>Manzume-i Nidayi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257497565</t>
+          <t>9786257497947</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yok Olanlar</t>
+          <t>Dijital Etik</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257497510</t>
+          <t>9786257497848</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Nabi: Mütefekkir Bir Şairin Hayat Hikayesi</t>
+          <t>At Sineği</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257497435</t>
+          <t>9786059499828</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Aldatılanlar</t>
+          <t>Kutubu'l Kur'an</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257497473</t>
+          <t>9786257497756</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Güzellikler Şehri İstanbul</t>
+          <t>Su Bilimci Altay Çekirge Türkiye'nin Su ile İmtihanı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257497466</t>
+          <t>9786257497770</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Simeranya Özlemi</t>
+          <t>Merkez Türkiye</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257497428</t>
+          <t>9786257497732</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Köprüler Kurmak Sonsuza</t>
+          <t>Türkçemizin Zarafeti - Dilimize İncelik ve Estetik Açılarından Bakış</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059499682</t>
+          <t>9786257497749</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Unsere Pflichten Gegenüber Allah (Gott) Und Den Menschen</t>
+          <t>Aydil Erol'dan Dosta Düşmana Karşı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786257433891</t>
+          <t>9786257497763</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>İnsan-ı Kamil Ve Zamanın Fitnelerinden Korunmak</t>
+          <t>Okumadan Kudüs Kurtarılamaz</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786257433501</t>
+          <t>9786257497541</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Şeyh İsmail Fakirullah Hazretleri’nin Biyografisi Ve Hikmetli Sözleri</t>
+          <t>Elveda Kosova</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257497442</t>
+          <t>9786257497701</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluğun Tarihi</t>
+          <t>Ruhuma Saplanan Şehir</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257497381</t>
+          <t>9786257497534</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>İki Satır Mürekkep</t>
+          <t>Maarif Davamız</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>140</v>
+        <v>290</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257433907</t>
+          <t>9786257497480</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Kırmızı Horoz Meyhanesi</t>
+          <t>Uzak Köşe Hikâyeleri</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059499750</t>
+          <t>9786257497565</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yazı Masası</t>
+          <t>Yok Olanlar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257497299</t>
+          <t>9786257497510</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Ahi Baba Çıkmazları</t>
+          <t>Nabi: Mütefekkir Bir Şairin Hayat Hikayesi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257497312</t>
+          <t>9786257497435</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Gül Dağından Esinler</t>
+          <t>Aldatılanlar</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257497305</t>
+          <t>9786257497473</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Eksik Aynası</t>
+          <t>Efsunlu Güzellikler Şehri İstanbul</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257497329</t>
+          <t>9786257497466</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>İki Deniz Bircesi</t>
+          <t>Simeranya Özlemi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257497336</t>
+          <t>9786257497428</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Burcunda</t>
+          <t>Köprüler Kurmak Sonsuza</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257497343</t>
+          <t>9786059499682</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Sıla Boyutu</t>
+          <t>Unsere Pflichten Gegenüber Allah (Gott) Und Den Menschen</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059499842</t>
+          <t>9786257433891</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Fikir Çırpıntıları</t>
+          <t>İnsan-ı Kamil Ve Zamanın Fitnelerinden Korunmak</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257497138</t>
+          <t>9786257433501</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>41 Gözeden 41 Damla</t>
+          <t>Şeyh İsmail Fakirullah Hazretleri’nin Biyografisi Ve Hikmetli Sözleri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257497367</t>
+          <t>9786257497442</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>150 Soruda Türkler</t>
+          <t>Yoksulluğun Tarihi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786257433532</t>
+          <t>9786257497381</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Gazi Ferhat Bey</t>
+          <t>İki Satır Mürekkep</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786257497282</t>
+          <t>9786257433907</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Hatırladıklarım</t>
+          <t>Gavur Memet Kırmızı Horoz Meyhanesi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786059790451</t>
+          <t>9786059499750</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Belgesi Sanat</t>
+          <t>Yazı Masası</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>130</v>
+        <v>390</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786052068922</t>
+          <t>9786257497299</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Edebiyatçılar</t>
+          <t>Ahi Baba Çıkmazları</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786052068915</t>
+          <t>9786257497312</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sur İçi Türbeleri</t>
+          <t>Gül Dağından Esinler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059790765</t>
+          <t>9786257497305</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Nehir</t>
+          <t>Eksik Aynası</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055283810</t>
+          <t>9786257497329</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Ulu Çınarın Türküsü</t>
+          <t>İki Deniz Bircesi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055283858</t>
+          <t>9786257497336</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Uyan Türk Destanı</t>
+          <t>Kalemin Burcunda</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059790925</t>
+          <t>9786257497343</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Uçmak Değil İnsan Olmak Zor</t>
+          <t>Sıla Boyutu</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059790918</t>
+          <t>9786059499842</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Gonca</t>
+          <t>Fikir Çırpıntıları</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>380</v>
+        <v>470</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786052068663</t>
+          <t>9786257497138</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Keşf-i İstanbul 3</t>
+          <t>41 Gözeden 41 Damla</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786052068632</t>
+          <t>9786257497367</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Bir Yağmur Olmalı Bir de Çınar</t>
+          <t>150 Soruda Türkler</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786052068601</t>
+          <t>9786257433532</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Fırtına</t>
+          <t>Gazi Ferhat Bey</t>
         </is>
       </c>
       <c r="C342" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786052068625</t>
+          <t>9786257497282</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Perdenin Yakamozları</t>
+          <t>Hatırladıklarım</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786052068618</t>
+          <t>9786059790451</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Bayram Sevinci</t>
+          <t>Medeniyet Belgesi Sanat</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052068434</t>
+          <t>9786052068922</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Buyrun Sohbete</t>
+          <t>Unutulmayan Edebiyatçılar</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052068441</t>
+          <t>9786052068915</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz</t>
+          <t>İstanbul Sur İçi Türbeleri</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>310</v>
+        <v>340</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059790970</t>
+          <t>9786059790765</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid Han'la 113 Gün</t>
+          <t>Nehir</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786052068885</t>
+          <t>9786055283810</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kırım Göç ve Sürgün</t>
+          <t>Ulu Çınarın Türküsü</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786052068878</t>
+          <t>9786055283858</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Bir Sürgünün Hikayesi Kırım ve İsmail Bey Gaspıralı</t>
+          <t>Uyan Türk Destanı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>320</v>
+        <v>170</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052068953</t>
+          <t>9786059790925</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprağın Yazısı</t>
+          <t>Uçmak Değil İnsan Olmak Zor</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786052068946</t>
+          <t>9786059790918</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bahçemiz</t>
+          <t>Gonca</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786052068939</t>
+          <t>9786052068663</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Rüzgarları</t>
+          <t>Keşf-i İstanbul 3</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786052068892</t>
+          <t>9786052068632</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
+          <t>Bir Yağmur Olmalı Bir de Çınar</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786052068908</t>
+          <t>9786052068601</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Denizi Arayan Kuş</t>
+          <t>Kaptan Fırtına</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786052068649</t>
+          <t>9786052068625</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Din Ne Demektir?</t>
+          <t>Beyaz Perdenin Yakamozları</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786052068045</t>
+          <t>9786052068618</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Tilmaç</t>
+          <t>Bayram Sevinci</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786052068366</t>
+          <t>9786052068434</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Vücudumuzu Kullanma Talimatı Olmalı mı?</t>
+          <t>Buyrun Sohbete</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786052068427</t>
+          <t>9786052068441</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Deliler Kahvehanesi</t>
+          <t>Yakamoz</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786052068373</t>
+          <t>9786059790970</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kilo Verme Mühendisliği</t>
+          <t>Sultan 2. Abdülhamid Han'la 113 Gün</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786052068342</t>
+          <t>9786052068885</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Yesevi'den Ziya Gökalp'e Şiir Dünyamız</t>
+          <t>Kırım Göç ve Sürgün</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786052068298</t>
+          <t>9786052068878</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Keşf-i İstanbul 2</t>
+          <t>Bir Sürgünün Hikayesi Kırım ve İsmail Bey Gaspıralı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786052068335</t>
+          <t>9786052068953</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Tut Elimi Killize</t>
+          <t>Bu Toprağın Yazısı</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786055283865</t>
+          <t>9786052068946</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Derin Denizlerde</t>
+          <t>Gönül Bahçemiz</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786055283292</t>
+          <t>9786052068939</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Kitabiyat Yazıları (1844-2014)</t>
+          <t>Gurbet Rüzgarları</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786055283261</t>
+          <t>9786052068892</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Ak Zambak</t>
+          <t>Almira ve Arda'nın Üsküdar Rüyası</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786055283414</t>
+          <t>9786052068908</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Birce'nin Günlüğü</t>
+          <t>Denizi Arayan Kuş</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786055283568</t>
+          <t>9786052068649</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Şans Ver</t>
+          <t>Din Ne Demektir?</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786055283674</t>
+          <t>9786052068045</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mekteplerinde Çocuklar İçin Umumi Tarih</t>
+          <t>Tilmaç</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786055283575</t>
+          <t>9786052068366</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Söyleşileri</t>
+          <t>Vücudumuzu Kullanma Talimatı Olmalı mı?</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786055283605</t>
+          <t>9786052068427</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Bir Nöroloji Hastasından Anılar / Öyküler</t>
+          <t>Deliler Kahvehanesi</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786055283896</t>
+          <t>9786052068373</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Havaya Toprağa Suya Yazılan Yazılar</t>
+          <t>Kilo Verme Mühendisliği</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786055283223</t>
+          <t>9786052068342</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Uzağın Sesi - Öyküler</t>
+          <t>Ahmet Yesevi'den Ziya Gökalp'e Şiir Dünyamız</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786055283209</t>
+          <t>9786052068298</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlıktan İdam Sehpasına Milli Şehit Boğazlıyan Kaymakamı Mehmet Kemal Bey</t>
+          <t>Keşf-i İstanbul 2</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786055283339</t>
+          <t>9786052068335</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Yer Gök Medeniyet</t>
+          <t>Tut Elimi Killize</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>320</v>
+        <v>560</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786055283315</t>
+          <t>9786055283865</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Bilimcisinin Gözüyle Vurulduğum Şehir - Yaşayan İstanbul</t>
+          <t>Derin Denizlerde</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786055283308</t>
+          <t>9786055283292</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Babıali Hatıraları</t>
+          <t>Kitabiyat Yazıları (1844-2014)</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786055283216</t>
+          <t>9786055283261</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>En Bilge Kankam</t>
+          <t>Ak Zambak</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786055283407</t>
+          <t>9786055283414</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Sevda Sözlerinin Kahramanları</t>
+          <t>Birce'nin Günlüğü</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786055283193</t>
+          <t>9786055283568</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Türkçesi</t>
+          <t>Bana Bir Şans Ver</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786055283148</t>
+          <t>9786055283674</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Devri Saadet'in Müslüman Kadınları</t>
+          <t>Osmanlı Mekteplerinde Çocuklar İçin Umumi Tarih</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786055283131</t>
+          <t>9786055283575</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Hatice</t>
+          <t>Medeniyet Söyleşileri</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786059790550</t>
+          <t>9786055283605</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Selman-ı Pak Zaferi</t>
+          <t>Bir Nöroloji Hastasından Anılar / Öyküler</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786059790536</t>
+          <t>9786055283896</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Merhametli Şehirler</t>
+          <t>Havaya Toprağa Suya Yazılan Yazılar</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786052068465</t>
+          <t>9786055283223</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Cehennemden Esen Rüzgar</t>
+          <t>Uzağın Sesi - Öyküler</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786052068120</t>
+          <t>9786055283209</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Eşref Bey İle Zühre Han</t>
+          <t>Kaymakamlıktan İdam Sehpasına Milli Şehit Boğazlıyan Kaymakamı Mehmet Kemal Bey</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786052068540</t>
+          <t>9786055283339</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Bam Teli</t>
+          <t>Yer Gök Medeniyet</t>
         </is>
       </c>
       <c r="C386" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786052068199</t>
+          <t>9786055283315</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Bir Kitap Bağımlısının Notları</t>
+          <t>Türk Halk Bilimcisinin Gözüyle Vurulduğum Şehir - Yaşayan İstanbul</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786052068311</t>
+          <t>9786055283308</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Yele Bir Şey Söylemiştim</t>
+          <t>Babıali Hatıraları</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052068397</t>
+          <t>9786055283216</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Türk Basınında Kutü'l-Amare - (1915-1916)</t>
+          <t>En Bilge Kankam</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786052068168</t>
+          <t>9786055283407</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dokunan Sözler</t>
+          <t>Sevda Sözlerinin Kahramanları</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786052068113</t>
+          <t>9786055283193</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Günümüze İki Devir İki Nesil</t>
+          <t>Medeniyet Türkçesi</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059790956</t>
+          <t>9786055283148</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Galata Batakhaneleri</t>
+          <t>Hz. Muhammed ve Devri Saadet'in Müslüman Kadınları</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059790949</t>
+          <t>9786055283131</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Aynaroz Manastırı</t>
+          <t>Hazreti Hatice</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059790338</t>
+          <t>9786059790550</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Dildeste</t>
+          <t>Selman-ı Pak Zaferi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786055283681</t>
+          <t>9786059790536</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Refik</t>
+          <t>Merhametli Şehirler</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786059790482</t>
+          <t>9786052068465</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Aşık İlhami</t>
+          <t>Cehennemden Esen Rüzgar</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786052068205</t>
+          <t>9786052068120</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid ve İmparatorluğun İhyası (1876-1900)</t>
+          <t>Eşref Bey İle Zühre Han</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786059790161</t>
+          <t>9786052068540</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Yüzleri</t>
+          <t>Bam Teli</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059790987</t>
+          <t>9786052068199</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmet Han</t>
+          <t>Bir Kitap Bağımlısının Notları</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>400</v>
+        <v>470</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786052068090</t>
+          <t>9786052068311</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Ömer Hayyam Hasan Sabbah Karanlık Tarih</t>
+          <t>Yele Bir Şey Söylemiştim</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786052068175</t>
+          <t>9786052068397</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Türk Basınında Kutü'l-Amare - (1915-1916)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786055283711</t>
+          <t>9786052068168</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Alaaddin Gövsa</t>
+          <t>Hayata Dokunan Sözler</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059790291</t>
+          <t>9786052068113</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kubbe</t>
+          <t>Tarihten Günümüze İki Devir İki Nesil</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059790383</t>
+          <t>9786059790956</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Müzik Terimleri Sözlüğü</t>
+          <t>Gavur Memet Galata Batakhaneleri</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786055283889</t>
+          <t>9786059790949</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Kr1pt0</t>
+          <t>Gavur Memet Aynaroz Manastırı</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786055283278</t>
+          <t>9786059790338</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Dikkat Dikkat Sizsiniz</t>
+          <t>Dildeste</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786055283230</t>
+          <t>9786055283681</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Eskimeyen Türk Edebiyatı Üzerine Mülakatlar</t>
+          <t>Ahmet Refik</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786055283247</t>
+          <t>9786059790482</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Din Eğitiminin Yolunu Açan Bakan: Hasan Tahsin Banguoğlu</t>
+          <t>Aşık İlhami</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786055283285</t>
+          <t>9786052068205</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Çiçek Açtı</t>
+          <t>Sultan 2. Abdülhamid ve İmparatorluğun İhyası (1876-1900)</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059790994</t>
+          <t>9786059790161</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Hayal Meyal Hikayeler</t>
+          <t>Sonsuzluğun Yüzleri</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786055283742</t>
+          <t>9786059790987</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Araplı Kaçakları ve Kaçak Hacı</t>
+          <t>Fatih Sultan Mehmet Han</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786055283391</t>
+          <t>9786052068090</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünce Hayatında Erol Güngör</t>
+          <t>Ömer Hayyam Hasan Sabbah Karanlık Tarih</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>400</v>
+        <v>310</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786055283384</t>
+          <t>9786052068175</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Bestelerin Dili Güfteler</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>860</v>
+        <v>280</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786055283520</t>
+          <t>9786055283711</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Güller Sana</t>
+          <t>İbrahim Alaaddin Gövsa</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786055283698</t>
+          <t>9786059790291</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Hayat</t>
+          <t>Mavi Kubbe</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059790253</t>
+          <t>9786059790383</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Örnekleriyle  Kompozisyon Bilgileri</t>
+          <t>Müzik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>360</v>
+        <v>600</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059790246</t>
+          <t>9786055283889</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Sade Hayat</t>
+          <t>Kr1pt0</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059790406</t>
+          <t>9786055283278</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Şikesteler</t>
+          <t>Dikkat Dikkat Dikkat Sizsiniz</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059790147</t>
+          <t>9786055283230</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Zeynep'in Kırmızı Çizgili Günlüğü</t>
+          <t>Eskimeyen Türk Edebiyatı Üzerine Mülakatlar</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786055283797</t>
+          <t>9786055283247</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Fırtınası</t>
+          <t>Tek Parti Döneminde Din Eğitiminin Yolunu Açan Bakan: Hasan Tahsin Banguoğlu</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786055283827</t>
+          <t>9786055283285</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yazgısı</t>
+          <t>Hüzün Çiçek Açtı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786055283841</t>
+          <t>9786059790994</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Ongun Avaz - Şiirler</t>
+          <t>Hayal Meyal Hikayeler</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059790239</t>
+          <t>9786055283742</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Lay Lom Efsane</t>
+          <t>Araplı Kaçakları ve Kaçak Hacı</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>160</v>
+        <v>380</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059790093</t>
+          <t>9786055283391</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Ceren'in Kırmızı Çizgili Günlüğü</t>
+          <t>Türk Düşünce Hayatında Erol Güngör</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>160</v>
+        <v>450</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786055283872</t>
+          <t>9786055283384</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Derdin Nedir Yunus?</t>
+          <t>Bestelerin Dili Güfteler</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786052068137</t>
+          <t>9786055283520</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kaçgun</t>
+          <t>Güller Sana</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>440</v>
+        <v>230</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059790277</t>
+          <t>9786055283698</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Posta ve Telekomünikasyon Tarihinden Portreler</t>
+          <t>Sensiz Hayat</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059790154</t>
+          <t>9786059790253</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Viyana'dan Londra'ya</t>
+          <t>Örnekleriyle  Kompozisyon Bilgileri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786052068076</t>
+          <t>9786059790246</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Semender</t>
+          <t>Sade Hayat</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059790888</t>
+          <t>9786059790406</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Çağlar Boyunca İnsanlar Düşünürken</t>
+          <t>Şikesteler</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059790857</t>
+          <t>9786059790147</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Benim Özlemim Babam</t>
+          <t>Zeynep'in Kırmızı Çizgili Günlüğü</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059790628</t>
+          <t>9786055283797</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Suruç</t>
+          <t>Kırlangıç Fırtınası</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059790871</t>
+          <t>9786055283827</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Keşf-i İstanbul</t>
+          <t>Gönül Yazgısı</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059790222</t>
+          <t>9786055283841</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>İki Fırat İki Kızıltuğ</t>
+          <t>Ongun Avaz - Şiirler</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059790468</t>
+          <t>9786059790239</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Yahya Efendi Divanı Şerhi</t>
+          <t>Lay Lom Efsane</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>1200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059790659</t>
+          <t>9786059790093</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Fetvaları İle Şeyhülislam Ebüssu’ud Efendi</t>
+          <t>Ceren'in Kırmızı Çizgili Günlüğü</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>900</v>
+        <v>180</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059790581</t>
+          <t>9786055283872</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>İberistan-ı Almani</t>
+          <t>Derdin Nedir Yunus?</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>560</v>
+        <v>340</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059790215</t>
+          <t>9786052068137</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Neresini Isırmış?</t>
+          <t>Büyük Kaçgun</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>260</v>
+        <v>490</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786052068052</t>
+          <t>9786059790277</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Siirt’in Cumhuriyet Serüveni 1923-1950</t>
+          <t>Posta ve Telekomünikasyon Tarihinden Portreler</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786052068038</t>
+          <t>9786059790154</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Kur-an’da Tasavvuf</t>
+          <t>Viyana'dan Londra'ya</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786052068021</t>
+          <t>9786052068076</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Kop Dağı'ndan Birinci Ordu'ya</t>
+          <t>Semender</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059790475</t>
+          <t>9786059790888</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Tahsin Nahit Bütün Şiirleri</t>
+          <t>Çağlar Boyunca İnsanlar Düşünürken</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786055283599</t>
+          <t>9786059790857</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Çelebi’den Günümüze 40 Yazar</t>
+          <t>Benim Özlemim Babam</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059790321</t>
+          <t>9786059790628</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>Suruç</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059790390</t>
+          <t>9786059790871</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Ulaştırma Üzerine</t>
+          <t>Keşf-i İstanbul</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059790130</t>
+          <t>9786059790222</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Başarı Anahtarı</t>
+          <t>İki Fırat İki Kızıltuğ</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786055283780</t>
+          <t>9786059790468</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Karbeyaza Yolculuk</t>
+          <t>Şeyhülislam Yahya Efendi Divanı Şerhi</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>150</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786055283452</t>
+          <t>9786059790659</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Dumlupınar Ruhu</t>
+          <t>Fetvaları İle Şeyhülislam Ebüssu’ud Efendi</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786055283803</t>
+          <t>9786059790581</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Acı Soluk</t>
+          <t>İberistan-ı Almani</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>140</v>
+        <v>620</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059790185</t>
+          <t>9786059790215</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sohbetleri</t>
+          <t>Neresini Isırmış?</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786055283834</t>
+          <t>9786052068052</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Andaç</t>
+          <t>Siirt’in Cumhuriyet Serüveni 1923-1950</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>170</v>
+        <v>450</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059790741</t>
+          <t>9786052068038</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Kiralık Katil Arıyorum</t>
+          <t>Kur-an’da Tasavvuf</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>160</v>
+        <v>560</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059790840</t>
+          <t>9786052068021</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tarih-i Umumi</t>
+          <t>Kop Dağı'ndan Birinci Ordu'ya</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059790802</t>
+          <t>9786059790475</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Meddah ve Kibele</t>
+          <t>Tahsin Nahit Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>160</v>
+        <v>560</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059790789</t>
+          <t>9786055283599</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Gri Zaman</t>
+          <t>Süleyman Çelebi’den Günümüze 40 Yazar</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059790796</t>
+          <t>9786059790321</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Masalcının Ölümü</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>160</v>
+        <v>470</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059790604</t>
+          <t>9786059790390</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Kadı</t>
+          <t>Ulaştırma Üzerine</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059790680</t>
+          <t>9786059790130</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Çocuk Oyunları</t>
+          <t>Türkçe Başarı Anahtarı</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059790598</t>
+          <t>9786055283780</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Siyasetten Portreler</t>
+          <t>Karbeyaza Yolculuk</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786059790611</t>
+          <t>9786055283452</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ebunevas'ın Latifeleri</t>
+          <t>Dumlupınar Ruhu</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059790635</t>
+          <t>9786055283803</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Çöküşten Zafere</t>
+          <t>Acı Soluk</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059790642</t>
+          <t>9786059790185</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Ülkemiz Ulaştırma Sistemi Üzerine Değerlendirmeler</t>
+          <t>Müzik Sohbetleri</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786059790369</t>
+          <t>9786055283834</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Rektörlerin Gözüyle Üniversitelerimiz</t>
+          <t>Andaç</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>420</v>
+        <v>190</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059790017</t>
+          <t>9786059790741</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Hakkı Konyalı</t>
+          <t>Kiralık Katil Arıyorum</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059790109</t>
+          <t>9786059790840</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Karadut'un Hazin Öyküsü</t>
+          <t>Küçük Tarih-i Umumi</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059790123</t>
+          <t>9786059790802</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Türk Masalları</t>
+          <t>Meddah ve Kibele</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059790208</t>
+          <t>9786059790789</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Kösem Sultanın Cinci Hocası</t>
+          <t>Gri Zaman</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059790116</t>
+          <t>9786059790796</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Seyir Defteri</t>
+          <t>Masalcının Ölümü</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059790512</t>
+          <t>9786059790604</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Sükut</t>
+          <t>Kadı</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>150</v>
+        <v>290</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059790437</t>
+          <t>9786059790680</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Gece ve Deniz Şairi Tahsin Nahit</t>
+          <t>Geçmişten Günümüze Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059790734</t>
+          <t>9786059790598</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Arzawa</t>
+          <t>Sanat ve Siyasetten Portreler</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059790819</t>
+          <t>9786059790611</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Teknikleri</t>
+          <t>Ebunevas'ın Latifeleri</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059790345</t>
+          <t>9786059790635</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Melez - El Amluk</t>
+          <t>Çöküşten Zafere</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059790567</t>
+          <t>9786059790642</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Arya</t>
+          <t>Ülkemiz Ulaştırma Sistemi Üzerine Değerlendirmeler</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059790352</t>
+          <t>9786059790369</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Melez</t>
+          <t>Rektörlerin Gözüyle Üniversitelerimiz</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>320</v>
+        <v>470</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786055283964</t>
+          <t>9786059790017</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Artık Telgrafın Tellerine Kuşlar Konmuyor</t>
+          <t>İbrahim Hakkı Konyalı</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>550</v>
+        <v>160</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786055283919</t>
+          <t>9786059790109</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Cami Ekseninde Müslümanlık</t>
+          <t>Karadut'un Hazin Öyküsü</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>320</v>
+        <v>560</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786055283728</t>
+          <t>9786059790123</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Uşak Kültürü</t>
+          <t>Türk Masalları</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786059790079</t>
+          <t>9786059790208</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali Dönemi Siyasi Çekişmeler</t>
+          <t>Kösem Sultanın Cinci Hocası</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786059790048</t>
+          <t>9786059790116</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Biz Esir Düştük</t>
+          <t>Tarihin Seyir Defteri</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>310</v>
+        <v>270</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786055283926</t>
+          <t>9786059790512</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Günümüzün Karacaoğlan'ı Mehmet Zeki Akdağ</t>
+          <t>Sükut</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>320</v>
+        <v>170</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786055283902</t>
+          <t>9786059790437</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Efendinin Ölümü</t>
+          <t>Gece ve Deniz Şairi Tahsin Nahit</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786055283544</t>
+          <t>9786059790734</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Yaratana İbadet Yaratılmışa Şefkat</t>
+          <t>Arzawa</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786055283469</t>
+          <t>9786059790819</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Tarih Geleceği de Yazar</t>
+          <t>Araştırma Teknikleri</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786055283445</t>
+          <t>9786059790345</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Cephede Yazılan Defter</t>
+          <t>Melez - El Amluk</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786055283513</t>
+          <t>9786059790567</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Akşam Güneşi</t>
+          <t>Arya</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786055283537</t>
+          <t>9786059790352</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>151 Nolu Şehit: Ertuğrul Faciasında Bir Aşk Hikayesi</t>
+          <t>Melez</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786059790376</t>
+          <t>9786055283964</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaşta Kut'ül Amare</t>
+          <t>Artık Telgrafın Tellerine Kuşlar Konmuyor</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786055283735</t>
+          <t>9786055283919</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Ural ve Altaylardan Kazdağlarına</t>
+          <t>Cami Ekseninde Müslümanlık</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786055283629</t>
+          <t>9786055283728</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Kayseri Lisesinden Nura Koşanlar</t>
+          <t>Bir Zamanlar Uşak Kültürü</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786059790178</t>
+          <t>9786059790079</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Konuşmak Lazım</t>
+          <t>Hz. Ali Dönemi Siyasi Çekişmeler</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786059499606</t>
+          <t>9786059790048</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Necdet Yaşar’la 60 Yıl</t>
+          <t>Biz Esir Düştük</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786059499774</t>
+          <t>9786055283926</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Sultan</t>
+          <t>Günümüzün Karacaoğlan'ı Mehmet Zeki Akdağ</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786059499583</t>
+          <t>9786055283902</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Kent Yalnızlıkları</t>
+          <t>Efendinin Ölümü</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>230</v>
+        <v>470</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786059499576</t>
+          <t>9786055283544</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Yazıya Yolculuk</t>
+          <t>Yaratana İbadet Yaratılmışa Şefkat</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786059499903</t>
+          <t>9786055283469</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Bir Sanattır Yaşamak</t>
+          <t>Tarih Geleceği de Yazar</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>160</v>
+        <v>380</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786059499989</t>
+          <t>9786055283445</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Kimse Bana Nesne Demez</t>
+          <t>Cephede Yazılan Defter</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786059499712</t>
+          <t>9786055283513</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşı’nın Bülbülü Mehmed Akif Ersoy</t>
+          <t>Akşam Güneşi</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257497114</t>
+          <t>9786055283537</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Edirne Vak‘ası</t>
+          <t>151 Nolu Şehit: Ertuğrul Faciasında Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786059499477</t>
+          <t>9786059790376</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Deredeki Ceviz</t>
+          <t>Bitmeyen Savaşta Kut'ül Amare</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>130</v>
+        <v>530</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786059499811</t>
+          <t>9786055283735</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Mir’atü’l Avalim</t>
+          <t>Ural ve Altaylardan Kazdağlarına</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786059499460</t>
+          <t>9786055283629</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Dünya Siyasi Tarihi</t>
+          <t>Kayseri Lisesinden Nura Koşanlar</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>500</v>
+        <v>170</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786059499507</t>
+          <t>9786059790178</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Nil’deki Kemikler</t>
+          <t>Konuşmak Lazım</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>720</v>
+        <v>450</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786059499491</t>
+          <t>9786059499606</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Çevre, İnsan ve Sorumluluklarımız</t>
+          <t>Necdet Yaşar’la 60 Yıl</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786059499453</t>
+          <t>9786059499774</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Diğer Adı</t>
+          <t>Sultan</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786059499385</t>
+          <t>9786059499583</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Diyabet Sebepleri Çözümleri</t>
+          <t>Kent Yalnızlıkları</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786059499361</t>
+          <t>9786059499576</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Otizm</t>
+          <t>Yazıya Yolculuk</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786059499125</t>
+          <t>9786059499903</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid'in Yöneticilik Sırları</t>
+          <t>Bir Sanattır Yaşamak</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786059499378</t>
+          <t>9786059499989</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Kronik Hastalıklar Sebepleri ve Çözümleri</t>
+          <t>Kimse Bana Nesne Demez</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257433525</t>
+          <t>9786059499712</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Aziziye Tabyası</t>
+          <t>İstiklal Marşı’nın Bülbülü Mehmed Akif Ersoy</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257433518</t>
+          <t>9786257497114</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm Hakkımız</t>
+          <t>Kitab-ı Edirne Vak‘ası</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786059499484</t>
+          <t>9786059499477</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Emeğe Adanan Bir Ömür Şinasi Bozkurt</t>
+          <t>Deredeki Ceviz</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786059499798</t>
+          <t>9786059499811</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Hakikat ve İrfan Okyanusundan Sözler 1</t>
+          <t>Mir’atü’l Avalim</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786059499651</t>
+          <t>9786059499460</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Türkler Roma Kapılarında Attila</t>
+          <t>A’dan Z’ye Dünya Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786059499934</t>
+          <t>9786059499507</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Bayburtlu Celali</t>
+          <t>Nil’deki Kemikler</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786059499590</t>
+          <t>9786059499491</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Çevre, İnsan ve Sorumluluklarımız</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257433709</t>
+          <t>9786059499453</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Seruçe Masalları (Ciltli)</t>
+          <t>Cennetin Diğer Adı</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786059499781</t>
+          <t>9786059499385</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Sessiz Tanıkları</t>
+          <t>Diyabet Sebepleri Çözümleri</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786059499873</t>
+          <t>9786059499361</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Edebi Yaklaşımlar Sözlüğü</t>
+          <t>Otizm</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786059499217</t>
+          <t>9786059499125</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Bizans Kartalı</t>
+          <t>Sultan Abdülhamid'in Yöneticilik Sırları</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>250</v>
+        <v>560</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786059499668</t>
+          <t>9786059499378</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Bayburtlu Aşık Cihani Baba Divanından Seçmeler</t>
+          <t>Kronik Hastalıklar Sebepleri ve Çözümleri</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786059499569</t>
+          <t>9786257433525</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Bir Asır Böyle Geçti</t>
+          <t>Aziziye Tabyası</t>
         </is>
       </c>
       <c r="C522" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786059499644</t>
+          <t>9786257433518</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Tutan Mektuplar</t>
+          <t>Tebessüm Hakkımız</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786059499354</t>
+          <t>9786059499484</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy - Makaleler ve Mektuplar</t>
+          <t>Emeğe Adanan Bir Ömür Şinasi Bozkurt</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786059499941</t>
+          <t>9786059499798</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Anti Depresan</t>
+          <t>Hakikat ve İrfan Okyanusundan Sözler 1</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786059499330</t>
+          <t>9786059499651</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Özelleştirme</t>
+          <t>Türkler Roma Kapılarında Attila</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>280</v>
+        <v>470</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786059499347</t>
+          <t>9786059499934</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Hayırda Yarışan Hanım Sultanlar</t>
+          <t>Bayburtlu Celali</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786056195471</t>
+          <t>9786059499590</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Türkler Karşısında Napolyon</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786056195464</t>
+          <t>9786257433709</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Timurlenk ve Üç Boz Atlı</t>
+          <t>Seruçe Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786056222702</t>
+          <t>9786059499781</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Talat-Enver-Cemal Paşalar</t>
+          <t>Anadolu’nun Sessiz Tanıkları</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786056195495</t>
+          <t>9786059499873</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Şamil</t>
+          <t>Edebi Yaklaşımlar Sözlüğü</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786056222757</t>
+          <t>9786059499217</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Sultan Hamid’in Son Günleri</t>
+          <t>Bizans Kartalı</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>1000</v>
+        <v>280</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786056195440</t>
+          <t>9786059499668</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Kara Yürek Çetesi</t>
+          <t>Bayburtlu Aşık Cihani Baba Divanından Seçmeler</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786055530020</t>
+          <t>9786059499569</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid ve İmparator Mikado</t>
+          <t>Bir Asır Böyle Geçti</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786055283049</t>
+          <t>9786059499644</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan</t>
+          <t>Kalbi Tutan Mektuplar</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786056222726</t>
+          <t>9786059499354</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Asker - 1912 Edirne Muhasarası</t>
+          <t>Tolstoy - Makaleler ve Mektuplar</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786056222788</t>
+          <t>9786059499941</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Mahmut Şevket Paşa</t>
+          <t>Anti Depresan</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786056195419</t>
+          <t>9786059499330</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Kan Dalgası</t>
+          <t>Özelleştirme</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786055283025</t>
+          <t>9786059499347</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Aşkı</t>
+          <t>Hayırda Yarışan Hanım Sultanlar</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786056222733</t>
+          <t>9786056195471</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet ve İtilaf</t>
+          <t>Türkler Karşısında Napolyon</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>500</v>
+        <v>560</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786056222771</t>
+          <t>9786056195464</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Tarihin Büyük Üstadı Dedem Ziya Şakir</t>
+          <t>Timurlenk ve Üç Boz Atlı</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786056195433</t>
+          <t>9786056222702</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıda Harem Ağaları ve Bir Harem Masalı</t>
+          <t>Talat-Enver-Cemal Paşalar</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786055283094</t>
+          <t>9786056195495</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Fatıma</t>
+          <t>Şeyh Şamil</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786056195457</t>
+          <t>9786056222757</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Fatih İstanbul’u Nasıl Aldı</t>
+          <t>Sultan Hamid’in Son Günleri</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>320</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786056195402</t>
+          <t>9786056195440</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Sultan ve Haliç</t>
+          <t>Gavur Memet Kara Yürek Çetesi</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786055283001</t>
+          <t>9786055530020</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Dervişler Saltanatı</t>
+          <t>Sultan Abdülhamid ve İmparator Mikado</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786056222740</t>
+          <t>9786055283049</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Nuri Demirağ Kimdir?</t>
+          <t>Mimar Sinan</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786056222764</t>
+          <t>9786056222726</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Çırağan Sarayında 28 Sene - 5. Murad’ın Hayatı</t>
+          <t>Meçhul Asker - 1912 Edirne Muhasarası</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786055283032</t>
+          <t>9786056222788</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Muharebelerinde Tekirdağ</t>
+          <t>Mahmut Şevket Paşa</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786055530006</t>
+          <t>9786056195419</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Bir Harem Bestekarı Sadullah Ağa</t>
+          <t>Kan Dalgası</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786056195488</t>
+          <t>9786055283025</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Barbaros’un Reisi Poyraz Ali Tulon’da</t>
+          <t>Kafkas Aşkı</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786056222795</t>
+          <t>9786056222733</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Baltacı ve Büyük Petro</t>
+          <t>Hürriyet ve İtilaf</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>160</v>
+        <v>560</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786056222719</t>
+          <t>9786056222771</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>1897 Türk - Yunan Muharebesi ve Sultan Hamid’in Gizli Siyaseti</t>
+          <t>Sözlü Tarihin Büyük Üstadı Dedem Ziya Şakir</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786055283018</t>
+          <t>9786056195433</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca</t>
+          <t>Osmanlıda Harem Ağaları ve Bir Harem Masalı</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786052068328</t>
+          <t>9786055283094</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Fusul-i Hall ü Akd ve Usul-i Harc ü Nakd</t>
+          <t>Hazreti Fatıma</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>480</v>
+        <v>140</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786059499101</t>
+          <t>9786056195457</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kitapları</t>
+          <t>Fatih İstanbul’u Nasıl Aldı</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786059499927</t>
+          <t>9786056195402</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Kronik Hastalıklar ve Deniz Yosunları</t>
+          <t>Eyüp Sultan ve Haliç</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786059499637</t>
+          <t>9786055283001</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2. Murat Han’ın Fatih Sultan Mehmed’e Nasihatleri</t>
+          <t>Dervişler Saltanatı</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>120</v>
+        <v>560</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786059499972</t>
+          <t>9786056222740</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihinin Akıl Müzakereleri ve Münazaraları</t>
+          <t>Nuri Demirağ Kimdir?</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>430</v>
+        <v>340</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786059499729</t>
+          <t>9786056222764</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Kalem Yazmak Zorunda</t>
+          <t>Çırağan Sarayında 28 Sene - 5. Murad’ın Hayatı</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786059499194</t>
+          <t>9786055283032</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Şövalyesi Abdurrahman</t>
+          <t>Çanakkale Muharebelerinde Tekirdağ</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786059499224</t>
+          <t>9786055530006</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Cancağızım Ömer</t>
+          <t>Bir Harem Bestekarı Sadullah Ağa</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786059499255</t>
+          <t>9786056195488</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Doğu Anadolu Politikası</t>
+          <t>Barbaros’un Reisi Poyraz Ali Tulon’da</t>
         </is>
       </c>
       <c r="C563" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786059499620</t>
+          <t>9786056222795</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Yalvaç’ta Dericilik ve Yalvaç Tabakhanesi</t>
+          <t>Baltacı ve Büyük Petro</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786059499514</t>
+          <t>9786056222719</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Bağrı Yanık</t>
+          <t>1897 Türk - Yunan Muharebesi ve Sultan Hamid’in Gizli Siyaseti</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786052068700</t>
+          <t>9786055283018</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Ziya Şakir’in Edirne Savunması Anıları</t>
+          <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>650</v>
+        <v>290</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786059499163</t>
+          <t>9786052068328</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Benim Şiirim Yalnızlık</t>
+          <t>Fusul-i Hall ü Akd ve Usul-i Harc ü Nakd</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>160</v>
+        <v>530</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786059499552</t>
+          <t>9786059499101</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Mevlana</t>
+          <t>Kur’an Kitapları</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786059499538</t>
+          <t>9786059499927</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Önde Gidenler</t>
+          <t>Kronik Hastalıklar ve Deniz Yosunları</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786059499231</t>
+          <t>9786059499637</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Batının Doğu Politikasının Ahlaken İflası</t>
+          <t>2. Murat Han’ın Fatih Sultan Mehmed’e Nasihatleri</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786059499408</t>
+          <t>9786059499972</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Değişme Maceramız</t>
+          <t>İslam Tarihinin Akıl Müzakereleri ve Münazaraları</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>220</v>
+        <v>480</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786059499545</t>
+          <t>9786059499729</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Anlamı - Mevlana ve Konfüçyüs</t>
+          <t>Kalem Yazmak Zorunda</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786052068779</t>
+          <t>9786059499194</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Endülüs Şövalyesi Abdurrahman</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>120</v>
+        <v>310</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786052068793</t>
+          <t>9786059499224</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkud Hikayeleri</t>
+          <t>Cancağızım Ömer</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786052068809</t>
+          <t>9786059499255</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Ak Zambaklar Ülkesinde</t>
+          <t>Rusya’nın Doğu Anadolu Politikası</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786059499095</t>
+          <t>9786059499620</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Öp Beni Asitane</t>
+          <t>Yalvaç’ta Dericilik ve Yalvaç Tabakhanesi</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786059499910</t>
+          <t>9786059499514</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Kelam ve Kalem</t>
+          <t>Bağrı Yanık</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786059499132</t>
+          <t>9786052068700</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Ziya Şakir’in Edirne Savunması Anıları</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>180</v>
+        <v>720</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786059499118</t>
+          <t>9786059499163</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Söz Oyunları</t>
+          <t>Benim Şiirim Yalnızlık</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786059790086</t>
+          <t>9786059499552</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Mektebi - Akdeniz'de Türkler</t>
+          <t>Hazreti Mevlana</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786052068403</t>
+          <t>9786059499538</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Behlül Dana ve Harun Reşit</t>
+          <t>Önde Gidenler</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>130</v>
+        <v>340</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786052068731</t>
+          <t>9786059499231</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Maktül Vezirler</t>
+          <t>Batının Doğu Politikasının Ahlaken İflası</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786059499149</t>
+          <t>9786059499408</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizde Hukukçular Hukuka ve Ahlaka Aykırılıklar</t>
+          <t>Osmanlı'dan Günümüze Değişme Maceramız</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786059499088</t>
+          <t>9786059499545</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Öykü'nün Öyküsü</t>
+          <t>Hayatın Anlamı - Mevlana ve Konfüçyüs</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786059499040</t>
+          <t>9786052068779</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Yadigar-ı Güzide İstanbul</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786059499071</t>
+          <t>9786052068793</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Kediname</t>
+          <t>Dede Korkud Hikayeleri</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786052068984</t>
+          <t>9786052068809</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Mor Çığlık</t>
+          <t>Ak Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786059499187</t>
+          <t>9786059499095</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Taze Beyitler</t>
+          <t>Öp Beni Asitane</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>320</v>
+        <v>560</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786052068977</t>
+          <t>9786059499910</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetten Toplumsal Cinnete</t>
+          <t>Kelam ve Kalem</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786059499736</t>
+          <t>9786059499132</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Profesörler Geçidi</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786059499699</t>
+          <t>9786059499118</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur</t>
+          <t>Söz Oyunları</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786052068960</t>
+          <t>9786059790086</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Rusya İran Odağında Kafkasya Askeri ve Siyasi Gelişmeler Kronolojisi (1914 - 1923)</t>
+          <t>Akdeniz Mektebi - Akdeniz'de Türkler</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786059499309</t>
+          <t>9786052068403</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Bir Destan Adam Ömer Seyfettin Cilt: 2</t>
+          <t>Behlül Dana ve Harun Reşit</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786059499286</t>
+          <t>9786052068731</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Sabatay Sevi</t>
+          <t>Osmanlı İmparatorluğu'nda Maktül Vezirler</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786059499293</t>
+          <t>9786059499149</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Bir Destan Adam Ömer Seyfettin Cilt: 1</t>
+          <t>Tarihimizde Hukukçular Hukuka ve Ahlaka Aykırılıklar</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786059499323</t>
+          <t>9786059499088</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Günün Düşüncesi - Makaleler 1</t>
+          <t>Öykü'nün Öyküsü</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786059499064</t>
+          <t>9786059499040</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Fazıl Paşa’dan Fethi Okyar’a: Siyasi Fırka Reislerinin Hayatı</t>
+          <t>Yadigar-ı Güzide İstanbul</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786052068670</t>
+          <t>9786059499071</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Fethi Okyar ve Serbest Fırka: Serbest Fırka Nasıl Doğdu Nasıl Öldü?</t>
+          <t>Kediname</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786059499743</t>
+          <t>9786052068984</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Sosyoloji ve Eğitim Sosyolojisi</t>
+          <t>Mor Çığlık</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786059499767</t>
+          <t>9786059499187</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Yurtdışında Eğitim</t>
+          <t>Her Dem Taze Beyitler</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786059499019</t>
+          <t>9786052068977</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>İlla Aşk</t>
+          <t>Toplumsal Cinsiyetten Toplumsal Cinnete</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786052068991</t>
+          <t>9786059499736</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Hazeran Çiçeği</t>
+          <t>Profesörler Geçidi</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>190</v>
+        <v>450</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786059499026</t>
+          <t>9786059499699</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Gurbetteki Tıbbıyeli Gözüyle İnece Köyü</t>
+          <t>Hallac-ı Mansur</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786059790932</t>
+          <t>9786052068960</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Meyve Tadında Romanlar</t>
+          <t>Türkiye Rusya İran Odağında Kafkasya Askeri ve Siyasi Gelişmeler Kronolojisi (1914 - 1923)</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786052068533</t>
+          <t>9786059499309</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Süyun Büke</t>
+          <t>Bir Destan Adam Ömer Seyfettin Cilt: 2</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786052068854</t>
+          <t>9786059499286</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Hilal'den Meşhed'e</t>
+          <t>Sabatay Sevi</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786052068748</t>
+          <t>9786059499293</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Yalım Efe</t>
+          <t>Bir Destan Adam Ömer Seyfettin Cilt: 1</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786052068687</t>
+          <t>9786059499323</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>İttihatçılar Döneminde Muhalefet</t>
+          <t>Günün Düşüncesi - Makaleler 1</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786059499170</t>
+          <t>9786059499064</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bukowski Sözlüğü</t>
+          <t>Mustafa Fazıl Paşa’dan Fethi Okyar’a: Siyasi Fırka Reislerinin Hayatı</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>130</v>
+        <v>470</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786059499200</t>
+          <t>9786052068670</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Bukowski ve Yalçın Küçük - Kapitalist Düzene Karşı Ortak Eleştiriler</t>
+          <t>Fethi Okyar ve Serbest Fırka: Serbest Fırka Nasıl Doğdu Nasıl Öldü?</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>320</v>
+        <v>470</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786059499033</t>
+          <t>9786059499743</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>İz</t>
+          <t>Sorularla Sosyoloji ve Eğitim Sosyolojisi</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786052068502</t>
+          <t>9786059499767</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Harun Reşit</t>
+          <t>Yurtdışında Eğitim</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786052068496</t>
+          <t>9786059499019</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Timurlenk</t>
+          <t>İlla Aşk</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>460</v>
+        <v>340</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786052068144</t>
+          <t>9786052068991</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Çal Söyle Şarkımı</t>
+          <t>Hazeran Çiçeği</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>500</v>
+        <v>210</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786052068717</t>
+          <t>9786059499026</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Esmer Gül - Lale Devrine Son Veren İhtilalin Romanı</t>
+          <t>Gurbetteki Tıbbıyeli Gözüyle İnece Köyü</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786052068304</t>
+          <t>9786059790932</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Yeni Dünya Hadisi Nev</t>
+          <t>Meyve Tadında Romanlar</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786052068359</t>
+          <t>9786052068533</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Şark Seferleri</t>
+          <t>Süyun Büke</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786052068557</t>
+          <t>9786052068854</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkralarından Seçmeler</t>
+          <t>Bereketli Hilal'den Meşhed'e</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786052068588</t>
+          <t>9786052068748</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Örnekli ve Uygulamalı Türk Dili Klavuzu</t>
+          <t>Yalım Efe</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>490</v>
+        <v>140</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786052068564</t>
+          <t>9786052068687</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>İttihatçılar Döneminde Muhalefet</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786052068458</t>
+          <t>9786059499170</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Döneminde Devlet - Toplum İlişkisi ve Çeteciliğin Niteliği Üzerine Notlar</t>
+          <t>Küçük Bukowski Sözlüğü</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786259419770</t>
+          <t>9786059499200</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Küçük Fıkralar</t>
+          <t>Bukowski ve Yalçın Küçük - Kapitalist Düzene Karşı Ortak Eleştiriler</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>130</v>
+        <v>360</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786257497459</t>
+          <t>9786059499033</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Saabu</t>
+          <t>İz</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786059499439</t>
+          <t>9786052068502</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi (2 Kitap)</t>
+          <t>Harun Reşit</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>2600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786059790772</t>
+          <t>9786052068496</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Maziden Hatıralar</t>
+          <t>Timurlenk</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786055283988</t>
+          <t>9786052068144</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Derli Toplu Makaleler Cilt: 3</t>
+          <t>Çal Söyle Şarkımı</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>2100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786256403598</t>
+          <t>9786052068717</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Çukurbostan Cinayeti</t>
+          <t>Esmer Gül - Lale Devrine Son Veren İhtilalin Romanı</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786256246300</t>
+          <t>9786052068304</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Celal Bayar’ın Hayatı ve Eserleri</t>
+          <t>Tarihi Yeni Dünya Hadisi Nev</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>260</v>
+        <v>610</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786256246317</t>
+          <t>9786052068359</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Celal Bayar’ın Yunanistan ve Yugoslavya Seyahat Hatıraları</t>
+          <t>Şark Seferleri</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786256403574</t>
+          <t>9786052068557</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Yedi Aşıklar Şirketi</t>
+          <t>Nasrettin Hoca Fıkralarından Seçmeler</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786257497978</t>
+          <t>9786052068588</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Gavur Memet Bavuldaki Ceset</t>
+          <t>Üniversiteler İçin Örnekli ve Uygulamalı Türk Dili Klavuzu</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>200</v>
+        <v>540</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786256246348</t>
+          <t>9786052068564</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Hayal Mi?</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786259474168</t>
+          <t>9786052068458</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Geriden Gelen Atlı</t>
+          <t>Milli Mücadele Döneminde Devlet - Toplum İlişkisi ve Çeteciliğin Niteliği Üzerine Notlar</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>130</v>
+        <v>270</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786259839974</t>
+          <t>9786259419770</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülaziz Han ve Darbeci Paşalar</t>
+          <t>Küçük Fıkralar</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786259839981</t>
+          <t>9786257497459</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan</t>
+          <t>Saabu</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786256246133</t>
+          <t>9786059499439</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Lugat-I Türkiyye</t>
+          <t>Mükemmel Osmanlı Lügati'nin Açıklamalı Çevirisi (2 Kitap)</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>780</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786256246126</t>
+          <t>9786059790772</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Zühre</t>
+          <t>Maziden Hatıralar</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786256246119</t>
+          <t>9786055283988</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Sandık</t>
+          <t>Derli Toplu Makaleler Cilt: 3</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>160</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786256246270</t>
+          <t>9786256403598</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Teftiş Yalnızlığı II</t>
+          <t>Gavur Memet Çukurbostan Cinayeti</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>650</v>
+        <v>230</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786256246102</t>
+          <t>9786256246300</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Öğüt Besmele</t>
+          <t>Celal Bayar’ın Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>100</v>
+        <v>290</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786256246003</t>
+          <t>9786256246317</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Theodora</t>
+          <t>Celal Bayar’ın Yunanistan ve Yugoslavya Seyahat Hatıraları</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786256246010</t>
+          <t>9786256403574</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Alagaş Hatun</t>
+          <t>Gavur Memet Yedi Aşıklar Şirketi</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786256246089</t>
+          <t>9786257497978</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes Şiir</t>
+          <t>Gavur Memet Bavuldaki Ceset</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786256246065</t>
+          <t>9786256246348</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Aksiyyat (Yansımalar)</t>
+          <t>Avrupa Birliği Hayal Mi?</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786256246096</t>
+          <t>9786259474168</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Aile Mutlu Çocuk</t>
+          <t>Geriden Gelen Atlı</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786256246072</t>
+          <t>9786259839974</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Mizahlı Dil ve Edebiyat Yazıları</t>
+          <t>Sultan Abdülaziz Han ve Darbeci Paşalar</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>170</v>
+        <v>430</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786256403635</t>
+          <t>9786259839981</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Sahabenin Işığında: Zeyd Bin Hattab’ın Yolculuğu (Radıyallahu Anh)</t>
+          <t>Hürrem Sultan</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786259855141</t>
+          <t>9786256246133</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Kendine Çıkan Yol</t>
+          <t>Lugat-I Türkiyye</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>160</v>
+        <v>860</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786259474175</t>
+          <t>9786256246126</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Funagora’nın Sirenleri</t>
+          <t>Zühre</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786259474182</t>
+          <t>9786256246119</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Geceye Doğru</t>
+          <t>Gizemli Sandık</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786256246034</t>
+          <t>9786256246270</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İz Bırakan Müslüman Kadınlar</t>
+          <t>Teftiş Yalnızlığı II</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>400</v>
+        <v>720</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786256246058</t>
+          <t>9786256246102</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Kudüs: Çatışma ve Umut Arasında</t>
+          <t>Öğüt Besmele</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786052068380</t>
+          <t>9786256246003</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Fetvalarla Osmanlı Vakıfları</t>
+          <t>Theodora</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>440</v>
+        <v>360</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786259474144</t>
+          <t>9786256246010</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Zerreden Kürreye Ahir Zaman Tevili ve Vaktin Zülfikarı Hazret-i Mehdi (A.S)</t>
+          <t>Alagaş Hatun</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786259839967</t>
+          <t>9786256246089</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Yazık Olmuş Yarsız Ömrü Geçene</t>
+          <t>Bir Nefes Şiir</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
+          <t>9786256246065</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Aksiyyat (Yansımalar)</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9786256246096</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Aile Mutlu Çocuk</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9786256246072</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>Mizahlı Dil ve Edebiyat Yazıları</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9786256403635</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Sahabenin Işığında: Zeyd Bin Hattab’ın Yolculuğu (Radıyallahu Anh)</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9786259855141</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Çıkan Yol</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9786259474175</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Funagora’nın Sirenleri</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9786259474182</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>Geceye Doğru</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9786256246034</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte İz Bırakan Müslüman Kadınlar</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9786256246058</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Kudüs: Çatışma ve Umut Arasında</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9786052068380</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Fetvalarla Osmanlı Vakıfları</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9786259474144</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Zerreden Kürreye Ahir Zaman Tevili ve Vaktin Zülfikarı Hazret-i Mehdi (A.S)</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9786259839967</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Yazık Olmuş Yarsız Ömrü Geçene</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
           <t>9786055283353</t>
         </is>
       </c>
-      <c r="B656" s="1" t="inlineStr">
+      <c r="B668" s="1" t="inlineStr">
         <is>
           <t>İttihat ve Terakki Nasıl Doğdu, Nasıl Yaşadı, Nasıl Öldü? (3 Cilt Takım)</t>
         </is>
       </c>
-      <c r="C656" s="1">
-        <v>3300</v>
+      <c r="C668" s="1">
+        <v>3600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>