--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,475 +85,985 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259247052</t>
+          <t>9786259228495</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yeme Bozukluğundan Kurtulma Rehberiniz</t>
+          <t>Zihnin Karanlık Anahtarları Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>256</v>
+        <v>216</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259009025</t>
+          <t>9786258971040</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tuvalet Eğitimi Yolculuğu</t>
+          <t>Karanlık Bağ Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>136</v>
+        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259247045</t>
+          <t>9786258971125</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Otizm ve Duygusal Hassasiyet</t>
+          <t>Scottish Fold</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259009094</t>
+          <t>9786259228488</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kaygı ve Panik Ataklarını Yenmek Için 10 Dakika</t>
+          <t>Zihin Mimarı Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>168</v>
+        <v>232</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259247069</t>
+          <t>9786258971118</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Disleksili bir Çocuğa Ebeveynlik Yapmak</t>
+          <t>Siyamların Dili</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>136</v>
+        <v>216</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259009018</t>
+          <t>9786258971019</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Erteleme Rehberi - Karanlık Psikoloji</t>
+          <t>Vicdansızın Gülümsemesi Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>192</v>
+        <v>256</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259009063</t>
+          <t>9786259228471</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Yalanlara Gaslighting'e ve Zihin Oyunlarına Karşı Yenilmez Olmak Karanlık Psikoloji</t>
+          <t>Sessiz Silahlar Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>248</v>
+        <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259247090</t>
+          <t>9786258971033</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Narsistleri İkiyüzlüleri ve Sinsi Düşmanları İlk Bakışta Tanıma Klavuzu</t>
+          <t>Zehirli Bal Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>248</v>
+        <v>272</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259009049</t>
+          <t>9786258971095</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Manipülatörleri Kendi Silahlarıyla Vurmak ve Psikolojik Tuzakları Bozmak</t>
+          <t>Sevginin Silahlaştırılması Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>248</v>
+        <v>288</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259009070</t>
+          <t>9786259228433</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji İyiliğinizi Suistimal Edenlere Karşı Hayır Deme Ve Sınır Çizme Gücü</t>
+          <t>İnsan Hackerlığı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259009056</t>
+          <t>9786258971156</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Gündelik Sohbetlerde Gizli Niyetleri ve Gerçek Yüzleri Görme Sanatı</t>
+          <t>Kıvırcık Dahi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>216</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259009032</t>
+          <t>9786258971163</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Duygu Sömürüsü ve Psikolojik Siddete Karşı Öz Savunma Sanatı</t>
+          <t>Maine Coon: Evdeki Dev</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>216</v>
+        <v>208</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259009087</t>
+          <t>9786258971170</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ailede İşte ve İlişkilerde Size Zarar Verenleri Durdurmanın Psikolojik Şifreleri</t>
+          <t>Görünmez Zincirler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>208</v>
+        <v>384</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259009001</t>
+          <t>9786258971057</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Asperger Sendromlu Gençlerin Hayatta Kalma Rehberi</t>
+          <t>Gülümseyen Yırtıcı Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>144</v>
+        <v>232</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259247076</t>
+          <t>9786258971132</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Yas</t>
+          <t>Alman Çoban Köpeği Sadakat ve Disiplin</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>152</v>
+        <v>192</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259247083</t>
+          <t>9786258971149</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çevrenizdeki Zehirli İnsanlardan ve Gizli Manipülasyondan Korunma Rehberi</t>
+          <t>Golden Retriever: Altın Kalpli Dostun Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259247014</t>
+          <t>9786258971101</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kriz, Öfke ve Düzen</t>
+          <t>Kedinin Gizli Tarihi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>248</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259247120</t>
+          <t>9786258971064</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Size Kaygıdan Bahsedebilir Miyim?</t>
+          <t>Duygusal Vampirler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>176</v>
+        <v>232</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259247113</t>
+          <t>9786258971071</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Size Otizm Hakkında Bilgi Verebilir Miyim?</t>
+          <t>Ayna Kırıldığında</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>208</v>
+        <v>264</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259247182</t>
+          <t>9786258971026</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Size DEHB Hakkında Bilgi Verebilir Miyim?</t>
+          <t>Empati Yok, Vicdan Yok, Sınır Yok</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>192</v>
+        <v>288</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259247199</t>
+          <t>9786259228518</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Krizsiz Otizm</t>
+          <t>TYT - AYT Türkçe Bulmacaları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259247137</t>
+          <t>9786259228525</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>DEHB’li Beyin</t>
+          <t>TYT - AYT Tarih Bulmacaları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>232</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259247021</t>
+          <t>9786259228549</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Odak Kırılınca: DEHB ile Hayatı Yeniden Kurma Rehberi</t>
+          <t>TYT - AYT Fizik Bulmacaları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>248</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259247151</t>
+          <t>9786259228501</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>DEHB’li Zihinle Türkiye’de Yaşamak</t>
+          <t>TYT - AYT Matematik Bulmacaları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>216</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259247144</t>
+          <t>9786259228556</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>DEHB: Aklı Ferrari, Freni Bisiklet</t>
+          <t>TYT - AYT Kimya Bulmacaları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>232</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259247175</t>
+          <t>9786259228563</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>DEHB Turbo</t>
+          <t>TYT - AYT Geometri Bulmacaları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>272</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259247038</t>
+          <t>9786259228587</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>DEHB: Duygu Fırtınalarını Yönet</t>
+          <t>TYT - AYT Felsefe Bulmacaları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>272</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259247007</t>
+          <t>9786259228570</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>DEHB: Erkeklerde Sessiz Mücadele</t>
+          <t>TYT - AYT Edebiyat Bulmacaları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>248</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
+          <t>9786259228594</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>TYT - AYT Din Kültürü ve Ahlak Bilgisi Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259228532</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Paragraf Bulmaca Kitabı</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259228419</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>TYT - AYT Biyoloji Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259228402</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>TYT- AYT Coğrafya Bulmacaları</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259228440</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Yemeğin Peşindeyiz</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>5550000000096</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Psikoloji - 7 Kitap Set</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259247052</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Yeme Bozukluğundan Kurtulma Rehberiniz</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259009025</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Tuvalet Eğitimi Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259247045</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Otizm ve Duygusal Hassasiyet</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259009094</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kaygı ve Panik Ataklarını Yenmek Için 10 Dakika</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259247069</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Disleksili bir Çocuğa Ebeveynlik Yapmak</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259009018</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Erteleme Rehberi - Karanlık Psikoloji</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259009063</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Psikoloji Yalanlara Gaslighting'e ve Zihin Oyunlarına Karşı Yenilmez Olmak Karanlık Psikoloji</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259247090</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Psikoloji Narsistleri İkiyüzlüleri ve Sinsi Düşmanları İlk Bakışta Tanıma Klavuzu</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259009049</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Psikoloji Manipülatörleri Kendi Silahlarıyla Vurmak ve Psikolojik Tuzakları Bozmak</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259009070</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Psikoloji İyiliğinizi Suistimal Edenlere Karşı Hayır Deme Ve Sınır Çizme Gücü</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259009056</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Psikoloji Gündelik Sohbetlerde Gizli Niyetleri ve Gerçek Yüzleri Görme Sanatı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259009032</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Psikoloji Duygu Sömürüsü ve Psikolojik Siddete Karşı Öz Savunma Sanatı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259009087</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Ailede İşte ve İlişkilerde Size Zarar Verenleri Durdurmanın Psikolojik Şifreleri</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786259009001</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Asperger Sendromlu Gençlerin Hayatta Kalma Rehberi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259247076</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Yas</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259247083</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Çevrenizdeki Zehirli İnsanlardan ve Gizli Manipülasyondan Korunma Rehberi</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259247014</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Kriz, Öfke ve Düzen</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786259247120</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Size Kaygıdan Bahsedebilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259247113</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Size Otizm Hakkında Bilgi Verebilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259247182</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Size DEHB Hakkında Bilgi Verebilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259247199</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Krizsiz Otizm</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259247137</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>DEHB’li Beyin</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259247021</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Odak Kırılınca: DEHB ile Hayatı Yeniden Kurma Rehberi</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259247151</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>DEHB’li Zihinle Türkiye’de Yaşamak</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786259247144</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>DEHB: Aklı Ferrari, Freni Bisiklet</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259247175</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>DEHB Turbo</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786259247038</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>DEHB: Duygu Fırtınalarını Yönet</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786259247007</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>DEHB: Erkeklerde Sessiz Mücadele</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
           <t>9786259247168</t>
         </is>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>DDEHB’yi Evde Anlamanın ve Dönüştürmenin Yolu</t>
         </is>
       </c>
-      <c r="C30" s="1">
+      <c r="C64" s="1">
         <v>384</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>