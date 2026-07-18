--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,985 +85,1210 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259228495</t>
+          <t>9786258971224</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Karanlık Anahtarları Karanlık Psikoloji</t>
+          <t>İçimde Göğe Açılan Bir Yalnızlık</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>216</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258971040</t>
+          <t>9786258971248</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Bağ Karanlık Psikoloji</t>
+          <t>Aşkın Harfleri Bende Eksik Kaldı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>224</v>
+        <v>192</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258971125</t>
+          <t>9786258971262</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Scottish Fold</t>
+          <t>Zaman İçimde Eski Bir Şarkıydı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>208</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259228488</t>
+          <t>9786258971200</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zihin Mimarı Karanlık Psikoloji</t>
+          <t>Gençliğim Ölümle Konuşmayı Öğrendi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>232</v>
+        <v>328</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258971118</t>
+          <t>9786258971217</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Siyamların Dili</t>
+          <t>Bir Masada Bütün Yalnızlıklar Oturuyordu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258971019</t>
+          <t>9786258971231</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vicdansızın Gülümsemesi Karanlık Psikoloji</t>
+          <t>İçimde Kimsenin Duymadığı Bir Gürültü Vardı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>256</v>
+        <v>248</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259228471</t>
+          <t>9786258971255</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Silahlar Karanlık Psikoloji</t>
+          <t>Kalbim Memlekete Açılan Bir Pencereydi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>216</v>
+        <v>336</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258971033</t>
+          <t>9786258971279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Bal Karanlık Psikoloji</t>
+          <t>Şiir Bir Gün Sokaktan Geçti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>272</v>
+        <v>288</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258971095</t>
+          <t>9786258971194</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Silahlaştırılması Karanlık Psikoloji</t>
+          <t>Sende mi Kemal</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>288</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259228433</t>
+          <t>9786258971286</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hackerlığı</t>
+          <t>Ekran Arkası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>208</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258971156</t>
+          <t>9786258971187</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık Dahi</t>
+          <t>Float Terapi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258971163</t>
+          <t>9786259228426</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Maine Coon: Evdeki Dev</t>
+          <t>Karanlık Karizmanın Formülü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>208</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258971170</t>
+          <t>9786259228457</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Zincirler</t>
+          <t>Kurt Yasaları: Güçlü Olanın Asla Söylemediği Kurallar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>384</v>
+        <v>272</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258971057</t>
+          <t>9786259228464</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyen Yırtıcı Karanlık Psikoloji</t>
+          <t>Psikolojik Satranç: Rakibini Düşünmeden Yenmenin Sanatı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>232</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258971132</t>
+          <t>9786258971002</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Alman Çoban Köpeği Sadakat ve Disiplin</t>
+          <t>Maskelerin Ardında</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>192</v>
+        <v>256</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258971149</t>
+          <t>9786259228495</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Golden Retriever: Altın Kalpli Dostun Kullanım Kılavuzu</t>
+          <t>Zihnin Karanlık Anahtarları Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258971101</t>
+          <t>9786258971040</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kedinin Gizli Tarihi</t>
+          <t>Karanlık Bağ Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>248</v>
+        <v>224</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258971064</t>
+          <t>9786258971125</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Vampirler</t>
+          <t>Scottish Fold</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258971071</t>
+          <t>9786259228488</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ayna Kırıldığında</t>
+          <t>Zihin Mimarı Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258971026</t>
+          <t>9786258971118</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Empati Yok, Vicdan Yok, Sınır Yok</t>
+          <t>Siyamların Dili</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>288</v>
+        <v>216</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259228518</t>
+          <t>9786258971019</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Türkçe Bulmacaları</t>
+          <t>Vicdansızın Gülümsemesi Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>256</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259228525</t>
+          <t>9786259228471</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Tarih Bulmacaları</t>
+          <t>Sessiz Silahlar Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>216</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259228549</t>
+          <t>9786258971033</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Fizik Bulmacaları</t>
+          <t>Zehirli Bal Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>272</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259228501</t>
+          <t>9786258971095</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Matematik Bulmacaları</t>
+          <t>Sevginin Silahlaştırılması Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>288</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259228556</t>
+          <t>9786259228433</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Kimya Bulmacaları</t>
+          <t>İnsan Hackerlığı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259228563</t>
+          <t>9786258971156</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Geometri Bulmacaları</t>
+          <t>Kıvırcık Dahi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259228587</t>
+          <t>9786258971163</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Felsefe Bulmacaları</t>
+          <t>Maine Coon: Evdeki Dev</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259228570</t>
+          <t>9786258971170</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Edebiyat Bulmacaları</t>
+          <t>Görünmez Zincirler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>384</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259228594</t>
+          <t>9786258971057</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Din Kültürü ve Ahlak Bilgisi Bulmacaları</t>
+          <t>Gülümseyen Yırtıcı Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>232</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259228532</t>
+          <t>9786258971132</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Paragraf Bulmaca Kitabı</t>
+          <t>Alman Çoban Köpeği Sadakat ve Disiplin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259228419</t>
+          <t>9786258971149</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Biyoloji Bulmacaları</t>
+          <t>Golden Retriever: Altın Kalpli Dostun Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259228402</t>
+          <t>9786258971101</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>TYT- AYT Coğrafya Bulmacaları</t>
+          <t>Kedinin Gizli Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>248</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259228440</t>
+          <t>9786258971064</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yemeğin Peşindeyiz</t>
+          <t>Duygusal Vampirler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>5550000000096</t>
+          <t>9786258971071</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji - 7 Kitap Set</t>
+          <t>Ayna Kırıldığında</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259247052</t>
+          <t>9786258971026</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeme Bozukluğundan Kurtulma Rehberiniz</t>
+          <t>Empati Yok, Vicdan Yok, Sınır Yok</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>256</v>
+        <v>288</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259009025</t>
+          <t>9786259228518</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tuvalet Eğitimi Yolculuğu</t>
+          <t>TYT - AYT Türkçe Bulmacaları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>136</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259247045</t>
+          <t>9786259228525</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Otizm ve Duygusal Hassasiyet</t>
+          <t>TYT - AYT Tarih Bulmacaları</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259009094</t>
+          <t>9786259228549</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kaygı ve Panik Ataklarını Yenmek Için 10 Dakika</t>
+          <t>TYT - AYT Fizik Bulmacaları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>168</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259247069</t>
+          <t>9786259228501</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Disleksili bir Çocuğa Ebeveynlik Yapmak</t>
+          <t>TYT - AYT Matematik Bulmacaları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>136</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259009018</t>
+          <t>9786259228556</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Erteleme Rehberi - Karanlık Psikoloji</t>
+          <t>TYT - AYT Kimya Bulmacaları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>192</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259009063</t>
+          <t>9786259228563</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Yalanlara Gaslighting'e ve Zihin Oyunlarına Karşı Yenilmez Olmak Karanlık Psikoloji</t>
+          <t>TYT - AYT Geometri Bulmacaları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>248</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259247090</t>
+          <t>9786259228587</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Narsistleri İkiyüzlüleri ve Sinsi Düşmanları İlk Bakışta Tanıma Klavuzu</t>
+          <t>TYT - AYT Felsefe Bulmacaları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>248</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259009049</t>
+          <t>9786259228570</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Manipülatörleri Kendi Silahlarıyla Vurmak ve Psikolojik Tuzakları Bozmak</t>
+          <t>TYT - AYT Edebiyat Bulmacaları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>248</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259009070</t>
+          <t>9786259228594</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji İyiliğinizi Suistimal Edenlere Karşı Hayır Deme Ve Sınır Çizme Gücü</t>
+          <t>TYT - AYT Din Kültürü ve Ahlak Bilgisi Bulmacaları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259009056</t>
+          <t>9786259228532</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Gündelik Sohbetlerde Gizli Niyetleri ve Gerçek Yüzleri Görme Sanatı</t>
+          <t>Paragraf Bulmaca Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>216</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259009032</t>
+          <t>9786259228419</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Psikoloji Duygu Sömürüsü ve Psikolojik Siddete Karşı Öz Savunma Sanatı</t>
+          <t>TYT - AYT Biyoloji Bulmacaları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>216</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259009087</t>
+          <t>9786259228402</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ailede İşte ve İlişkilerde Size Zarar Verenleri Durdurmanın Psikolojik Şifreleri</t>
+          <t>TYT- AYT Coğrafya Bulmacaları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259009001</t>
+          <t>9786259228440</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Asperger Sendromlu Gençlerin Hayatta Kalma Rehberi</t>
+          <t>Yemeğin Peşindeyiz</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>144</v>
+        <v>264</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259247076</t>
+          <t>5550000000096</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Yas</t>
+          <t>Karanlık Psikoloji - 7 Kitap Set</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>152</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259247083</t>
+          <t>9786259247052</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çevrenizdeki Zehirli İnsanlardan ve Gizli Manipülasyondan Korunma Rehberi</t>
+          <t>Yeme Bozukluğundan Kurtulma Rehberiniz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>256</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259247014</t>
+          <t>9786259009025</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kriz, Öfke ve Düzen</t>
+          <t>Tuvalet Eğitimi Yolculuğu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259247120</t>
+          <t>9786259247045</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Size Kaygıdan Bahsedebilir Miyim?</t>
+          <t>Otizm ve Duygusal Hassasiyet</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>176</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259247113</t>
+          <t>9786259009094</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Size Otizm Hakkında Bilgi Verebilir Miyim?</t>
+          <t>Kaygı ve Panik Ataklarını Yenmek Için 10 Dakika</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>208</v>
+        <v>168</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259247182</t>
+          <t>9786259247069</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Size DEHB Hakkında Bilgi Verebilir Miyim?</t>
+          <t>Disleksili bir Çocuğa Ebeveynlik Yapmak</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>192</v>
+        <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259247199</t>
+          <t>9786259009018</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Krizsiz Otizm</t>
+          <t>Erteleme Rehberi - Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>160</v>
+        <v>192</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259247137</t>
+          <t>9786259009063</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>DEHB’li Beyin</t>
+          <t>Karanlık Psikoloji Yalanlara Gaslighting'e ve Zihin Oyunlarına Karşı Yenilmez Olmak Karanlık Psikoloji</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>232</v>
+        <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259247021</t>
+          <t>9786259247090</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Odak Kırılınca: DEHB ile Hayatı Yeniden Kurma Rehberi</t>
+          <t>Karanlık Psikoloji Narsistleri İkiyüzlüleri ve Sinsi Düşmanları İlk Bakışta Tanıma Klavuzu</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259247151</t>
+          <t>9786259009049</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>DEHB’li Zihinle Türkiye’de Yaşamak</t>
+          <t>Karanlık Psikoloji Manipülatörleri Kendi Silahlarıyla Vurmak ve Psikolojik Tuzakları Bozmak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>216</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259247144</t>
+          <t>9786259009070</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>DEHB: Aklı Ferrari, Freni Bisiklet</t>
+          <t>Karanlık Psikoloji İyiliğinizi Suistimal Edenlere Karşı Hayır Deme Ve Sınır Çizme Gücü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>232</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259247175</t>
+          <t>9786259009056</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>DEHB Turbo</t>
+          <t>Karanlık Psikoloji Gündelik Sohbetlerde Gizli Niyetleri ve Gerçek Yüzleri Görme Sanatı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>272</v>
+        <v>216</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259247038</t>
+          <t>9786259009032</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>DEHB: Duygu Fırtınalarını Yönet</t>
+          <t>Karanlık Psikoloji Duygu Sömürüsü ve Psikolojik Siddete Karşı Öz Savunma Sanatı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>272</v>
+        <v>216</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259247007</t>
+          <t>9786259009087</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>DEHB: Erkeklerde Sessiz Mücadele</t>
+          <t>Ailede İşte ve İlişkilerde Size Zarar Verenleri Durdurmanın Psikolojik Şifreleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>248</v>
+        <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>9786259009001</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Asperger Sendromlu Gençlerin Hayatta Kalma Rehberi</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786259247076</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda Yas</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786259247083</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Çevrenizdeki Zehirli İnsanlardan ve Gizli Manipülasyondan Korunma Rehberi</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786259247014</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kriz, Öfke ve Düzen</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786259247120</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Size Kaygıdan Bahsedebilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786259247113</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Size Otizm Hakkında Bilgi Verebilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786259247182</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Size DEHB Hakkında Bilgi Verebilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786259247199</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Krizsiz Otizm</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259247137</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>DEHB’li Beyin</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786259247021</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Odak Kırılınca: DEHB ile Hayatı Yeniden Kurma Rehberi</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786259247151</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>DEHB’li Zihinle Türkiye’de Yaşamak</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786259247144</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>DEHB: Aklı Ferrari, Freni Bisiklet</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259247175</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>DEHB Turbo</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259247038</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>DEHB: Duygu Fırtınalarını Yönet</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259247007</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>DEHB: Erkeklerde Sessiz Mücadele</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
           <t>9786259247168</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>DDEHB’yi Evde Anlamanın ve Dönüştürmenin Yolu</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C79" s="1">
         <v>384</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>