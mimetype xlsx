--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1405 +85,1435 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259663029</t>
+          <t>9786259663081</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Koruyucu - Kurul Kalesi’nin Gizemi</t>
+          <t>Macera Haritası – Üç Kafadar Arslantepe’de</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259511962</t>
+          <t>9786259663043</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Macera Haritası – Üç Kafadar</t>
+          <t>Küçük Kalplerden Büyük Umutlara (Kumbara Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259663067</t>
+          <t>9786259663029</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Telefon</t>
+          <t>Koruyucu - Kurul Kalesi’nin Gizemi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259663005</t>
+          <t>9786259511962</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bir Bakalım Bil Bakalım</t>
+          <t>Macera Haritası – Üç Kafadar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259511993</t>
+          <t>9786259663067</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlığın Sırrı</t>
+          <t>Gizemli Telefon</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259511955</t>
+          <t>9786259663005</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Karagöz’ün Maceraları</t>
+          <t>Bir Bakalım Bil Bakalım</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259877587</t>
+          <t>9786259511993</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dağköylü Fatma Çavuş</t>
+          <t>Arkadaşlığın Sırrı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259511900</t>
+          <t>9786259511955</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Kolye</t>
+          <t>Karagöz’ün Maceraları</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259482972</t>
+          <t>9786259877587</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Evcil Kedi Sokakta</t>
+          <t>Dağköylü Fatma Çavuş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259877525</t>
+          <t>9786259511900</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Karikatür Seti (5 Kitap)</t>
+          <t>Tılsımlı Kolye</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259482989</t>
+          <t>9786259482972</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprağın Çocukları</t>
+          <t>Evcil Kedi Sokakta</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259482927</t>
+          <t>9786259877525</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Denizin Üzerinde Yürüyen Adam</t>
+          <t>Karikatür Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259482910</t>
+          <t>9786259482989</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Konak</t>
+          <t>Bu Toprağın Çocukları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259877570</t>
+          <t>9786259482927</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>Denizin Üzerinde Yürüyen Adam</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259482965</t>
+          <t>9786259482910</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hamamdaki Define</t>
+          <t>Büyülü Konak</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259877563</t>
+          <t>9786259877570</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Küçük Deniz Kızının Büyük Macerası</t>
+          <t>372</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259877518</t>
+          <t>9786259482965</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ya Tutarsa…</t>
+          <t>Hamamdaki Define</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259967455</t>
+          <t>9786259877563</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Komikçi Dükkanı</t>
+          <t>Küçük Deniz Kızının Büyük Macerası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259877556</t>
+          <t>9786259877518</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Colerega ile Putuk’un Maceraları</t>
+          <t>Ya Tutarsa…</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259877501</t>
+          <t>9786259967455</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Adıyaman Boyama Kitabı</t>
+          <t>Komikçi Dükkanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259967493</t>
+          <t>9786259877556</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hoofi</t>
+          <t>Colerega ile Putuk’un Maceraları</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259967486</t>
+          <t>9786259877501</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bu da mı Gol Diil?</t>
+          <t>Adıyaman Boyama Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259967479</t>
+          <t>9786259967493</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Fetih</t>
+          <t>Küçük Hoofi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259916446</t>
+          <t>9786259967486</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Otur Sıfır!</t>
+          <t>Bu da mı Gol Diil?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259967431</t>
+          <t>9786259967479</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ne Vereyim Abime?</t>
+          <t>Kutlu Fetih</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259916491</t>
+          <t>9786259916446</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Müthiş Proje</t>
+          <t>Otur Sıfır!</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259967400</t>
+          <t>9786259967431</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aslan Yürekli Cüce</t>
+          <t>Ne Vereyim Abime?</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259916484</t>
+          <t>9786259916491</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İksir</t>
+          <t>Müthiş Proje</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259916477</t>
+          <t>9786259967400</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Çocuk</t>
+          <t>Aslan Yürekli Cüce</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259916460</t>
+          <t>9786259916484</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz</t>
+          <t>İksir</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259916422</t>
+          <t>9786259916477</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tinkıl ile Benek</t>
+          <t>Kayıp Çocuk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259916439</t>
+          <t>9786259916460</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Büyülü Kapısı ve Tika</t>
+          <t>Sihirbaz</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259916408</t>
+          <t>9786259916422</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Eymen Ödev Yapmak İstemiyor</t>
+          <t>Tinkıl ile Benek</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259916415</t>
+          <t>9786259916439</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Peluş Ayı BamBam</t>
+          <t>Ormanın Büyülü Kapısı ve Tika</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054813742</t>
+          <t>9786259916408</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Sadık Köpeği Haçiko</t>
+          <t>Eymen Ödev Yapmak İstemiyor</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054813674</t>
+          <t>9786259916415</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ayana ile Tarihe Yolculuk Seti (5 Kitap)</t>
+          <t>Peluş Ayı BamBam</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054813490</t>
+          <t>9786054813742</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tomris Hatun</t>
+          <t>Dünyanın En Sadık Köpeği Haçiko</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054813537</t>
+          <t>9786054813674</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şerife Bacı</t>
+          <t>Ayana ile Tarihe Yolculuk Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054813513</t>
+          <t>9786054813490</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nene Hatun</t>
+          <t>Tomris Hatun</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054813506</t>
+          <t>9786054813537</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Senem Ayşe</t>
+          <t>Şerife Bacı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054813520</t>
+          <t>9786054813513</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayme Ana</t>
+          <t>Nene Hatun</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054813544</t>
+          <t>9786054813506</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ödül</t>
+          <t>Senem Ayşe</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054813483</t>
+          <t>9786054813520</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Altın Öküz Tatilde Macera</t>
+          <t>Hayme Ana</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054813476</t>
+          <t>9786054813544</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Notalarını Rüzgarda Arayan Çocuk</t>
+          <t>Ödül</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054813049</t>
+          <t>9786054813483</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Kuzu Mini</t>
+          <t>Altın Öküz Tatilde Macera</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054813209</t>
+          <t>9786054813476</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dingo'nun Ahırı</t>
+          <t>Notalarını Rüzgarda Arayan Çocuk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054813094</t>
+          <t>9786054813049</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Haylaz Maymun ile Genç Aslanın Arkadaşlığı</t>
+          <t>Maceracı Kuzu Mini</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054813155</t>
+          <t>9786054813209</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tırtılın Uzun Yolculuğu</t>
+          <t>Dingo'nun Ahırı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054813100</t>
+          <t>9786054813094</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tombul Kaplumbağa ile Küçük Tavşan</t>
+          <t>Haylaz Maymun ile Genç Aslanın Arkadaşlığı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054813162</t>
+          <t>9786054813155</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Uyanık Keçi Çike</t>
+          <t>Küçük Tırtılın Uzun Yolculuğu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054813148</t>
+          <t>9786054813100</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Küçük Korsan Sarp’ın Hazine Macerası</t>
+          <t>Tombul Kaplumbağa ile Küçük Tavşan</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054813087</t>
+          <t>9786054813162</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çuf Çuf Yılan Treni</t>
+          <t>Uyanık Keçi Çike</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054813124</t>
+          <t>9786054813148</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kuyruksuz Karga</t>
+          <t>Küçük Korsan Sarp’ın Hazine Macerası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054813117</t>
+          <t>9786054813087</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Poyraz ve Balina</t>
+          <t>Çuf Çuf Yılan Treni</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054813131</t>
+          <t>9786054813124</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bulut</t>
+          <t>Kuyruksuz Karga</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054813070</t>
+          <t>9786054813117</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Uçmayı Düşleyen Balık Balu</t>
+          <t>Balıkçı Poyraz ve Balina</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054813179</t>
+          <t>9786054813131</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Can ile Cancan’ın Pek Acayip Maceraları</t>
+          <t>Küçük Bulut</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054813032</t>
+          <t>9786054813070</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Civciv Pat Pat Çok Dağınık - Değerler Eğitimi Dizisi</t>
+          <t>Uçmayı Düşleyen Balık Balu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054813025</t>
+          <t>9786054813179</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Çaça'nın Temiz Dünyası - Değerler Eğitimi Dizisi</t>
+          <t>Can ile Cancan’ın Pek Acayip Maceraları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054813018</t>
+          <t>9786054813032</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Arı Vız Vız’ın Başına Gelenler - Değerler Eğitim Dizisi</t>
+          <t>Civciv Pat Pat Çok Dağınık - Değerler Eğitimi Dizisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054813407</t>
+          <t>9786054813025</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Boyama Kitabı İngilizce Hayvanlar</t>
+          <t>Balıkçı Çaça'nın Temiz Dünyası - Değerler Eğitimi Dizisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054813384</t>
+          <t>9786054813018</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Boyama Kitabı İngilizce Alfabe</t>
+          <t>Arı Vız Vız’ın Başına Gelenler - Değerler Eğitim Dizisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054813414</t>
+          <t>9786054813407</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Boyama Kitabı İngilizce Taşıtlar</t>
+          <t>Etkinliklerle Boyama Kitabı İngilizce Hayvanlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054813391</t>
+          <t>9786054813384</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Boyama Kitabı İngilizce Sayılar</t>
+          <t>Etkinliklerle Boyama Kitabı İngilizce Alfabe</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054813339</t>
+          <t>9786054813414</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yetenek Avcısı</t>
+          <t>Etkinliklerle Boyama Kitabı İngilizce Taşıtlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054813469</t>
+          <t>9786054813391</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kalimba</t>
+          <t>Etkinliklerle Boyama Kitabı İngilizce Sayılar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054813285</t>
+          <t>9786054813339</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Afacan Karınca</t>
+          <t>Yetenek Avcısı</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054813254</t>
+          <t>9786054813469</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Fıkraları</t>
+          <t>Kalimba</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054813230</t>
+          <t>9786054813285</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Koomik Karikatürler</t>
+          <t>Afacan Karınca</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054813261</t>
+          <t>9786054813254</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ayça'nın Kayıp Mührü</t>
+          <t>Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054813247</t>
+          <t>9786054813230</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Uzay Yolu Boyama Kitabı</t>
+          <t>Koomik Karikatürler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054813346</t>
+          <t>9786054813261</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Hikaye Seti 1 - 5 Kitap</t>
+          <t>Ayça'nın Kayıp Mührü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>999</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054813353</t>
+          <t>9786054813247</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Seti - 5 Kitap</t>
+          <t>Uzay Yolu Boyama Kitabı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054813360</t>
+          <t>9786054813346</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Hikaye Seti 2 - 10 Kitap</t>
+          <t>İlköğretim Hikaye Seti 1 - 5 Kitap</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>1699</v>
+        <v>999</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054813377</t>
+          <t>9786054813353</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Hikaye Seti 3 - 15 Kitap</t>
+          <t>Değerler Eğitimi Seti - 5 Kitap</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>375</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054813452</t>
+          <t>9786054813360</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Boyayarak İngilizce Öğren Seti (4 Kitap Takım)</t>
+          <t>İlköğretim Hikaye Seti 2 - 10 Kitap</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054813438</t>
+          <t>9786054813377</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar Hikaye Seti (8 Kitap Takım)</t>
+          <t>İlköğretim Hikaye Seti 3 - 15 Kitap</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>1100</v>
+        <v>375</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054813216</t>
+          <t>9786054813452</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yatmadan Önce Hikayelerim</t>
+          <t>Boyayarak İngilizce Öğren Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054813193</t>
+          <t>9786054813438</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>En Komik Öğrenci Espirileri</t>
+          <t>Sevimli Hayvanlar Hikaye Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>80</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054813322</t>
+          <t>9786054813216</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kemancı</t>
+          <t>Yatmadan Önce Hikayelerim</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054813315</t>
+          <t>9786054813193</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İyi Kalpli Dev</t>
+          <t>En Komik Öğrenci Espirileri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054813292</t>
+          <t>9786054813322</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Prens</t>
+          <t>Kemancı</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054813308</t>
+          <t>9786054813315</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Haylaz Can</t>
+          <t>İyi Kalpli Dev</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054813063</t>
+          <t>9786054813292</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şeker’in Mutluluk  Ormanı</t>
+          <t>Gezgin Prens</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054813056</t>
+          <t>9786054813308</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Karınca Pıtı Ne Yapsın? - Değerler Eğitimi Dizisi</t>
+          <t>Haylaz Can</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259511917</t>
+          <t>9786054813063</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Dedektifi</t>
+          <t>Şeker’in Mutluluk  Ormanı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259482996</t>
+          <t>9786054813056</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Oldum Tıp!</t>
+          <t>Karınca Pıtı Ne Yapsın? - Değerler Eğitimi Dizisi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259877594</t>
+          <t>9786259511917</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Minik Eller Sergisi</t>
+          <t>Hikaye Dedektifi</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054813186</t>
+          <t>9786259482996</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Mavi Ayaklı Karınca</t>
+          <t>Çiçek Oldum Tıp!</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054813223</t>
+          <t>9786259877594</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Sanatı</t>
+          <t>Minik Eller Sergisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
+          <t>9786054813186</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Ayaklı Karınca</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786054813223</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Sanatı</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
           <t>9786054813445</t>
         </is>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Göksu’nun Değişen Hayatı</t>
         </is>
       </c>
-      <c r="C92" s="1">
+      <c r="C94" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>