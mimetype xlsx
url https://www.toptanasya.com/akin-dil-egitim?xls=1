--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,315 +85,315 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057183323</t>
+          <t>9786057224729</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>YKS DİL Practise Your Skills 1</t>
+          <t>İngilizce Ders Notları English Grammar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>445</v>
+        <v>485</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259393308</t>
+          <t>9786057183323</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>YKS-DİL 4 Deneme 1 Hedef</t>
+          <t>YKS DİL Practise Your Skills 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>128.25</v>
+        <v>445</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259912011</t>
+          <t>9786259393308</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilimler Özgün Sorular + 5 Deneme</t>
+          <t>YKS-DİL 4 Deneme 1 Hedef</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>490</v>
+        <v>285</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259912004</t>
+          <t>9786259912011</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sağlık Bilimleri Özgün Sorular + 5 Deneme</t>
+          <t>YÖKDİL Sosyal Bilimler Özgün Sorular + 5 Deneme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>465</v>
+        <v>490</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259912059</t>
+          <t>9786259912004</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Fen Bilimleri Özgün Sorular + 5 Deneme</t>
+          <t>YÖKDİL Sağlık Bilimleri Özgün Sorular + 5 Deneme</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>465</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259912042</t>
+          <t>9786259912059</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Fen Bilimleri Kelime-Okuma Kitabı</t>
+          <t>YÖKDİL Fen Bilimleri Özgün Sorular + 5 Deneme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>465</v>
+        <v>495</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057183354</t>
+          <t>9786259912042</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Fen Bilimleri 5 Deneme Sınavı (Video Çözümlü)</t>
+          <t>YÖKDİL Fen Bilimleri Kelime-Okuma Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>277</v>
+        <v>495</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057183378</t>
+          <t>9786057183354</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sağlık Bilimleri 5 Deneme Sınavı (Video Çözümlü)</t>
+          <t>YÖKDİL Fen Bilimleri 5 Deneme Sınavı (Video Çözümlü)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>277</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057183385</t>
+          <t>9786057183378</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilimler 5 Deneme Sınavı (Video Çözümlü)</t>
+          <t>YÖKDİL Sağlık Bilimleri 5 Deneme Sınavı (Video Çözümlü)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>277</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056850295</t>
+          <t>9786057183385</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Essential Vocabulary Set 1</t>
+          <t>YÖKDİL Sosyal Bilimler 5 Deneme Sınavı (Video Çözümlü)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>295</v>
+        <v>277</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057183309</t>
+          <t>9786056850295</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Essential Vocabulary Set 2</t>
+          <t>Essential Vocabulary Set 1</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>340</v>
+        <v>295</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259879529</t>
+          <t>9786057183309</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>YKSDİL Vocabulary Test Book</t>
+          <t>Essential Vocabulary Set 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>335</v>
+        <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259879536</t>
+          <t>9786259879529</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>YKSDİL Grammar Test Book</t>
+          <t>YKSDİL Vocabulary Test Book</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>335</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257183323</t>
+          <t>9786259879536</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Practice Your Skills 1</t>
+          <t>YKSDİL Grammar Test Book</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>335</v>
+        <v>355</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259920610</t>
+          <t>9786257183323</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Practice Your Skills 2</t>
+          <t>Practice Your Skills 1</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>435</v>
+        <v>335</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056850264</t>
+          <t>9786259920610</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>YKSDİL 14 YDT Deneme Sınavı</t>
+          <t>Practice Your Skills 2</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>628</v>
+        <v>435</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057183347</t>
+          <t>9786056850264</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>YKSDİL 8 YDT Video Çözümlü</t>
+          <t>YKSDİL 14 YDT Deneme Sınavı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>367</v>
+        <v>628</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259920603</t>
+          <t>9786057183347</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>12 YDT Deneme Sınavı</t>
+          <t>YKSDİL 8 YDT Video Çözümlü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>470</v>
+        <v>367</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259879550</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>YKSDİL Vocabulary Test Book 2</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259879567</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
@@ -514,51 +514,51 @@
         <is>
           <t>9786259879512</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>YÖKDİL Reading Book</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056332784</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Handy Words</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786259879505</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>YKS-DİL İngilizce 11. Sınıf Reading Book</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>435</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259920689</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -784,51 +784,51 @@
         <is>
           <t>9789944598132</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Akın Dil Reading Words</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>674</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786056332746</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>YDS YKSDİL Reading Plus Set</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>477</v>
+        <v>565</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786257226462</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Fun and Learn 10 (Course Book, Activity Book, Skills Book)</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786257226455</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
@@ -1060,355 +1060,340 @@
           <t>YKSDİL Mezun Reading Booster Vol1</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786257226301</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>YKS DİL YDT 14 Deneme</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257226318</t>
+          <t>9786257226073</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>YKS DİL YDT 8 Deneme Video Çözümlü</t>
+          <t>YÖKDİL Fen Bilimleri Özgün Sorular ve 5 Deneme</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>310</v>
+        <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257226073</t>
+          <t>9786257226332</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Fen Bilimleri Özgün Sorular ve 5 Deneme</t>
+          <t>YDS YÖKDİL 100 Reading Passages Basic Vocabulary</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>345</v>
+        <v>375</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257226332</t>
+          <t>9786257226080</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>YDS YÖKDİL 100 Reading Passages Basic Vocabulary</t>
+          <t>YÖKDİL Fen Bilimleri Kelime - Okuma Kitabı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>375</v>
+        <v>345</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257226080</t>
+          <t>9786257226394</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Fen Bilimleri Kelime - Okuma Kitabı</t>
+          <t>YDS Read For Speed Volume-1 Okuma Kitabı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>345</v>
+        <v>680</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257226394</t>
+          <t>9786257226387</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>YDS Read For Speed Volume-1 Okuma Kitabı</t>
+          <t>YDS Read For Speed-2 Okuma Kitabı Seti</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>620</v>
+        <v>695</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257226387</t>
+          <t>9786257226363</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>YDS Read For Speed-2 Okuma Kitabı Seti</t>
+          <t>YDS Handy Words İngilizce Kullanışlı Deyim ve Kalıplar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>667</v>
+        <v>225</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257226363</t>
+          <t>9786257226370</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>YDS Handy Words İngilizce Kullanışlı Deyim ve Kalıplar</t>
+          <t>Akın Dil &amp; Yargı Yayınları Reading Words Mini Cep Kitabı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>138</v>
+        <v>195</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257226370</t>
+          <t>9786257226516</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Akın Dil &amp; Yargı Yayınları Reading Words Mini Cep Kitabı</t>
+          <t>Hello Kids Stories 2nd Grade</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>195</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257226516</t>
+          <t>9786257226523</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hello Kids Stories 2nd Grade</t>
+          <t>Hello Kids Stories 3nd Grade (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257226523</t>
+          <t>9786257226530</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hello Kids Stories 3nd Grade (Ciltli)</t>
+          <t>Hello Kids Stories 4nd Grade</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257226530</t>
+          <t>9786257226356</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hello Kids Stories 4nd Grade</t>
+          <t>40 Advanced Tests YDS ve Yökdil Deneme Testleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257226356</t>
+          <t>9786257226349</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>40 Advanced Tests YDS ve Yökdil Deneme Testleri</t>
+          <t>Ders Çalışmayı Sevmeyenler İçin 2000 YDS Sorusu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>330</v>
+        <v>615</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257226349</t>
+          <t>9786052841945</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ders Çalışmayı Sevmeyenler İçin 2000 YDS Sorusu</t>
+          <t>YKSDİL Özgün Soru Bankası</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>615</v>
+        <v>119</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052841945</t>
+          <t>9786257226035</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>YKSDİL Özgün Soru Bankası</t>
+          <t>YÖKDİL Sosyal Bilgiler Özgün Sorular ve 5 Deneme</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>119</v>
+        <v>192</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257226035</t>
+          <t>9786257226042</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilgiler Özgün Sorular ve 5 Deneme</t>
+          <t>YÖKDİL Sosyal Bilgiler Kelime - Okuma Kitabı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>192</v>
+        <v>375</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257226042</t>
+          <t>9786257226325</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilgiler Kelime - Okuma Kitabı</t>
+          <t>Voga Tests YDS - YÖKDİL ve YKS-DİL Tamamı Özgün Sorular</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>375</v>
+        <v>445</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257226325</t>
+          <t>9786053528784</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Voga Tests YDS - YÖKDİL ve YKS-DİL Tamamı Özgün Sorular</t>
+          <t>İngilizce Ders Notları English Grammar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>445</v>
+        <v>485</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786053528784</t>
+          <t>9789944598156</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Ders Notları English Grammar</t>
+          <t>KPDS ve ÜDS Deneme Testleri - 40 Advanced Tests</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>485</v>
+        <v>604</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944598156</t>
+          <t>9759944598104</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>KPDS ve ÜDS Deneme Testleri - 40 Advanced Tests</t>
+          <t>İngilizce Sınav Teknikleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>604</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9759944598104</t>
+          <t>9786052842041</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Sınav Teknikleri</t>
+          <t>YDS İngilizce Ders Notları English Grammar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>40</v>
-[...13 lines deleted...]
-      <c r="C87" s="1">
         <v>85</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>