--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,4195 +85,4210 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051293639</t>
+          <t>9786058260955</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Zirveye</t>
+          <t>Telif Hakları (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051293110</t>
+          <t>9786051293639</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gençliğimiz Var</t>
+          <t>Sıfırdan Zirveye</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051292793</t>
+          <t>9786051293110</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kirve</t>
+          <t>Gençliğimiz Var</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051291406</t>
+          <t>9786051292793</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Filbahri</t>
+          <t>Kirve</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051292762</t>
+          <t>9786051291406</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güvenli Sürüş ve Biniş</t>
+          <t>Filbahri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051291871</t>
+          <t>9786051292762</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Takım Ruhu - Başlangıç</t>
+          <t>Güvenli Sürüş ve Biniş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>14</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051291710</t>
+          <t>9786051291871</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Vişne Suyu Lütfen</t>
+          <t>Takım Ruhu - Başlangıç</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051292526</t>
+          <t>9786051291710</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İğde Kokusu</t>
+          <t>Bir Vişne Suyu Lütfen</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051292403</t>
+          <t>9786051292526</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklar Müzesi (Ciltli)</t>
+          <t>İğde Kokusu</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051291291</t>
+          <t>9786051292403</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Detone Hayatlar</t>
+          <t>Kuşaklar Müzesi (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051292434</t>
+          <t>9786051291291</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yıkılmadım Ayaktayım</t>
+          <t>Detone Hayatlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051291253</t>
+          <t>9786051292434</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tuzak Serisi Set (5 Kitap Takım)</t>
+          <t>Yıkılmadım Ayaktayım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051291277</t>
+          <t>9786051291253</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Macera Peşinde (5 Kitap Takım)</t>
+          <t>Tuzak Serisi Set (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051292397</t>
+          <t>9786051291277</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Acısın'a Bırak</t>
+          <t>Macera Peşinde (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051291581</t>
+          <t>9786051292397</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kaderi</t>
+          <t>Acısın'a Bırak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058260917</t>
+          <t>9786051291581</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Vergi İcra (Ciltli)</t>
+          <t>Aşkın Kaderi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>125</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051292373</t>
+          <t>9786058260917</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Jig Jiga Karabasan</t>
+          <t>Vergi İcra (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>40</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051292274</t>
+          <t>9786051292373</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sarı Mestan : Ya Özgürlük Ya Ölüm</t>
+          <t>Jig Jiga Karabasan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051291284</t>
+          <t>9786051292274</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sen İlk Yenilgimsin</t>
+          <t>Sarı Mestan : Ya Özgürlük Ya Ölüm</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051292472</t>
+          <t>9786051291284</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Siyah Gül</t>
+          <t>Sen İlk Yenilgimsin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055880729</t>
+          <t>9786051292472</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı ve Çanakkalede Savaşan Kahraman Öğrenciler</t>
+          <t>Siyah Gül</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000030470</t>
+          <t>9786055880729</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları - 27 Mayıs</t>
+          <t>Kurtuluş Savaşı ve Çanakkalede Savaşan Kahraman Öğrenciler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051291383</t>
+          <t>3990000030470</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yassıada :  Menderes'in Gözyaşları</t>
+          <t>Türk Tarihinin Kayıp Yılları - 27 Mayıs</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051291420</t>
+          <t>9786051291383</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Patron</t>
+          <t>Yassıada :  Menderes'in Gözyaşları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051291260</t>
+          <t>9786051291420</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dünya Halk Edebiyatından Seçme Özlü Hikayeler</t>
+          <t>Patron</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051291345</t>
+          <t>9786051291260</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Geldiğim Yeri Biliyorum</t>
+          <t>Dünya Halk Edebiyatından Seçme Özlü Hikayeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051291321</t>
+          <t>9786051291345</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aramızdaki Deliler</t>
+          <t>Geldiğim Yeri Biliyorum</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051291338</t>
+          <t>9786051291321</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Kariyer</t>
+          <t>Aramızdaki Deliler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051291239</t>
+          <t>9786051291338</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Boş Zamanlar Kitabı</t>
+          <t>Pozitif Kariyer</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>11.11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051291147</t>
+          <t>9786051291239</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Allah Emekten Yanadır</t>
+          <t>Boş Zamanlar Kitabı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051292281</t>
+          <t>9786051291147</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Çocuk muyum?</t>
+          <t>Allah Emekten Yanadır</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051292427</t>
+          <t>9786051292281</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Bu Asrın Dengi Değil</t>
+          <t>Anne Ben Çocuk muyum?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051292229</t>
+          <t>9786051292427</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Macera Haritası</t>
+          <t>Kalbim Bu Asrın Dengi Değil</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051292069</t>
+          <t>9786051292229</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sinopeli</t>
+          <t>Macera Haritası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>19</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051292304</t>
+          <t>9786051292069</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Deli Aşk</t>
+          <t>Sinopeli</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051291512</t>
+          <t>9786051292304</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları - 1915 Ermeni Sorunu</t>
+          <t>Deli Aşk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051291796</t>
+          <t>9786051291512</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sineması ve Sinemada Algı</t>
+          <t>Türk Tarihinin Kayıp Yılları - 1915 Ermeni Sorunu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051291529</t>
+          <t>9786051291796</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları - Kıbrıs Sorunu</t>
+          <t>Türkiye Sineması ve Sinemada Algı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>19.9</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051292205</t>
+          <t>9786051291529</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dokunmatik Duygular</t>
+          <t>Türk Tarihinin Kayıp Yılları - Kıbrıs Sorunu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051291925</t>
+          <t>9786051292205</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ya Ölümse</t>
+          <t>Dokunmatik Duygular</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051292182</t>
+          <t>9786051291925</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Ülke</t>
+          <t>Aşk Ya Ölümse</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051292328</t>
+          <t>9786051292182</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kumbarası</t>
+          <t>Beyaz Ülke</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051292199</t>
+          <t>9786051292328</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Ülke 2</t>
+          <t>Aşk Kumbarası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051292014</t>
+          <t>9786051292199</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Şarkıcı Balık</t>
+          <t>Beyaz Ülke 2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051292298</t>
+          <t>9786051292014</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ayrılırken Haber Ver</t>
+          <t>Şarkıcı Balık</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051291482</t>
+          <t>9786051292298</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal</t>
+          <t>Ayrılırken Haber Ver</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051291574</t>
+          <t>9786051291482</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sakin Bir Gün İçin</t>
+          <t>Hoşçakal</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051292137</t>
+          <t>9786051291574</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ateş Adası</t>
+          <t>Sakin Bir Gün İçin</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051291246</t>
+          <t>9786051292137</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çorba</t>
+          <t>Ateş Adası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990051292076</t>
+          <t>9786051291246</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Yetenek</t>
+          <t>Çorba</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051291918</t>
+          <t>3990051292076</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bilge Kral ve Üç Prens</t>
+          <t>Ölümcül Yetenek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>14</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051291673</t>
+          <t>9786051291918</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Adı Aşk Olsun</t>
+          <t>Bilge Kral ve Üç Prens</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051292113</t>
+          <t>9786051291673</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yenilmez - Ya Özgürlük Ya Ölüm</t>
+          <t>Adı Aşk Olsun</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051292106</t>
+          <t>9786051292113</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mumya Tuzağı - Uyanış</t>
+          <t>Yenilmez - Ya Özgürlük Ya Ölüm</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051291550</t>
+          <t>9786051292106</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Kulübü</t>
+          <t>Mumya Tuzağı - Uyanış</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051291765</t>
+          <t>9786051291550</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Polen ve Büyülü Krallık</t>
+          <t>Kadınlar Kulübü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051292175</t>
+          <t>9786051291765</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kapı</t>
+          <t>Polen ve Büyülü Krallık</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051291819</t>
+          <t>9786051292175</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kendine İyi Bak</t>
+          <t>Gizemli Kapı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051292090</t>
+          <t>9786051291819</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Mucizeyi Yaşarken</t>
+          <t>Kendine İyi Bak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051291857</t>
+          <t>9786051292090</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Vampir Tuzağı</t>
+          <t>Bir Mucizeyi Yaşarken</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051291901</t>
+          <t>9786051291857</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kurtadam Tuzağı</t>
+          <t>Vampir Tuzağı</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051291888</t>
+          <t>9786051291901</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Zombi Tuzağı</t>
+          <t>Kurtadam Tuzağı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051291840</t>
+          <t>9786051291888</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Takım Ruhu 3 - Miami</t>
+          <t>Zombi Tuzağı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051291727</t>
+          <t>9786051291840</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gına - Kızlar ve Anılar</t>
+          <t>Takım Ruhu 3 - Miami</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051291703</t>
+          <t>9786051291727</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Akortsuz Yolcular - Sen de Şarkını Söyle</t>
+          <t>Gına - Kızlar ve Anılar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000065347</t>
+          <t>9786051291703</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Yazar Olmak</t>
+          <t>Akortsuz Yolcular - Sen de Şarkını Söyle</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051291352</t>
+          <t>3990000065347</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Misyoner</t>
+          <t>Hayalim Yazar Olmak</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>16.67</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051291055</t>
+          <t>9786051291352</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları-İnönü Dönemi</t>
+          <t>Kızıl Misyoner</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051292045</t>
+          <t>9786051291055</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ruhu</t>
+          <t>Türk Tarihinin Kayıp Yılları-İnönü Dönemi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051291987</t>
+          <t>9786051292045</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dört Yıldız Takımı</t>
+          <t>Çocuk Ruhu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051291864</t>
+          <t>9786051291987</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tuzu Uzatır mısın Hayat</t>
+          <t>Dört Yıldız Takımı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>15.74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051291215</t>
+          <t>9786051291864</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Beynini Kullanan Adam</t>
+          <t>Tuzu Uzatır mısın Hayat</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>4.63</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000026625</t>
+          <t>9786051291215</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk Terapisi</t>
+          <t>Beynini Kullanan Adam</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>3.61</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051291161</t>
+          <t>3990000026625</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Batı'dan İthal Milliyetçiliğin Dinle Kavgası</t>
+          <t>Aşk Terapisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>70</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051291048</t>
+          <t>9786051291161</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Torunlarına Yol Rehberi</t>
+          <t>Batı'dan İthal Milliyetçiliğin Dinle Kavgası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051291178</t>
+          <t>9786051291048</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Batı'dan İthal Milliyetçilik ve Ötekileştirdikleri</t>
+          <t>Osmanlı'dan Torunlarına Yol Rehberi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>17</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051291116</t>
+          <t>9786051291178</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Performansı Geliştirmede Coaching Yaklaşımı</t>
+          <t>Batı'dan İthal Milliyetçilik ve Ötekileştirdikleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051291994</t>
+          <t>9786051291116</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Halkalı Balık</t>
+          <t>Bireysel Performansı Geliştirmede Coaching Yaklaşımı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051292052</t>
+          <t>9786051291994</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tarçın Bakırı</t>
+          <t>Halkalı Balık</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>17.59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051291536</t>
+          <t>9786051292052</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Forsa Bedenler</t>
+          <t>Tarçın Bakırı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051291499</t>
+          <t>9786051291536</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Turuncu Adımlar</t>
+          <t>Forsa Bedenler</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051291475</t>
+          <t>9786051291499</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Var Sorun Yok</t>
+          <t>Turuncu Adımlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>11.11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051291642</t>
+          <t>9786051291475</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ben Azap Sen Cennet</t>
+          <t>Çözüm Var Sorun Yok</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051291802</t>
+          <t>9786051291642</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorununun Anatomisi</t>
+          <t>Ben Azap Sen Cennet</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051291697</t>
+          <t>9786051291802</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gortlan - Gizemli Okul</t>
+          <t>Kürt Sorununun Anatomisi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051292694</t>
+          <t>9786051291697</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sevenler Kaybetmez</t>
+          <t>Gortlan - Gizemli Okul</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051292571</t>
+          <t>9786051292694</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yarım Fincan Sıcak Su</t>
+          <t>Sevenler Kaybetmez</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051292755</t>
+          <t>9786051292571</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Uysal Atın Çiftesi</t>
+          <t>Yarım Fincan Sıcak Su</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058260931</t>
+          <t>9786051292755</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2021 Vergi Tekniği (Ciltli)</t>
+          <t>Uysal Atın Çiftesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051292748</t>
+          <t>9786058260931</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İntikam Çiçeği</t>
+          <t>2021 Vergi Tekniği (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051292663</t>
+          <t>9786051292748</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Alemi - Gizemli Yurt 5</t>
+          <t>İntikam Çiçeği</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051292670</t>
+          <t>9786051292663</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Misafir - Gizemli Yurt 4</t>
+          <t>Kahramanlar Alemi - Gizemli Yurt 5</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051292687</t>
+          <t>9786051292670</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Diyarı - Gizemli Yurt 3</t>
+          <t>Tehlikeli Misafir - Gizemli Yurt 4</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944411479</t>
+          <t>9786051292687</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yürek Ceo’su</t>
+          <t>Okyanusya Diyarı - Gizemli Yurt 3</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>5.51</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055880651</t>
+          <t>9789944411479</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Gücü</t>
+          <t>Yürek Ceo’su</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051291062</t>
+          <t>9786055880651</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yuvayı Dişi Kuş Yapar</t>
+          <t>Yüreğin Gücü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051290218</t>
+          <t>9786051291062</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yeni İslam</t>
+          <t>Yuvayı Dişi Kuş Yapar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>5.56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053670735</t>
+          <t>9786051290218</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yazık! Sınav Canavarı Olmuşsun</t>
+          <t>Yeni İslam</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>6.94</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944257220</t>
+          <t>9786053670735</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış İnsan-ca Öyküler</t>
+          <t>Yazık! Sınav Canavarı Olmuşsun</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>9.21</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055672201</t>
+          <t>9789944257220</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yasaklı Aşk</t>
+          <t>Yaşanmış İnsan-ca Öyküler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>4.63</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789759129545</t>
+          <t>9786055672201</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Vicdanlar İktidara</t>
+          <t>Yasaklı Aşk</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>4.58</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055880798</t>
+          <t>9789759129545</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Vergide Faiz ve Zam</t>
+          <t>Vicdanlar İktidara</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>70</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055610210</t>
+          <t>9786055880798</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Vatikan İmamı</t>
+          <t>Vergide Faiz ve Zam</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>9.17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051290102</t>
+          <t>9786055610210</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Üsküdar’da Akşam Oluyor</t>
+          <t>Vatikan İmamı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>6.48</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000030616</t>
+          <t>9786051290102</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ünlemler</t>
+          <t>Üsküdar’da Akşam Oluyor</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>12</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051290843</t>
+          <t>3990000030616</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları Adnan Menderes Nasıl Öldürüldü?</t>
+          <t>Ünlemler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051290270</t>
+          <t>9786051290843</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türk Sorunu</t>
+          <t>Türk Tarihinin Kayıp Yılları Adnan Menderes Nasıl Öldürüldü?</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>7.31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055880439</t>
+          <t>9786051290270</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar 2</t>
+          <t>Türk Sorunu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>5.56</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055880422</t>
+          <t>9786055880439</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar 1</t>
+          <t>Temel Kavramlar 2</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051291109</t>
+          <t>9786055880422</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Telif Hakları ve Sanatçıların Vergilendirilmesi (Ciltli)</t>
+          <t>Temel Kavramlar 1</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944469326</t>
+          <t>9786051291109</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Şiir Yalnız Yazılır</t>
+          <t>Telif Hakları ve Sanatçıların Vergilendirilmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050052343</t>
+          <t>9789944469326</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Yeşil Kitap</t>
+          <t>Şiir Yalnız Yazılır</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>11.11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055880538</t>
+          <t>9786050052343</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Turuncu Kitap</t>
+          <t>Süper Hafıza 5000 Yeşil Kitap</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>240</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055880545</t>
+          <t>9786055880538</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Mor Kitap</t>
+          <t>Süper Hafıza 5000 Turuncu Kitap</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>12.96</v>
+        <v>240</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786050052336</t>
+          <t>9786055880545</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Mavi Kitap</t>
+          <t>Süper Hafıza 5000 Mor Kitap</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050052329</t>
+          <t>9786050052336</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Kırmızı Kitap</t>
+          <t>Süper Hafıza 5000 Mavi Kitap</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051290577</t>
+          <t>9786050052329</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt ve Arap Aleviliği</t>
+          <t>Süper Hafıza 5000 Kırmızı Kitap</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786050052299</t>
+          <t>9786051290577</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sorgu</t>
+          <t>Ehl-i Beyt ve Arap Aleviliği</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051290096</t>
+          <t>9786050052299</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sınav Zekası</t>
+          <t>Sorgu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>15.74</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055610104</t>
+          <t>9786051290096</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleriyle Pratik Test Çözme Teknikleri ve Hızlı Okuma</t>
+          <t>Sınav Zekası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>9.17</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055610128</t>
+          <t>9786055610104</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleriyle Kolay Matematik</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleriyle Pratik Test Çözme Teknikleri ve Hızlı Okuma</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>8.24</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055610098</t>
+          <t>9786055610128</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleri ile Süper Öğrenme</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleriyle Kolay Matematik</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>7.31</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055610111</t>
+          <t>9786055610098</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleri ile Motivasyon - İç Disiplin ve Özgüven</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleri ile Süper Öğrenme</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>7.31</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051290874</t>
+          <t>9786055610111</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleri ile Motivasyon - İç Disiplin ve Özgüven</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>4.63</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786053670216</t>
+          <t>9786051290874</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Bahçesinin Bahçıvanı</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055880880</t>
+          <t>9786053670216</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sen, Benim Kim Olduğumu Biliyor musun?</t>
+          <t>Sevgi Bahçesinin Bahçıvanı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786053670766</t>
+          <t>9786055880880</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sen Gel Gelme Desemde</t>
+          <t>Sen, Benim Kim Olduğumu Biliyor musun?</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>4.58</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051290997</t>
+          <t>9786053670766</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Selamsız Sokak - 4 Yarım Kalan Aşk</t>
+          <t>Sen Gel Gelme Desemde</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>9.9</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055610883</t>
+          <t>9786051290997</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Satış - Pazarlama Öyküleri</t>
+          <t>Selamsız Sokak - 4 Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786053670667</t>
+          <t>9786055610883</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sahibinden Az Kullanılmış Yalnızlık</t>
+          <t>Satış - Pazarlama Öyküleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>4.54</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055880804</t>
+          <t>9786053670667</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Hamilelik</t>
+          <t>Sahibinden Az Kullanılmış Yalnızlık</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>13.89</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944411677</t>
+          <t>9786055880804</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Reiki 2. Derece İçin Uygulamalı</t>
+          <t>Sağlıklı Hamilelik</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>9.21</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944257701</t>
+          <t>9789944411677</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz Hz. Muhammed ile Bir Saat Konuşmak</t>
+          <t>Reiki 2. Derece İçin Uygulamalı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051290317</t>
+          <t>9789944257701</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Bakan Güzeller</t>
+          <t>Peygamber Efendimiz Hz. Muhammed ile Bir Saat Konuşmak</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051290034</t>
+          <t>9786051290317</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Özel Eğitime İhtiyacı Olan Çocuklar İçin Ben De Okurum</t>
+          <t>Pencereden Bakan Güzeller</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055880378</t>
+          <t>9786051290034</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ölümü Ertelemek Mümkün mü?</t>
+          <t>Özel Eğitime İhtiyacı Olan Çocuklar İçin Ben De Okurum</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>5.32</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055880637</t>
+          <t>9786055880378</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ölçüt Bağımlı Ölçü Araçları</t>
+          <t>Ölümü Ertelemek Mümkün mü?</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>5.56</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786050052183</t>
+          <t>9786055880637</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Tohumda Ormanı Görmeli</t>
+          <t>Ölçüt Bağımlı Ölçü Araçları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>4.63</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051290171</t>
+          <t>9786050052183</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Otokrat</t>
+          <t>Öğretmen Tohumda Ormanı Görmeli</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>7</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786053670933</t>
+          <t>9786051290171</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Operasyon Cemaat</t>
+          <t>Otokrat</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>20.37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055672362</t>
+          <t>9786053670933</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
+          <t>Operasyon Cemaat</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>2.78</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944411516</t>
+          <t>9786055672362</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>No Kalp Hastalıklarına Son</t>
+          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>11.06</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786053670872</t>
+          <t>9789944411516</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Namazımı Kılıyorum</t>
+          <t>No Kalp Hastalıklarına Son</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>9.26</v>
+        <v>11.06</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055610050</t>
+          <t>9786053670872</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mütareke Gölgesinde Son Direnişler</t>
+          <t>Namazımı Kılıyorum</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789944257404</t>
+          <t>9786055610050</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Müşteri Kazanma Teknikleri</t>
+          <t>Mütareke Gölgesinde Son Direnişler</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>25</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051290522</t>
+          <t>9789944257404</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mutlu ve Başarılı Bir Gelecek İçin</t>
+          <t>Müşteri Kazanma Teknikleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>12.96</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789944257411</t>
+          <t>9786051290522</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mor Ölüm</t>
+          <t>Mutlu ve Başarılı Bir Gelecek İçin</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786050052749</t>
+          <t>9789944257411</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın 40 Mesajı</t>
+          <t>Mor Ölüm</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786053670599</t>
+          <t>9786050052749</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Meta Sorgu</t>
+          <t>Mevlana’nın 40 Mesajı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9799759129674</t>
+          <t>9786053670599</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Meşhurların Vasiyetleri</t>
+          <t>Meta Sorgu</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>7.36</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051291307</t>
+          <t>9799759129674</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Buzlu Duman</t>
+          <t>Meşhurların Vasiyetleri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>30</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051292717</t>
+          <t>9786051291307</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Aşk Yoktur</t>
+          <t>Buzlu Duman</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051292595</t>
+          <t>9786051292717</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Vampir Çocuk</t>
+          <t>Kusursuz Aşk Yoktur</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051292731</t>
+          <t>9786051292595</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Kadınlar</t>
+          <t>Vampir Çocuk</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051292625</t>
+          <t>9786051292731</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Yolcuları - Gizemli Yurt 2</t>
+          <t>İz Bırakan Kadınlar</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051292700</t>
+          <t>9786051292625</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Akşam Sefası</t>
+          <t>Gezegen Yolcuları - Gizemli Yurt 2</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000030615</t>
+          <t>9786051292700</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>100 Osmanlı Büyüğü</t>
+          <t>Akşam Sefası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789944469579</t>
+          <t>3990000030615</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Tabiri Cahilse</t>
+          <t>100 Osmanlı Büyüğü</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>70</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051291314</t>
+          <t>9789944469579</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yol - Uzun Çizgi</t>
+          <t>Tabiri Cahilse</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051290255</t>
+          <t>9786051291314</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bana O Şarkıyı Son Defa Söyle Natali</t>
+          <t>Yol - Uzun Çizgi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>9.17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051292519</t>
+          <t>9786051290255</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ben O Ben Değilim</t>
+          <t>Bana O Şarkıyı Son Defa Söyle Natali</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>50</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9759892863002</t>
+          <t>9786051292519</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Meşhurların Mektupları</t>
+          <t>Ben O Ben Değilim</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051290119</t>
+          <t>9759892863002</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Medcezirlerin Renkli Gölgesi</t>
+          <t>Meşhurların Mektupları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>9.26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789944257725</t>
+          <t>9786051290119</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Madeni Paramızın 160 Yıllık Hikayesi</t>
+          <t>Medcezirlerin Renkli Gölgesi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786053670254</t>
+          <t>9789944257725</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>M Vitaminli Masallar (Ciltli)</t>
+          <t>Madeni Paramızın 160 Yıllık Hikayesi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789759129132</t>
+          <t>9786053670254</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Lütfü Oflaz’la Sohbet Vakitleri</t>
+          <t>M Vitaminli Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>5.51</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789944444941</t>
+          <t>9789759129132</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Laleler Yeniden Açsın</t>
+          <t>Lütfü Oflaz’la Sohbet Vakitleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>4.58</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789944411899</t>
+          <t>9789944444941</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihi Aşiretler ve İsyanlar</t>
+          <t>Laleler Yeniden Açsın</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>11.99</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786053670926</t>
+          <t>9789944411899</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Gladio</t>
+          <t>Kürt Tarihi Aşiretler ve İsyanlar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>17.59</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786053670834</t>
+          <t>9786053670926</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kubbedeki Mahyalar</t>
+          <t>Kur’an’da Gladio</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786053670780</t>
+          <t>9786053670834</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kozan’ın Mimarı</t>
+          <t>Kubbedeki Mahyalar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>4.58</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786050052541</t>
+          <t>9786053670780</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Top</t>
+          <t>Kozan’ın Mimarı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>5.56</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786053670469</t>
+          <t>9786050052541</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kendini Keşfet</t>
+          <t>Kırmızı Top</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>3.61</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786051290331</t>
+          <t>9786053670469</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kaş ve Meis</t>
+          <t>Kendini Keşfet</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>15</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786053670629</t>
+          <t>9786051290331</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam Özlemi</t>
+          <t>Kaş ve Meis</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>5.56</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786053670575</t>
+          <t>9786053670629</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kanla Islanan Aşk</t>
+          <t>Kardan Adam Özlemi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>6.94</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786050052251</t>
+          <t>9786053670575</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kan Salkımı</t>
+          <t>Kanla Islanan Aşk</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>9.26</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055880552</t>
+          <t>9786050052251</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Öğretmenler</t>
+          <t>Kan Salkımı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>7.31</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055610067</t>
+          <t>9786055880552</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kabil ve Seyyahın Zümrütleri</t>
+          <t>Kahraman Öğretmenler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>6.94</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786051291024</t>
+          <t>9786055610067</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kabadayıların Gizemli Dünyası Babalar Koğuşu</t>
+          <t>Kabil ve Seyyahın Zümrütleri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>13.89</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786051290546</t>
+          <t>9786051291024</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İşgalin Sancılı Yılları</t>
+          <t>Kabadayıların Gizemli Dünyası Babalar Koğuşu</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9799759129926</t>
+          <t>9786051290546</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İslamköyden Türban Karşıtlığına Süleyman Demirel</t>
+          <t>İşgalin Sancılı Yılları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>6.44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786051290911</t>
+          <t>9799759129926</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetinin Küreselliği</t>
+          <t>İslamköyden Türban Karşıtlığına Süleyman Demirel</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>300</v>
+        <v>6.44</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786051290560</t>
+          <t>9786051290911</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yetiştirme Sanatı</t>
+          <t>İslam Medeniyetinin Küreselliği</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055880781</t>
+          <t>9786051290560</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Okulları İçin Öğretmen El Kitabı</t>
+          <t>İnsan Yetiştirme Sanatı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786051290195</t>
+          <t>9786055880781</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönemeçte Son Aşk</t>
+          <t>İlköğretim Okulları İçin Öğretmen El Kitabı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786053670841</t>
+          <t>9786051290195</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İki Kere İki Aşk (Ciltli)</t>
+          <t>İlk Dönemeçte Son Aşk</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>4.54</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786050052466</t>
+          <t>9786053670841</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İki Çağın Hükümdarı Fatih</t>
+          <t>İki Kere İki Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>11.57</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786053670858</t>
+          <t>9786050052466</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İç’te ve İş’te Başarı ve Mutluluk Yolları</t>
+          <t>İki Çağın Hükümdarı Fatih</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>13.89</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789944257299</t>
+          <t>9786053670858</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Uyuyan Güzeli Uyandır</t>
+          <t>İç’te ve İş’te Başarı ve Mutluluk Yolları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055880934</t>
+          <t>9789944257299</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed (s.a.v) Türk müydü?</t>
+          <t>İçindeki Uyuyan Güzeli Uyandır</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789944257886</t>
+          <t>9786055880934</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali’nin Liderlik Sırları ve Hitabet Sanatı</t>
+          <t>Hz. Muhammed (s.a.v) Türk müydü?</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786050052657</t>
+          <t>9789944257886</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hukukta ve Avukatlıkta Kariyer</t>
+          <t>Hz. Ali’nin Liderlik Sırları ve Hitabet Sanatı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>7.36</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786051290690</t>
+          <t>9786050052657</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Hollanda Hastalığı</t>
+          <t>Hukukta ve Avukatlıkta Kariyer</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>15</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786051290393</t>
+          <t>9786051290690</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bu Kadar Sus(a)mamıştım Sana...</t>
+          <t>Hollanda Hastalığı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>6.71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786053670759</t>
+          <t>9786051290393</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Haydi Paşam Göster</t>
+          <t>Hiç Bu Kadar Sus(a)mamıştım Sana...</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>4.58</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786051291031</t>
+          <t>9786053670759</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Gizemli Mimarı Cenin</t>
+          <t>Haydi Paşam Göster</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>15</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055880897</t>
+          <t>9786051291031</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kucaklayan Yazılar</t>
+          <t>Hayatın Gizemli Mimarı Cenin</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>9.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055672355</t>
+          <t>9786055880897</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hayata Bir Çimdik</t>
+          <t>Hayatı Kucaklayan Yazılar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>7.41</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786051290591</t>
+          <t>9786055672355</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hayat Felsefesi</t>
+          <t>Hayata Bir Çimdik</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054461271</t>
+          <t>9786051290591</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Güneş Benim İçin Doğar</t>
+          <t>Hayat Felsefesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055672225</t>
+          <t>9786054461271</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Gün Görmemiş Düşler</t>
+          <t>Güneş Benim İçin Doğar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055610043</t>
+          <t>9786055672225</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Gönülden İste Yeter</t>
+          <t>Gün Görmemiş Düşler</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>70</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9799759129940</t>
+          <t>9786055610043</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gelmesem De Bekle Beni</t>
+          <t>Gönülden İste Yeter</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>3.61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786051290553</t>
+          <t>9799759129940</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu - Siperler Arasında</t>
+          <t>Gelmesem De Bekle Beni</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>11.11</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054461110</t>
+          <t>9786051290553</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Fethinden Mübadeleye Sakız Türkleri</t>
+          <t>Gelibolu - Siperler Arasında</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>40</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786051290447</t>
+          <t>9786054461110</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Fethinden Mübadeleye Sakız Türkleri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>9.17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055880675</t>
+          <t>9786051290447</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Efsane Markalar</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>150</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786050052282</t>
+          <t>9786055880675</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Düşen Kelimeler</t>
+          <t>Efsane Markalar</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786051290164</t>
+          <t>9786050052282</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Duygu Kontrolü ile Kişisel Başarı</t>
+          <t>Düşen Kelimeler</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>70</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786051290782</t>
+          <t>9786051290164</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Dublaj</t>
+          <t>Duygu Kontrolü ile Kişisel Başarı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055880590</t>
+          <t>9786051290782</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Doktor Bitkiler</t>
+          <t>Dublaj</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789944411974</t>
+          <t>9786055880590</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Din ve Siyasetin Barış Yolu</t>
+          <t>Doktor Bitkiler</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>7.36</v>
+        <v>240</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786051291123</t>
+          <t>9789944411974</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Dillerden Düşmeyen Deyimler ve Öyküleri</t>
+          <t>Din ve Siyasetin Barış Yolu</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>250</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055672348</t>
+          <t>9786051291123</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon - Etkili Konuşma Teknikleri</t>
+          <t>Dillerden Düşmeyen Deyimler ve Öyküleri</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9799759129759</t>
+          <t>9786055672348</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Derin Devletin Rengi Yeşil</t>
+          <t>Diksiyon - Etkili Konuşma Teknikleri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>5.51</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786051290881</t>
+          <t>9799759129759</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Değer Katmaya Geldim</t>
+          <t>Derin Devletin Rengi Yeşil</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>6.94</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786051290539</t>
+          <t>9786051290881</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Çürüyüş</t>
+          <t>Değer Katmaya Geldim</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>6.48</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789944257732</t>
+          <t>9786051290539</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar Ayak İzlerinizi Takip Eder</t>
+          <t>Çürüyüş</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944257787</t>
+          <t>9789944257732</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitiminde 33 Hata</t>
+          <t>Çocuklar Ayak İzlerinizi Takip Eder</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786053670247</t>
+          <t>9789944257787</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Bunları Kimseye Anlatamamıştım</t>
+          <t>Çocuk Eğitiminde 33 Hata</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>11.11</v>
+        <v>200</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786050052084</t>
+          <t>9786053670247</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bir Sürprizim Var</t>
+          <t>Bunları Kimseye Anlatamamıştım</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786053670773</t>
+          <t>9786050052084</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bir Pozantı Sevdalısı: Mustafa Çay</t>
+          <t>Bir Sürprizim Var</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>4.58</v>
+        <v>100</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789944257015</t>
+          <t>9786053670773</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bir Mahkum</t>
+          <t>Bir Pozantı Sevdalısı: Mustafa Çay</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>15</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786051291130</t>
+          <t>9789944257015</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen - Ezberleri Bozan Adam</t>
+          <t>Bir Mahkum</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786051290850</t>
+          <t>9786051291130</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Bir Dokun 1000 Öğretmenden İşit</t>
+          <t>Öğretmen - Ezberleri Bozan Adam</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786051290454</t>
+          <t>9786051290850</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Kızları</t>
+          <t>Bir Dokun 1000 Öğretmenden İşit</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786050052558</t>
+          <t>9786051290454</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Yönleriyle 2. Abdülhamid</t>
+          <t>Cumhuriyetin Kızları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786051290058</t>
+          <t>9786050052558</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Beyaz</t>
+          <t>Bilinmeyen Yönleriyle 2. Abdülhamid</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786051290461</t>
+          <t>9786051290058</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Canıma Susuyorum</t>
+          <t>Beyaz</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786051290584</t>
+          <t>9786051290461</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Beni Kara Gömdüler Anne</t>
+          <t>Canıma Susuyorum</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055880699</t>
+          <t>9786051290584</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ben Olmanın Varlığında</t>
+          <t>Beni Kara Gömdüler Anne</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786051290027</t>
+          <t>9786055880699</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ben Hep Terk Edip Giden Kadınları Sevdim</t>
+          <t>Ben Olmanın Varlığında</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786050052428</t>
+          <t>9786051290027</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ben Başarmak İçin Doğdum</t>
+          <t>Ben Hep Terk Edip Giden Kadınları Sevdim</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055880019</t>
+          <t>9786050052428</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Bedel Ödemeden Asla</t>
+          <t>Ben Başarmak İçin Doğdum</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786051290201</t>
+          <t>9786055880019</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Altında Naif Bir Aşk Hikayesi</t>
+          <t>Bedel Ödemeden Asla</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>11.11</v>
+        <v>200</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789944411875</t>
+          <t>9786051290201</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Koşanlar Gelibolu</t>
+          <t>Ay Işığı Altında Naif Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>11.99</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789759129606</t>
+          <t>9789944411875</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yemekleri Romantik Filmlerden Özel Yemek Tarifleri</t>
+          <t>Ateşe Koşanlar Gelibolu</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>9.21</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786051290812</t>
+          <t>9789759129606</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Hicran</t>
+          <t>Aşkın Yemekleri Romantik Filmlerden Özel Yemek Tarifleri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>20</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786051290386</t>
+          <t>9786051290812</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Aşka Gittim Dönmeyeceğim</t>
+          <t>Aşk-ı Hicran</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>6.94</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786051291000</t>
+          <t>9786051290386</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Aşka Açılan Kanatlar</t>
+          <t>Aşka Gittim Dönmeyeceğim</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>180</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786053670612</t>
+          <t>9786051291000</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Anne Katili Nasıl Yetişir?</t>
+          <t>Aşka Açılan Kanatlar</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>15</v>
+        <v>180</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786050052497</t>
+          <t>9786053670612</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Anlayarak Hızlı Okuma ve Öğrenme</t>
+          <t>Anne Katili Nasıl Yetişir?</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055880910</t>
+          <t>9786050052497</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Alfabenin Sen Harfi</t>
+          <t>Anlayarak Hızlı Okuma ve Öğrenme</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>4.54</v>
+        <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786051290492</t>
+          <t>9786055880910</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı 1000 Soruda Gider Mevzuatı</t>
+          <t>Alfabenin Sen Harfi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>100</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786051290683</t>
+          <t>9786051290492</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Acılar İçinde Başarıyı Yakalayanlar</t>
+          <t>Açıklamalı 1000 Soruda Gider Mevzuatı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786051290232</t>
+          <t>9786051290683</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>303 Soruda Evlilik Süreci</t>
+          <t>Acılar İçinde Başarıyı Yakalayanlar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789944411646</t>
+          <t>9786051290232</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>150 Soruda Evlilik Okulu</t>
+          <t>303 Soruda Evlilik Süreci</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786051290324</t>
+          <t>9789944411646</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>1111 Maddede RTE Sözlüğü</t>
+          <t>150 Soruda Evlilik Okulu</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055880323</t>
+          <t>9786051290324</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Bilinmeyen Yönleriyle Vahdettin</t>
+          <t>1111 Maddede RTE Sözlüğü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786051291369</t>
+          <t>9786055880323</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Çatlaklar - Hayallerin Peşinde</t>
+          <t>101 Soruda Bilinmeyen Yönleriyle Vahdettin</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789944469487</t>
+          <t>9786051291369</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Sana Ben Lazım</t>
+          <t>Çatlaklar - Hayallerin Peşinde</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786053670568</t>
+          <t>9789944469487</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Şeyhülislam</t>
+          <t>Sana Ben Lazım</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>6</v>
+        <v>70</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786051291390</t>
+          <t>9786053670568</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kalbi Erkek Aklı</t>
+          <t>Sürgün Şeyhülislam</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>70</v>
+        <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786051292632</t>
+          <t>9786051291390</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yol - Kıyamet Gezginleri</t>
+          <t>Kadın Kalbi Erkek Aklı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786058260924</t>
+          <t>9786051292632</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Vergide Faiz ve Zam</t>
+          <t>Gizemli Yol - Kıyamet Gezginleri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786051292489</t>
+          <t>9786058260924</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Aralık Ayrılığı</t>
+          <t>Vergide Faiz ve Zam</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786051292410</t>
+          <t>9786051292489</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarımız için Nutuk</t>
+          <t>Aralık Ayrılığı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786051292496</t>
+          <t>9786051292410</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Nilüferler Sessiz Büyür</t>
+          <t>Çocuklarımız için Nutuk</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786051293097</t>
+          <t>9786051292496</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İntikam Oyunları</t>
+          <t>Nilüferler Sessiz Büyür</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786051292335</t>
+          <t>9786051293097</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Erkekler İçin Hamilelik Rehberi</t>
+          <t>İntikam Oyunları</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786051292007</t>
+          <t>9786051292335</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Sınıf</t>
+          <t>Erkekler İçin Hamilelik Rehberi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786051292236</t>
+          <t>9786051292007</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Avcısı - Macera Peşinde 5</t>
+          <t>Kayıp Sınıf</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786051292342</t>
+          <t>9786051292236</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Aşk</t>
+          <t>Ejderha Avcısı - Macera Peşinde 5</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786051292359</t>
+          <t>9786051292342</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Aşkını Helal Et</t>
+          <t>Paranormal Aşk</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786051292168</t>
+          <t>9786051292359</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yüzük</t>
+          <t>Aşkını Helal Et</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786051292144</t>
+          <t>9786051292168</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Asa</t>
+          <t>Kayıp Yüzük</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786051292151</t>
+          <t>9786051292144</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Korsan Avcısı</t>
+          <t>Gizemli Asa</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786051292267</t>
+          <t>9786051292151</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mühür</t>
+          <t>Korsan Avcısı</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786051292038</t>
+          <t>9786051292267</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Cam Kafeste 7 Soytarı</t>
+          <t>Kayıp Mühür</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786051292656</t>
+          <t>9786051292038</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>0013 Zamanı Kandıran Adam</t>
+          <t>Cam Kafeste 7 Soytarı</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789759129156</t>
+          <t>9786051292656</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>1. Derece İçin Uygulamalı Reiki</t>
+          <t>0013 Zamanı Kandıran Adam</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786051292533</t>
+          <t>9789759129156</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Yarım Bir Kul Tam Bir Hüzünüm</t>
+          <t>1. Derece İçin Uygulamalı Reiki</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786051292618</t>
+          <t>9786051292533</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yurt - Sır Kardeşliği</t>
+          <t>Yarım Bir Kul Tam Bir Hüzünüm</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786051292649</t>
+          <t>9786051292618</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi</t>
+          <t>Gizemli Yurt - Sır Kardeşliği</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786051292601</t>
+          <t>9786051292649</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Para</t>
+          <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
+          <t>9786051292601</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Lanetli Para</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
           <t>9786051292588</t>
         </is>
       </c>
-      <c r="B278" s="1" t="inlineStr">
+      <c r="B279" s="1" t="inlineStr">
         <is>
           <t>Bir Serseri Sevdim</t>
         </is>
       </c>
-      <c r="C278" s="1">
+      <c r="C279" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>