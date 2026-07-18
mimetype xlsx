--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,4210 +85,4225 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058260955</t>
+          <t>9786057484376</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Telif Hakları (Ciltli)</t>
+          <t>Vergi İncelemesi ve Mükellef Hakları (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051293639</t>
+          <t>9786058260955</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Zirveye</t>
+          <t>Telif Hakları (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051293110</t>
+          <t>9786051293639</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gençliğimiz Var</t>
+          <t>Sıfırdan Zirveye</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051292793</t>
+          <t>9786051293110</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kirve</t>
+          <t>Gençliğimiz Var</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051291406</t>
+          <t>9786051292793</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Filbahri</t>
+          <t>Kirve</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051292762</t>
+          <t>9786051291406</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Güvenli Sürüş ve Biniş</t>
+          <t>Filbahri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051291871</t>
+          <t>9786051292762</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Takım Ruhu - Başlangıç</t>
+          <t>Güvenli Sürüş ve Biniş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>14</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051291710</t>
+          <t>9786051291871</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Vişne Suyu Lütfen</t>
+          <t>Takım Ruhu - Başlangıç</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051292526</t>
+          <t>9786051291710</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İğde Kokusu</t>
+          <t>Bir Vişne Suyu Lütfen</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051292403</t>
+          <t>9786051292526</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklar Müzesi (Ciltli)</t>
+          <t>İğde Kokusu</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051291291</t>
+          <t>9786051292403</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Detone Hayatlar</t>
+          <t>Kuşaklar Müzesi (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051292434</t>
+          <t>9786051291291</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yıkılmadım Ayaktayım</t>
+          <t>Detone Hayatlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051291253</t>
+          <t>9786051292434</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tuzak Serisi Set (5 Kitap Takım)</t>
+          <t>Yıkılmadım Ayaktayım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051291277</t>
+          <t>9786051291253</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Macera Peşinde (5 Kitap Takım)</t>
+          <t>Tuzak Serisi Set (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051292397</t>
+          <t>9786051291277</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Acısın'a Bırak</t>
+          <t>Macera Peşinde (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051291581</t>
+          <t>9786051292397</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kaderi</t>
+          <t>Acısın'a Bırak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058260917</t>
+          <t>9786051291581</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Vergi İcra (Ciltli)</t>
+          <t>Aşkın Kaderi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>125</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051292373</t>
+          <t>9786058260917</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Jig Jiga Karabasan</t>
+          <t>Vergi İcra (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>40</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051292274</t>
+          <t>9786051292373</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sarı Mestan : Ya Özgürlük Ya Ölüm</t>
+          <t>Jig Jiga Karabasan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051291284</t>
+          <t>9786051292274</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sen İlk Yenilgimsin</t>
+          <t>Sarı Mestan : Ya Özgürlük Ya Ölüm</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051292472</t>
+          <t>9786051291284</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Siyah Gül</t>
+          <t>Sen İlk Yenilgimsin</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055880729</t>
+          <t>9786051292472</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı ve Çanakkalede Savaşan Kahraman Öğrenciler</t>
+          <t>Siyah Gül</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000030470</t>
+          <t>9786055880729</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları - 27 Mayıs</t>
+          <t>Kurtuluş Savaşı ve Çanakkalede Savaşan Kahraman Öğrenciler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051291383</t>
+          <t>3990000030470</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yassıada :  Menderes'in Gözyaşları</t>
+          <t>Türk Tarihinin Kayıp Yılları - 27 Mayıs</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051291420</t>
+          <t>9786051291383</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Patron</t>
+          <t>Yassıada :  Menderes'in Gözyaşları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051291260</t>
+          <t>9786051291420</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünya Halk Edebiyatından Seçme Özlü Hikayeler</t>
+          <t>Patron</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051291345</t>
+          <t>9786051291260</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Geldiğim Yeri Biliyorum</t>
+          <t>Dünya Halk Edebiyatından Seçme Özlü Hikayeler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051291321</t>
+          <t>9786051291345</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aramızdaki Deliler</t>
+          <t>Geldiğim Yeri Biliyorum</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051291338</t>
+          <t>9786051291321</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Kariyer</t>
+          <t>Aramızdaki Deliler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051291239</t>
+          <t>9786051291338</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Boş Zamanlar Kitabı</t>
+          <t>Pozitif Kariyer</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>11.11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051291147</t>
+          <t>9786051291239</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Allah Emekten Yanadır</t>
+          <t>Boş Zamanlar Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051292281</t>
+          <t>9786051291147</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Anne Ben Çocuk muyum?</t>
+          <t>Allah Emekten Yanadır</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051292427</t>
+          <t>9786051292281</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Bu Asrın Dengi Değil</t>
+          <t>Anne Ben Çocuk muyum?</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051292229</t>
+          <t>9786051292427</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Macera Haritası</t>
+          <t>Kalbim Bu Asrın Dengi Değil</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051292069</t>
+          <t>9786051292229</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sinopeli</t>
+          <t>Macera Haritası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>19</v>
+        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051292304</t>
+          <t>9786051292069</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Deli Aşk</t>
+          <t>Sinopeli</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051291512</t>
+          <t>9786051292304</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları - 1915 Ermeni Sorunu</t>
+          <t>Deli Aşk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051291796</t>
+          <t>9786051291512</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sineması ve Sinemada Algı</t>
+          <t>Türk Tarihinin Kayıp Yılları - 1915 Ermeni Sorunu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051291529</t>
+          <t>9786051291796</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları - Kıbrıs Sorunu</t>
+          <t>Türkiye Sineması ve Sinemada Algı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>19.9</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051292205</t>
+          <t>9786051291529</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dokunmatik Duygular</t>
+          <t>Türk Tarihinin Kayıp Yılları - Kıbrıs Sorunu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>19.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051291925</t>
+          <t>9786051292205</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ya Ölümse</t>
+          <t>Dokunmatik Duygular</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051292182</t>
+          <t>9786051291925</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Ülke</t>
+          <t>Aşk Ya Ölümse</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051292328</t>
+          <t>9786051292182</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kumbarası</t>
+          <t>Beyaz Ülke</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051292199</t>
+          <t>9786051292328</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Ülke 2</t>
+          <t>Aşk Kumbarası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051292014</t>
+          <t>9786051292199</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Şarkıcı Balık</t>
+          <t>Beyaz Ülke 2</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051292298</t>
+          <t>9786051292014</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ayrılırken Haber Ver</t>
+          <t>Şarkıcı Balık</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051291482</t>
+          <t>9786051292298</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal</t>
+          <t>Ayrılırken Haber Ver</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051291574</t>
+          <t>9786051291482</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sakin Bir Gün İçin</t>
+          <t>Hoşçakal</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051292137</t>
+          <t>9786051291574</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ateş Adası</t>
+          <t>Sakin Bir Gün İçin</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051291246</t>
+          <t>9786051292137</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çorba</t>
+          <t>Ateş Adası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990051292076</t>
+          <t>9786051291246</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Yetenek</t>
+          <t>Çorba</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051291918</t>
+          <t>3990051292076</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bilge Kral ve Üç Prens</t>
+          <t>Ölümcül Yetenek</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>14</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051291673</t>
+          <t>9786051291918</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Adı Aşk Olsun</t>
+          <t>Bilge Kral ve Üç Prens</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>35</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051292113</t>
+          <t>9786051291673</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yenilmez - Ya Özgürlük Ya Ölüm</t>
+          <t>Adı Aşk Olsun</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051292106</t>
+          <t>9786051292113</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mumya Tuzağı - Uyanış</t>
+          <t>Yenilmez - Ya Özgürlük Ya Ölüm</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051291550</t>
+          <t>9786051292106</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Kulübü</t>
+          <t>Mumya Tuzağı - Uyanış</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051291765</t>
+          <t>9786051291550</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Polen ve Büyülü Krallık</t>
+          <t>Kadınlar Kulübü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051292175</t>
+          <t>9786051291765</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kapı</t>
+          <t>Polen ve Büyülü Krallık</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051291819</t>
+          <t>9786051292175</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kendine İyi Bak</t>
+          <t>Gizemli Kapı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051292090</t>
+          <t>9786051291819</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Mucizeyi Yaşarken</t>
+          <t>Kendine İyi Bak</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051291857</t>
+          <t>9786051292090</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Vampir Tuzağı</t>
+          <t>Bir Mucizeyi Yaşarken</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051291901</t>
+          <t>9786051291857</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kurtadam Tuzağı</t>
+          <t>Vampir Tuzağı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051291888</t>
+          <t>9786051291901</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Zombi Tuzağı</t>
+          <t>Kurtadam Tuzağı</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051291840</t>
+          <t>9786051291888</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Takım Ruhu 3 - Miami</t>
+          <t>Zombi Tuzağı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051291727</t>
+          <t>9786051291840</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gına - Kızlar ve Anılar</t>
+          <t>Takım Ruhu 3 - Miami</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051291703</t>
+          <t>9786051291727</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Akortsuz Yolcular - Sen de Şarkını Söyle</t>
+          <t>Gına - Kızlar ve Anılar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000065347</t>
+          <t>9786051291703</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hayalim Yazar Olmak</t>
+          <t>Akortsuz Yolcular - Sen de Şarkını Söyle</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051291352</t>
+          <t>3990000065347</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Misyoner</t>
+          <t>Hayalim Yazar Olmak</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>16.67</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051291055</t>
+          <t>9786051291352</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları-İnönü Dönemi</t>
+          <t>Kızıl Misyoner</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051292045</t>
+          <t>9786051291055</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ruhu</t>
+          <t>Türk Tarihinin Kayıp Yılları-İnönü Dönemi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051291987</t>
+          <t>9786051292045</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dört Yıldız Takımı</t>
+          <t>Çocuk Ruhu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051291864</t>
+          <t>9786051291987</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tuzu Uzatır mısın Hayat</t>
+          <t>Dört Yıldız Takımı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>15.74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051291215</t>
+          <t>9786051291864</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Beynini Kullanan Adam</t>
+          <t>Tuzu Uzatır mısın Hayat</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>4.63</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000026625</t>
+          <t>9786051291215</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşk Terapisi</t>
+          <t>Beynini Kullanan Adam</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>3.61</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051291161</t>
+          <t>3990000026625</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Batı'dan İthal Milliyetçiliğin Dinle Kavgası</t>
+          <t>Aşk Terapisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>70</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051291048</t>
+          <t>9786051291161</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Torunlarına Yol Rehberi</t>
+          <t>Batı'dan İthal Milliyetçiliğin Dinle Kavgası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051291178</t>
+          <t>9786051291048</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Batı'dan İthal Milliyetçilik ve Ötekileştirdikleri</t>
+          <t>Osmanlı'dan Torunlarına Yol Rehberi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>17</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051291116</t>
+          <t>9786051291178</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Performansı Geliştirmede Coaching Yaklaşımı</t>
+          <t>Batı'dan İthal Milliyetçilik ve Ötekileştirdikleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051291994</t>
+          <t>9786051291116</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Halkalı Balık</t>
+          <t>Bireysel Performansı Geliştirmede Coaching Yaklaşımı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051292052</t>
+          <t>9786051291994</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tarçın Bakırı</t>
+          <t>Halkalı Balık</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>17.59</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051291536</t>
+          <t>9786051292052</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Forsa Bedenler</t>
+          <t>Tarçın Bakırı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051291499</t>
+          <t>9786051291536</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Turuncu Adımlar</t>
+          <t>Forsa Bedenler</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051291475</t>
+          <t>9786051291499</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Var Sorun Yok</t>
+          <t>Turuncu Adımlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>11.11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051291642</t>
+          <t>9786051291475</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ben Azap Sen Cennet</t>
+          <t>Çözüm Var Sorun Yok</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051291802</t>
+          <t>9786051291642</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorununun Anatomisi</t>
+          <t>Ben Azap Sen Cennet</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051291697</t>
+          <t>9786051291802</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gortlan - Gizemli Okul</t>
+          <t>Kürt Sorununun Anatomisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051292694</t>
+          <t>9786051291697</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sevenler Kaybetmez</t>
+          <t>Gortlan - Gizemli Okul</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051292571</t>
+          <t>9786051292694</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yarım Fincan Sıcak Su</t>
+          <t>Sevenler Kaybetmez</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051292755</t>
+          <t>9786051292571</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uysal Atın Çiftesi</t>
+          <t>Yarım Fincan Sıcak Su</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058260931</t>
+          <t>9786051292755</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2021 Vergi Tekniği (Ciltli)</t>
+          <t>Uysal Atın Çiftesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051292748</t>
+          <t>9786058260931</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İntikam Çiçeği</t>
+          <t>2021 Vergi Tekniği (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051292663</t>
+          <t>9786051292748</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Alemi - Gizemli Yurt 5</t>
+          <t>İntikam Çiçeği</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051292670</t>
+          <t>9786051292663</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Misafir - Gizemli Yurt 4</t>
+          <t>Kahramanlar Alemi - Gizemli Yurt 5</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051292687</t>
+          <t>9786051292670</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Diyarı - Gizemli Yurt 3</t>
+          <t>Tehlikeli Misafir - Gizemli Yurt 4</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944411479</t>
+          <t>9786051292687</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yürek Ceo’su</t>
+          <t>Okyanusya Diyarı - Gizemli Yurt 3</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>5.51</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055880651</t>
+          <t>9789944411479</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Gücü</t>
+          <t>Yürek Ceo’su</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051291062</t>
+          <t>9786055880651</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yuvayı Dişi Kuş Yapar</t>
+          <t>Yüreğin Gücü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051290218</t>
+          <t>9786051291062</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yeni İslam</t>
+          <t>Yuvayı Dişi Kuş Yapar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>5.56</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786053670735</t>
+          <t>9786051290218</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yazık! Sınav Canavarı Olmuşsun</t>
+          <t>Yeni İslam</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>6.94</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944257220</t>
+          <t>9786053670735</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış İnsan-ca Öyküler</t>
+          <t>Yazık! Sınav Canavarı Olmuşsun</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>9.21</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055672201</t>
+          <t>9789944257220</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yasaklı Aşk</t>
+          <t>Yaşanmış İnsan-ca Öyküler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>4.63</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789759129545</t>
+          <t>9786055672201</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Vicdanlar İktidara</t>
+          <t>Yasaklı Aşk</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>4.58</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055880798</t>
+          <t>9789759129545</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Vergide Faiz ve Zam</t>
+          <t>Vicdanlar İktidara</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>70</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055610210</t>
+          <t>9786055880798</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Vatikan İmamı</t>
+          <t>Vergide Faiz ve Zam</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>9.17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051290102</t>
+          <t>9786055610210</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Üsküdar’da Akşam Oluyor</t>
+          <t>Vatikan İmamı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>6.48</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000030616</t>
+          <t>9786051290102</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ünlemler</t>
+          <t>Üsküdar’da Akşam Oluyor</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>12</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051290843</t>
+          <t>3990000030616</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Kayıp Yılları Adnan Menderes Nasıl Öldürüldü?</t>
+          <t>Ünlemler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051290270</t>
+          <t>9786051290843</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türk Sorunu</t>
+          <t>Türk Tarihinin Kayıp Yılları Adnan Menderes Nasıl Öldürüldü?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>7.31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055880439</t>
+          <t>9786051290270</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar 2</t>
+          <t>Türk Sorunu</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>5.56</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055880422</t>
+          <t>9786055880439</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Temel Kavramlar 1</t>
+          <t>Temel Kavramlar 2</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051291109</t>
+          <t>9786055880422</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Telif Hakları ve Sanatçıların Vergilendirilmesi (Ciltli)</t>
+          <t>Temel Kavramlar 1</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944469326</t>
+          <t>9786051291109</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Şiir Yalnız Yazılır</t>
+          <t>Telif Hakları ve Sanatçıların Vergilendirilmesi (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786050052343</t>
+          <t>9789944469326</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Yeşil Kitap</t>
+          <t>Şiir Yalnız Yazılır</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>11.11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055880538</t>
+          <t>9786050052343</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Turuncu Kitap</t>
+          <t>Süper Hafıza 5000 Yeşil Kitap</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>240</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055880545</t>
+          <t>9786055880538</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Mor Kitap</t>
+          <t>Süper Hafıza 5000 Turuncu Kitap</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>12.96</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050052336</t>
+          <t>9786055880545</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Mavi Kitap</t>
+          <t>Süper Hafıza 5000 Mor Kitap</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050052329</t>
+          <t>9786050052336</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Süper Hafıza 5000 Kırmızı Kitap</t>
+          <t>Süper Hafıza 5000 Mavi Kitap</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051290577</t>
+          <t>9786050052329</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt ve Arap Aleviliği</t>
+          <t>Süper Hafıza 5000 Kırmızı Kitap</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786050052299</t>
+          <t>9786051290577</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sorgu</t>
+          <t>Ehl-i Beyt ve Arap Aleviliği</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051290096</t>
+          <t>9786050052299</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sınav Zekası</t>
+          <t>Sorgu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>15.74</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055610104</t>
+          <t>9786051290096</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleriyle Pratik Test Çözme Teknikleri ve Hızlı Okuma</t>
+          <t>Sınav Zekası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>9.17</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055610128</t>
+          <t>9786055610104</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleriyle Kolay Matematik</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleriyle Pratik Test Çözme Teknikleri ve Hızlı Okuma</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>8.24</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055610098</t>
+          <t>9786055610128</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleri ile Süper Öğrenme</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleriyle Kolay Matematik</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>7.31</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055610111</t>
+          <t>9786055610098</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sınav 24 - Bilinçaltı Teknikleri ile Motivasyon - İç Disiplin ve Özgüven</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleri ile Süper Öğrenme</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>7.31</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051290874</t>
+          <t>9786055610111</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Sınav 24 - Bilinçaltı Teknikleri ile Motivasyon - İç Disiplin ve Özgüven</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>4.63</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786053670216</t>
+          <t>9786051290874</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Bahçesinin Bahçıvanı</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055880880</t>
+          <t>9786053670216</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sen, Benim Kim Olduğumu Biliyor musun?</t>
+          <t>Sevgi Bahçesinin Bahçıvanı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786053670766</t>
+          <t>9786055880880</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sen Gel Gelme Desemde</t>
+          <t>Sen, Benim Kim Olduğumu Biliyor musun?</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>4.58</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051290997</t>
+          <t>9786053670766</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Selamsız Sokak - 4 Yarım Kalan Aşk</t>
+          <t>Sen Gel Gelme Desemde</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>9.9</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055610883</t>
+          <t>9786051290997</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Satış - Pazarlama Öyküleri</t>
+          <t>Selamsız Sokak - 4 Yarım Kalan Aşk</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786053670667</t>
+          <t>9786055610883</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sahibinden Az Kullanılmış Yalnızlık</t>
+          <t>Satış - Pazarlama Öyküleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>4.54</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055880804</t>
+          <t>9786053670667</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Hamilelik</t>
+          <t>Sahibinden Az Kullanılmış Yalnızlık</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>13.89</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944411677</t>
+          <t>9786055880804</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Reiki 2. Derece İçin Uygulamalı</t>
+          <t>Sağlıklı Hamilelik</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>9.21</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944257701</t>
+          <t>9789944411677</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz Hz. Muhammed ile Bir Saat Konuşmak</t>
+          <t>Reiki 2. Derece İçin Uygulamalı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051290317</t>
+          <t>9789944257701</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Bakan Güzeller</t>
+          <t>Peygamber Efendimiz Hz. Muhammed ile Bir Saat Konuşmak</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051290034</t>
+          <t>9786051290317</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Özel Eğitime İhtiyacı Olan Çocuklar İçin Ben De Okurum</t>
+          <t>Pencereden Bakan Güzeller</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055880378</t>
+          <t>9786051290034</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ölümü Ertelemek Mümkün mü?</t>
+          <t>Özel Eğitime İhtiyacı Olan Çocuklar İçin Ben De Okurum</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>5.32</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055880637</t>
+          <t>9786055880378</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ölçüt Bağımlı Ölçü Araçları</t>
+          <t>Ölümü Ertelemek Mümkün mü?</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>5.56</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786050052183</t>
+          <t>9786055880637</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Tohumda Ormanı Görmeli</t>
+          <t>Ölçüt Bağımlı Ölçü Araçları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>4.63</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051290171</t>
+          <t>9786050052183</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Otokrat</t>
+          <t>Öğretmen Tohumda Ormanı Görmeli</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>7</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786053670933</t>
+          <t>9786051290171</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Operasyon Cemaat</t>
+          <t>Otokrat</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>20.37</v>
+        <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055672362</t>
+          <t>9786053670933</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
+          <t>Operasyon Cemaat</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>2.78</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944411516</t>
+          <t>9786055672362</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>No Kalp Hastalıklarına Son</t>
+          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>11.06</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786053670872</t>
+          <t>9789944411516</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Namazımı Kılıyorum</t>
+          <t>No Kalp Hastalıklarına Son</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>9.26</v>
+        <v>11.06</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055610050</t>
+          <t>9786053670872</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Mütareke Gölgesinde Son Direnişler</t>
+          <t>Namazımı Kılıyorum</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789944257404</t>
+          <t>9786055610050</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Müşteri Kazanma Teknikleri</t>
+          <t>Mütareke Gölgesinde Son Direnişler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>25</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051290522</t>
+          <t>9789944257404</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mutlu ve Başarılı Bir Gelecek İçin</t>
+          <t>Müşteri Kazanma Teknikleri</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>12.96</v>
+        <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789944257411</t>
+          <t>9786051290522</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mor Ölüm</t>
+          <t>Mutlu ve Başarılı Bir Gelecek İçin</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786050052749</t>
+          <t>9789944257411</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın 40 Mesajı</t>
+          <t>Mor Ölüm</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786053670599</t>
+          <t>9786050052749</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Meta Sorgu</t>
+          <t>Mevlana’nın 40 Mesajı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9799759129674</t>
+          <t>9786053670599</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Meşhurların Vasiyetleri</t>
+          <t>Meta Sorgu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>7.36</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051291307</t>
+          <t>9799759129674</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Buzlu Duman</t>
+          <t>Meşhurların Vasiyetleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>30</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051292717</t>
+          <t>9786051291307</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Aşk Yoktur</t>
+          <t>Buzlu Duman</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051292595</t>
+          <t>9786051292717</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Vampir Çocuk</t>
+          <t>Kusursuz Aşk Yoktur</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051292731</t>
+          <t>9786051292595</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Kadınlar</t>
+          <t>Vampir Çocuk</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051292625</t>
+          <t>9786051292731</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Yolcuları - Gizemli Yurt 2</t>
+          <t>İz Bırakan Kadınlar</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051292700</t>
+          <t>9786051292625</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Akşam Sefası</t>
+          <t>Gezegen Yolcuları - Gizemli Yurt 2</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000030615</t>
+          <t>9786051292700</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>100 Osmanlı Büyüğü</t>
+          <t>Akşam Sefası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789944469579</t>
+          <t>3990000030615</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tabiri Cahilse</t>
+          <t>100 Osmanlı Büyüğü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>70</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051291314</t>
+          <t>9789944469579</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Yol - Uzun Çizgi</t>
+          <t>Tabiri Cahilse</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051290255</t>
+          <t>9786051291314</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bana O Şarkıyı Son Defa Söyle Natali</t>
+          <t>Yol - Uzun Çizgi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>9.17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051292519</t>
+          <t>9786051290255</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ben O Ben Değilim</t>
+          <t>Bana O Şarkıyı Son Defa Söyle Natali</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>50</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9759892863002</t>
+          <t>9786051292519</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Meşhurların Mektupları</t>
+          <t>Ben O Ben Değilim</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>12</v>
+        <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786051290119</t>
+          <t>9759892863002</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Medcezirlerin Renkli Gölgesi</t>
+          <t>Meşhurların Mektupları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>9.26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944257725</t>
+          <t>9786051290119</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Madeni Paramızın 160 Yıllık Hikayesi</t>
+          <t>Medcezirlerin Renkli Gölgesi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786053670254</t>
+          <t>9789944257725</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>M Vitaminli Masallar (Ciltli)</t>
+          <t>Madeni Paramızın 160 Yıllık Hikayesi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789759129132</t>
+          <t>9786053670254</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Lütfü Oflaz’la Sohbet Vakitleri</t>
+          <t>M Vitaminli Masallar (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>5.51</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789944444941</t>
+          <t>9789759129132</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Laleler Yeniden Açsın</t>
+          <t>Lütfü Oflaz’la Sohbet Vakitleri</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>4.58</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789944411899</t>
+          <t>9789944444941</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihi Aşiretler ve İsyanlar</t>
+          <t>Laleler Yeniden Açsın</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>11.99</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786053670926</t>
+          <t>9789944411899</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Gladio</t>
+          <t>Kürt Tarihi Aşiretler ve İsyanlar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>17.59</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786053670834</t>
+          <t>9786053670926</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kubbedeki Mahyalar</t>
+          <t>Kur’an’da Gladio</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786053670780</t>
+          <t>9786053670834</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kozan’ın Mimarı</t>
+          <t>Kubbedeki Mahyalar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>4.58</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786050052541</t>
+          <t>9786053670780</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Top</t>
+          <t>Kozan’ın Mimarı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>5.56</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786053670469</t>
+          <t>9786050052541</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kendini Keşfet</t>
+          <t>Kırmızı Top</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>3.61</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786051290331</t>
+          <t>9786053670469</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kaş ve Meis</t>
+          <t>Kendini Keşfet</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>15</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786053670629</t>
+          <t>9786051290331</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam Özlemi</t>
+          <t>Kaş ve Meis</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>5.56</v>
+        <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786053670575</t>
+          <t>9786053670629</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kanla Islanan Aşk</t>
+          <t>Kardan Adam Özlemi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>6.94</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786050052251</t>
+          <t>9786053670575</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kan Salkımı</t>
+          <t>Kanla Islanan Aşk</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>9.26</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055880552</t>
+          <t>9786050052251</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Öğretmenler</t>
+          <t>Kan Salkımı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>7.31</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055610067</t>
+          <t>9786055880552</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kabil ve Seyyahın Zümrütleri</t>
+          <t>Kahraman Öğretmenler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>6.94</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786051291024</t>
+          <t>9786055610067</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kabadayıların Gizemli Dünyası Babalar Koğuşu</t>
+          <t>Kabil ve Seyyahın Zümrütleri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>13.89</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786051290546</t>
+          <t>9786051291024</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İşgalin Sancılı Yılları</t>
+          <t>Kabadayıların Gizemli Dünyası Babalar Koğuşu</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9799759129926</t>
+          <t>9786051290546</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İslamköyden Türban Karşıtlığına Süleyman Demirel</t>
+          <t>İşgalin Sancılı Yılları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>6.44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786051290911</t>
+          <t>9799759129926</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetinin Küreselliği</t>
+          <t>İslamköyden Türban Karşıtlığına Süleyman Demirel</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>300</v>
+        <v>6.44</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786051290560</t>
+          <t>9786051290911</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yetiştirme Sanatı</t>
+          <t>İslam Medeniyetinin Küreselliği</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055880781</t>
+          <t>9786051290560</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Okulları İçin Öğretmen El Kitabı</t>
+          <t>İnsan Yetiştirme Sanatı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786051290195</t>
+          <t>9786055880781</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönemeçte Son Aşk</t>
+          <t>İlköğretim Okulları İçin Öğretmen El Kitabı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786053670841</t>
+          <t>9786051290195</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İki Kere İki Aşk (Ciltli)</t>
+          <t>İlk Dönemeçte Son Aşk</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>4.54</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786050052466</t>
+          <t>9786053670841</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İki Çağın Hükümdarı Fatih</t>
+          <t>İki Kere İki Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>11.57</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786053670858</t>
+          <t>9786050052466</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>İç’te ve İş’te Başarı ve Mutluluk Yolları</t>
+          <t>İki Çağın Hükümdarı Fatih</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>13.89</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789944257299</t>
+          <t>9786053670858</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Uyuyan Güzeli Uyandır</t>
+          <t>İç’te ve İş’te Başarı ve Mutluluk Yolları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055880934</t>
+          <t>9789944257299</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed (s.a.v) Türk müydü?</t>
+          <t>İçindeki Uyuyan Güzeli Uyandır</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789944257886</t>
+          <t>9786055880934</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali’nin Liderlik Sırları ve Hitabet Sanatı</t>
+          <t>Hz. Muhammed (s.a.v) Türk müydü?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786050052657</t>
+          <t>9789944257886</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Hukukta ve Avukatlıkta Kariyer</t>
+          <t>Hz. Ali’nin Liderlik Sırları ve Hitabet Sanatı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>7.36</v>
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786051290690</t>
+          <t>9786050052657</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Hollanda Hastalığı</t>
+          <t>Hukukta ve Avukatlıkta Kariyer</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>15</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786051290393</t>
+          <t>9786051290690</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bu Kadar Sus(a)mamıştım Sana...</t>
+          <t>Hollanda Hastalığı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>6.71</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786053670759</t>
+          <t>9786051290393</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Haydi Paşam Göster</t>
+          <t>Hiç Bu Kadar Sus(a)mamıştım Sana...</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>4.58</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786051291031</t>
+          <t>9786053670759</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Gizemli Mimarı Cenin</t>
+          <t>Haydi Paşam Göster</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>15</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055880897</t>
+          <t>9786051291031</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kucaklayan Yazılar</t>
+          <t>Hayatın Gizemli Mimarı Cenin</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>9.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055672355</t>
+          <t>9786055880897</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hayata Bir Çimdik</t>
+          <t>Hayatı Kucaklayan Yazılar</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>7.41</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786051290591</t>
+          <t>9786055672355</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Hayat Felsefesi</t>
+          <t>Hayata Bir Çimdik</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054461271</t>
+          <t>9786051290591</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Güneş Benim İçin Doğar</t>
+          <t>Hayat Felsefesi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055672225</t>
+          <t>9786054461271</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Gün Görmemiş Düşler</t>
+          <t>Güneş Benim İçin Doğar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055610043</t>
+          <t>9786055672225</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gönülden İste Yeter</t>
+          <t>Gün Görmemiş Düşler</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>70</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9799759129940</t>
+          <t>9786055610043</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Gelmesem De Bekle Beni</t>
+          <t>Gönülden İste Yeter</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>3.61</v>
+        <v>70</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786051290553</t>
+          <t>9799759129940</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu - Siperler Arasında</t>
+          <t>Gelmesem De Bekle Beni</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>11.11</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054461110</t>
+          <t>9786051290553</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Fethinden Mübadeleye Sakız Türkleri</t>
+          <t>Gelibolu - Siperler Arasında</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>40</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786051290447</t>
+          <t>9786054461110</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Fethinden Mübadeleye Sakız Türkleri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>9.17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055880675</t>
+          <t>9786051290447</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Efsane Markalar</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>150</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786050052282</t>
+          <t>9786055880675</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Düşen Kelimeler</t>
+          <t>Efsane Markalar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786051290164</t>
+          <t>9786050052282</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Duygu Kontrolü ile Kişisel Başarı</t>
+          <t>Düşen Kelimeler</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>70</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786051290782</t>
+          <t>9786051290164</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dublaj</t>
+          <t>Duygu Kontrolü ile Kişisel Başarı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055880590</t>
+          <t>9786051290782</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Doktor Bitkiler</t>
+          <t>Dublaj</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789944411974</t>
+          <t>9786055880590</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Din ve Siyasetin Barış Yolu</t>
+          <t>Doktor Bitkiler</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>7.36</v>
+        <v>240</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786051291123</t>
+          <t>9789944411974</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Dillerden Düşmeyen Deyimler ve Öyküleri</t>
+          <t>Din ve Siyasetin Barış Yolu</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055672348</t>
+          <t>9786051291123</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon - Etkili Konuşma Teknikleri</t>
+          <t>Dillerden Düşmeyen Deyimler ve Öyküleri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9799759129759</t>
+          <t>9786055672348</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Derin Devletin Rengi Yeşil</t>
+          <t>Diksiyon - Etkili Konuşma Teknikleri</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>5.51</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786051290881</t>
+          <t>9799759129759</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Değer Katmaya Geldim</t>
+          <t>Derin Devletin Rengi Yeşil</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>6.94</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786051290539</t>
+          <t>9786051290881</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Çürüyüş</t>
+          <t>Değer Katmaya Geldim</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>6.48</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944257732</t>
+          <t>9786051290539</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar Ayak İzlerinizi Takip Eder</t>
+          <t>Çürüyüş</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789944257787</t>
+          <t>9789944257732</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitiminde 33 Hata</t>
+          <t>Çocuklar Ayak İzlerinizi Takip Eder</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786053670247</t>
+          <t>9789944257787</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bunları Kimseye Anlatamamıştım</t>
+          <t>Çocuk Eğitiminde 33 Hata</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>11.11</v>
+        <v>200</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786050052084</t>
+          <t>9786053670247</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bir Sürprizim Var</t>
+          <t>Bunları Kimseye Anlatamamıştım</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786053670773</t>
+          <t>9786050052084</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bir Pozantı Sevdalısı: Mustafa Çay</t>
+          <t>Bir Sürprizim Var</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>4.58</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789944257015</t>
+          <t>9786053670773</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Bir Mahkum</t>
+          <t>Bir Pozantı Sevdalısı: Mustafa Çay</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>15</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786051291130</t>
+          <t>9789944257015</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen - Ezberleri Bozan Adam</t>
+          <t>Bir Mahkum</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786051290850</t>
+          <t>9786051291130</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Bir Dokun 1000 Öğretmenden İşit</t>
+          <t>Öğretmen - Ezberleri Bozan Adam</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786051290454</t>
+          <t>9786051290850</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Kızları</t>
+          <t>Bir Dokun 1000 Öğretmenden İşit</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786050052558</t>
+          <t>9786051290454</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Yönleriyle 2. Abdülhamid</t>
+          <t>Cumhuriyetin Kızları</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786051290058</t>
+          <t>9786050052558</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Beyaz</t>
+          <t>Bilinmeyen Yönleriyle 2. Abdülhamid</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786051290461</t>
+          <t>9786051290058</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Canıma Susuyorum</t>
+          <t>Beyaz</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786051290584</t>
+          <t>9786051290461</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Beni Kara Gömdüler Anne</t>
+          <t>Canıma Susuyorum</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055880699</t>
+          <t>9786051290584</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ben Olmanın Varlığında</t>
+          <t>Beni Kara Gömdüler Anne</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786051290027</t>
+          <t>9786055880699</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ben Hep Terk Edip Giden Kadınları Sevdim</t>
+          <t>Ben Olmanın Varlığında</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786050052428</t>
+          <t>9786051290027</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ben Başarmak İçin Doğdum</t>
+          <t>Ben Hep Terk Edip Giden Kadınları Sevdim</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055880019</t>
+          <t>9786050052428</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Bedel Ödemeden Asla</t>
+          <t>Ben Başarmak İçin Doğdum</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786051290201</t>
+          <t>9786055880019</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Altında Naif Bir Aşk Hikayesi</t>
+          <t>Bedel Ödemeden Asla</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>11.11</v>
+        <v>200</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789944411875</t>
+          <t>9786051290201</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Koşanlar Gelibolu</t>
+          <t>Ay Işığı Altında Naif Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>11.99</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789759129606</t>
+          <t>9789944411875</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yemekleri Romantik Filmlerden Özel Yemek Tarifleri</t>
+          <t>Ateşe Koşanlar Gelibolu</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>9.21</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786051290812</t>
+          <t>9789759129606</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Hicran</t>
+          <t>Aşkın Yemekleri Romantik Filmlerden Özel Yemek Tarifleri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>20</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786051290386</t>
+          <t>9786051290812</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Aşka Gittim Dönmeyeceğim</t>
+          <t>Aşk-ı Hicran</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>6.94</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786051291000</t>
+          <t>9786051290386</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Aşka Açılan Kanatlar</t>
+          <t>Aşka Gittim Dönmeyeceğim</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>180</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786053670612</t>
+          <t>9786051291000</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Anne Katili Nasıl Yetişir?</t>
+          <t>Aşka Açılan Kanatlar</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>15</v>
+        <v>180</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786050052497</t>
+          <t>9786053670612</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Anlayarak Hızlı Okuma ve Öğrenme</t>
+          <t>Anne Katili Nasıl Yetişir?</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055880910</t>
+          <t>9786050052497</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Alfabenin Sen Harfi</t>
+          <t>Anlayarak Hızlı Okuma ve Öğrenme</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>4.54</v>
+        <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786051290492</t>
+          <t>9786055880910</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı 1000 Soruda Gider Mevzuatı</t>
+          <t>Alfabenin Sen Harfi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>100</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786051290683</t>
+          <t>9786051290492</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Acılar İçinde Başarıyı Yakalayanlar</t>
+          <t>Açıklamalı 1000 Soruda Gider Mevzuatı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786051290232</t>
+          <t>9786051290683</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>303 Soruda Evlilik Süreci</t>
+          <t>Acılar İçinde Başarıyı Yakalayanlar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789944411646</t>
+          <t>9786051290232</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>150 Soruda Evlilik Okulu</t>
+          <t>303 Soruda Evlilik Süreci</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786051290324</t>
+          <t>9789944411646</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>1111 Maddede RTE Sözlüğü</t>
+          <t>150 Soruda Evlilik Okulu</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055880323</t>
+          <t>9786051290324</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Bilinmeyen Yönleriyle Vahdettin</t>
+          <t>1111 Maddede RTE Sözlüğü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786051291369</t>
+          <t>9786055880323</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çatlaklar - Hayallerin Peşinde</t>
+          <t>101 Soruda Bilinmeyen Yönleriyle Vahdettin</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789944469487</t>
+          <t>9786051291369</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sana Ben Lazım</t>
+          <t>Çatlaklar - Hayallerin Peşinde</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786053670568</t>
+          <t>9789944469487</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Şeyhülislam</t>
+          <t>Sana Ben Lazım</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>6</v>
+        <v>70</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786051291390</t>
+          <t>9786053670568</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kalbi Erkek Aklı</t>
+          <t>Sürgün Şeyhülislam</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>70</v>
+        <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786051292632</t>
+          <t>9786051291390</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yol - Kıyamet Gezginleri</t>
+          <t>Kadın Kalbi Erkek Aklı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786058260924</t>
+          <t>9786051292632</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Vergide Faiz ve Zam</t>
+          <t>Gizemli Yol - Kıyamet Gezginleri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786051292489</t>
+          <t>9786058260924</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Aralık Ayrılığı</t>
+          <t>Vergide Faiz ve Zam</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786051292410</t>
+          <t>9786051292489</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarımız için Nutuk</t>
+          <t>Aralık Ayrılığı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786051292496</t>
+          <t>9786051292410</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Nilüferler Sessiz Büyür</t>
+          <t>Çocuklarımız için Nutuk</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786051293097</t>
+          <t>9786051292496</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İntikam Oyunları</t>
+          <t>Nilüferler Sessiz Büyür</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786051292335</t>
+          <t>9786051293097</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Erkekler İçin Hamilelik Rehberi</t>
+          <t>İntikam Oyunları</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786051292007</t>
+          <t>9786051292335</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Sınıf</t>
+          <t>Erkekler İçin Hamilelik Rehberi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786051292236</t>
+          <t>9786051292007</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Avcısı - Macera Peşinde 5</t>
+          <t>Kayıp Sınıf</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786051292342</t>
+          <t>9786051292236</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Paranormal Aşk</t>
+          <t>Ejderha Avcısı - Macera Peşinde 5</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786051292359</t>
+          <t>9786051292342</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Aşkını Helal Et</t>
+          <t>Paranormal Aşk</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786051292168</t>
+          <t>9786051292359</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yüzük</t>
+          <t>Aşkını Helal Et</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786051292144</t>
+          <t>9786051292168</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Asa</t>
+          <t>Kayıp Yüzük</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786051292151</t>
+          <t>9786051292144</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Korsan Avcısı</t>
+          <t>Gizemli Asa</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786051292267</t>
+          <t>9786051292151</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mühür</t>
+          <t>Korsan Avcısı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786051292038</t>
+          <t>9786051292267</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Cam Kafeste 7 Soytarı</t>
+          <t>Kayıp Mühür</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786051292656</t>
+          <t>9786051292038</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>0013 Zamanı Kandıran Adam</t>
+          <t>Cam Kafeste 7 Soytarı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789759129156</t>
+          <t>9786051292656</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>1. Derece İçin Uygulamalı Reiki</t>
+          <t>0013 Zamanı Kandıran Adam</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786051292533</t>
+          <t>9789759129156</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Yarım Bir Kul Tam Bir Hüzünüm</t>
+          <t>1. Derece İçin Uygulamalı Reiki</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786051292618</t>
+          <t>9786051292533</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yurt - Sır Kardeşliği</t>
+          <t>Yarım Bir Kul Tam Bir Hüzünüm</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786051292649</t>
+          <t>9786051292618</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi</t>
+          <t>Gizemli Yurt - Sır Kardeşliği</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786051292601</t>
+          <t>9786051292649</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Para</t>
+          <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
+          <t>9786051292601</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Lanetli Para</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
           <t>9786051292588</t>
         </is>
       </c>
-      <c r="B279" s="1" t="inlineStr">
+      <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Bir Serseri Sevdim</t>
         </is>
       </c>
-      <c r="C279" s="1">
+      <c r="C280" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>