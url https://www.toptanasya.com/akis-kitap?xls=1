--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -4054,51 +4054,51 @@
         <is>
           <t>9786051292007</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>Kayıp Sınıf</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>9786051292236</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>Ejderha Avcısı - Macera Peşinde 5</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>9786051292342</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>Paranormal Aşk</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>9786051292359</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
@@ -4114,66 +4114,66 @@
         <is>
           <t>9786051292168</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Kayıp Yüzük</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786051292144</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Gizemli Asa</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786051292151</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Korsan Avcısı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9786051292267</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>Kayıp Mühür</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>9786051292038</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
@@ -4219,51 +4219,51 @@
         <is>
           <t>9786051292533</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Yarım Bir Kul Tam Bir Hüzünüm</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786051292618</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>Gizemli Yurt - Sır Kardeşliği</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786051292649</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>9786051292601</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>