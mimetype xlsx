--- v1 (2026-02-26)
+++ v2 (2026-05-13)
@@ -2674,51 +2674,51 @@
         <is>
           <t>9789753120326</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Herkül Boyama ve Oyun Kitabı - Kahinin Gözleri</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9789753245203</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Lale Devri Ressamı Jean Baptiste Van Mour (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>1750</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9789753116954</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Laik Cumhuriyet Karşısında Derviş Vahdetiler Cephesi - 31 Mart’ın 90. Yılında (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9789753127134</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
@@ -2884,51 +2884,51 @@
         <is>
           <t>9789753129992</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Bir Kadın Gezgin Tinayre’nin Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9789750320989</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Bay Krumnagel</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>500</v>
+        <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9789753143332</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Ayı Eve Dönüyor</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9789753245623</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>