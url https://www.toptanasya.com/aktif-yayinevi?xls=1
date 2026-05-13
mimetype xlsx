--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,4240 +85,4255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255540232</t>
+          <t>9786255540270</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>PKK Terörünün Anatomisi</t>
+          <t>Yerel Kalkınmayı Teşvik Aracı Olarak Yerel Yönetim Ödülleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255540133</t>
+          <t>9786255540232</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Beşeri Bölgeler Coğrafyası</t>
+          <t>PKK Terörünün Anatomisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255540195</t>
+          <t>9786255540133</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı’nda Alemdâr Gazetesi</t>
+          <t>Beşeri Bölgeler Coğrafyası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255540140</t>
+          <t>9786255540195</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Halep Hazinesi</t>
+          <t>Türk Kurtuluş Savaşı’nda Alemdâr Gazetesi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255540164</t>
+          <t>9786255540140</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - I</t>
+          <t>Osmanlı İdaresinde Halep Hazinesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>650</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255540171</t>
+          <t>9786255540164</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - II</t>
+          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - I</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255540102</t>
+          <t>9786255540171</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Örnek Okumalarla Eğitimin Romanı</t>
+          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - II</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255540003</t>
+          <t>9786255540102</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekâ ve Akıllı Ulaşım Sistemleri-Geleceğin Ulaşım Dünyasına Disiplinlerarası Bir Bakış</t>
+          <t>Örnek Okumalarla Eğitimin Romanı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258182491</t>
+          <t>9786255540003</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Bor Madeni</t>
+          <t>Yapay Zekâ ve Akıllı Ulaşım Sistemleri-Geleceğin Ulaşım Dünyasına Disiplinlerarası Bir Bakış</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258182866</t>
+          <t>9786258182491</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Revolutionizing Translation Studies</t>
+          <t>Osmanlı Devleti'nde Bor Madeni</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259441160</t>
+          <t>9786258182866</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
+          <t>Revolutionizing Translation Studies</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>245</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258182798</t>
+          <t>9786259441160</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
+          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>245</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258182606</t>
+          <t>9786258182798</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Tekniği</t>
+          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258182576</t>
+          <t>9786258182606</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Güncel Türkçe Sözlük’te Sözlüksel Boşluk</t>
+          <t>Çeviri Tekniği</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258182552</t>
+          <t>9786258182576</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>The Palestinian İssue And Regional Actors</t>
+          <t>Güncel Türkçe Sözlük’te Sözlüksel Boşluk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258182545</t>
+          <t>9786258182552</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türk Anayasa Tarihi Ve Anayasaların Nitelikleri</t>
+          <t>The Palestinian İssue And Regional Actors</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258182446</t>
+          <t>9786258182545</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>A Study on the History of Turkish Democracy</t>
+          <t>Türk Anayasa Tarihi Ve Anayasaların Nitelikleri</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258182439</t>
+          <t>9786258182446</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Sözlük ve Anadili Arapça Olmayanlara Arapça Öğretimindeki Kullanımı - الـمُعْجَمُ الإلكتـرُونِـيُّ وتَوْظِيفُهُ فِي تَعْلِيمِ اللُّغةِ العَرَبِيَّةِ للناطِقينَ بِغَيْـرِهَا أبحَاثُ عِلمِيَّة مُحَكَّمة</t>
+          <t>A Study on the History of Turkish Democracy</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258182415</t>
+          <t>9786258182439</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Öğretimi: Geliştirme ve Yenilemeye Yönelik Anlayışlar</t>
+          <t>Elektronik Sözlük ve Anadili Arapça Olmayanlara Arapça Öğretimindeki Kullanımı - الـمُعْجَمُ الإلكتـرُونِـيُّ وتَوْظِيفُهُ فِي تَعْلِيمِ اللُّغةِ العَرَبِيَّةِ للناطِقينَ بِغَيْـرِهَا أبحَاثُ عِلمِيَّة مُحَكَّمة</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258182361</t>
+          <t>9786258182415</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>The Role of İntelligence in Counter Terrorism: The PKK Case</t>
+          <t>Yabancı Dil Öğretimi: Geliştirme ve Yenilemeye Yönelik Anlayışlar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059940801</t>
+          <t>9786258182361</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Lisanımızda Elfaz-ı Müteşabihe</t>
+          <t>The Role of İntelligence in Counter Terrorism: The PKK Case</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258182125</t>
+          <t>9786059940801</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Konvansiyonel Kalkınmadan Dijital Kalkınmaya Türkiye</t>
+          <t>Lisanımızda Elfaz-ı Müteşabihe</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258182064</t>
+          <t>9786258182125</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Çalışmalar</t>
+          <t>Konvansiyonel Kalkınmadan Dijital Kalkınmaya Türkiye</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258182040</t>
+          <t>9786258182064</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İşgal Altında Bosna</t>
+          <t>Kültürel Çalışmalar</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758986132</t>
+          <t>9786258182040</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Modern Libya Edebiyatı</t>
+          <t>İşgal Altında Bosna</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>16.2</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056702563</t>
+          <t>9789758986132</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sevda Durağı</t>
+          <t>Modern Libya Edebiyatı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>10.19</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056702556</t>
+          <t>9786056702563</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Suçsuz Bucaksız Aşk</t>
+          <t>Sevda Durağı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059940085</t>
+          <t>9786056702556</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Küheylan</t>
+          <t>Suçsuz Bucaksız Aşk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000001970</t>
+          <t>9786059940085</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İstatistiğe GirişUygulamalı Temel Bilgiler Çözümlü ve Cevaplı Sorular</t>
+          <t>Küheylan</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>14.81</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758986514</t>
+          <t>3990000001970</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ziraat Coğrafyası</t>
+          <t>İstatistiğe GirişUygulamalı Temel Bilgiler Çözümlü ve Cevaplı Sorular</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>18.52</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990056755211</t>
+          <t>9789758986514</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yapı Malzemesi ve Beton</t>
+          <t>Ziraat Coğrafyası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>85</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000005193</t>
+          <t>3990056755211</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Nasıl Kazanılır</t>
+          <t>Yapı Malzemesi ve Beton</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>11.11</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758986736</t>
+          <t>3990000005193</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şehristan</t>
+          <t>Üniversite Nasıl Kazanılır</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>80</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758986712</t>
+          <t>9789758986736</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Bir Dünya İçin Coğrafya Eğitimi</t>
+          <t>Şehristan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>4.63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756755143</t>
+          <t>9789758986712</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Maliyet Yönetimi Maliyet ve Yönetim Muhasebesinde Yeni Yaklaşımlar</t>
+          <t>Sürdürülebilir Bir Dünya İçin Coğrafya Eğitimi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000013556</t>
+          <t>9789756755143</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Botanik 2</t>
+          <t>Stratejik Maliyet Yönetimi Maliyet ve Yönetim Muhasebesinde Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000013557</t>
+          <t>3990000013556</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Botanik 1</t>
+          <t>Sistematik Botanik 2</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000013717</t>
+          <t>3990000013557</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ses ve Şekil Bilgisi</t>
+          <t>Sistematik Botanik 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000014638</t>
+          <t>3990000013717</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Şark Siyaseti</t>
+          <t>Ses ve Şekil Bilgisi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>3.7</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758986729</t>
+          <t>3990000014638</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Danışmalık Meslek Etiği El Kitabı</t>
+          <t>Rusya’nın Şark Siyaseti</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>4.63</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756755198</t>
+          <t>9789758986729</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Optik</t>
+          <t>Psikolojik Danışmalık Meslek Etiği El Kitabı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>23.15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758986507</t>
+          <t>9789756755198</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Coğrafyası</t>
+          <t>Optik</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000024432</t>
+          <t>9789758986507</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 1 - 2</t>
+          <t>Okyanusya Coğrafyası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>20.37</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000011668</t>
+          <t>3990000024432</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Edebiyatı Antolojisi 2. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
+          <t>Yapı Teknolojisi 1 - 2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>23.15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000011667</t>
+          <t>3990000011668</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Edebiyatı Antolojisi 1. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
+          <t>Mesnevi Edebiyatı Antolojisi 2. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>25.93</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756755464</t>
+          <t>3990000011667</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Merkezi Sinir Sisteminin Enfeksiyöz Hastalıkları (Ciltli)</t>
+          <t>Mesnevi Edebiyatı Antolojisi 1. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>65</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756755402</t>
+          <t>9789756755464</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Çeviri Teknikleri Translation Techniques in English</t>
+          <t>Merkezi Sinir Sisteminin Enfeksiyöz Hastalıkları (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>9.26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756755150</t>
+          <t>9789756755402</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>İngilizce Çeviri Teknikleri Translation Techniques in English</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>40</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756755488</t>
+          <t>9789756755150</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İç Hastalıklarında Belirtiler - Bulgular - Laboratuvar</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>23.15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756755881</t>
+          <t>9789756755488</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İç Hastalıkları Konsültasyonu Cerrahi Hastanın Ameliyat Öncesinde, Sonrasında</t>
+          <t>İç Hastalıklarında Belirtiler - Bulgular - Laboratuvar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>35</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756755389</t>
+          <t>9789756755881</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin M. S Office XP &amp; Internet Kullanımı (2002)</t>
+          <t>İç Hastalıkları Konsültasyonu Cerrahi Hastanın Ameliyat Öncesinde, Sonrasında</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000014118</t>
+          <t>9789756755389</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Flavonoidler</t>
+          <t>Herkes İçin M. S Office XP &amp; Internet Kullanımı (2002)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>16.67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756755570</t>
+          <t>3990000014118</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Fizyoloji Laboratuvar Kitabı</t>
+          <t>Flavonoidler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>6.48</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758986705</t>
+          <t>9789756755570</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Fizyoloji Laboratuvar Kitabı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756755501</t>
+          <t>9789758986705</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Fen ve Mühendislik İçin Nümerik Analiz</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000006332</t>
+          <t>9789756755501</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Endokrin ve Metabolizma Hastalıkları</t>
+          <t>Fen ve Mühendislik İçin Nümerik Analiz</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756755266</t>
+          <t>3990000006332</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji ve Çevre Sorunları</t>
+          <t>Endokrin ve Metabolizma Hastalıkları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758986897</t>
+          <t>9789756755266</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin Diyalektiği ve Aile Sorumluluğu</t>
+          <t>Ekoloji ve Çevre Sorunları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756755174</t>
+          <t>9789758986897</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Ülkeler Coğrafyası</t>
+          <t>Eğitimin Diyalektiği ve Aile Sorumluluğu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000012105</t>
+          <t>9789756755174</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dünya Platformunda Türk Dünyası</t>
+          <t>Dünya ve Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756755860</t>
+          <t>3990000012105</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dünya Denkleminde Ortadoğu Coğrafyası Ülkeler - İnsanlar - Sorunlar</t>
+          <t>Dünya Platformunda Türk Dünyası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254437106</t>
+          <t>9789756755860</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldız</t>
+          <t>Dünya Denkleminde Ortadoğu Coğrafyası Ülkeler - İnsanlar - Sorunlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059940795</t>
+          <t>9786254437106</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji</t>
+          <t>Kayıp Yıldız</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059940696</t>
+          <t>9786059940795</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kutlu Misafiri Ebu Eyyüb El-Ensari</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059940450</t>
+          <t>9786059940696</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>A Room of One's Own</t>
+          <t>İstanbul’un Kutlu Misafiri Ebu Eyyüb El-Ensari</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059940733</t>
+          <t>9786059940450</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hamidiye Süvari Alayları</t>
+          <t>A Room of One's Own</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059940474</t>
+          <t>9786059940733</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Afetler ve Afet Yönetimi</t>
+          <t>Hamidiye Süvari Alayları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>375</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059940481</t>
+          <t>9786059940474</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Temel Nüfus Coğrafyası</t>
+          <t>Afetler ve Afet Yönetimi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>330</v>
+        <v>375</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758986484</t>
+          <t>9786059940481</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Küresel Silahlanma Dünyanın Silah Depoları</t>
+          <t>Temel Nüfus Coğrafyası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756755396</t>
+          <t>9789758986484</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çevre Sorunları</t>
+          <t>Küresel Silahlanma Dünyanın Silah Depoları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000014701</t>
+          <t>9789756755396</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Davranış Bilimleri</t>
+          <t>Çevre Sorunları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>18.52</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756755259</t>
+          <t>3990000014701</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Problemlerle Temel Prosesler</t>
+          <t>Davranış Bilimleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758986576</t>
+          <t>9789756755259</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Diferensiyel Geometri</t>
+          <t>Çözümlü Problemlerle Temel Prosesler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>40</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000011698</t>
+          <t>9789758986576</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Deneysel Biyokimya</t>
+          <t>Diferensiyel Geometri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>6.48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758986392</t>
+          <t>3990000011698</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>William M. Pickthall’un Yakın Doğu İle İlgili Eserleri ve Türkler</t>
+          <t>Deneysel Biyokimya</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>350</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059940153</t>
+          <t>9789758986392</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ümit Penceresi</t>
+          <t>William M. Pickthall’un Yakın Doğu İle İlgili Eserleri ve Türkler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>25</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758986774</t>
+          <t>9786059940153</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
+          <t>Ümit Penceresi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9756755814978</t>
+          <t>9789758986774</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yenileşme Dönemi Türk Edebiyatında Aruz Arayışları</t>
+          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758986491</t>
+          <t>9756755814978</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yarıiletken Fiziği</t>
+          <t>Yenileşme Dönemi Türk Edebiyatında Aruz Arayışları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758986170</t>
+          <t>9789758986491</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Berceste Mısralar: Zinetü’l-Mecalis</t>
+          <t>Yarıiletken Fiziği</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>37.5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758986767</t>
+          <t>9789758986170</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ülkeler Coğrafyası</t>
+          <t>Berceste Mısralar: Zinetü’l-Mecalis</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>13.89</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000004328</t>
+          <t>9789758986767</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı İstatistik 1 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
+          <t>Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789756755044</t>
+          <t>3990000004328</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Coğrafyası</t>
+          <t>Uygulamalı İstatistik 1 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>55</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756755167</t>
+          <t>9789756755044</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Titreşimler ve Dalgalar</t>
+          <t>Türk Dünyası Coğrafyası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000000041</t>
+          <t>9789756755167</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Biyokimya Uygulamaları</t>
+          <t>Titreşimler ve Dalgalar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758986835</t>
+          <t>3990000000041</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar / Biokimya - Hematoloji</t>
+          <t>Tıbbi Biyokimya Uygulamaları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>45</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758986781</t>
+          <t>9789758986835</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Protein Saflaştırma Rehberi</t>
+          <t>Tanıda Laboratuvar / Biokimya - Hematoloji</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756755082</t>
+          <t>9789758986781</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı İstatistik 2 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
+          <t>Protein Saflaştırma Rehberi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000013824</t>
+          <t>9789756755082</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Mensur Süheyl ü Nevbahar</t>
+          <t>Uygulamalı İstatistik 2 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758986309</t>
+          <t>3990000013824</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>MDBT Koroner Anjiyografi (Ciltli)</t>
+          <t>Mensur Süheyl ü Nevbahar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756755181</t>
+          <t>9789758986309</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi Tekdüzen Hesap Planına Uygun</t>
+          <t>MDBT Koroner Anjiyografi (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758986064</t>
+          <t>9789756755181</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat</t>
+          <t>Maliyet Muhasebesi Tekdüzen Hesap Planına Uygun</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>12.04</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000013958</t>
+          <t>9789758986064</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Klinik Biyokimya Laboratuvar El Kitabı</t>
+          <t>Makro İktisat</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>14.81</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758986071</t>
+          <t>3990000013958</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Katıların Fiziği</t>
+          <t>Klinik Biyokimya Laboratuvar El Kitabı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>35</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756755549</t>
+          <t>9789758986071</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Fizik 2. Kitap Fotonlar ve Çekirdekler</t>
+          <t>Katıların Fiziği</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>47</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756755372</t>
+          <t>9789756755549</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Dünya Sorunları</t>
+          <t>Herkes İçin Fizik 2. Kitap Fotonlar ve Çekirdekler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>3990000014836</t>
+          <t>9789756755372</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Euclid Geometri ve Özel Öğretimi</t>
+          <t>Günümüz Dünya Sorunları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>12.96</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3990000011666</t>
+          <t>3990000014836</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Eski Harfli Metinlerle Divan Şiiri Antolojisi 12. Yüzyıldan 20. Yüzyıla Kadar</t>
+          <t>Euclid Geometri ve Özel Öğretimi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>7.41</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758986163</t>
+          <t>3990000011666</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dörtyol Şehri Kuruluşu-Gelişmesi ve Fonksiyonel Özellikleri Yönünden</t>
+          <t>Eski Harfli Metinlerle Divan Şiiri Antolojisi 12. Yüzyıldan 20. Yüzyıla Kadar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>35</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789756755310</t>
+          <t>9789758986163</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dosyalama ve Arşivleme Teknikleri</t>
+          <t>Dörtyol Şehri Kuruluşu-Gelişmesi ve Fonksiyonel Özellikleri Yönünden</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>12.96</v>
+        <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000013786</t>
+          <t>9789756755310</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Fiziğinin Esasları</t>
+          <t>Dosyalama ve Arşivleme Teknikleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>20.37</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000003920</t>
+          <t>3990000013786</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Cümle ve Metin Bilgisi</t>
+          <t>Çekirdek Fiziğinin Esasları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>35</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789657745595</t>
+          <t>3990000003920</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya’ya Giriş 2 Genel Beşeri ve Ekonomik Coğrafya</t>
+          <t>Cümle ve Metin Bilgisi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>20.37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000006600</t>
+          <t>9789657745595</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya’ya Giriş 1 Genel ve Fiziki Coğrafya</t>
+          <t>Coğrafya’ya Giriş 2 Genel Beşeri ve Ekonomik Coğrafya</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>23.15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789756755600</t>
+          <t>3990000006600</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya’ya Giriş</t>
+          <t>Coğrafya’ya Giriş 1 Genel ve Fiziki Coğrafya</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>14.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758986533</t>
+          <t>9789756755600</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
+          <t>Coğrafya’ya Giriş</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058834804</t>
+          <t>9789758986533</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Akıl Karı Olmayan İşler</t>
+          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758986699</t>
+          <t>9786058834804</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Afrika Coğrafyası</t>
+          <t>Akıl Karı Olmayan İşler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758986255</t>
+          <t>9789758986699</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Afetler Coğrafyası</t>
+          <t>Afrika Coğrafyası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>85</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054485598</t>
+          <t>9789758986255</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Adi Diferansiyel Denklemler</t>
+          <t>Afetler Coğrafyası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000004674</t>
+          <t>9786054485598</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Araştırma Yöntemleri ve Yazma Teknikleri</t>
+          <t>Adi Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758986903</t>
+          <t>3990000004674</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Beşeri Bölgeler Coğrafyası</t>
+          <t>Bilimsel Araştırma Yöntemleri ve Yazma Teknikleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758986194</t>
+          <t>9789758986903</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>ABD’de Eğitim Sistemi ve Coğrafya Öğretimi</t>
+          <t>Beşeri Bölgeler Coğrafyası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>9.26</v>
+        <v>130</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758986804</t>
+          <t>9789758986194</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet’ten Cumhuriyet’e</t>
+          <t>ABD’de Eğitim Sistemi ve Coğrafya Öğretimi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>320</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758986873</t>
+          <t>9789758986804</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Doğal Bölgeler Coğrafyası</t>
+          <t>2. Meşrutiyet’ten Cumhuriyet’e</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789756755495</t>
+          <t>9789758986873</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Öğretim Yöntemleri Orta Öğretimde Coğrafya Eğitiminin Esasları</t>
+          <t>Doğal Bölgeler Coğrafyası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>23.15</v>
+        <v>380</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758986408</t>
+          <t>9789756755495</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Eğitimi</t>
+          <t>Coğrafya Öğretim Yöntemleri Orta Öğretimde Coğrafya Eğitiminin Esasları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756755204</t>
+          <t>9789758986408</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Biyokimya</t>
+          <t>Coğrafya Eğitimi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>27.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000006889</t>
+          <t>9789756755204</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Birleştirilmiş Sınıflarda Öğretim ve Derslerin Planlanması</t>
+          <t>Biyokimya</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>35</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756755067</t>
+          <t>3990000006889</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Su Ürünleri Terimleri Sözlüğü</t>
+          <t>Birleştirilmiş Sınıflarda Öğretim ve Derslerin Planlanması</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059940115</t>
+          <t>9789756755067</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Coğrafyası</t>
+          <t>Su Ürünleri Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758986910</t>
+          <t>9786059940115</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerin Dilinden</t>
+          <t>Sağlık Coğrafyası</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059940078</t>
+          <t>9789758986910</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kalp Hastalıkları ve Damar Tıkanıklıkları Tedavilerine Bitkisel Destek El Kitabı</t>
+          <t>Kelimelerin Dilinden</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>30</v>
+        <v>240</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059940054</t>
+          <t>9786059940078</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>DNA Mucizesi ve Hayatın Gerçeği</t>
+          <t>Kalp Hastalıkları ve Damar Tıkanıklıkları Tedavilerine Bitkisel Destek El Kitabı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789758986606</t>
+          <t>9786059940054</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Erkannamelerinde Mezhebi Unsurlar</t>
+          <t>DNA Mucizesi ve Hayatın Gerçeği</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059940122</t>
+          <t>9789758986606</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Başbakan Olacak Çocuk 1. Kitap</t>
+          <t>Bektaşi Erkannamelerinde Mezhebi Unsurlar</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789756755660</t>
+          <t>9786059940122</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bahçıvan ve Gül</t>
+          <t>Başbakan Olacak Çocuk 1. Kitap</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>42</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059940092</t>
+          <t>9789756755660</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ankilozan Spondilit Romatoid Artrit Tedavilerine Bitkisel Destek</t>
+          <t>Bahçıvan ve Gül</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758986583</t>
+          <t>9786059940092</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
+          <t>Ankilozan Spondilit Romatoid Artrit Tedavilerine Bitkisel Destek</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255540157</t>
+          <t>9789758986583</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünde Dünyasında Refik Halid Karay</t>
+          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255540126</t>
+          <t>9786255540157</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Siyasetnamelerden Kanunlara</t>
+          <t>Türk Düşünde Dünyasında Refik Halid Karay</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255540034</t>
+          <t>9786255540126</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluk Dönemi Gümüş Sikkeleri</t>
+          <t>Siyasetnamelerden Kanunlara</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255540065</t>
+          <t>9786255540034</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Modern Doğumun Öncüsü Besim Ömer</t>
+          <t>Roma İmparatorluk Dönemi Gümüş Sikkeleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059940771</t>
+          <t>9786255540065</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sultan II. Abdülhamid Han ve Türk Kütüphaneciliği</t>
+          <t>Modern Doğumun Öncüsü Besim Ömer</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255540041</t>
+          <t>9786059940771</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Doğu, Güneydoğu ve Musul Denkleminde Aşiretler (1918-1922)</t>
+          <t>Sultan II. Abdülhamid Han ve Türk Kütüphaneciliği</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>500</v>
+        <v>330</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255540027</t>
+          <t>9786255540041</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Terakki Çareleri</t>
+          <t>Doğu, Güneydoğu ve Musul Denkleminde Aşiretler (1918-1922)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258182989</t>
+          <t>9786255540027</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Hidroksiklorokin Sülfatın Kemik İyileşmesine Etkileri</t>
+          <t>Terakki Çareleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255540072</t>
+          <t>9786258182989</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mısır Surresi ve Hac Emirliği</t>
+          <t>Hidroksiklorokin Sülfatın Kemik İyileşmesine Etkileri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>650</v>
+        <v>260</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255540010</t>
+          <t>9786255540072</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Matematiği</t>
+          <t>Mısır Surresi ve Hac Emirliği</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258182941</t>
+          <t>9786255540010</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Olguda ve Kurguda Yaşlılık</t>
+          <t>Mühendislik Matematiği</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258182804</t>
+          <t>9786258182941</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İlhanlılar Tarihinde Çobanoğulları (Sulduslar)</t>
+          <t>Olguda ve Kurguda Yaşlılık</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258182958</t>
+          <t>9786258182804</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Burdur İlinde Kültürel Turizmin Mekânsal Örüntüsü</t>
+          <t>İlhanlılar Tarihinde Çobanoğulları (Sulduslar)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258182965</t>
+          <t>9786258182958</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılda Harput</t>
+          <t>Burdur İlinde Kültürel Turizmin Mekânsal Örüntüsü</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258182507</t>
+          <t>9786258182965</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>13387 Numaralı Temettuat (Vergi) Defterine Göre 19. Yüzyılda Sızır (Sosyo-Ekonomik Hayat)</t>
+          <t>17. Yüzyılda Harput</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258182972</t>
+          <t>9786258182507</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Akademisyen Olmak</t>
+          <t>13387 Numaralı Temettuat (Vergi) Defterine Göre 19. Yüzyılda Sızır (Sosyo-Ekonomik Hayat)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258182316</t>
+          <t>9786258182972</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mucize Hayat</t>
+          <t>Akademisyen Olmak</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258182910</t>
+          <t>9786258182316</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Portreler Kitabı</t>
+          <t>Mucize Hayat</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258182903</t>
+          <t>9786258182910</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kastamonu Üniversitesi Bilgi ve Belge Yönetimi Seminerleri 2022-2023</t>
+          <t>Portreler Kitabı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258182934</t>
+          <t>9786258182903</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Çarlık İdaresi Döneminde Sürmeli’de (Iğdır) Nüfus ve Yerleşme</t>
+          <t>Kastamonu Üniversitesi Bilgi ve Belge Yönetimi Seminerleri 2022-2023</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258182927</t>
+          <t>9786258182934</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kopernik Astronomisinin Temelleri</t>
+          <t>Çarlık İdaresi Döneminde Sürmeli’de (Iğdır) Nüfus ve Yerleşme</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258182835</t>
+          <t>9786258182927</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Paul Feyerabend’in Bilim Anlayışlarına Eleştirileri</t>
+          <t>Kopernik Astronomisinin Temelleri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258182828</t>
+          <t>9786258182835</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Okul Kütüphaneleri, Okuma Alışkanlığı ve Eğitim</t>
+          <t>Paul Feyerabend’in Bilim Anlayışlarına Eleştirileri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258182811</t>
+          <t>9786258182828</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da Güç ve Hakimiyet</t>
+          <t>Okul Kütüphaneleri, Okuma Alışkanlığı ve Eğitim</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258182675</t>
+          <t>9786258182811</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
+          <t>Ortadoğu’da Güç ve Hakimiyet</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258182781</t>
+          <t>9786258182675</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Edirne Günlüğü</t>
+          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258182743</t>
+          <t>9786258182781</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Ulaşım Dünyası</t>
+          <t>Edirne Günlüğü</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258182286</t>
+          <t>9786258182743</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Kütüphanelerinde Hizmet Başarısının Tanımlanması</t>
+          <t>Geleceğin Ulaşım Dünyası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258182682</t>
+          <t>9786258182286</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Trakya’nın Anıt Mezarları Tümülüsler (M.Ö. 3000-M.S. 250)</t>
+          <t>Araştırma Kütüphanelerinde Hizmet Başarısının Tanımlanması</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258182736</t>
+          <t>9786258182682</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Sürmene Tarihi (Ciltli)</t>
+          <t>Trakya’nın Anıt Mezarları Tümülüsler (M.Ö. 3000-M.S. 250)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258182668</t>
+          <t>9786258182736</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Telefonla Sözlü Çeviri</t>
+          <t>Muhtasar Sürmene Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258182729</t>
+          <t>9786258182668</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Mısır Hazinesi</t>
+          <t>Telefonla Sözlü Çeviri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258182774</t>
+          <t>9786258182729</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Zor Yıllar - İkinci Dünya Savaşı'nda Türkiye</t>
+          <t>Osmanlı İdaresinde Mısır Hazinesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258182750</t>
+          <t>9786258182774</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dini Deliller ve Mezhepler</t>
+          <t>Zor Yıllar - İkinci Dünya Savaşı'nda Türkiye</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>190</v>
+        <v>380</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258182712</t>
+          <t>9786258182750</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Evrimsel Gelişiminin İmkanı</t>
+          <t>Dini Deliller ve Mezhepler</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>380</v>
+        <v>190</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258182538</t>
+          <t>9786258182712</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Çankırı’nın Geleneksel Kent Dokusu Ve Konutları</t>
+          <t>Ahlakın Evrimsel Gelişiminin İmkanı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>950</v>
+        <v>380</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258182651</t>
+          <t>9786258182538</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Doğal ve Beşeri Bilimler Açısından Iğdır - III</t>
+          <t>Çankırı’nın Geleneksel Kent Dokusu Ve Konutları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>280</v>
+        <v>950</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258182699</t>
+          <t>9786258182651</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Okulda Hayat Var</t>
+          <t>Doğal ve Beşeri Bilimler Açısından Iğdır - III</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258182620</t>
+          <t>9786258182699</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar Cilt 1</t>
+          <t>Okulda Hayat Var</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258182613</t>
+          <t>9786258182620</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar (2 Cilt Takım)</t>
+          <t>Tanıda Laboratuvar Cilt 1</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>1450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258182637</t>
+          <t>9786258182613</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar - Cilt 2</t>
+          <t>Tanıda Laboratuvar (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>700</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258182514</t>
+          <t>9786258182637</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Topraklarında Kadın Olmak</t>
+          <t>Tanıda Laboratuvar - Cilt 2</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258182521</t>
+          <t>9786258182514</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Eğitiminde Ürün ve Süreç Odaklı İzlenimler</t>
+          <t>Osmanlı Topraklarında Kadın Olmak</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258182460</t>
+          <t>9786258182521</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Türk Milleti’nin Milli Mücadelesi: Türk İstiklal Harbi</t>
+          <t>Çeviri Eğitiminde Ürün ve Süreç Odaklı İzlenimler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258182453</t>
+          <t>9786258182460</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Zoographia Rosso-Asiatica - Türk ve Moğol Dillerine Ait Hayvan Adlarının İncelenmesi</t>
+          <t>Türk Milleti’nin Milli Mücadelesi: Türk İstiklal Harbi</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258182422</t>
+          <t>9786258182453</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Makine Çevirisi Araştırmaları</t>
+          <t>Zoographia Rosso-Asiatica - Türk ve Moğol Dillerine Ait Hayvan Adlarının İncelenmesi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>280</v>
+        <v>950</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258182347</t>
+          <t>9786258182422</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yoksullukla Mücadelede Mikro Kredi: Elazığ Örneği</t>
+          <t>Makine Çevirisi Araştırmaları</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258182378</t>
+          <t>9786258182347</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Trablusgarp Savaşı'nda Osmanlı Esirleri</t>
+          <t>Yoksullukla Mücadelede Mikro Kredi: Elazığ Örneği</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258182231</t>
+          <t>9786258182378</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Memleketleri Coğrafyası - 3</t>
+          <t>Trablusgarp Savaşı'nda Osmanlı Esirleri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258182392</t>
+          <t>9786258182231</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Osmanoğulları ve Osmanlı İçin Ne Dediler?</t>
+          <t>Osmanlı Memleketleri Coğrafyası - 3</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258182354</t>
+          <t>9786258182392</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>KBRN Tehdidi ve Yönetimi</t>
+          <t>Osmanoğulları ve Osmanlı İçin Ne Dediler?</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258182385</t>
+          <t>9786258182354</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Röportajları</t>
+          <t>KBRN Tehdidi ve Yönetimi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258182309</t>
+          <t>9786258182385</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>60 Yılın Ardından Türkiye-Almanya İlişkileri ve Almanya’daki Türkler</t>
+          <t>Çeviri Röportajları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258182293</t>
+          <t>9786258182309</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Türk Şiirinde Gurbet (1923-1938)</t>
+          <t>60 Yılın Ardından Türkiye-Almanya İlişkileri ve Almanya’daki Türkler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258182187</t>
+          <t>9786258182293</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ovacık</t>
+          <t>Atatürk Dönemi Türk Şiirinde Gurbet (1923-1938)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>850</v>
+        <v>450</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258182323</t>
+          <t>9786258182187</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Seçim Kılavuzu</t>
+          <t>Ovacık</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>280</v>
+        <v>850</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258182262</t>
+          <t>9786258182323</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Konsoloshane</t>
+          <t>Seçim Kılavuzu</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258182279</t>
+          <t>9786258182262</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Çalışmaların Gölgesinde Almanya'nın Doğu Politikası</t>
+          <t>Kızıl Konsoloshane</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258182255</t>
+          <t>9786258182279</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Aktörlerin Filistin Politikaları</t>
+          <t>Arkeolojik Çalışmaların Gölgesinde Almanya'nın Doğu Politikası</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258182248</t>
+          <t>9786258182255</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Dr. Besim Ömer’in Kaleminden Hipnoz</t>
+          <t>Bölgesel Aktörlerin Filistin Politikaları</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258182194</t>
+          <t>9786258182248</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ukrayna Halaskar Cemiyyet-i İttihadiyyesi Neşriyatından Ukrayna, Rusya Ve Türkiye</t>
+          <t>Dr. Besim Ömer’in Kaleminden Hipnoz</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258182217</t>
+          <t>9786258182194</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Farmakognozi ve Fitoterapinin Temelleri</t>
+          <t>Ukrayna Halaskar Cemiyyet-i İttihadiyyesi Neşriyatından Ukrayna, Rusya Ve Türkiye</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>675</v>
+        <v>180</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258182224</t>
+          <t>9786258182217</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Memleketleri Coğrafyası - 2</t>
+          <t>Farmakognozi ve Fitoterapinin Temelleri</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>280</v>
+        <v>675</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258182057</t>
+          <t>9786258182224</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Londra Merkezli Ermeni, Osmanlı ve Yahudi Kuruluşları</t>
+          <t>Osmanlı Memleketleri Coğrafyası - 2</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258182156</t>
+          <t>9786258182057</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İzmir'de Mütareke Günleri</t>
+          <t>Londra Merkezli Ermeni, Osmanlı ve Yahudi Kuruluşları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258182149</t>
+          <t>9786258182156</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Lehçe Sözcük Yapımı</t>
+          <t>İzmir'de Mütareke Günleri</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258182200</t>
+          <t>9786258182149</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyılın Ortalarında Oltu’da Nüfus ve Yerleşme</t>
+          <t>Lehçe Sözcük Yapımı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258182163</t>
+          <t>9786258182200</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalarda Yatırımcı Duyarlılığı</t>
+          <t>XIX. Yüzyılın Ortalarında Oltu’da Nüfus ve Yerleşme</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258182132</t>
+          <t>9786258182163</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Ahı</t>
+          <t>Finansal Piyasalarda Yatırımcı Duyarlılığı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258182170</t>
+          <t>9786258182132</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs Darbesine Doğru TBMM</t>
+          <t>Kalemin Ahı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059940962</t>
+          <t>9786258182170</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hace-i Lisan-ı Osmani</t>
+          <t>27 Mayıs Darbesine Doğru TBMM</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258182095</t>
+          <t>9786059940962</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Coğrafyası</t>
+          <t>Hace-i Lisan-ı Osmani</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258182118</t>
+          <t>9786258182095</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Fiziki Coğrafyası</t>
+          <t>Türk Dünyası Coğrafyası</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258182071</t>
+          <t>9786258182118</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Charlie Chaplin'den Tape Face'e Yaratıcı Drama</t>
+          <t>Türkiye Fiziki Coğrafyası</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258182101</t>
+          <t>9786258182071</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Afetler Coğrafyası</t>
+          <t>Charlie Chaplin'den Tape Face'e Yaratıcı Drama</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258182088</t>
+          <t>9786258182101</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Afrika Coğrafyası</t>
+          <t>Afetler Coğrafyası</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258182002</t>
+          <t>9786258182088</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Hikayeleriyle Gaziantep Yer Adları</t>
+          <t>Afrika Coğrafyası</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059940931</t>
+          <t>9786258182002</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Eğlenirken Geliştirin</t>
+          <t>Hikayeleriyle Gaziantep Yer Adları</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258182033</t>
+          <t>9786059940931</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz’in Leviathan’ı Türkiye</t>
+          <t>Eğlenirken Geliştirin</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059940993</t>
+          <t>9786258182033</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>1838-1840 (1254-1256 H.) Tarihli  Ankara Şer'iyye Sicili</t>
+          <t>Doğu Akdeniz’in Leviathan’ı Türkiye</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258182019</t>
+          <t>9786059940993</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Çevirmen Adayları İşbaşında - Adım Adım Çeviri Dünyasına</t>
+          <t>1838-1840 (1254-1256 H.) Tarihli  Ankara Şer'iyye Sicili</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258182026</t>
+          <t>9786258182019</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>R3 Numaralı Rusçuk Şer’iyye Sicili</t>
+          <t>Çevirmen Adayları İşbaşında - Adım Adım Çeviri Dünyasına</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059940979</t>
+          <t>9786258182026</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Türk Yerel Basını</t>
+          <t>R3 Numaralı Rusçuk Şer’iyye Sicili</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059940986</t>
+          <t>9786059940979</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Kolera</t>
+          <t>Osmanlı’dan Cumhuriyet’e Türk Yerel Basını</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>850</v>
+        <v>900</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059940818</t>
+          <t>9786059940986</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Akademik Çeviri Eğitimi</t>
+          <t>Osmanlı'da Kolera</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>280</v>
+        <v>850</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059940917</t>
+          <t>9786059940818</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Çankırı İli Kurşunlu İlçesi Kapaklı Köyü</t>
+          <t>Akademik Çeviri Eğitimi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059940900</t>
+          <t>9786059940917</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Memleketleri Coğrafyası - 1</t>
+          <t>Osmanlı'dan Günümüze Çankırı İli Kurşunlu İlçesi Kapaklı Köyü</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059940955</t>
+          <t>9786059940900</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>XVIII. Yüzyılda Çankırı Kazası</t>
+          <t>Osmanlı Memleketleri Coğrafyası - 1</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>380</v>
+        <v>230</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059940948</t>
+          <t>9786059940955</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hakimiyetleri - Jeopolitik Stratejilerin Gizli Gücü</t>
+          <t>XVIII. Yüzyılda Çankırı Kazası</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059940849</t>
+          <t>9786059940948</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Mardin</t>
+          <t>Deniz Hakimiyetleri - Jeopolitik Stratejilerin Gizli Gücü</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059940825</t>
+          <t>9786059940849</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Çevirmen Öyküleri - Çevirmen Ne Yaşar Ne Yaşamaz</t>
+          <t>Mardin</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059940924</t>
+          <t>9786059940825</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Değerli Hissettiren Eğitim</t>
+          <t>Çevirmen Öyküleri - Çevirmen Ne Yaşar Ne Yaşamaz</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059940887</t>
+          <t>9786059940924</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Üzerine Tartışmalar - İç Politika</t>
+          <t>Değerli Hissettiren Eğitim</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>310</v>
+        <v>180</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059940863</t>
+          <t>9786059940887</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Üzerine Tartışmalar - Ekonomi Teknoloji ve Çevre</t>
+          <t>Avrupa Birliği Üzerine Tartışmalar - İç Politika</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>250</v>
+        <v>310</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059940870</t>
+          <t>9786059940863</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Üzerine Tartışmalar - Dış Politika ve Güvenlik</t>
+          <t>Avrupa Birliği Üzerine Tartışmalar - Ekonomi Teknoloji ve Çevre</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059940894</t>
+          <t>9786059940870</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Memleket Hikayeleri ve Dublinliler</t>
+          <t>Avrupa Birliği Üzerine Tartışmalar - Dış Politika ve Güvenlik</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059940832</t>
+          <t>9786059940894</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sultan Kabus ve Umman</t>
+          <t>Memleket Hikayeleri ve Dublinliler</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059940856</t>
+          <t>9786059940832</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Salgın Hastalıklara Karşı Nasıl Mücadele Etmeli?</t>
+          <t>Sultan Kabus ve Umman</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059940245</t>
+          <t>9786059940856</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Tek Kanatlılar</t>
+          <t>Salgın Hastalıklara Karşı Nasıl Mücadele Etmeli?</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059940672</t>
+          <t>9786059940245</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Mahbesten Hapishaneye</t>
+          <t>Tek Kanatlılar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059940788</t>
+          <t>9786059940672</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ah Şu Okullar Yok Mu</t>
+          <t>Mahbesten Hapishaneye</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059940689</t>
+          <t>9786059940788</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kıyafet Albümü</t>
+          <t>Ah Şu Okullar Yok Mu</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059940764</t>
+          <t>9786059940689</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hac Organizasyonunda Cidde Konsoloslukları (1840-1916)</t>
+          <t>Osmanlı Kıyafet Albümü</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789758986088</t>
+          <t>9786059940764</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimlerinde Özel Konular 2 Yer Bilimi</t>
+          <t>Osmanlı Hac Organizasyonunda Cidde Konsoloslukları (1840-1916)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059940740</t>
+          <t>9789758986088</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Airbnb - Host and Risk</t>
+          <t>Fen Bilimlerinde Özel Konular 2 Yer Bilimi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059940665</t>
+          <t>9786059940740</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Eğitim - Eğitimde Yaşanan Değişim</t>
+          <t>Airbnb - Host and Risk</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059940443</t>
+          <t>9786059940665</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>The Call of The Wild</t>
+          <t>Yeni Nesil Eğitim - Eğitimde Yaşanan Değişim</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059940528</t>
+          <t>9786059940443</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>The Jungle Book</t>
+          <t>The Call of The Wild</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059940634</t>
+          <t>9786059940528</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Dead Souls</t>
+          <t>The Jungle Book</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059940627</t>
+          <t>9786059940634</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>The Seagull</t>
+          <t>Dead Souls</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059940566</t>
+          <t>9786059940627</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>The Gambler</t>
+          <t>The Seagull</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059940597</t>
+          <t>9786059940566</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>The Gambler</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059940603</t>
+          <t>9786059940597</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Twelve Years a Slave</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059940535</t>
+          <t>9786059940603</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Those Extraordinary Twins</t>
+          <t>Twelve Years a Slave</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059940542</t>
+          <t>9786059940535</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>The Island of Dr. Moraeu</t>
+          <t>Those Extraordinary Twins</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059940412</t>
+          <t>9786059940542</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Fantome D'orient</t>
+          <t>The Island of Dr. Moraeu</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059940498</t>
+          <t>9786059940412</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>The Happy Prince and The Other Tales</t>
+          <t>Fantome D'orient</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059940467</t>
+          <t>9786059940498</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Brennendes Geheimnis</t>
+          <t>The Happy Prince and The Other Tales</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059940511</t>
+          <t>9786059940467</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Le Horla</t>
+          <t>Brennendes Geheimnis</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059940429</t>
+          <t>9786059940511</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>The Merchant of Venice</t>
+          <t>Le Horla</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059940436</t>
+          <t>9786059940429</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Man and The Ghost's Bargain</t>
+          <t>The Merchant of Venice</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059940610</t>
+          <t>9786059940436</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>The Parasite</t>
+          <t>The Haunted Man and The Ghost's Bargain</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059940580</t>
+          <t>9786059940610</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>The Big Time</t>
+          <t>The Parasite</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059940757</t>
+          <t>9786059940580</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>İkinci Milenyumda Terörle Savaş</t>
+          <t>The Big Time</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059940702</t>
+          <t>9786059940757</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türkçe Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
+          <t>İkinci Milenyumda Terörle Savaş</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059940719</t>
+          <t>9786059940702</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili ve Edebiyatı Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
+          <t>ÖABT Türkçe Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059940399</t>
+          <t>9786059940719</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>1864 Çerkeslerin Osmanlı Devleti’ne Göçü - Kafkaslara Veda</t>
+          <t>ÖABT Türk Dili ve Edebiyatı Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059940573</t>
+          <t>9786059940399</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Okuryazarlığını Anlamak</t>
+          <t>1864 Çerkeslerin Osmanlı Devleti’ne Göçü - Kafkaslara Veda</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789756755075</t>
+          <t>9786059940573</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Coğrafya</t>
+          <t>Sağlık Okuryazarlığını Anlamak</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789756755839</t>
+          <t>9789756755075</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Küresel İşgal: Dünyanın Anahtarına Sahip Olma Mücadelesi</t>
+          <t>Siyasi Coğrafya</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>210</v>
+        <v>375</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789758986453</t>
+          <t>9789756755839</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Küresel Güçler ve Politikalar</t>
+          <t>Küresel İşgal: Dünyanın Anahtarına Sahip Olma Mücadelesi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059940405</t>
+          <t>9789758986453</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Coğrafyası ve Jeopolitiği</t>
+          <t>Küresel Güçler ve Politikalar</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789756755235</t>
+          <t>9786059940405</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Toplam Kalite Yönetimi Çerçevesinde Büro Yönetimi Teknikleri</t>
+          <t>Türkiye Coğrafyası ve Jeopolitiği</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789758986422</t>
+          <t>9789756755235</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Endokrinoloji ve Metabolizma Hastalıkları Semiyolojisi</t>
+          <t>Toplam Kalite Yönetimi Çerçevesinde Büro Yönetimi Teknikleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789758986675</t>
+          <t>9789758986422</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Coğrafyası</t>
+          <t>Endokrinoloji ve Metabolizma Hastalıkları Semiyolojisi</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789756755846</t>
+          <t>9789758986675</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Avmerikalılaşmak: Kimlik Erozyonunun Tarihsel ve Mekansal Değişimi</t>
+          <t>Avrupa Coğrafyası</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789758986637</t>
+          <t>9789756755846</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Asya Coğrafyası</t>
+          <t>Avmerikalılaşmak: Kimlik Erozyonunun Tarihsel ve Mekansal Değişimi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789758986521</t>
+          <t>9789758986637</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Amerika Coğrafyası</t>
+          <t>Asya Coğrafyası</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>475</v>
+        <v>450</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789758986941</t>
+          <t>9789758986521</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Coğrafyası ve Küreselleşme</t>
+          <t>Amerika Coğrafyası</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>400</v>
+        <v>475</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789758986378</t>
+          <t>9789758986941</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Kimlikten Ulusal Kimliğe</t>
+          <t>Ticaret Coğrafyası ve Küreselleşme</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789756755717</t>
+          <t>9789758986378</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Aşkale</t>
+          <t>Kültürel Kimlikten Ulusal Kimliğe</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059940009</t>
+          <t>9789756755717</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Coğrafya</t>
+          <t>Aşkale</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059940559</t>
+          <t>9786059940009</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>The Trial</t>
+          <t>Kültürel Coğrafya</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059940658</t>
+          <t>9786059940559</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Sualtı Lağımları</t>
+          <t>The Trial</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059940641</t>
+          <t>9786059940658</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Dijital Materyal Destekli Balık Anatomisi ve Fizyolojisi</t>
+          <t>Osmanlı’nın Sualtı Lağımları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756755990</t>
+          <t>9786059940641</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Botanik - 2</t>
+          <t>Dijital Materyal Destekli Balık Anatomisi ve Fizyolojisi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789758986002</t>
+          <t>9789756755990</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Boyanik - 1</t>
+          <t>Sistematik Botanik - 2</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789758986200</t>
+          <t>9789758986002</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Biyokimya</t>
+          <t>Sistematik Boyanik - 1</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>750</v>
+        <v>270</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059940252</t>
+          <t>9789758986200</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Kapasite Geliştirme</t>
+          <t>Biyokimya</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059940382</t>
+          <t>9786059940252</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Terminoloji ve Çeviri</t>
+          <t>Yerel Yönetimlerde Kapasite Geliştirme</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
+          <t>9786059940382</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Terminoloji ve Çeviri</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
           <t>9786059940276</t>
         </is>
       </c>
-      <c r="B281" s="1" t="inlineStr">
+      <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Akışı İçerisinde Çeviri Süreci ve Çeviribilim</t>
         </is>
       </c>
-      <c r="C281" s="1">
+      <c r="C282" s="1">
         <v>270</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>