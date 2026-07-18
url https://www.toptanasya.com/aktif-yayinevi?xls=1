--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,4255 +85,4315 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255540270</t>
+          <t>9786255540317</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yerel Kalkınmayı Teşvik Aracı Olarak Yerel Yönetim Ödülleri</t>
+          <t>Dönüşüm Ekonomisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255540232</t>
+          <t>9786255540287</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>PKK Terörünün Anatomisi</t>
+          <t>Dil Macerası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255540133</t>
+          <t>9786255540300</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Beşeri Bölgeler Coğrafyası</t>
+          <t>Benim Kitabım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255540195</t>
+          <t>9786255540294</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türk Kurtuluş Savaşı’nda Alemdâr Gazetesi</t>
+          <t>Görgü Kitabı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255540140</t>
+          <t>9786255540270</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Halep Hazinesi</t>
+          <t>Yerel Kalkınmayı Teşvik Aracı Olarak Yerel Yönetim Ödülleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255540164</t>
+          <t>9786255540232</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - I</t>
+          <t>PKK Terörünün Anatomisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255540171</t>
+          <t>9786255540133</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - II</t>
+          <t>Beşeri Bölgeler Coğrafyası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255540102</t>
+          <t>9786255540195</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Örnek Okumalarla Eğitimin Romanı</t>
+          <t>Türk Kurtuluş Savaşı’nda Alemdâr Gazetesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255540003</t>
+          <t>9786255540140</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekâ ve Akıllı Ulaşım Sistemleri-Geleceğin Ulaşım Dünyasına Disiplinlerarası Bir Bakış</t>
+          <t>Osmanlı İdaresinde Halep Hazinesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258182491</t>
+          <t>9786255540164</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Bor Madeni</t>
+          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - I</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258182866</t>
+          <t>9786255540171</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Revolutionizing Translation Studies</t>
+          <t>Çocuk Gelişimi Alanında Güncel Çalışmalar - II</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259441160</t>
+          <t>9786255540102</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
+          <t>Örnek Okumalarla Eğitimin Romanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258182798</t>
+          <t>9786255540003</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
+          <t>Yapay Zekâ ve Akıllı Ulaşım Sistemleri-Geleceğin Ulaşım Dünyasına Disiplinlerarası Bir Bakış</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258182606</t>
+          <t>9786258182491</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Tekniği</t>
+          <t>Osmanlı Devleti'nde Bor Madeni</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258182576</t>
+          <t>9786258182866</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Güncel Türkçe Sözlük’te Sözlüksel Boşluk</t>
+          <t>Revolutionizing Translation Studies</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258182552</t>
+          <t>9786259441160</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>The Palestinian İssue And Regional Actors</t>
+          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>245</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258182545</t>
+          <t>9786258182798</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türk Anayasa Tarihi Ve Anayasaların Nitelikleri</t>
+          <t>Arapça Dil Düşüncesinde Görsel Kültürün Yansımaları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258182446</t>
+          <t>9786258182606</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>A Study on the History of Turkish Democracy</t>
+          <t>Çeviri Tekniği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258182439</t>
+          <t>9786258182576</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Sözlük ve Anadili Arapça Olmayanlara Arapça Öğretimindeki Kullanımı - الـمُعْجَمُ الإلكتـرُونِـيُّ وتَوْظِيفُهُ فِي تَعْلِيمِ اللُّغةِ العَرَبِيَّةِ للناطِقينَ بِغَيْـرِهَا أبحَاثُ عِلمِيَّة مُحَكَّمة</t>
+          <t>Güncel Türkçe Sözlük’te Sözlüksel Boşluk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258182415</t>
+          <t>9786258182552</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Öğretimi: Geliştirme ve Yenilemeye Yönelik Anlayışlar</t>
+          <t>The Palestinian İssue And Regional Actors</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258182361</t>
+          <t>9786258182545</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>The Role of İntelligence in Counter Terrorism: The PKK Case</t>
+          <t>Türk Anayasa Tarihi Ve Anayasaların Nitelikleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059940801</t>
+          <t>9786258182446</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lisanımızda Elfaz-ı Müteşabihe</t>
+          <t>A Study on the History of Turkish Democracy</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258182125</t>
+          <t>9786258182439</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Konvansiyonel Kalkınmadan Dijital Kalkınmaya Türkiye</t>
+          <t>Elektronik Sözlük ve Anadili Arapça Olmayanlara Arapça Öğretimindeki Kullanımı - الـمُعْجَمُ الإلكتـرُونِـيُّ وتَوْظِيفُهُ فِي تَعْلِيمِ اللُّغةِ العَرَبِيَّةِ للناطِقينَ بِغَيْـرِهَا أبحَاثُ عِلمِيَّة مُحَكَّمة</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258182064</t>
+          <t>9786258182415</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Çalışmalar</t>
+          <t>Yabancı Dil Öğretimi: Geliştirme ve Yenilemeye Yönelik Anlayışlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258182040</t>
+          <t>9786258182361</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İşgal Altında Bosna</t>
+          <t>The Role of İntelligence in Counter Terrorism: The PKK Case</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758986132</t>
+          <t>9786059940801</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Modern Libya Edebiyatı</t>
+          <t>Lisanımızda Elfaz-ı Müteşabihe</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>16.2</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056702563</t>
+          <t>9786258182125</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sevda Durağı</t>
+          <t>Konvansiyonel Kalkınmadan Dijital Kalkınmaya Türkiye</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>10.19</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056702556</t>
+          <t>9786258182064</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Suçsuz Bucaksız Aşk</t>
+          <t>Kültürel Çalışmalar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>13.89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059940085</t>
+          <t>9786258182040</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küheylan</t>
+          <t>İşgal Altında Bosna</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000001970</t>
+          <t>9789758986132</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İstatistiğe GirişUygulamalı Temel Bilgiler Çözümlü ve Cevaplı Sorular</t>
+          <t>Modern Libya Edebiyatı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>14.81</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758986514</t>
+          <t>9786056702563</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ziraat Coğrafyası</t>
+          <t>Sevda Durağı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>18.52</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990056755211</t>
+          <t>9786056702556</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yapı Malzemesi ve Beton</t>
+          <t>Suçsuz Bucaksız Aşk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000005193</t>
+          <t>9786059940085</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Nasıl Kazanılır</t>
+          <t>Küheylan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758986736</t>
+          <t>3990000001970</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şehristan</t>
+          <t>İstatistiğe GirişUygulamalı Temel Bilgiler Çözümlü ve Cevaplı Sorular</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758986712</t>
+          <t>9789758986514</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Bir Dünya İçin Coğrafya Eğitimi</t>
+          <t>Ziraat Coğrafyası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756755143</t>
+          <t>3990056755211</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Maliyet Yönetimi Maliyet ve Yönetim Muhasebesinde Yeni Yaklaşımlar</t>
+          <t>Yapı Malzemesi ve Beton</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>9.26</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000013556</t>
+          <t>3990000005193</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Botanik 2</t>
+          <t>Üniversite Nasıl Kazanılır</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000013557</t>
+          <t>9789758986736</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Botanik 1</t>
+          <t>Şehristan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>9.26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000013717</t>
+          <t>9789758986712</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ses ve Şekil Bilgisi</t>
+          <t>Sürdürülebilir Bir Dünya İçin Coğrafya Eğitimi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>7.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000014638</t>
+          <t>9789756755143</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Rusya’nın Şark Siyaseti</t>
+          <t>Stratejik Maliyet Yönetimi Maliyet ve Yönetim Muhasebesinde Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>3.7</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758986729</t>
+          <t>3990000013556</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Danışmalık Meslek Etiği El Kitabı</t>
+          <t>Sistematik Botanik 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756755198</t>
+          <t>3990000013557</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Optik</t>
+          <t>Sistematik Botanik 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758986507</t>
+          <t>3990000013717</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Coğrafyası</t>
+          <t>Ses ve Şekil Bilgisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000024432</t>
+          <t>3990000014638</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yapı Teknolojisi 1 - 2</t>
+          <t>Rusya’nın Şark Siyaseti</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>20.37</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000011668</t>
+          <t>9789758986729</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Edebiyatı Antolojisi 2. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
+          <t>Psikolojik Danışmalık Meslek Etiği El Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>23.15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000011667</t>
+          <t>9789756755198</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Edebiyatı Antolojisi 1. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
+          <t>Optik</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>25.93</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756755464</t>
+          <t>9789758986507</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Merkezi Sinir Sisteminin Enfeksiyöz Hastalıkları (Ciltli)</t>
+          <t>Okyanusya Coğrafyası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>65</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756755402</t>
+          <t>3990000024432</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Çeviri Teknikleri Translation Techniques in English</t>
+          <t>Yapı Teknolojisi 1 - 2</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>9.26</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756755150</t>
+          <t>3990000011668</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>Mesnevi Edebiyatı Antolojisi 2. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>40</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756755488</t>
+          <t>3990000011667</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İç Hastalıklarında Belirtiler - Bulgular - Laboratuvar</t>
+          <t>Mesnevi Edebiyatı Antolojisi 1. Cilt XI. - XX. Yüzyıllar El Yazması Metinler ve Özetleriyle</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>23.15</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756755881</t>
+          <t>9789756755464</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İç Hastalıkları Konsültasyonu Cerrahi Hastanın Ameliyat Öncesinde, Sonrasında</t>
+          <t>Merkezi Sinir Sisteminin Enfeksiyöz Hastalıkları (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756755389</t>
+          <t>9789756755402</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin M. S Office XP &amp; Internet Kullanımı (2002)</t>
+          <t>İngilizce Çeviri Teknikleri Translation Techniques in English</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>40</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000014118</t>
+          <t>9789756755150</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Flavonoidler</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>16.67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756755570</t>
+          <t>9789756755488</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Fizyoloji Laboratuvar Kitabı</t>
+          <t>İç Hastalıklarında Belirtiler - Bulgular - Laboratuvar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>6.48</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758986705</t>
+          <t>9789756755881</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>İç Hastalıkları Konsültasyonu Cerrahi Hastanın Ameliyat Öncesinde, Sonrasında</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756755501</t>
+          <t>9789756755389</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Fen ve Mühendislik İçin Nümerik Analiz</t>
+          <t>Herkes İçin M. S Office XP &amp; Internet Kullanımı (2002)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>23.15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>3990000006332</t>
+          <t>3990000014118</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Endokrin ve Metabolizma Hastalıkları</t>
+          <t>Flavonoidler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756755266</t>
+          <t>9789756755570</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji ve Çevre Sorunları</t>
+          <t>Fizyoloji Laboratuvar Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758986897</t>
+          <t>9789758986705</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin Diyalektiği ve Aile Sorumluluğu</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756755174</t>
+          <t>9789756755501</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Ülkeler Coğrafyası</t>
+          <t>Fen ve Mühendislik İçin Nümerik Analiz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000012105</t>
+          <t>3990000006332</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dünya Platformunda Türk Dünyası</t>
+          <t>Endokrin ve Metabolizma Hastalıkları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756755860</t>
+          <t>9789756755266</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dünya Denkleminde Ortadoğu Coğrafyası Ülkeler - İnsanlar - Sorunlar</t>
+          <t>Ekoloji ve Çevre Sorunları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254437106</t>
+          <t>9789758986897</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıldız</t>
+          <t>Eğitimin Diyalektiği ve Aile Sorumluluğu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059940795</t>
+          <t>9789756755174</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji</t>
+          <t>Dünya ve Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059940696</t>
+          <t>3990000012105</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kutlu Misafiri Ebu Eyyüb El-Ensari</t>
+          <t>Dünya Platformunda Türk Dünyası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059940450</t>
+          <t>9789756755860</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>A Room of One's Own</t>
+          <t>Dünya Denkleminde Ortadoğu Coğrafyası Ülkeler - İnsanlar - Sorunlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059940733</t>
+          <t>9786254437106</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hamidiye Süvari Alayları</t>
+          <t>Kayıp Yıldız</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059940474</t>
+          <t>9786059940795</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Afetler ve Afet Yönetimi</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059940481</t>
+          <t>9786059940696</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Temel Nüfus Coğrafyası</t>
+          <t>İstanbul’un Kutlu Misafiri Ebu Eyyüb El-Ensari</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758986484</t>
+          <t>9786059940450</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Küresel Silahlanma Dünyanın Silah Depoları</t>
+          <t>A Room of One's Own</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756755396</t>
+          <t>9786059940733</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çevre Sorunları</t>
+          <t>Hamidiye Süvari Alayları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000014701</t>
+          <t>9786059940474</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Davranış Bilimleri</t>
+          <t>Afetler ve Afet Yönetimi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>18.52</v>
+        <v>375</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756755259</t>
+          <t>9786059940481</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çözümlü Problemlerle Temel Prosesler</t>
+          <t>Temel Nüfus Coğrafyası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>14.81</v>
+        <v>330</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758986576</t>
+          <t>9789758986484</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Diferensiyel Geometri</t>
+          <t>Küresel Silahlanma Dünyanın Silah Depoları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000011698</t>
+          <t>9789756755396</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Deneysel Biyokimya</t>
+          <t>Çevre Sorunları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>6.48</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758986392</t>
+          <t>3990000014701</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>William M. Pickthall’un Yakın Doğu İle İlgili Eserleri ve Türkler</t>
+          <t>Davranış Bilimleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059940153</t>
+          <t>9789756755259</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ümit Penceresi</t>
+          <t>Çözümlü Problemlerle Temel Prosesler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>25</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758986774</t>
+          <t>9789758986576</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
+          <t>Diferensiyel Geometri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9756755814978</t>
+          <t>3990000011698</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yenileşme Dönemi Türk Edebiyatında Aruz Arayışları</t>
+          <t>Deneysel Biyokimya</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>25</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758986491</t>
+          <t>9789758986392</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yarıiletken Fiziği</t>
+          <t>William M. Pickthall’un Yakın Doğu İle İlgili Eserleri ve Türkler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>35</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758986170</t>
+          <t>9786059940153</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Berceste Mısralar: Zinetü’l-Mecalis</t>
+          <t>Ümit Penceresi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>37.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758986767</t>
+          <t>9789758986774</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ülkeler Coğrafyası</t>
+          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>13.89</v>
+        <v>55</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000004328</t>
+          <t>9756755814978</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı İstatistik 1 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
+          <t>Yenileşme Dönemi Türk Edebiyatında Aruz Arayışları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>12.04</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756755044</t>
+          <t>9789758986491</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Coğrafyası</t>
+          <t>Yarıiletken Fiziği</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>55</v>
+        <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756755167</t>
+          <t>9789758986170</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Titreşimler ve Dalgalar</t>
+          <t>Berceste Mısralar: Zinetü’l-Mecalis</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>35</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000000041</t>
+          <t>9789758986767</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Biyokimya Uygulamaları</t>
+          <t>Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758986835</t>
+          <t>3990000004328</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar / Biokimya - Hematoloji</t>
+          <t>Uygulamalı İstatistik 1 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>45</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758986781</t>
+          <t>9789756755044</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Protein Saflaştırma Rehberi</t>
+          <t>Türk Dünyası Coğrafyası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756755082</t>
+          <t>9789756755167</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı İstatistik 2 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
+          <t>Titreşimler ve Dalgalar</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000013824</t>
+          <t>3990000000041</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mensur Süheyl ü Nevbahar</t>
+          <t>Tıbbi Biyokimya Uygulamaları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758986309</t>
+          <t>9789758986835</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>MDBT Koroner Anjiyografi (Ciltli)</t>
+          <t>Tanıda Laboratuvar / Biokimya - Hematoloji</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756755181</t>
+          <t>9789758986781</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi Tekdüzen Hesap Planına Uygun</t>
+          <t>Protein Saflaştırma Rehberi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>12.96</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758986064</t>
+          <t>9789756755082</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat</t>
+          <t>Uygulamalı İstatistik 2 Kısa Teorik Bilgiler ve Çözülmüş Problemler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000013958</t>
+          <t>3990000013824</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Klinik Biyokimya Laboratuvar El Kitabı</t>
+          <t>Mensur Süheyl ü Nevbahar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>14.81</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758986071</t>
+          <t>9789758986309</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Katıların Fiziği</t>
+          <t>MDBT Koroner Anjiyografi (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756755549</t>
+          <t>9789756755181</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Fizik 2. Kitap Fotonlar ve Çekirdekler</t>
+          <t>Maliyet Muhasebesi Tekdüzen Hesap Planına Uygun</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>47</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789756755372</t>
+          <t>9789758986064</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Dünya Sorunları</t>
+          <t>Makro İktisat</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3990000014836</t>
+          <t>3990000013958</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Euclid Geometri ve Özel Öğretimi</t>
+          <t>Klinik Biyokimya Laboratuvar El Kitabı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>12.96</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>3990000011666</t>
+          <t>9789758986071</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Eski Harfli Metinlerle Divan Şiiri Antolojisi 12. Yüzyıldan 20. Yüzyıla Kadar</t>
+          <t>Katıların Fiziği</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>7.41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758986163</t>
+          <t>9789756755549</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dörtyol Şehri Kuruluşu-Gelişmesi ve Fonksiyonel Özellikleri Yönünden</t>
+          <t>Herkes İçin Fizik 2. Kitap Fotonlar ve Çekirdekler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789756755310</t>
+          <t>9789756755372</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Dosyalama ve Arşivleme Teknikleri</t>
+          <t>Günümüz Dünya Sorunları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>12.96</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000013786</t>
+          <t>3990000014836</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Fiziğinin Esasları</t>
+          <t>Euclid Geometri ve Özel Öğretimi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>20.37</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000003920</t>
+          <t>3990000011666</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Cümle ve Metin Bilgisi</t>
+          <t>Eski Harfli Metinlerle Divan Şiiri Antolojisi 12. Yüzyıldan 20. Yüzyıla Kadar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>35</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789657745595</t>
+          <t>9789758986163</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya’ya Giriş 2 Genel Beşeri ve Ekonomik Coğrafya</t>
+          <t>Dörtyol Şehri Kuruluşu-Gelişmesi ve Fonksiyonel Özellikleri Yönünden</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>20.37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000006600</t>
+          <t>9789756755310</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya’ya Giriş 1 Genel ve Fiziki Coğrafya</t>
+          <t>Dosyalama ve Arşivleme Teknikleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>23.15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789756755600</t>
+          <t>3990000013786</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya’ya Giriş</t>
+          <t>Çekirdek Fiziğinin Esasları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>14.81</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758986533</t>
+          <t>3990000003920</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
+          <t>Cümle ve Metin Bilgisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058834804</t>
+          <t>9789657745595</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Akıl Karı Olmayan İşler</t>
+          <t>Coğrafya’ya Giriş 2 Genel Beşeri ve Ekonomik Coğrafya</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758986699</t>
+          <t>3990000006600</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Afrika Coğrafyası</t>
+          <t>Coğrafya’ya Giriş 1 Genel ve Fiziki Coğrafya</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>85</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758986255</t>
+          <t>9789756755600</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Afetler Coğrafyası</t>
+          <t>Coğrafya’ya Giriş</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054485598</t>
+          <t>9789758986533</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Adi Diferansiyel Denklemler</t>
+          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000004674</t>
+          <t>9786058834804</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Araştırma Yöntemleri ve Yazma Teknikleri</t>
+          <t>Akıl Karı Olmayan İşler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758986903</t>
+          <t>9789758986699</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Beşeri Bölgeler Coğrafyası</t>
+          <t>Afrika Coğrafyası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>130</v>
+        <v>85</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758986194</t>
+          <t>9789758986255</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>ABD’de Eğitim Sistemi ve Coğrafya Öğretimi</t>
+          <t>Afetler Coğrafyası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758986804</t>
+          <t>9786054485598</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet’ten Cumhuriyet’e</t>
+          <t>Adi Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>320</v>
+        <v>50</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758986873</t>
+          <t>3990000004674</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Doğal Bölgeler Coğrafyası</t>
+          <t>Bilimsel Araştırma Yöntemleri ve Yazma Teknikleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>380</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789756755495</t>
+          <t>9789758986903</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Öğretim Yöntemleri Orta Öğretimde Coğrafya Eğitiminin Esasları</t>
+          <t>Beşeri Bölgeler Coğrafyası</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>23.15</v>
+        <v>130</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758986408</t>
+          <t>9789758986194</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Eğitimi</t>
+          <t>ABD’de Eğitim Sistemi ve Coğrafya Öğretimi</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756755204</t>
+          <t>9789758986804</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Biyokimya</t>
+          <t>2. Meşrutiyet’ten Cumhuriyet’e</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>27.78</v>
+        <v>320</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000006889</t>
+          <t>9789758986873</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Birleştirilmiş Sınıflarda Öğretim ve Derslerin Planlanması</t>
+          <t>Doğal Bölgeler Coğrafyası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>35</v>
+        <v>380</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756755067</t>
+          <t>9789756755495</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Su Ürünleri Terimleri Sözlüğü</t>
+          <t>Coğrafya Öğretim Yöntemleri Orta Öğretimde Coğrafya Eğitiminin Esasları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>20</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059940115</t>
+          <t>9789758986408</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Coğrafyası</t>
+          <t>Coğrafya Eğitimi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>350</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758986910</t>
+          <t>9789756755204</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerin Dilinden</t>
+          <t>Biyokimya</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>240</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059940078</t>
+          <t>3990000006889</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kalp Hastalıkları ve Damar Tıkanıklıkları Tedavilerine Bitkisel Destek El Kitabı</t>
+          <t>Birleştirilmiş Sınıflarda Öğretim ve Derslerin Planlanması</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059940054</t>
+          <t>9789756755067</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>DNA Mucizesi ve Hayatın Gerçeği</t>
+          <t>Su Ürünleri Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758986606</t>
+          <t>9786059940115</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi Erkannamelerinde Mezhebi Unsurlar</t>
+          <t>Sağlık Coğrafyası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059940122</t>
+          <t>9789758986910</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Başbakan Olacak Çocuk 1. Kitap</t>
+          <t>Kelimelerin Dilinden</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>30</v>
+        <v>240</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756755660</t>
+          <t>9786059940078</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bahçıvan ve Gül</t>
+          <t>Kalp Hastalıkları ve Damar Tıkanıklıkları Tedavilerine Bitkisel Destek El Kitabı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>42</v>
+        <v>30</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059940092</t>
+          <t>9786059940054</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ankilozan Spondilit Romatoid Artrit Tedavilerine Bitkisel Destek</t>
+          <t>DNA Mucizesi ve Hayatın Gerçeği</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789758986583</t>
+          <t>9789758986606</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
+          <t>Bektaşi Erkannamelerinde Mezhebi Unsurlar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255540157</t>
+          <t>9786059940122</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünde Dünyasında Refik Halid Karay</t>
+          <t>Başbakan Olacak Çocuk 1. Kitap</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255540126</t>
+          <t>9789756755660</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Siyasetnamelerden Kanunlara</t>
+          <t>Bahçıvan ve Gül</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>700</v>
+        <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255540034</t>
+          <t>9786059940092</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluk Dönemi Gümüş Sikkeleri</t>
+          <t>Ankilozan Spondilit Romatoid Artrit Tedavilerine Bitkisel Destek</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255540065</t>
+          <t>9789758986583</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Modern Doğumun Öncüsü Besim Ömer</t>
+          <t>Coğrafya Öğretiminde Yöntem ve Yaklaşımlar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059940771</t>
+          <t>9786255540157</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sultan II. Abdülhamid Han ve Türk Kütüphaneciliği</t>
+          <t>Türk Düşünde Dünyasında Refik Halid Karay</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255540041</t>
+          <t>9786255540126</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Doğu, Güneydoğu ve Musul Denkleminde Aşiretler (1918-1922)</t>
+          <t>Siyasetnamelerden Kanunlara</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255540027</t>
+          <t>9786255540034</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Terakki Çareleri</t>
+          <t>Roma İmparatorluk Dönemi Gümüş Sikkeleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258182989</t>
+          <t>9786255540065</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Hidroksiklorokin Sülfatın Kemik İyileşmesine Etkileri</t>
+          <t>Modern Doğumun Öncüsü Besim Ömer</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255540072</t>
+          <t>9786059940771</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mısır Surresi ve Hac Emirliği</t>
+          <t>Sultan II. Abdülhamid Han ve Türk Kütüphaneciliği</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>650</v>
+        <v>330</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255540010</t>
+          <t>9786255540041</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Matematiği</t>
+          <t>Doğu, Güneydoğu ve Musul Denkleminde Aşiretler (1918-1922)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258182941</t>
+          <t>9786255540027</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Olguda ve Kurguda Yaşlılık</t>
+          <t>Terakki Çareleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258182804</t>
+          <t>9786258182989</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İlhanlılar Tarihinde Çobanoğulları (Sulduslar)</t>
+          <t>Hidroksiklorokin Sülfatın Kemik İyileşmesine Etkileri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258182958</t>
+          <t>9786255540072</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Burdur İlinde Kültürel Turizmin Mekânsal Örüntüsü</t>
+          <t>Mısır Surresi ve Hac Emirliği</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258182965</t>
+          <t>9786255540010</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılda Harput</t>
+          <t>Mühendislik Matematiği</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258182507</t>
+          <t>9786258182941</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>13387 Numaralı Temettuat (Vergi) Defterine Göre 19. Yüzyılda Sızır (Sosyo-Ekonomik Hayat)</t>
+          <t>Olguda ve Kurguda Yaşlılık</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258182972</t>
+          <t>9786258182804</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Akademisyen Olmak</t>
+          <t>İlhanlılar Tarihinde Çobanoğulları (Sulduslar)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258182316</t>
+          <t>9786258182958</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mucize Hayat</t>
+          <t>Burdur İlinde Kültürel Turizmin Mekânsal Örüntüsü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>260</v>
+        <v>600</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258182910</t>
+          <t>9786258182965</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Portreler Kitabı</t>
+          <t>17. Yüzyılda Harput</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>260</v>
+        <v>600</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258182903</t>
+          <t>9786258182507</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kastamonu Üniversitesi Bilgi ve Belge Yönetimi Seminerleri 2022-2023</t>
+          <t>13387 Numaralı Temettuat (Vergi) Defterine Göre 19. Yüzyılda Sızır (Sosyo-Ekonomik Hayat)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258182934</t>
+          <t>9786258182972</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çarlık İdaresi Döneminde Sürmeli’de (Iğdır) Nüfus ve Yerleşme</t>
+          <t>Akademisyen Olmak</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258182927</t>
+          <t>9786258182316</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kopernik Astronomisinin Temelleri</t>
+          <t>Mucize Hayat</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258182835</t>
+          <t>9786258182910</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Paul Feyerabend’in Bilim Anlayışlarına Eleştirileri</t>
+          <t>Portreler Kitabı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258182828</t>
+          <t>9786258182903</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Okul Kütüphaneleri, Okuma Alışkanlığı ve Eğitim</t>
+          <t>Kastamonu Üniversitesi Bilgi ve Belge Yönetimi Seminerleri 2022-2023</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258182811</t>
+          <t>9786258182934</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da Güç ve Hakimiyet</t>
+          <t>Çarlık İdaresi Döneminde Sürmeli’de (Iğdır) Nüfus ve Yerleşme</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258182675</t>
+          <t>9786258182927</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
+          <t>Kopernik Astronomisinin Temelleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258182781</t>
+          <t>9786258182835</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Edirne Günlüğü</t>
+          <t>Paul Feyerabend’in Bilim Anlayışlarına Eleştirileri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258182743</t>
+          <t>9786258182828</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Ulaşım Dünyası</t>
+          <t>Okul Kütüphaneleri, Okuma Alışkanlığı ve Eğitim</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258182286</t>
+          <t>9786258182811</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Kütüphanelerinde Hizmet Başarısının Tanımlanması</t>
+          <t>Ortadoğu’da Güç ve Hakimiyet</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258182682</t>
+          <t>9786258182675</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Trakya’nın Anıt Mezarları Tümülüsler (M.Ö. 3000-M.S. 250)</t>
+          <t>Türkiye ve Komşu Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258182736</t>
+          <t>9786258182781</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Sürmene Tarihi (Ciltli)</t>
+          <t>Edirne Günlüğü</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258182668</t>
+          <t>9786258182743</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Telefonla Sözlü Çeviri</t>
+          <t>Geleceğin Ulaşım Dünyası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258182729</t>
+          <t>9786258182286</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Mısır Hazinesi</t>
+          <t>Araştırma Kütüphanelerinde Hizmet Başarısının Tanımlanması</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258182774</t>
+          <t>9786258182682</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Zor Yıllar - İkinci Dünya Savaşı'nda Türkiye</t>
+          <t>Trakya’nın Anıt Mezarları Tümülüsler (M.Ö. 3000-M.S. 250)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258182750</t>
+          <t>9786258182736</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Dini Deliller ve Mezhepler</t>
+          <t>Muhtasar Sürmene Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>190</v>
+        <v>600</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258182712</t>
+          <t>9786258182668</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Evrimsel Gelişiminin İmkanı</t>
+          <t>Telefonla Sözlü Çeviri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258182538</t>
+          <t>9786258182729</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Çankırı’nın Geleneksel Kent Dokusu Ve Konutları</t>
+          <t>Osmanlı İdaresinde Mısır Hazinesi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>950</v>
+        <v>600</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258182651</t>
+          <t>9786258182774</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Doğal ve Beşeri Bilimler Açısından Iğdır - III</t>
+          <t>Zor Yıllar - İkinci Dünya Savaşı'nda Türkiye</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258182699</t>
+          <t>9786258182750</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Okulda Hayat Var</t>
+          <t>Dini Deliller ve Mezhepler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258182620</t>
+          <t>9786258182712</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar Cilt 1</t>
+          <t>Ahlakın Evrimsel Gelişiminin İmkanı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>750</v>
+        <v>380</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258182613</t>
+          <t>9786258182538</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar (2 Cilt Takım)</t>
+          <t>Çankırı’nın Geleneksel Kent Dokusu Ve Konutları</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>1450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258182637</t>
+          <t>9786258182651</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tanıda Laboratuvar - Cilt 2</t>
+          <t>Doğal ve Beşeri Bilimler Açısından Iğdır - III</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258182514</t>
+          <t>9786258182699</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Topraklarında Kadın Olmak</t>
+          <t>Okulda Hayat Var</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258182521</t>
+          <t>9786258182620</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Eğitiminde Ürün ve Süreç Odaklı İzlenimler</t>
+          <t>Tanıda Laboratuvar Cilt 1</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258182460</t>
+          <t>9786258182613</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Türk Milleti’nin Milli Mücadelesi: Türk İstiklal Harbi</t>
+          <t>Tanıda Laboratuvar (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>950</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258182453</t>
+          <t>9786258182637</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Zoographia Rosso-Asiatica - Türk ve Moğol Dillerine Ait Hayvan Adlarının İncelenmesi</t>
+          <t>Tanıda Laboratuvar - Cilt 2</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>950</v>
+        <v>700</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258182422</t>
+          <t>9786258182514</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Makine Çevirisi Araştırmaları</t>
+          <t>Osmanlı Topraklarında Kadın Olmak</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258182347</t>
+          <t>9786258182521</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yoksullukla Mücadelede Mikro Kredi: Elazığ Örneği</t>
+          <t>Çeviri Eğitiminde Ürün ve Süreç Odaklı İzlenimler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258182378</t>
+          <t>9786258182460</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Trablusgarp Savaşı'nda Osmanlı Esirleri</t>
+          <t>Türk Milleti’nin Milli Mücadelesi: Türk İstiklal Harbi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258182231</t>
+          <t>9786258182453</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Memleketleri Coğrafyası - 3</t>
+          <t>Zoographia Rosso-Asiatica - Türk ve Moğol Dillerine Ait Hayvan Adlarının İncelenmesi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258182392</t>
+          <t>9786258182422</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Osmanoğulları ve Osmanlı İçin Ne Dediler?</t>
+          <t>Makine Çevirisi Araştırmaları</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258182354</t>
+          <t>9786258182347</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>KBRN Tehdidi ve Yönetimi</t>
+          <t>Yoksullukla Mücadelede Mikro Kredi: Elazığ Örneği</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258182385</t>
+          <t>9786258182378</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Çeviri Röportajları</t>
+          <t>Trablusgarp Savaşı'nda Osmanlı Esirleri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258182309</t>
+          <t>9786258182231</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>60 Yılın Ardından Türkiye-Almanya İlişkileri ve Almanya’daki Türkler</t>
+          <t>Osmanlı Memleketleri Coğrafyası - 3</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258182293</t>
+          <t>9786258182392</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Türk Şiirinde Gurbet (1923-1938)</t>
+          <t>Osmanoğulları ve Osmanlı İçin Ne Dediler?</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258182187</t>
+          <t>9786258182354</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ovacık</t>
+          <t>KBRN Tehdidi ve Yönetimi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258182323</t>
+          <t>9786258182385</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Seçim Kılavuzu</t>
+          <t>Çeviri Röportajları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258182262</t>
+          <t>9786258182309</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Konsoloshane</t>
+          <t>60 Yılın Ardından Türkiye-Almanya İlişkileri ve Almanya’daki Türkler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258182279</t>
+          <t>9786258182293</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Çalışmaların Gölgesinde Almanya'nın Doğu Politikası</t>
+          <t>Atatürk Dönemi Türk Şiirinde Gurbet (1923-1938)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258182255</t>
+          <t>9786258182187</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Aktörlerin Filistin Politikaları</t>
+          <t>Ovacık</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>320</v>
+        <v>850</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258182248</t>
+          <t>9786258182323</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Dr. Besim Ömer’in Kaleminden Hipnoz</t>
+          <t>Seçim Kılavuzu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258182194</t>
+          <t>9786258182262</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ukrayna Halaskar Cemiyyet-i İttihadiyyesi Neşriyatından Ukrayna, Rusya Ve Türkiye</t>
+          <t>Kızıl Konsoloshane</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258182217</t>
+          <t>9786258182279</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Farmakognozi ve Fitoterapinin Temelleri</t>
+          <t>Arkeolojik Çalışmaların Gölgesinde Almanya'nın Doğu Politikası</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>675</v>
+        <v>430</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258182224</t>
+          <t>9786258182255</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Memleketleri Coğrafyası - 2</t>
+          <t>Bölgesel Aktörlerin Filistin Politikaları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258182057</t>
+          <t>9786258182248</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Londra Merkezli Ermeni, Osmanlı ve Yahudi Kuruluşları</t>
+          <t>Dr. Besim Ömer’in Kaleminden Hipnoz</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258182156</t>
+          <t>9786258182194</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İzmir'de Mütareke Günleri</t>
+          <t>Ukrayna Halaskar Cemiyyet-i İttihadiyyesi Neşriyatından Ukrayna, Rusya Ve Türkiye</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258182149</t>
+          <t>9786258182217</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Lehçe Sözcük Yapımı</t>
+          <t>Farmakognozi ve Fitoterapinin Temelleri</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>330</v>
+        <v>675</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258182200</t>
+          <t>9786258182224</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyılın Ortalarında Oltu’da Nüfus ve Yerleşme</t>
+          <t>Osmanlı Memleketleri Coğrafyası - 2</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258182163</t>
+          <t>9786258182057</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalarda Yatırımcı Duyarlılığı</t>
+          <t>Londra Merkezli Ermeni, Osmanlı ve Yahudi Kuruluşları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258182132</t>
+          <t>9786258182156</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Ahı</t>
+          <t>İzmir'de Mütareke Günleri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258182170</t>
+          <t>9786258182149</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs Darbesine Doğru TBMM</t>
+          <t>Lehçe Sözcük Yapımı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059940962</t>
+          <t>9786258182200</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Hace-i Lisan-ı Osmani</t>
+          <t>XIX. Yüzyılın Ortalarında Oltu’da Nüfus ve Yerleşme</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258182095</t>
+          <t>9786258182163</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Coğrafyası</t>
+          <t>Finansal Piyasalarda Yatırımcı Duyarlılığı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258182118</t>
+          <t>9786258182132</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Fiziki Coğrafyası</t>
+          <t>Kalemin Ahı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258182071</t>
+          <t>9786258182170</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Charlie Chaplin'den Tape Face'e Yaratıcı Drama</t>
+          <t>27 Mayıs Darbesine Doğru TBMM</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258182101</t>
+          <t>9786059940962</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Afetler Coğrafyası</t>
+          <t>Hace-i Lisan-ı Osmani</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258182088</t>
+          <t>9786258182095</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Afrika Coğrafyası</t>
+          <t>Türk Dünyası Coğrafyası</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258182002</t>
+          <t>9786258182118</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Hikayeleriyle Gaziantep Yer Adları</t>
+          <t>Türkiye Fiziki Coğrafyası</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059940931</t>
+          <t>9786258182071</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Eğlenirken Geliştirin</t>
+          <t>Charlie Chaplin'den Tape Face'e Yaratıcı Drama</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258182033</t>
+          <t>9786258182101</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz’in Leviathan’ı Türkiye</t>
+          <t>Afetler Coğrafyası</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059940993</t>
+          <t>9786258182088</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>1838-1840 (1254-1256 H.) Tarihli  Ankara Şer'iyye Sicili</t>
+          <t>Afrika Coğrafyası</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258182019</t>
+          <t>9786258182002</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Çevirmen Adayları İşbaşında - Adım Adım Çeviri Dünyasına</t>
+          <t>Hikayeleriyle Gaziantep Yer Adları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258182026</t>
+          <t>9786059940931</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>R3 Numaralı Rusçuk Şer’iyye Sicili</t>
+          <t>Eğlenirken Geliştirin</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>550</v>
+        <v>210</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059940979</t>
+          <t>9786258182033</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Türk Yerel Basını</t>
+          <t>Doğu Akdeniz’in Leviathan’ı Türkiye</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>900</v>
+        <v>280</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059940986</t>
+          <t>9786059940993</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Kolera</t>
+          <t>1838-1840 (1254-1256 H.) Tarihli  Ankara Şer'iyye Sicili</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>850</v>
+        <v>330</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059940818</t>
+          <t>9786258182019</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Akademik Çeviri Eğitimi</t>
+          <t>Çevirmen Adayları İşbaşında - Adım Adım Çeviri Dünyasına</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059940917</t>
+          <t>9786258182026</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Çankırı İli Kurşunlu İlçesi Kapaklı Köyü</t>
+          <t>R3 Numaralı Rusçuk Şer’iyye Sicili</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059940900</t>
+          <t>9786059940979</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Memleketleri Coğrafyası - 1</t>
+          <t>Osmanlı’dan Cumhuriyet’e Türk Yerel Basını</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>230</v>
+        <v>900</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059940955</t>
+          <t>9786059940986</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>XVIII. Yüzyılda Çankırı Kazası</t>
+          <t>Osmanlı'da Kolera</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>380</v>
+        <v>850</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059940948</t>
+          <t>9786059940818</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hakimiyetleri - Jeopolitik Stratejilerin Gizli Gücü</t>
+          <t>Akademik Çeviri Eğitimi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059940849</t>
+          <t>9786059940917</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Mardin</t>
+          <t>Osmanlı'dan Günümüze Çankırı İli Kurşunlu İlçesi Kapaklı Köyü</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059940825</t>
+          <t>9786059940900</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Çevirmen Öyküleri - Çevirmen Ne Yaşar Ne Yaşamaz</t>
+          <t>Osmanlı Memleketleri Coğrafyası - 1</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059940924</t>
+          <t>9786059940955</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Değerli Hissettiren Eğitim</t>
+          <t>XVIII. Yüzyılda Çankırı Kazası</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059940887</t>
+          <t>9786059940948</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Üzerine Tartışmalar - İç Politika</t>
+          <t>Deniz Hakimiyetleri - Jeopolitik Stratejilerin Gizli Gücü</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>310</v>
+        <v>500</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059940863</t>
+          <t>9786059940849</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Üzerine Tartışmalar - Ekonomi Teknoloji ve Çevre</t>
+          <t>Mardin</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059940870</t>
+          <t>9786059940825</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Üzerine Tartışmalar - Dış Politika ve Güvenlik</t>
+          <t>Çevirmen Öyküleri - Çevirmen Ne Yaşar Ne Yaşamaz</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059940894</t>
+          <t>9786059940924</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Memleket Hikayeleri ve Dublinliler</t>
+          <t>Değerli Hissettiren Eğitim</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059940832</t>
+          <t>9786059940887</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sultan Kabus ve Umman</t>
+          <t>Avrupa Birliği Üzerine Tartışmalar - İç Politika</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059940856</t>
+          <t>9786059940863</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Salgın Hastalıklara Karşı Nasıl Mücadele Etmeli?</t>
+          <t>Avrupa Birliği Üzerine Tartışmalar - Ekonomi Teknoloji ve Çevre</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059940245</t>
+          <t>9786059940870</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Tek Kanatlılar</t>
+          <t>Avrupa Birliği Üzerine Tartışmalar - Dış Politika ve Güvenlik</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059940672</t>
+          <t>9786059940894</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Mahbesten Hapishaneye</t>
+          <t>Memleket Hikayeleri ve Dublinliler</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059940788</t>
+          <t>9786059940832</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ah Şu Okullar Yok Mu</t>
+          <t>Sultan Kabus ve Umman</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059940689</t>
+          <t>9786059940856</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Kıyafet Albümü</t>
+          <t>Salgın Hastalıklara Karşı Nasıl Mücadele Etmeli?</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059940764</t>
+          <t>9786059940245</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hac Organizasyonunda Cidde Konsoloslukları (1840-1916)</t>
+          <t>Tek Kanatlılar</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789758986088</t>
+          <t>9786059940672</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimlerinde Özel Konular 2 Yer Bilimi</t>
+          <t>Mahbesten Hapishaneye</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059940740</t>
+          <t>9786059940788</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Airbnb - Host and Risk</t>
+          <t>Ah Şu Okullar Yok Mu</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059940665</t>
+          <t>9786059940689</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Eğitim - Eğitimde Yaşanan Değişim</t>
+          <t>Osmanlı Kıyafet Albümü</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059940443</t>
+          <t>9786059940764</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>The Call of The Wild</t>
+          <t>Osmanlı Hac Organizasyonunda Cidde Konsoloslukları (1840-1916)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059940528</t>
+          <t>9789758986088</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>The Jungle Book</t>
+          <t>Fen Bilimlerinde Özel Konular 2 Yer Bilimi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059940634</t>
+          <t>9786059940740</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Dead Souls</t>
+          <t>Airbnb - Host and Risk</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059940627</t>
+          <t>9786059940665</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>The Seagull</t>
+          <t>Yeni Nesil Eğitim - Eğitimde Yaşanan Değişim</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059940566</t>
+          <t>9786059940443</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>The Gambler</t>
+          <t>The Call of The Wild</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>380</v>
+        <v>220</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059940597</t>
+          <t>9786059940528</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>The Jungle Book</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059940603</t>
+          <t>9786059940634</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Twelve Years a Slave</t>
+          <t>Dead Souls</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059940535</t>
+          <t>9786059940627</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Those Extraordinary Twins</t>
+          <t>The Seagull</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059940542</t>
+          <t>9786059940566</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>The Island of Dr. Moraeu</t>
+          <t>The Gambler</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059940412</t>
+          <t>9786059940597</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Fantome D'orient</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059940498</t>
+          <t>9786059940603</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>The Happy Prince and The Other Tales</t>
+          <t>Twelve Years a Slave</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059940467</t>
+          <t>9786059940535</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Brennendes Geheimnis</t>
+          <t>Those Extraordinary Twins</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059940511</t>
+          <t>9786059940542</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Le Horla</t>
+          <t>The Island of Dr. Moraeu</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059940429</t>
+          <t>9786059940412</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>The Merchant of Venice</t>
+          <t>Fantome D'orient</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059940436</t>
+          <t>9786059940498</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Man and The Ghost's Bargain</t>
+          <t>The Happy Prince and The Other Tales</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059940610</t>
+          <t>9786059940467</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>The Parasite</t>
+          <t>Brennendes Geheimnis</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059940580</t>
+          <t>9786059940511</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>The Big Time</t>
+          <t>Le Horla</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059940757</t>
+          <t>9786059940429</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İkinci Milenyumda Terörle Savaş</t>
+          <t>The Merchant of Venice</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059940702</t>
+          <t>9786059940436</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türkçe Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
+          <t>The Haunted Man and The Ghost's Bargain</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059940719</t>
+          <t>9786059940610</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili ve Edebiyatı Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
+          <t>The Parasite</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059940399</t>
+          <t>9786059940580</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>1864 Çerkeslerin Osmanlı Devleti’ne Göçü - Kafkaslara Veda</t>
+          <t>The Big Time</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059940573</t>
+          <t>9786059940757</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Okuryazarlığını Anlamak</t>
+          <t>İkinci Milenyumda Terörle Savaş</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>480</v>
+        <v>330</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789756755075</t>
+          <t>9786059940702</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Coğrafya</t>
+          <t>ÖABT Türkçe Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789756755839</t>
+          <t>9786059940719</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Küresel İşgal: Dünyanın Anahtarına Sahip Olma Mücadelesi</t>
+          <t>ÖABT Türk Dili ve Edebiyatı Detaylı Soru Çözümleri Tekrar Kampı Konu Özetleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>210</v>
+        <v>160</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789758986453</t>
+          <t>9786059940399</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Küresel Güçler ve Politikalar</t>
+          <t>1864 Çerkeslerin Osmanlı Devleti’ne Göçü - Kafkaslara Veda</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059940405</t>
+          <t>9786059940573</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Coğrafyası ve Jeopolitiği</t>
+          <t>Sağlık Okuryazarlığını Anlamak</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789756755235</t>
+          <t>9789756755075</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Toplam Kalite Yönetimi Çerçevesinde Büro Yönetimi Teknikleri</t>
+          <t>Siyasi Coğrafya</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789758986422</t>
+          <t>9789756755839</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Endokrinoloji ve Metabolizma Hastalıkları Semiyolojisi</t>
+          <t>Küresel İşgal: Dünyanın Anahtarına Sahip Olma Mücadelesi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789758986675</t>
+          <t>9789758986453</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Coğrafyası</t>
+          <t>Küresel Güçler ve Politikalar</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789756755846</t>
+          <t>9786059940405</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Avmerikalılaşmak: Kimlik Erozyonunun Tarihsel ve Mekansal Değişimi</t>
+          <t>Türkiye Coğrafyası ve Jeopolitiği</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789758986637</t>
+          <t>9789756755235</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Asya Coğrafyası</t>
+          <t>Toplam Kalite Yönetimi Çerçevesinde Büro Yönetimi Teknikleri</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789758986521</t>
+          <t>9789758986422</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Amerika Coğrafyası</t>
+          <t>Endokrinoloji ve Metabolizma Hastalıkları Semiyolojisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>475</v>
+        <v>400</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789758986941</t>
+          <t>9789758986675</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Coğrafyası ve Küreselleşme</t>
+          <t>Avrupa Coğrafyası</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789758986378</t>
+          <t>9789756755846</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Kimlikten Ulusal Kimliğe</t>
+          <t>Avmerikalılaşmak: Kimlik Erozyonunun Tarihsel ve Mekansal Değişimi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756755717</t>
+          <t>9789758986637</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Aşkale</t>
+          <t>Asya Coğrafyası</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059940009</t>
+          <t>9789758986521</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Coğrafya</t>
+          <t>Amerika Coğrafyası</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>400</v>
+        <v>475</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059940559</t>
+          <t>9789758986941</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>The Trial</t>
+          <t>Ticaret Coğrafyası ve Küreselleşme</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059940658</t>
+          <t>9789758986378</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Sualtı Lağımları</t>
+          <t>Kültürel Kimlikten Ulusal Kimliğe</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059940641</t>
+          <t>9789756755717</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Dijital Materyal Destekli Balık Anatomisi ve Fizyolojisi</t>
+          <t>Aşkale</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756755990</t>
+          <t>9786059940009</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Botanik - 2</t>
+          <t>Kültürel Coğrafya</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789758986002</t>
+          <t>9786059940559</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Boyanik - 1</t>
+          <t>The Trial</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789758986200</t>
+          <t>9786059940658</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Biyokimya</t>
+          <t>Osmanlı’nın Sualtı Lağımları</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059940252</t>
+          <t>9786059940641</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Kapasite Geliştirme</t>
+          <t>Dijital Materyal Destekli Balık Anatomisi ve Fizyolojisi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786059940382</t>
+          <t>9789756755990</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Terminoloji ve Çeviri</t>
+          <t>Sistematik Botanik - 2</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
+          <t>9789758986002</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Sistematik Boyanik - 1</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9789758986200</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Biyokimya</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786059940252</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimlerde Kapasite Geliştirme</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786059940382</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Terminoloji ve Çeviri</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
           <t>9786059940276</t>
         </is>
       </c>
-      <c r="B282" s="1" t="inlineStr">
+      <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Akışı İçerisinde Çeviri Süreci ve Çeviribilim</t>
         </is>
       </c>
-      <c r="C282" s="1">
+      <c r="C286" s="1">
         <v>270</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>