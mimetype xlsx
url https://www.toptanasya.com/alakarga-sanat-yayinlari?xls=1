--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,5665 +85,5860 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255719393</t>
+          <t>9786255719577</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Naj</t>
+          <t>Bir Evliliğin Ölüm Kokan Gizemi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256651409</t>
+          <t>9786255719560</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadırga İçin Yaz Resmi</t>
+          <t>Dağ Güvercininin Yüreği</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256651423</t>
+          <t>9786255719584</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çılgınsı</t>
+          <t>Her Şeyin Bi’Şeyi Bulunur - II</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256651430</t>
+          <t>9786255719591</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Közde Yürümek</t>
+          <t>Haritasız Yolculuklar Mevsimi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256651416</t>
+          <t>9786255719522</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Küllenmiş Bir Kuşu Yakalamak</t>
+          <t>Yanık Tüy</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256651447</t>
+          <t>9786255719492</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kul Benjamin Button’a İthafla</t>
+          <t>Yolun Sonundaki Kadınlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256651362</t>
+          <t>9786255719546</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Puşkin’in Bilmediği</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256651379</t>
+          <t>9786255719485</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kafesteki Rüzgâr</t>
+          <t>Yeni İnsan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256651386</t>
+          <t>9786255719539</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Tutkularımızın Bir Sonraki Saati</t>
+          <t>Sığmayan</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256651317</t>
+          <t>9786255719553</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Valhalla</t>
+          <t>Oyun Yazma Programı 2025</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057746689</t>
+          <t>9786255719478</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Süt</t>
+          <t>Masallardan İndik Aşağı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255719072</t>
+          <t>9786255719454</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çok Benziyor Ama O</t>
+          <t>Herkes Rolünü Oynar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255719171</t>
+          <t>9786255719515</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Kırık Yerinden Akanlar</t>
+          <t>Altın Çakal</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256651968</t>
+          <t>9786255719393</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Böyle Olsun İstemedim</t>
+          <t>Naj</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255719164</t>
+          <t>9786256651409</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Rüya Albümü</t>
+          <t>Bir Kadırga İçin Yaz Resmi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255719133</t>
+          <t>9786256651423</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ağaç Gölgesi</t>
+          <t>Çılgınsı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255719119</t>
+          <t>9786256651430</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutkunun Dile Getirilme Biçimi</t>
+          <t>Közde Yürümek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255719157</t>
+          <t>9786256651416</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Denizi Göre Göre</t>
+          <t>Küllenmiş Bir Kuşu Yakalamak</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255719126</t>
+          <t>9786256651447</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gönülde Kitap</t>
+          <t>Kul Benjamin Button’a İthafla</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255719089</t>
+          <t>9786256651362</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ağacına Benzer</t>
+          <t>Puşkin’in Bilmediği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255719140</t>
+          <t>9786256651379</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Takva</t>
+          <t>Kafesteki Rüzgâr</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255719096</t>
+          <t>9786256651386</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Fısıltısı</t>
+          <t>Muhteşem Tutkularımızın Bir Sonraki Saati</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255719003</t>
+          <t>9786256651317</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Eski Bir Pişmanlığa Dönüş Notları</t>
+          <t>Valhalla</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256651999</t>
+          <t>9786057746689</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ayrıksılar Aklın Kelimeleri</t>
+          <t>Süt</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256651616</t>
+          <t>9786255719072</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şişedeki Gemi</t>
+          <t>Çok Benziyor Ama O</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255719041</t>
+          <t>9786255719171</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz Tezgahı</t>
+          <t>Hayatın Kırık Yerinden Akanlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255719010</t>
+          <t>9786256651968</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Doğurma Beni Naime</t>
+          <t>Böyle Olsun İstemedim</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>170</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256651975</t>
+          <t>9786255719164</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünya Değil</t>
+          <t>Rüya Albümü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255719058</t>
+          <t>9786255719133</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anlat Bana</t>
+          <t>Ağaç Gölgesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256651944</t>
+          <t>9786255719119</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tüm Çıkışlar Kapalı</t>
+          <t>Bir Tutkunun Dile Getirilme Biçimi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256651951</t>
+          <t>9786255719157</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bu Kızı Ben Uydurmadım</t>
+          <t>Denizi Göre Göre</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256651982</t>
+          <t>9786255719126</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Çaresizliği</t>
+          <t>Gönülde Kitap</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256651838</t>
+          <t>9786255719089</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Efsanesi Helene 848</t>
+          <t>İnsan Ağacına Benzer</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256651906</t>
+          <t>9786255719140</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kum Tanesi</t>
+          <t>Takva</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256651869</t>
+          <t>9786255719096</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Orada Değildim</t>
+          <t>Toprağın Fısıltısı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256651845</t>
+          <t>9786255719003</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tarihsiz Olaylar Kitabı</t>
+          <t>Eski Bir Pişmanlığa Dönüş Notları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256651852</t>
+          <t>9786256651999</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçuluk</t>
+          <t>Ayrıksılar Aklın Kelimeleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256651883</t>
+          <t>9786256651616</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Kabarmış</t>
+          <t>Şişedeki Gemi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256651920</t>
+          <t>9786255719041</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yükseklik Korkusu Olan Kuş</t>
+          <t>Salyangoz Tezgahı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256651876</t>
+          <t>9786255719010</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zamanın Kıyısında</t>
+          <t>Doğurma Beni Naime</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256651821</t>
+          <t>9786256651975</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hırçın Öyküler</t>
+          <t>Başka Bir Dünya Değil</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256651784</t>
+          <t>9786255719058</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bize Ait Bir Yer</t>
+          <t>Anlat Bana</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256651685</t>
+          <t>9786256651944</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bir Taş Devri Hikayesi</t>
+          <t>Tüm Çıkışlar Kapalı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256651760</t>
+          <t>9786256651951</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Beni Rahat Bırak</t>
+          <t>Bu Kızı Ben Uydurmadım</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256651777</t>
+          <t>9786256651982</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Karşılaşma</t>
+          <t>Kaplumbağa Çaresizliği</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256651753</t>
+          <t>9786256651838</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler ve İzler</t>
+          <t>İstanbul Efsanesi Helene 848</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256651722</t>
+          <t>9786256651906</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Böyle Devam Edemezsin</t>
+          <t>Kum Tanesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256651715</t>
+          <t>9786256651869</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Iskarta</t>
+          <t>Orada Değildim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256651555</t>
+          <t>9786256651845</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gece Miskinleri ve Diğer Gerilim Öyküleri</t>
+          <t>Tarihsiz Olaylar Kitabı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256651708</t>
+          <t>9786256651852</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Işınlarını Beklerken</t>
+          <t>Varoluşçuluk</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256651692</t>
+          <t>9786256651883</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Lekeli</t>
+          <t>Yüreğin Kabarmış</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256651647</t>
+          <t>9786256651920</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Böyle Uğuldar Ağaç</t>
+          <t>Yükseklik Korkusu Olan Kuş</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256651678</t>
+          <t>9786256651876</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Yitik Zamanın Kıyısında</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256651630</t>
+          <t>9786256651821</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yenişehir’de Bir Kavak Ağacı</t>
+          <t>Hırçın Öyküler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256651562</t>
+          <t>9786256651784</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Açık Alanda Klostrofobik Hikâyeler</t>
+          <t>Bize Ait Bir Yer</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256651609</t>
+          <t>9786256651685</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Anatomi Dersleri</t>
+          <t>Bir Taş Devri Hikayesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256651456</t>
+          <t>9786256651760</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Merhumun İlanı</t>
+          <t>Beni Rahat Bırak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256651517</t>
+          <t>9786256651777</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Karadutun Ölümü</t>
+          <t>Karşılaşma</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256651524</t>
+          <t>9786256651753</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Huzursuz Ruhlar Şenliği</t>
+          <t>Gölgeler ve İzler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256651500</t>
+          <t>9786256651722</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Bi’Şeyi Vardır-I</t>
+          <t>Böyle Devam Edemezsin</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256651494</t>
+          <t>9786256651715</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ukde</t>
+          <t>Iskarta</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256651470</t>
+          <t>9786256651555</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Gören Vardır</t>
+          <t>Gece Miskinleri ve Diğer Gerilim Öyküleri</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256651487</t>
+          <t>9786256651708</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Uzak Deniz</t>
+          <t>Güneşin Işınlarını Beklerken</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256651548</t>
+          <t>9786256651692</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Necati’nin Kamyonu</t>
+          <t>Lekeli</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256651432</t>
+          <t>9786256651647</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yazmanın ve Okumanın İncelikleri</t>
+          <t>Böyle Uğuldar Ağaç</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256651449</t>
+          <t>9786256651678</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Bir Kedinin Kahkahaları</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9772980382001</t>
+          <t>9786256651630</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hikayeci Dergisi 7 Kasım-Aralık 2024</t>
+          <t>Yenişehir’de Bir Kavak Ağacı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256651357</t>
+          <t>9786256651562</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mahremiyet: Yeni Lüks</t>
+          <t>Açık Alanda Klostrofobik Hikâyeler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256651340</t>
+          <t>9786256651609</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Salur Kazan İle Burla Hikayesi</t>
+          <t>Anatomi Dersleri</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256651364</t>
+          <t>9786256651456</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Son Üç Dakika</t>
+          <t>Merhumun İlanı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256651326</t>
+          <t>9786256651517</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ölüler</t>
+          <t>Karadutun Ölümü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256651319</t>
+          <t>9786256651524</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkları Yara Yara</t>
+          <t>Huzursuz Ruhlar Şenliği</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057746825</t>
+          <t>9786256651500</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ayazma Kahvesi Aşıkları</t>
+          <t>Her Şeyin Bi’Şeyi Vardır-I</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256651166</t>
+          <t>9786256651494</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Muallim Mukallit Bey'in Gelişigüzel Hikayesi</t>
+          <t>Ukde</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256651159</t>
+          <t>9786256651470</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar</t>
+          <t>Bir Gören Vardır</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057746658</t>
+          <t>9786256651487</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hayat Hanım’ın Hayaletleri</t>
+          <t>Uzak Deniz</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256651081</t>
+          <t>9786256651548</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dostlarla Yazışmalar</t>
+          <t>Necati’nin Kamyonu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057746672</t>
+          <t>9786256651432</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Todi Güncesi</t>
+          <t>Yazmanın ve Okumanın İncelikleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256651036</t>
+          <t>9786256651449</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ağız İçinde Dil Gibi</t>
+          <t>Yahudi Bir Kedinin Kahkahaları</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256651043</t>
+          <t>9772980382001</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ay Bazen Mavidir</t>
+          <t>Hikayeci Dergisi 7 Kasım-Aralık 2024</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057746948</t>
+          <t>9786256651357</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Labirent Kedi ve Kumrular</t>
+          <t>Mahremiyet: Yeni Lüks</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057746924</t>
+          <t>9786256651340</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gün Doğusundan Kopan Hikayeler</t>
+          <t>Salur Kazan İle Burla Hikayesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057746931</t>
+          <t>9786256651364</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bağ</t>
+          <t>Son Üç Dakika</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057746764</t>
+          <t>9786256651326</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Ölüler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057746410</t>
+          <t>9786256651319</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Eureka</t>
+          <t>Karanlıkları Yara Yara</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057746887</t>
+          <t>9786057746825</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Roman</t>
+          <t>Ayazma Kahvesi Aşıkları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057746870</t>
+          <t>9786256651166</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Remil</t>
+          <t>Muallim Mukallit Bey'in Gelişigüzel Hikayesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057746863</t>
+          <t>9786256651159</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Uyuşma</t>
+          <t>Kuşlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057746856</t>
+          <t>9786057746658</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ustası</t>
+          <t>Hayat Hanım’ın Hayaletleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057746849</t>
+          <t>9786256651081</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Damla'nın Şampiyonluk Macerası</t>
+          <t>Dostlarla Yazışmalar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057746665</t>
+          <t>9786057746672</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ali Paşa'nın Amel Defteri</t>
+          <t>Todi Güncesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057746719</t>
+          <t>9786256651036</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hiçliğin Bilgisi</t>
+          <t>Ağız İçinde Dil Gibi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057746696</t>
+          <t>9786256651043</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Derviş Sözleri</t>
+          <t>Ay Bazen Mavidir</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057746795</t>
+          <t>9786057746948</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yüksekten Korkan Korsan Kırmızı Ceket</t>
+          <t>Labirent Kedi ve Kumrular</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057746801</t>
+          <t>9786057746924</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Ormanı</t>
+          <t>Gün Doğusundan Kopan Hikayeler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057746788</t>
+          <t>9786057746931</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Söz Konusu Ayvalık</t>
+          <t>Bağ</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057746566</t>
+          <t>9786057746764</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Kitabı</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057746733</t>
+          <t>9786057746410</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ağrı</t>
+          <t>Eureka</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057746757</t>
+          <t>9786057746887</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Zulmün Etiği</t>
+          <t>Efsunlu Roman</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057746726</t>
+          <t>9786057746870</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Kafasından Neler Geçiyor?</t>
+          <t>Remil</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>130</v>
+        <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057746627</t>
+          <t>9786057746863</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Günah Keçisi - Kısa Öyküler ve Büyükler İçin Masallar</t>
+          <t>Uyuşma</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057746634</t>
+          <t>9786057746856</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Avare Kalemden Yazıntılar</t>
+          <t>Zaman Ustası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057746641</t>
+          <t>9786057746849</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hotman’ın Öyküleri</t>
+          <t>Kuzey ve Damla'nın Şampiyonluk Macerası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057746702</t>
+          <t>9786057746665</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mümkün</t>
+          <t>Ali Paşa'nın Amel Defteri</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057746740</t>
+          <t>9786057746719</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Merkezine Seyahat</t>
+          <t>Hiçliğin Bilgisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059315975</t>
+          <t>9786057746696</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Ortasında</t>
+          <t>Derviş Sözleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059315982</t>
+          <t>9786057746795</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yakışır İnsana</t>
+          <t>Yüksekten Korkan Korsan Kırmızı Ceket</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057746061</t>
+          <t>9786057746801</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Uzlaşma</t>
+          <t>Gökkuşağı Ormanı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>500</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057746054</t>
+          <t>9786057746788</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Zama</t>
+          <t>Söz Konusu Ayvalık</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057746009</t>
+          <t>9786057746566</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
+          <t>Gölgeler Kitabı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059315999</t>
+          <t>9786057746733</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes ve Yedi Ölümcül Günah</t>
+          <t>Ağrı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059315821</t>
+          <t>9786057746757</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Rakun</t>
+          <t>Zulmün Etiği</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059315760</t>
+          <t>9786057746726</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes ve Kıyamet Cinayetleri</t>
+          <t>Hayvanların Kafasından Neler Geçiyor?</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057746016</t>
+          <t>9786057746627</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Usber Konağı'nın Çöküşü</t>
+          <t>Günah Keçisi - Kısa Öyküler ve Büyükler İçin Masallar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059315746</t>
+          <t>9786057746634</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Pessoa Yaşadı Mı?</t>
+          <t>Avare Kalemden Yazıntılar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059315753</t>
+          <t>9786057746641</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Şeyler Denizi</t>
+          <t>Hotman’ın Öyküleri</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059315883</t>
+          <t>9786057746702</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sade'in Karısı</t>
+          <t>Mümkün</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059315890</t>
+          <t>9786057746740</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Şeytanca Artık Orada Olmayan Kadın</t>
+          <t>Kalbin Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055182298</t>
+          <t>9786059315975</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Barut Ağacındaki Kırlangıç Ne Söylüyor?</t>
+          <t>Dünyanın Ortasında</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>9.26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055182571</t>
+          <t>9786059315982</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kadın Olsaydınız Anlar Mıydınız?</t>
+          <t>Aşk Yakışır İnsana</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000030368</t>
+          <t>9786057746061</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Veranda Öyküleri</t>
+          <t>Uzlaşma</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>18.52</v>
+        <v>500</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055182328</t>
+          <t>9786057746054</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Karla Karışık Kış Öyküleri Seçkisi</t>
+          <t>Zama</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>14.81</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055182458</t>
+          <t>9786057746009</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ben Türk Kızı Nasılım</t>
+          <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>16.67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055182441</t>
+          <t>9786059315999</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Söylemlerin İçinden</t>
+          <t>Sherlock Holmes ve Yedi Ölümcül Günah</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>12.96</v>
+        <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055182397</t>
+          <t>9786059315821</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Veda Oyunu</t>
+          <t>Rakun</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>18.52</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055182403</t>
+          <t>9786059315760</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Unutkan Koynunda</t>
+          <t>Sherlock Holmes ve Kıyamet Cinayetleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>17.59</v>
+        <v>90</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055182410</t>
+          <t>9786057746016</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Eureka</t>
+          <t>Usber Konağı'nın Çöküşü</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055182342</t>
+          <t>9786059315746</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Çay Kitabı</t>
+          <t>Pessoa Yaşadı Mı?</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>6.94</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055182519</t>
+          <t>9786059315753</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Uzun Irmak Boyunca</t>
+          <t>Şeyler Denizi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>12.04</v>
+        <v>90</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055182526</t>
+          <t>9786059315883</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk - Bana Okunacak Romanlar Gönderiniz</t>
+          <t>Sade'in Karısı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>9.26</v>
+        <v>130</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055182472</t>
+          <t>9786059315890</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Pause Anıtı</t>
+          <t>Şeytanca Artık Orada Olmayan Kadın</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>9.26</v>
+        <v>130</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>3990000002089</t>
+          <t>9786055182298</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Rappaccini'nin Kızı</t>
+          <t>Barut Ağacındaki Kırlangıç Ne Söylüyor?</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055182304</t>
+          <t>9786055182571</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Normalleri</t>
+          <t>Kadın Olsaydınız Anlar Mıydınız?</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055182434</t>
+          <t>3990000030368</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Okur Postası</t>
+          <t>Veranda Öyküleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>12.96</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055182427</t>
+          <t>9786055182328</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Birtakım Tuhaflıklar</t>
+          <t>Karla Karışık Kış Öyküleri Seçkisi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>10.19</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055182632</t>
+          <t>9786055182458</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Huma Kuşları</t>
+          <t>Ben Türk Kızı Nasılım</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>7.41</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055182489</t>
+          <t>9786055182441</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Olivya Çıkmazı</t>
+          <t>Söylemlerin İçinden</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055182663</t>
+          <t>9786055182397</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Kızı</t>
+          <t>Veda Oyunu</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>15.74</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055182649</t>
+          <t>9786055182403</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Korsanlar Kralı Kaptan Avery'nin Cesaret Dolu Maceraları</t>
+          <t>Zamanın Unutkan Koynunda</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055182243</t>
+          <t>9786055182410</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Gergedanlar</t>
+          <t>Eureka</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>15.74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055182564</t>
+          <t>9786055182342</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>Çay Kitabı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>9.26</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055182496</t>
+          <t>9786055182519</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Kelebeği</t>
+          <t>Uzun Irmak Boyunca</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>10.19</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055182502</t>
+          <t>9786055182526</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Gönül Öyküleri</t>
+          <t>Mustafa Kemal Atatürk - Bana Okunacak Romanlar Gönderiniz</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055182168</t>
+          <t>9786055182472</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Dağın Tepesindeki Kız</t>
+          <t>Pause Anıtı</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055182175</t>
+          <t>3990000002089</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Fay Boşluğu</t>
+          <t>Rappaccini'nin Kızı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>18.52</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055182281</t>
+          <t>9786055182304</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yıldırımlar için Mezardır Bu Kent</t>
+          <t>Mevsim Normalleri</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055182267</t>
+          <t>9786055182434</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Balık Nefesi</t>
+          <t>Okur Postası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055182250</t>
+          <t>9786055182427</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Güvercinler Zamanı</t>
+          <t>Birtakım Tuhaflıklar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>9.26</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059315487</t>
+          <t>9786055182632</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kırgın Anlatıcı</t>
+          <t>Huma Kuşları</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059315913</t>
+          <t>9786055182489</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Zamansız ve Mekansız Hikayeler</t>
+          <t>Olivya Çıkmazı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>70</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059315906</t>
+          <t>9786055182663</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Diğer Yarısı Fotoğrafçının Elkitabı</t>
+          <t>Devrimin Kızı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>120</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059315456</t>
+          <t>9786055182649</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sarışın Maymun</t>
+          <t>Korsanlar Kralı Kaptan Avery'nin Cesaret Dolu Maceraları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059315227</t>
+          <t>9786055182243</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kadın</t>
+          <t>Kayıp Gergedanlar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>35</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059315210</t>
+          <t>9786055182564</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Gunterin Kışı</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059315876</t>
+          <t>9786055182496</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mildred Pierce</t>
+          <t>Zümrüt Kelebeği</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059315678</t>
+          <t>9786055182502</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yasımı Tutacaksın</t>
+          <t>Gönül Öyküleri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>600</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059315692</t>
+          <t>9786055182168</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Damlaları Arasındaki Mesafe</t>
+          <t>Dağın Tepesindeki Kız</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059315685</t>
+          <t>9786055182175</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yazmalı Defter</t>
+          <t>Fay Boşluğu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059315654</t>
+          <t>9786055182281</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Dans: On Diyalog</t>
+          <t>Yıldırımlar için Mezardır Bu Kent</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>90</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059315661</t>
+          <t>9786055182267</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ten, Organları Sarıp Sarmalayan Elastik Kılıftır</t>
+          <t>Balık Nefesi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059315531</t>
+          <t>9786055182250</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sem</t>
+          <t>Güvercinler Zamanı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055182953</t>
+          <t>9786059315487</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Aradaki 7 Fark</t>
+          <t>Kırgın Anlatıcı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055182960</t>
+          <t>9786059315913</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Leşleri</t>
+          <t>Zamansız ve Mekansız Hikayeler</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059315852</t>
+          <t>9786059315906</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yunan Dansçı Kız</t>
+          <t>Diğer Yarısı Fotoğrafçının Elkitabı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059315869</t>
+          <t>9786059315456</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Öğlen Paris’te Sekizde Chicago’da</t>
+          <t>Sarışın Maymun</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059315845</t>
+          <t>9786059315227</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Adam</t>
+          <t>Yedi Kadın</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059315791</t>
+          <t>9786059315210</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yarın Başka Bir Gün Olacak</t>
+          <t>Gunterin Kışı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059315777</t>
+          <t>9786059315876</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Veda Ederken</t>
+          <t>Mildred Pierce</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059315784</t>
+          <t>9786059315678</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Artık Fark Etmediğinde</t>
+          <t>Yasımı Tutacaksın</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059315517</t>
+          <t>9786059315692</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Vertigo</t>
+          <t>Yağmur Damlaları Arasındaki Mesafe</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059315500</t>
+          <t>9786059315685</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Surat Buruşturmalık 52 Metin</t>
+          <t>Yazmalı Defter</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059315524</t>
+          <t>9786059315654</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Bir Kesitle - Kaptan Stormfield’ın Cenneti Ziyareti</t>
+          <t>Dans: On Diyalog</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059315623</t>
+          <t>9786059315661</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Amazon’un Efendisi</t>
+          <t>Ten, Organları Sarıp Sarmalayan Elastik Kılıftır</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059315463</t>
+          <t>9786059315531</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Yazar ve Cenneti</t>
+          <t>Sem</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>140</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059315814</t>
+          <t>9786055182953</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Türler Arası En Güzel Yolculuklar</t>
+          <t>Aradaki 7 Fark</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059315807</t>
+          <t>9786055182960</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Eleştirinin Doğuşu</t>
+          <t>Dünyanın Leşleri</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059315838</t>
+          <t>9786059315852</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Gülümsemeler</t>
+          <t>Yunan Dansçı Kız</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059315449</t>
+          <t>9786059315869</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Atılgan</t>
+          <t>Öğlen Paris’te Sekizde Chicago’da</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>11.11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059315432</t>
+          <t>9786059315845</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet</t>
+          <t>Kağıt Adam</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059315418</t>
+          <t>9786059315791</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Hamdi Tanpınar</t>
+          <t>Yarın Başka Bir Gün Olacak</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>12.96</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055182236</t>
+          <t>9786059315777</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İlyada’nın Öyküsü</t>
+          <t>Veda Ederken</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>12.96</v>
+        <v>70</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059315425</t>
+          <t>9786059315784</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif</t>
+          <t>Artık Fark Etmediğinde</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>11.11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059315128</t>
+          <t>9786059315517</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Çifte Tazminat</t>
+          <t>Vertigo</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059315111</t>
+          <t>9786059315500</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Müruruzaman Cinayetleri</t>
+          <t>Surat Buruşturmalık 52 Metin</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059315104</t>
+          <t>9786059315524</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kuzey</t>
+          <t>Bir Kesitle - Kaptan Stormfield’ın Cenneti Ziyareti</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>23.15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059315739</t>
+          <t>9786059315623</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Vahşet'in Çağrısı</t>
+          <t>Amazon’un Efendisi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059315722</t>
+          <t>9786059315463</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tanıdık Bir Yüz</t>
+          <t>Yazar ve Cenneti</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059315715</t>
+          <t>9786059315814</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Nora’ya Mektuplar</t>
+          <t>Türler Arası En Güzel Yolculuklar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059315494</t>
+          <t>9786059315807</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Hikayesi</t>
+          <t>Tarihsel Eleştirinin Doğuşu</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055182915</t>
+          <t>9786059315838</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Rıfat Ilgaz</t>
+          <t>Gülümsemeler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>11.11</v>
+        <v>90</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055182922</t>
+          <t>9786059315449</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin</t>
+          <t>Yusuf Atılgan</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055182908</t>
+          <t>9786059315432</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Orhan Kemal</t>
+          <t>Nazım Hikmet</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059315401</t>
+          <t>9786059315418</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy</t>
+          <t>Ahmet Hamdi Tanpınar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055182892</t>
+          <t>9786055182236</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Kemal Tahir</t>
+          <t>İlyada’nın Öyküsü</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059315395</t>
+          <t>9786059315425</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Sen Buralarda Yokken</t>
+          <t>Ahmed Arif</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059315388</t>
+          <t>9786059315128</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Dişi Kurtlar</t>
+          <t>Çifte Tazminat</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055182700</t>
+          <t>9786059315111</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İmkansız Hayat</t>
+          <t>Müruruzaman Cinayetleri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>11.11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059315029</t>
+          <t>9786059315104</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Hikaye</t>
+          <t>Mutlu Kuzey</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059315036</t>
+          <t>9786059315739</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kapılarımı Kapatıyorum</t>
+          <t>Vahşet'in Çağrısı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>12.04</v>
+        <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059315708</t>
+          <t>9786059315722</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tromso</t>
+          <t>Tanıdık Bir Yüz</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>46.3</v>
+        <v>120</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055182618</t>
+          <t>9786059315715</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Öpücük</t>
+          <t>Nora’ya Mektuplar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>14.81</v>
+        <v>180</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059315180</t>
+          <t>9786059315494</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Üzüm Kokusu</t>
+          <t>Bir Köpeğin Hikayesi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>15.74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059315197</t>
+          <t>9786055182915</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Bu Birilerini İlgilendirmeli</t>
+          <t>Rıfat Ilgaz</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055182854</t>
+          <t>9786055182922</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kipps</t>
+          <t>Ömer Seyfettin</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055182878</t>
+          <t>9786055182908</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Sarı Zarf</t>
+          <t>Orhan Kemal</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055182861</t>
+          <t>9786059315401</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Gece</t>
+          <t>Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055182847</t>
+          <t>9786055182892</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Metropol Ninnisi</t>
+          <t>Kemal Tahir</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055182694</t>
+          <t>9786059315395</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dertler</t>
+          <t>Sen Buralarda Yokken</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055182670</t>
+          <t>9786059315388</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe’nun Ev Yaşamı</t>
+          <t>Dişi Kurtlar</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>13.89</v>
+        <v>70</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055182625</t>
+          <t>9786055182700</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Kitap Nasıl Okunmalı? Bir Okur Olarak 2</t>
+          <t>İmkansız Hayat</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055182656</t>
+          <t>9786059315029</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Gecikmeli</t>
+          <t>İyi Bir Hikaye</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059315616</t>
+          <t>9786059315036</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Sahibi</t>
+          <t>Kapılarımı Kapatıyorum</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>30</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059315647</t>
+          <t>9786059315708</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hollandalı Bakire</t>
+          <t>Tromso</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>250</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059315586</t>
+          <t>9786055182618</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Nantucket’lı Arthur Gordon Pym’in Hikayesi</t>
+          <t>Öpücük</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>130</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059315630</t>
+          <t>9786059315180</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalbin Boyutları</t>
+          <t>Üzüm Kokusu</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>50</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059315319</t>
+          <t>9786059315197</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Lord Arthur Savile'in Suçu ve Öbür Öyküler</t>
+          <t>Bu Birilerini İlgilendirmeli</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059315289</t>
+          <t>9786055182854</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Dublinliler ve Dublinliler Üzerine Yazışmalar</t>
+          <t>Kipps</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>80</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059315302</t>
+          <t>9786055182878</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dedikodu</t>
+          <t>Sarı Zarf</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>175</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059315173</t>
+          <t>9786055182861</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İnceliği Aşka Dahildir</t>
+          <t>Gümüş Gece</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059315142</t>
+          <t>9786055182847</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Narlı Ev</t>
+          <t>Metropol Ninnisi</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059315135</t>
+          <t>9786055182694</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mektuplar</t>
+          <t>Küçük Dertler</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055182939</t>
+          <t>9786055182670</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Mirnanın Elleri</t>
+          <t>Edgar Allan Poe’nun Ev Yaşamı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>3990000054695</t>
+          <t>9786055182625</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Hüzünler Kitabı</t>
+          <t>Kitap Nasıl Okunmalı? Bir Okur Olarak 2</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055182717</t>
+          <t>9786055182656</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Keşiş ve Yabani Kadın</t>
+          <t>Gecikmeli</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>24</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059315357</t>
+          <t>9786059315616</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Bazı Aşklar</t>
+          <t>Şehrin Sahibi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>14.81</v>
+        <v>30</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059315340</t>
+          <t>9786059315647</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gece, Kediler ve Sessizlik</t>
+          <t>Hollandalı Bakire</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>11.11</v>
+        <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059315241</t>
+          <t>9786059315586</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Halife Vasık’ın Öyküsü</t>
+          <t>Nantucket’lı Arthur Gordon Pym’in Hikayesi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>25</v>
+        <v>130</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059315258</t>
+          <t>9786059315630</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
+          <t>Bir Kalbin Boyutları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055182601</t>
+          <t>9786059315319</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kasımpaşalı Oedipus</t>
+          <t>Lord Arthur Savile'in Suçu ve Öbür Öyküler</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059315579</t>
+          <t>9786059315289</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yabancı</t>
+          <t>Dublinliler ve Dublinliler Üzerine Yazışmalar</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059315562</t>
+          <t>9786059315302</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Casanova’nın Eve Dönüşü</t>
+          <t>Dedikodu</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059315609</t>
+          <t>9786059315173</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hikayesi</t>
+          <t>Kalbin İnceliği Aşka Dahildir</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059315296</t>
+          <t>9786059315142</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Akılsız Sokrates</t>
+          <t>Narlı Ev</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059315234</t>
+          <t>9786059315135</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Aşkın ve Tutkunun Tadı</t>
+          <t>Kayıp Mektuplar</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059315272</t>
+          <t>9786055182939</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Çiftkafa’nın Kitabı</t>
+          <t>Mirnanın Elleri</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059315265</t>
+          <t>3990000054695</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Geceden Önce</t>
+          <t>Ölümsüz Hüzünler Kitabı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059315067</t>
+          <t>9786055182717</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Mülteci</t>
+          <t>Keşiş ve Yabani Kadın</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>13.89</v>
+        <v>24</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059315081</t>
+          <t>9786059315357</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Tahterevalli</t>
+          <t>Yarım Kalan Bazı Aşklar</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>18.52</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>3990000054696</t>
+          <t>9786059315340</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Krallığının Kapısında</t>
+          <t>Gece, Kediler ve Sessizlik</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055182984</t>
+          <t>9786059315241</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Yılbaşı Hediyeleri</t>
+          <t>Halife Vasık’ın Öyküsü</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055182977</t>
+          <t>9786059315258</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Doğum</t>
+          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>10.19</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059315050</t>
+          <t>9786055182601</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Hiç Aklımda Yokken</t>
+          <t>Kasımpaşalı Oedipus</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>12.04</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059315043</t>
+          <t>9786059315579</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Gizemli Yabancı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059315074</t>
+          <t>9786059315562</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Sahir</t>
+          <t>Casanova’nın Eve Dönüşü</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>11.11</v>
+        <v>70</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059315555</t>
+          <t>9786059315609</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Mavi Rüzgar</t>
+          <t>Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>16.67</v>
+        <v>120</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059315364</t>
+          <t>9786059315296</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Fogo</t>
+          <t>Akılsız Sokrates</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>190</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055182885</t>
+          <t>9786059315234</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Evimdeyim</t>
+          <t>Aşkın ve Tutkunun Tadı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059315371</t>
+          <t>9786059315272</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Kenar Mahallesi</t>
+          <t>Çiftkafa’nın Kitabı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>10.19</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059315326</t>
+          <t>9786059315265</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Adel Ben! Memnun Olunuz!</t>
+          <t>Geceden Önce</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059315333</t>
+          <t>9786059315067</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kovulmadım, Ben Ayrıldım!</t>
+          <t>Mülteci</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055182687</t>
+          <t>9786059315081</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>İskele</t>
+          <t>Tahterevalli</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055182182</t>
+          <t>3990000054696</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Yalnızgezerin Düşleri</t>
+          <t>Hayvan Krallığının Kapısında</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>10.19</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059315012</t>
+          <t>9786055182984</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Adam</t>
+          <t>Yılbaşı Hediyeleri</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055182991</t>
+          <t>9786055182977</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Postacı Kapıyı İki Kere Çalar</t>
+          <t>Savaş ve Doğum</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>35</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055182557</t>
+          <t>9786059315050</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Gatsby</t>
+          <t>Hiç Aklımda Yokken</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>30</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055182540</t>
+          <t>9786059315043</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Perde</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055182274</t>
+          <t>9786059315074</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Başbakan’ın Krallığı</t>
+          <t>Sahir</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059315203</t>
+          <t>9786059315555</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Mezeci Çırağı</t>
+          <t>Mavi Rüzgar</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>10</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055182373</t>
+          <t>9786059315364</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Dayanılmaz Bassington</t>
+          <t>Fogo</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>14.81</v>
+        <v>190</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059315098</t>
+          <t>9786055182885</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Süt ve Çikolata</t>
+          <t>Şimdi Evimdeyim</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059315166</t>
+          <t>9786059315371</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Peşinden Gidiyorum</t>
+          <t>Cennetin Kenar Mahallesi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>18.52</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059315159</t>
+          <t>9786059315326</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Günindi</t>
+          <t>Adel Ben! Memnun Olunuz!</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055182533</t>
+          <t>9786059315333</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Lali Berte’ye Mektuplar</t>
+          <t>Kovulmadım, Ben Ayrıldım!</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>14.81</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055182137</t>
+          <t>9786055182687</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Balık Öyküleri</t>
+          <t>İskele</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>17.59</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055182205</t>
+          <t>9786055182182</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Arkadaşlık</t>
+          <t>Yalnızgezerin Düşleri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>70</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055182595</t>
+          <t>9786059315012</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Şeytan’ın Günlüğü</t>
+          <t>Ölüm ve Adam</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055182588</t>
+          <t>9786055182991</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Yalnızlık</t>
+          <t>Postacı Kapıyı İki Kere Çalar</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055182380</t>
+          <t>9786055182557</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bir Dahinin Yaşamı Charles Dickens</t>
+          <t>Muhteşem Gatsby</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055182366</t>
+          <t>9786055182540</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Bir İnsan Yapmalısın Kendini</t>
+          <t>Yüzyıllık Perde</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055182229</t>
+          <t>9786055182274</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Bir Belge</t>
+          <t>Başbakan’ın Krallığı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>10.19</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055182212</t>
+          <t>9786059315203</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ölesiye Sanat</t>
+          <t>Mezeci Çırağı</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>23.15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055182946</t>
+          <t>9786055182373</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Rönesansın Son Günlerinde Aşk</t>
+          <t>Dayanılmaz Bassington</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>18.52</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055182731</t>
+          <t>9786059315098</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Süt ve Çikolata</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055182199</t>
+          <t>9786059315166</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İşgal ve Diğer Öyküler</t>
+          <t>Peşinden Gidiyorum</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057746368</t>
+          <t>9786059315159</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Cellat Nazikti</t>
+          <t>Günindi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055182311</t>
+          <t>9786055182533</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Geçen Sene Doğanlar</t>
+          <t>Lali Berte’ye Mektuplar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>4.17</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057746542</t>
+          <t>9786055182137</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Geçti Bitti Meyhanesi</t>
+          <t>Balık Öyküleri</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>90</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057746528</t>
+          <t>9786055182205</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sinekler Şehri</t>
+          <t>Aşk ve Arkadaşlık</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057746535</t>
+          <t>9786055182595</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Salınımlar</t>
+          <t>Şeytan’ın Günlüğü</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>90</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057746573</t>
+          <t>9786055182588</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Karısı</t>
+          <t>Sevgili Yalnızlık</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055182359</t>
+          <t>9786055182380</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Konak</t>
+          <t>Bir Dahinin Yaşamı Charles Dickens</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057746375</t>
+          <t>9786055182366</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Belki de</t>
+          <t>Sevilen Bir İnsan Yapmalısın Kendini</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057746603</t>
+          <t>9786055182229</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Oyuncaklar</t>
+          <t>Kişisel Bir Belge</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>80</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057746597</t>
+          <t>9786055182212</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sanki Babamın Romanı</t>
+          <t>Ölesiye Sanat</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>90</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057746610</t>
+          <t>9786055182946</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İçi Güzel Olsun</t>
+          <t>Rönesansın Son Günlerinde Aşk</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057746399</t>
+          <t>9786055182731</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Olmaz Diye Düşündüğümüz Şeyler</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>90</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057746306</t>
+          <t>9786055182199</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlarda Prt’lama Sanatı</t>
+          <t>İşgal ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057746337</t>
+          <t>9786057746368</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Sefalet Kedisi</t>
+          <t>Cellat Nazikti</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057746559</t>
+          <t>9786055182311</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>1918 / Bir Hayalet Dolaşıyor</t>
+          <t>Geçen Sene Doğanlar</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>200</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057746313</t>
+          <t>9786057746542</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Ağız Hareketleri</t>
+          <t>Geçti Bitti Meyhanesi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057746320</t>
+          <t>9786057746528</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Açık Dövüş</t>
+          <t>Sinekler Şehri</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057746405</t>
+          <t>9786057746535</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Ben Murtaza</t>
+          <t>Salınımlar</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055182069</t>
+          <t>9786057746573</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yel Etekli Kuş Kanatlı</t>
+          <t>Tanrı’nın Karısı</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786056309403</t>
+          <t>9786055182359</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yatılı Düzlükleri</t>
+          <t>Gölgeli Konak</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786056309472</t>
+          <t>9786057746375</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Unutuşu Arayanlar</t>
+          <t>Belki de</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>6.94</v>
+        <v>250</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055182045</t>
+          <t>9786057746603</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Tembellik Hakkı</t>
+          <t>Konuşan Oyuncaklar</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>5.56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786058714953</t>
+          <t>9786057746597</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Mandalina Ağacına Tırmanınca</t>
+          <t>Sanki Babamın Romanı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>5.56</v>
+        <v>90</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786058714984</t>
+          <t>9786057746610</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’ün Maceraları</t>
+          <t>İçi Güzel Olsun</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>14.81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786056309496</t>
+          <t>9786057746399</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’ün Anıları</t>
+          <t>Olmaz Diye Düşündüğümüz Şeyler</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>13.89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786058714946</t>
+          <t>9786057746306</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Hayvanlarda Prt’lama Sanatı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786056309489</t>
+          <t>9786057746337</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Rüya</t>
+          <t>Sefalet Kedisi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>8.33</v>
+        <v>200</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786056309441</t>
+          <t>9786057746559</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Portreler</t>
+          <t>1918 / Bir Hayalet Dolaşıyor</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>10.19</v>
+        <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786056309458</t>
+          <t>9786057746313</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Ölüler</t>
+          <t>Ağız Hareketleri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>5.56</v>
+        <v>200</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786058714922</t>
+          <t>9786057746320</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Törless’in Bunalımları</t>
+          <t>Açık Dövüş</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>15.74</v>
+        <v>200</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055182038</t>
+          <t>9786057746405</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Merak Cemiyeti Tutanakları</t>
+          <t>Ben Murtaza</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>24.07</v>
+        <v>200</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786055182083</t>
+          <t>9786055182069</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Krokodil Sokağı</t>
+          <t>Yel Etekli Kuş Kanatlı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786058714915</t>
+          <t>9786056309403</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Klan</t>
+          <t>Yatılı Düzlükleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786058714960</t>
+          <t>9786056309472</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Unutuşu Arayanlar</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>7.41</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786055182021</t>
+          <t>9786055182045</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>İçeri Girmez miydiniz?</t>
+          <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786058714977</t>
+          <t>9786058714953</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Hiyeroglif Masallar</t>
+          <t>Tanrı Mandalina Ağacına Tırmanınca</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055182120</t>
+          <t>9786058714984</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey Eskimez Mutluluk Kadar</t>
+          <t>Sherlock Holmes’ün Maceraları</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786055182052</t>
+          <t>9786056309496</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hazlar ve Günler</t>
+          <t>Sherlock Holmes’ün Anıları</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055182144</t>
+          <t>9786058714946</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Gençlik</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>6.48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786056309410</t>
+          <t>9786056309489</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Rüya</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>50</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055182014</t>
+          <t>9786056309441</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Çaparide Çırpınmak</t>
+          <t>Portreler</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>9.26</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786058714991</t>
+          <t>9786056309458</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Cinayet Mevsimi</t>
+          <t>Ölüler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>13.89</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055182076</t>
+          <t>9786058714922</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Bir Okur Olarak</t>
+          <t>Öğrenci Törless’in Bunalımları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>19.44</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786056309427</t>
+          <t>9786055182038</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Baştan Çıkarıcının Günlüğü</t>
+          <t>Merak Cemiyeti Tutanakları</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>11.11</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055182007</t>
+          <t>9786055182083</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Ayakları Pürdikkat Refakatçi Haydutlar</t>
+          <t>Krokodil Sokağı</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786058714908</t>
+          <t>9786058714915</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Avcısını Taşıyan Ceylan</t>
+          <t>Klan</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>5.56</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055182151</t>
+          <t>9786058714960</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Arasan Gizlidir, Aramasan Aşikar</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057746450</t>
+          <t>9786055182021</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Sonra Hayat</t>
+          <t>İçeri Girmez miydiniz?</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057746146</t>
+          <t>9786058714977</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Şapka</t>
+          <t>Hiyeroglif Masallar</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>12</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057746122</t>
+          <t>9786055182120</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kısas Kıssası</t>
+          <t>Hiçbir Şey Eskimez Mutluluk Kadar</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057746139</t>
+          <t>9786055182052</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Eşekle Seyahat</t>
+          <t>Hazlar ve Günler</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>200</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057746504</t>
+          <t>9786055182144</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Çağı</t>
+          <t>Gençlik</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>300</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057746511</t>
+          <t>9786056309410</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Böyle Şeyler Hep Gece Olur</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057746344</t>
+          <t>9786055182014</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Pandora ve Viyana Aşkları</t>
+          <t>Çaparide Çırpınmak</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057746085</t>
+          <t>9786058714991</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Yeni Elbise</t>
+          <t>Cinayet Mevsimi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057746276</t>
+          <t>9786055182076</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Tam Karşımda, Tam Ortada</t>
+          <t>Bir Okur Olarak</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>25</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057746290</t>
+          <t>9786056309427</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Sek Sek</t>
+          <t>Baştan Çıkarıcının Günlüğü</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>80</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057746283</t>
+          <t>9786055182007</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Dımdızlak</t>
+          <t>Ayakları Pürdikkat Refakatçi Haydutlar</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>80</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057746412</t>
+          <t>9786058714908</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yakardı Ahım İle Yeri Ateş</t>
+          <t>Avcısını Taşıyan Ceylan</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>200</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057746443</t>
+          <t>9786055182151</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Gül Bahçesinde Gezinti</t>
+          <t>Arasan Gizlidir, Aramasan Aşikar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>200</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057746429</t>
+          <t>9786057746450</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Terk Etmedim Benliği</t>
+          <t>Sonra Hayat</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057746436</t>
+          <t>9786057746146</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Lisan</t>
+          <t>Şapka</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>120</v>
+        <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057746351</t>
+          <t>9786057746122</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Clausewitz’i Tamamlamak</t>
+          <t>Kısa Kısas Kıssası</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057746160</t>
+          <t>9786057746139</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Eyjafjallajökull</t>
+          <t>Eşekle Seyahat</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057746153</t>
+          <t>9786057746504</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Biei</t>
+          <t>Aydınlanma Çağı</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057746474</t>
+          <t>9786057746511</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Böyle Şeyler Hep Gece Olur</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057746467</t>
+          <t>9786057746344</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Dinliyorum</t>
+          <t>Pandora ve Viyana Aşkları</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057746481</t>
+          <t>9786057746085</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Garip</t>
+          <t>Yeni Elbise</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057746498</t>
+          <t>9786057746276</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Ben Orhan Veli</t>
+          <t>Tam Karşımda, Tam Ortada</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057746252</t>
+          <t>9786057746290</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>1918 - Kalbim, Kimsesiz Yurdum</t>
+          <t>Sek Sek</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057746269</t>
+          <t>9786057746283</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>1918 - Ah Dehşet, Dehşet Dehşet!</t>
+          <t>Dımdızlak</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057746238</t>
+          <t>9786057746412</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Mahir Efendi'nin Papağanı</t>
+          <t>Yakardı Ahım İle Yeri Ateş</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057746245</t>
+          <t>9786057746443</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Bir Kış Gecesi Misafiri</t>
+          <t>Gül Bahçesinde Gezinti</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057746207</t>
+          <t>9786057746429</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Öncesi ve Sonrası</t>
+          <t>Terk Etmedim Benliği</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057746214</t>
+          <t>9786057746436</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Alem</t>
+          <t>Lisan</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057746221</t>
+          <t>9786057746351</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Öyküler</t>
+          <t>Clausewitz’i Tamamlamak</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057746047</t>
+          <t>9786057746160</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Türlü İşlerin Adamı Bob Honey</t>
+          <t>Eyjafjallajökull</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057746184</t>
+          <t>9786057746153</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Makamı</t>
+          <t>Biei</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057746177</t>
+          <t>9786057746474</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Tutunamayanlar Üzerine Yedi Ders</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057746191</t>
+          <t>9786057746467</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Agua</t>
+          <t>İstanbul’u Dinliyorum</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057746092</t>
+          <t>9786057746481</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Sahte Yüzler Topluluğu</t>
+          <t>Garip</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057746108</t>
+          <t>9786057746498</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Adı</t>
+          <t>Ben Orhan Veli</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786059315968</t>
+          <t>9786057746252</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Kayıp</t>
+          <t>1918 - Kalbim, Kimsesiz Yurdum</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057746078</t>
+          <t>9786057746269</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Samsatlı Lukianos</t>
+          <t>1918 - Ah Dehşet, Dehşet Dehşet!</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059315951</t>
+          <t>9786057746238</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Makamı</t>
+          <t>Mahir Efendi'nin Papağanı</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059315937</t>
+          <t>9786057746245</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kafka Paris'te</t>
+          <t>Bir Kış Gecesi Misafiri</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786059315944</t>
+          <t>9786057746207</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Maça Valesi Nihai Sonu Beklemenin Hikayesi</t>
+          <t>Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786059315920</t>
+          <t>9786057746214</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Sonra Sincaplar Geldi</t>
+          <t>Bir Başka Alem</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786059315548</t>
+          <t>9786057746221</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Dönüşümü</t>
+          <t>Aykırı Öyküler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786059315470</t>
+          <t>9786057746047</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Aydaki At</t>
+          <t>Türlü İşlerin Adamı Bob Honey</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057746023</t>
+          <t>9786057746184</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Çağanozlar İndiğinde</t>
+          <t>Yalnızlık Makamı</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057746030</t>
+          <t>9786057746177</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Bizim Burada Auschwitz'te ve Diğer Öyküler</t>
+          <t>Tutunamayanlar Üzerine Yedi Ders</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786255719294</t>
+          <t>9786057746191</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Gece Trapezcileri</t>
+          <t>Agua</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786255719218</t>
+          <t>9786057746092</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Göz Mevsimi</t>
+          <t>Sahte Yüzler Topluluğu</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786255719355</t>
+          <t>9786057746108</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Bir Yokmuş Bir Varmış 2</t>
+          <t>Ölümün Adı</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786255719348</t>
+          <t>9786059315968</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Bir Yokmuş Bir Varmış 1</t>
+          <t>Kayıp</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786255719300</t>
+          <t>9786057746078</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Baba Bizimle Gelsene</t>
+          <t>Samsatlı Lukianos</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786255719287</t>
+          <t>9786059315951</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>İncitmeyin Fukarayı Fakiri</t>
+          <t>Kaplumbağa Makamı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786255719195</t>
+          <t>9786059315937</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Burgaç</t>
+          <t>Kafka Paris'te</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786255719201</t>
+          <t>9786059315944</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yağmurlardan Evvel</t>
+          <t>Maça Valesi Nihai Sonu Beklemenin Hikayesi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
+          <t>9786059315920</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Sonra Sincaplar Geldi</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786059315548</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Sanatın Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786059315470</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Aydaki At</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786057746023</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Çağanozlar İndiğinde</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786057746030</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Burada Auschwitz'te ve Diğer Öyküler</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786255719294</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Gece Trapezcileri</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786255719218</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Göz Mevsimi</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786255719355</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yokmuş Bir Varmış 2</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786255719348</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yokmuş Bir Varmış 1</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786255719300</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Baba Bizimle Gelsene</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786255719287</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>İncitmeyin Fukarayı Fakiri</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786255719195</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Burgaç</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786255719201</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Yağmurlardan Evvel</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
           <t>9786255719102</t>
         </is>
       </c>
-      <c r="B376" s="1" t="inlineStr">
+      <c r="B389" s="1" t="inlineStr">
         <is>
           <t>O Yaz</t>
         </is>
       </c>
-      <c r="C376" s="1">
+      <c r="C389" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>