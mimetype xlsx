--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,5860 +85,5965 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255719577</t>
+          <t>9786255719188</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Evliliğin Ölüm Kokan Gizemi</t>
+          <t>Dönüş Bileti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255719560</t>
+          <t>9786255719652</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dağ Güvercininin Yüreği</t>
+          <t>Tanpınar’ı Okudukça Okuyorum</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255719584</t>
+          <t>9786255719645</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Bi’Şeyi Bulunur - II</t>
+          <t>Mevsimler Gelir Geçer</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255719591</t>
+          <t>9786255719607</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Haritasız Yolculuklar Mevsimi</t>
+          <t>Saklanacak Yer Yok</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255719522</t>
+          <t>9786255719638</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yanık Tüy</t>
+          <t>Üsküdar İnsanları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255719492</t>
+          <t>9786255719614</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonundaki Kadınlar</t>
+          <t>Annem ve Tel Örgüler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255719546</t>
+          <t>9786255719317</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Valhalla</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255719485</t>
+          <t>9786255719577</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yeni İnsan</t>
+          <t>Bir Evliliğin Ölüm Kokan Gizemi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255719539</t>
+          <t>9786255719560</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sığmayan</t>
+          <t>Dağ Güvercininin Yüreği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255719553</t>
+          <t>9786255719584</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Oyun Yazma Programı 2025</t>
+          <t>Her Şeyin Bi’Şeyi Bulunur - II</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255719478</t>
+          <t>9786255719591</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Masallardan İndik Aşağı</t>
+          <t>Haritasız Yolculuklar Mevsimi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255719454</t>
+          <t>9786255719522</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Herkes Rolünü Oynar</t>
+          <t>Yanık Tüy</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255719515</t>
+          <t>9786255719492</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Altın Çakal</t>
+          <t>Yolun Sonundaki Kadınlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255719393</t>
+          <t>9786255719546</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Naj</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256651409</t>
+          <t>9786255719485</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadırga İçin Yaz Resmi</t>
+          <t>Yeni İnsan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256651423</t>
+          <t>9786255719539</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çılgınsı</t>
+          <t>Sığmayan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256651430</t>
+          <t>9786255719553</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Közde Yürümek</t>
+          <t>Oyun Yazma Programı 2025</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256651416</t>
+          <t>9786255719478</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Küllenmiş Bir Kuşu Yakalamak</t>
+          <t>Masallardan İndik Aşağı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256651447</t>
+          <t>9786255719454</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kul Benjamin Button’a İthafla</t>
+          <t>Herkes Rolünü Oynar</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256651362</t>
+          <t>9786255719515</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Puşkin’in Bilmediği</t>
+          <t>Altın Çakal</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256651379</t>
+          <t>9786255719393</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kafesteki Rüzgâr</t>
+          <t>Naj</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256651386</t>
+          <t>9786256651409</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Tutkularımızın Bir Sonraki Saati</t>
+          <t>Bir Kadırga İçin Yaz Resmi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256651317</t>
+          <t>9786256651423</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Valhalla</t>
+          <t>Çılgınsı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057746689</t>
+          <t>9786256651430</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Süt</t>
+          <t>Közde Yürümek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255719072</t>
+          <t>9786256651416</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çok Benziyor Ama O</t>
+          <t>Küllenmiş Bir Kuşu Yakalamak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255719171</t>
+          <t>9786256651447</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Kırık Yerinden Akanlar</t>
+          <t>Kul Benjamin Button’a İthafla</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256651968</t>
+          <t>9786256651362</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Böyle Olsun İstemedim</t>
+          <t>Puşkin’in Bilmediği</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255719164</t>
+          <t>9786256651379</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Rüya Albümü</t>
+          <t>Kafesteki Rüzgâr</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255719133</t>
+          <t>9786256651386</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ağaç Gölgesi</t>
+          <t>Muhteşem Tutkularımızın Bir Sonraki Saati</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255719119</t>
+          <t>9786256651317</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutkunun Dile Getirilme Biçimi</t>
+          <t>Valhalla</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255719157</t>
+          <t>9786057746689</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Denizi Göre Göre</t>
+          <t>Süt</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255719126</t>
+          <t>9786255719072</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gönülde Kitap</t>
+          <t>Çok Benziyor Ama O</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255719089</t>
+          <t>9786255719171</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ağacına Benzer</t>
+          <t>Hayatın Kırık Yerinden Akanlar</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255719140</t>
+          <t>9786256651968</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Takva</t>
+          <t>Böyle Olsun İstemedim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255719096</t>
+          <t>9786255719164</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Fısıltısı</t>
+          <t>Rüya Albümü</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255719003</t>
+          <t>9786255719133</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Eski Bir Pişmanlığa Dönüş Notları</t>
+          <t>Ağaç Gölgesi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256651999</t>
+          <t>9786255719119</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ayrıksılar Aklın Kelimeleri</t>
+          <t>Bir Tutkunun Dile Getirilme Biçimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256651616</t>
+          <t>9786255719157</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şişedeki Gemi</t>
+          <t>Denizi Göre Göre</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255719041</t>
+          <t>9786255719126</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz Tezgahı</t>
+          <t>Gönülde Kitap</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255719010</t>
+          <t>9786255719089</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Doğurma Beni Naime</t>
+          <t>İnsan Ağacına Benzer</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256651975</t>
+          <t>9786255719140</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünya Değil</t>
+          <t>Takva</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255719058</t>
+          <t>9786255719096</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Anlat Bana</t>
+          <t>Toprağın Fısıltısı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256651944</t>
+          <t>9786255719003</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tüm Çıkışlar Kapalı</t>
+          <t>Eski Bir Pişmanlığa Dönüş Notları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256651951</t>
+          <t>9786256651999</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bu Kızı Ben Uydurmadım</t>
+          <t>Ayrıksılar Aklın Kelimeleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256651982</t>
+          <t>9786256651616</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Çaresizliği</t>
+          <t>Şişedeki Gemi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256651838</t>
+          <t>9786255719041</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Efsanesi Helene 848</t>
+          <t>Salyangoz Tezgahı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256651906</t>
+          <t>9786255719010</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kum Tanesi</t>
+          <t>Doğurma Beni Naime</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256651869</t>
+          <t>9786256651975</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Orada Değildim</t>
+          <t>Başka Bir Dünya Değil</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256651845</t>
+          <t>9786255719058</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tarihsiz Olaylar Kitabı</t>
+          <t>Anlat Bana</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256651852</t>
+          <t>9786256651944</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçuluk</t>
+          <t>Tüm Çıkışlar Kapalı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256651883</t>
+          <t>9786256651951</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Kabarmış</t>
+          <t>Bu Kızı Ben Uydurmadım</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256651920</t>
+          <t>9786256651982</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yükseklik Korkusu Olan Kuş</t>
+          <t>Kaplumbağa Çaresizliği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256651876</t>
+          <t>9786256651838</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zamanın Kıyısında</t>
+          <t>İstanbul Efsanesi Helene 848</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256651821</t>
+          <t>9786256651906</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hırçın Öyküler</t>
+          <t>Kum Tanesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256651784</t>
+          <t>9786256651869</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bize Ait Bir Yer</t>
+          <t>Orada Değildim</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256651685</t>
+          <t>9786256651845</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir Taş Devri Hikayesi</t>
+          <t>Tarihsiz Olaylar Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256651760</t>
+          <t>9786256651852</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Beni Rahat Bırak</t>
+          <t>Varoluşçuluk</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256651777</t>
+          <t>9786256651883</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Karşılaşma</t>
+          <t>Yüreğin Kabarmış</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256651753</t>
+          <t>9786256651920</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler ve İzler</t>
+          <t>Yükseklik Korkusu Olan Kuş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256651722</t>
+          <t>9786256651876</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Böyle Devam Edemezsin</t>
+          <t>Yitik Zamanın Kıyısında</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256651715</t>
+          <t>9786256651821</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Iskarta</t>
+          <t>Hırçın Öyküler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256651555</t>
+          <t>9786256651784</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gece Miskinleri ve Diğer Gerilim Öyküleri</t>
+          <t>Bize Ait Bir Yer</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256651708</t>
+          <t>9786256651685</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Işınlarını Beklerken</t>
+          <t>Bir Taş Devri Hikayesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256651692</t>
+          <t>9786256651760</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Lekeli</t>
+          <t>Beni Rahat Bırak</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256651647</t>
+          <t>9786256651777</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Böyle Uğuldar Ağaç</t>
+          <t>Karşılaşma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256651678</t>
+          <t>9786256651753</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Gölgeler ve İzler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256651630</t>
+          <t>9786256651722</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yenişehir’de Bir Kavak Ağacı</t>
+          <t>Böyle Devam Edemezsin</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256651562</t>
+          <t>9786256651715</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Açık Alanda Klostrofobik Hikâyeler</t>
+          <t>Iskarta</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256651609</t>
+          <t>9786256651555</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Anatomi Dersleri</t>
+          <t>Gece Miskinleri ve Diğer Gerilim Öyküleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256651456</t>
+          <t>9786256651708</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Merhumun İlanı</t>
+          <t>Güneşin Işınlarını Beklerken</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256651517</t>
+          <t>9786256651692</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Karadutun Ölümü</t>
+          <t>Lekeli</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256651524</t>
+          <t>9786256651647</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Huzursuz Ruhlar Şenliği</t>
+          <t>Böyle Uğuldar Ağaç</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256651500</t>
+          <t>9786256651678</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Bi’Şeyi Vardır-I</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256651494</t>
+          <t>9786256651630</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ukde</t>
+          <t>Yenişehir’de Bir Kavak Ağacı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256651470</t>
+          <t>9786256651562</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bir Gören Vardır</t>
+          <t>Açık Alanda Klostrofobik Hikâyeler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256651487</t>
+          <t>9786256651609</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Uzak Deniz</t>
+          <t>Anatomi Dersleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256651548</t>
+          <t>9786256651456</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Necati’nin Kamyonu</t>
+          <t>Merhumun İlanı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256651432</t>
+          <t>9786256651517</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yazmanın ve Okumanın İncelikleri</t>
+          <t>Karadutun Ölümü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256651449</t>
+          <t>9786256651524</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Bir Kedinin Kahkahaları</t>
+          <t>Huzursuz Ruhlar Şenliği</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9772980382001</t>
+          <t>9786256651500</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hikayeci Dergisi 7 Kasım-Aralık 2024</t>
+          <t>Her Şeyin Bi’Şeyi Vardır-I</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256651357</t>
+          <t>9786256651494</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mahremiyet: Yeni Lüks</t>
+          <t>Ukde</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256651340</t>
+          <t>9786256651470</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Salur Kazan İle Burla Hikayesi</t>
+          <t>Bir Gören Vardır</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256651364</t>
+          <t>9786256651487</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Son Üç Dakika</t>
+          <t>Uzak Deniz</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256651326</t>
+          <t>9786256651548</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ölüler</t>
+          <t>Necati’nin Kamyonu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256651319</t>
+          <t>9786256651432</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkları Yara Yara</t>
+          <t>Yazmanın ve Okumanın İncelikleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057746825</t>
+          <t>9786256651449</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ayazma Kahvesi Aşıkları</t>
+          <t>Yahudi Bir Kedinin Kahkahaları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256651166</t>
+          <t>9772980382001</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Muallim Mukallit Bey'in Gelişigüzel Hikayesi</t>
+          <t>Hikayeci Dergisi 7 Kasım-Aralık 2024</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256651159</t>
+          <t>9786256651357</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar</t>
+          <t>Mahremiyet: Yeni Lüks</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057746658</t>
+          <t>9786256651340</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hayat Hanım’ın Hayaletleri</t>
+          <t>Salur Kazan İle Burla Hikayesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256651081</t>
+          <t>9786256651364</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dostlarla Yazışmalar</t>
+          <t>Son Üç Dakika</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057746672</t>
+          <t>9786256651326</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Todi Güncesi</t>
+          <t>Ölüler</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256651036</t>
+          <t>9786256651319</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ağız İçinde Dil Gibi</t>
+          <t>Karanlıkları Yara Yara</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256651043</t>
+          <t>9786057746825</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ay Bazen Mavidir</t>
+          <t>Ayazma Kahvesi Aşıkları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057746948</t>
+          <t>9786256651166</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Labirent Kedi ve Kumrular</t>
+          <t>Muallim Mukallit Bey'in Gelişigüzel Hikayesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057746924</t>
+          <t>9786256651159</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gün Doğusundan Kopan Hikayeler</t>
+          <t>Kuşlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057746931</t>
+          <t>9786057746658</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bağ</t>
+          <t>Hayat Hanım’ın Hayaletleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057746764</t>
+          <t>9786256651081</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Dostlarla Yazışmalar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057746410</t>
+          <t>9786057746672</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Eureka</t>
+          <t>Todi Güncesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057746887</t>
+          <t>9786256651036</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Roman</t>
+          <t>Ağız İçinde Dil Gibi</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057746870</t>
+          <t>9786256651043</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Remil</t>
+          <t>Ay Bazen Mavidir</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057746863</t>
+          <t>9786057746948</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Uyuşma</t>
+          <t>Labirent Kedi ve Kumrular</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057746856</t>
+          <t>9786057746924</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Zaman Ustası</t>
+          <t>Gün Doğusundan Kopan Hikayeler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057746849</t>
+          <t>9786057746931</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Damla'nın Şampiyonluk Macerası</t>
+          <t>Bağ</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057746665</t>
+          <t>9786057746764</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ali Paşa'nın Amel Defteri</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057746719</t>
+          <t>9786057746410</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hiçliğin Bilgisi</t>
+          <t>Eureka</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057746696</t>
+          <t>9786057746887</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Derviş Sözleri</t>
+          <t>Efsunlu Roman</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057746795</t>
+          <t>9786057746870</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yüksekten Korkan Korsan Kırmızı Ceket</t>
+          <t>Remil</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057746801</t>
+          <t>9786057746863</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Ormanı</t>
+          <t>Uyuşma</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057746788</t>
+          <t>9786057746856</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Söz Konusu Ayvalık</t>
+          <t>Zaman Ustası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>400</v>
+        <v>80</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057746566</t>
+          <t>9786057746849</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler Kitabı</t>
+          <t>Kuzey ve Damla'nın Şampiyonluk Macerası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>130</v>
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057746733</t>
+          <t>9786057746665</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ağrı</t>
+          <t>Ali Paşa'nın Amel Defteri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057746757</t>
+          <t>9786057746719</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Zulmün Etiği</t>
+          <t>Hiçliğin Bilgisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057746726</t>
+          <t>9786057746696</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Kafasından Neler Geçiyor?</t>
+          <t>Derviş Sözleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057746627</t>
+          <t>9786057746795</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Günah Keçisi - Kısa Öyküler ve Büyükler İçin Masallar</t>
+          <t>Yüksekten Korkan Korsan Kırmızı Ceket</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057746634</t>
+          <t>9786057746801</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Avare Kalemden Yazıntılar</t>
+          <t>Gökkuşağı Ormanı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057746641</t>
+          <t>9786057746788</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hotman’ın Öyküleri</t>
+          <t>Söz Konusu Ayvalık</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057746702</t>
+          <t>9786057746566</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Mümkün</t>
+          <t>Gölgeler Kitabı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057746740</t>
+          <t>9786057746733</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Merkezine Seyahat</t>
+          <t>Ağrı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059315975</t>
+          <t>9786057746757</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Ortasında</t>
+          <t>Zulmün Etiği</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059315982</t>
+          <t>9786057746726</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yakışır İnsana</t>
+          <t>Hayvanların Kafasından Neler Geçiyor?</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057746061</t>
+          <t>9786057746627</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Uzlaşma</t>
+          <t>Günah Keçisi - Kısa Öyküler ve Büyükler İçin Masallar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057746054</t>
+          <t>9786057746634</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Zama</t>
+          <t>Avare Kalemden Yazıntılar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057746009</t>
+          <t>9786057746641</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
+          <t>Hotman’ın Öyküleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059315999</t>
+          <t>9786057746702</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes ve Yedi Ölümcül Günah</t>
+          <t>Mümkün</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059315821</t>
+          <t>9786057746740</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Rakun</t>
+          <t>Kalbin Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059315760</t>
+          <t>9786059315975</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes ve Kıyamet Cinayetleri</t>
+          <t>Dünyanın Ortasında</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057746016</t>
+          <t>9786059315982</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Usber Konağı'nın Çöküşü</t>
+          <t>Aşk Yakışır İnsana</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059315746</t>
+          <t>9786057746061</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Pessoa Yaşadı Mı?</t>
+          <t>Uzlaşma</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059315753</t>
+          <t>9786057746054</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Şeyler Denizi</t>
+          <t>Zama</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059315883</t>
+          <t>9786057746009</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sade'in Karısı</t>
+          <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059315890</t>
+          <t>9786059315999</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Şeytanca Artık Orada Olmayan Kadın</t>
+          <t>Sherlock Holmes ve Yedi Ölümcül Günah</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055182298</t>
+          <t>9786059315821</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Barut Ağacındaki Kırlangıç Ne Söylüyor?</t>
+          <t>Rakun</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055182571</t>
+          <t>9786059315760</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kadın Olsaydınız Anlar Mıydınız?</t>
+          <t>Sherlock Holmes ve Kıyamet Cinayetleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000030368</t>
+          <t>9786057746016</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Veranda Öyküleri</t>
+          <t>Usber Konağı'nın Çöküşü</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055182328</t>
+          <t>9786059315746</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Karla Karışık Kış Öyküleri Seçkisi</t>
+          <t>Pessoa Yaşadı Mı?</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>14.81</v>
+        <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055182458</t>
+          <t>9786059315753</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ben Türk Kızı Nasılım</t>
+          <t>Şeyler Denizi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>16.67</v>
+        <v>90</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055182441</t>
+          <t>9786059315883</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Söylemlerin İçinden</t>
+          <t>Sade'in Karısı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>12.96</v>
+        <v>130</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055182397</t>
+          <t>9786059315890</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Veda Oyunu</t>
+          <t>Şeytanca Artık Orada Olmayan Kadın</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>18.52</v>
+        <v>130</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055182403</t>
+          <t>9786055182298</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Unutkan Koynunda</t>
+          <t>Barut Ağacındaki Kırlangıç Ne Söylüyor?</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>17.59</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055182410</t>
+          <t>9786055182571</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Eureka</t>
+          <t>Kadın Olsaydınız Anlar Mıydınız?</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055182342</t>
+          <t>3990000030368</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Çay Kitabı</t>
+          <t>Veranda Öyküleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>6.94</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055182519</t>
+          <t>9786055182328</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Uzun Irmak Boyunca</t>
+          <t>Karla Karışık Kış Öyküleri Seçkisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>12.04</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055182526</t>
+          <t>9786055182458</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk - Bana Okunacak Romanlar Gönderiniz</t>
+          <t>Ben Türk Kızı Nasılım</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055182472</t>
+          <t>9786055182441</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Pause Anıtı</t>
+          <t>Söylemlerin İçinden</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000002089</t>
+          <t>9786055182397</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Rappaccini'nin Kızı</t>
+          <t>Veda Oyunu</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>5.56</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055182304</t>
+          <t>9786055182403</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Normalleri</t>
+          <t>Zamanın Unutkan Koynunda</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055182434</t>
+          <t>9786055182410</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Okur Postası</t>
+          <t>Eureka</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>12.96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055182427</t>
+          <t>9786055182342</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Birtakım Tuhaflıklar</t>
+          <t>Çay Kitabı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>10.19</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055182632</t>
+          <t>9786055182519</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Huma Kuşları</t>
+          <t>Uzun Irmak Boyunca</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>7.41</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055182489</t>
+          <t>9786055182526</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Olivya Çıkmazı</t>
+          <t>Mustafa Kemal Atatürk - Bana Okunacak Romanlar Gönderiniz</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055182663</t>
+          <t>9786055182472</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Kızı</t>
+          <t>Pause Anıtı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055182649</t>
+          <t>3990000002089</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Korsanlar Kralı Kaptan Avery'nin Cesaret Dolu Maceraları</t>
+          <t>Rappaccini'nin Kızı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055182243</t>
+          <t>9786055182304</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Gergedanlar</t>
+          <t>Mevsim Normalleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055182564</t>
+          <t>9786055182434</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>Okur Postası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055182496</t>
+          <t>9786055182427</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Kelebeği</t>
+          <t>Birtakım Tuhaflıklar</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>10.19</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055182502</t>
+          <t>9786055182632</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Gönül Öyküleri</t>
+          <t>Huma Kuşları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055182168</t>
+          <t>9786055182489</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Dağın Tepesindeki Kız</t>
+          <t>Olivya Çıkmazı</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055182175</t>
+          <t>9786055182663</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Fay Boşluğu</t>
+          <t>Devrimin Kızı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055182281</t>
+          <t>9786055182649</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yıldırımlar için Mezardır Bu Kent</t>
+          <t>Korsanlar Kralı Kaptan Avery'nin Cesaret Dolu Maceraları</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055182267</t>
+          <t>9786055182243</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Balık Nefesi</t>
+          <t>Kayıp Gergedanlar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>9.26</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055182250</t>
+          <t>9786055182564</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Güvercinler Zamanı</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059315487</t>
+          <t>9786055182496</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kırgın Anlatıcı</t>
+          <t>Zümrüt Kelebeği</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>11.11</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059315913</t>
+          <t>9786055182502</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Zamansız ve Mekansız Hikayeler</t>
+          <t>Gönül Öyküleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>70</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059315906</t>
+          <t>9786055182168</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Diğer Yarısı Fotoğrafçının Elkitabı</t>
+          <t>Dağın Tepesindeki Kız</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059315456</t>
+          <t>9786055182175</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Sarışın Maymun</t>
+          <t>Fay Boşluğu</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059315227</t>
+          <t>9786055182281</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kadın</t>
+          <t>Yıldırımlar için Mezardır Bu Kent</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059315210</t>
+          <t>9786055182267</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gunterin Kışı</t>
+          <t>Balık Nefesi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059315876</t>
+          <t>9786055182250</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Mildred Pierce</t>
+          <t>Güvercinler Zamanı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059315678</t>
+          <t>9786059315487</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Yasımı Tutacaksın</t>
+          <t>Kırgın Anlatıcı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>600</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059315692</t>
+          <t>9786059315913</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Damlaları Arasındaki Mesafe</t>
+          <t>Zamansız ve Mekansız Hikayeler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059315685</t>
+          <t>9786059315906</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yazmalı Defter</t>
+          <t>Diğer Yarısı Fotoğrafçının Elkitabı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059315654</t>
+          <t>9786059315456</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dans: On Diyalog</t>
+          <t>Sarışın Maymun</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>90</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059315661</t>
+          <t>9786059315227</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Ten, Organları Sarıp Sarmalayan Elastik Kılıftır</t>
+          <t>Yedi Kadın</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059315531</t>
+          <t>9786059315210</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sem</t>
+          <t>Gunterin Kışı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055182953</t>
+          <t>9786059315876</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Aradaki 7 Fark</t>
+          <t>Mildred Pierce</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>13.89</v>
+        <v>300</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055182960</t>
+          <t>9786059315678</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Leşleri</t>
+          <t>Yasımı Tutacaksın</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>70</v>
+        <v>600</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059315852</t>
+          <t>9786059315692</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yunan Dansçı Kız</t>
+          <t>Yağmur Damlaları Arasındaki Mesafe</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059315869</t>
+          <t>9786059315685</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Öğlen Paris’te Sekizde Chicago’da</t>
+          <t>Yazmalı Defter</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059315845</t>
+          <t>9786059315654</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Adam</t>
+          <t>Dans: On Diyalog</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059315791</t>
+          <t>9786059315661</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yarın Başka Bir Gün Olacak</t>
+          <t>Ten, Organları Sarıp Sarmalayan Elastik Kılıftır</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059315777</t>
+          <t>9786059315531</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Veda Ederken</t>
+          <t>Sem</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>70</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059315784</t>
+          <t>9786055182953</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Artık Fark Etmediğinde</t>
+          <t>Aradaki 7 Fark</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059315517</t>
+          <t>9786055182960</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Vertigo</t>
+          <t>Dünyanın Leşleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059315500</t>
+          <t>9786059315852</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Surat Buruşturmalık 52 Metin</t>
+          <t>Yunan Dansçı Kız</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059315524</t>
+          <t>9786059315869</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Bir Kesitle - Kaptan Stormfield’ın Cenneti Ziyareti</t>
+          <t>Öğlen Paris’te Sekizde Chicago’da</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059315623</t>
+          <t>9786059315845</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Amazon’un Efendisi</t>
+          <t>Kağıt Adam</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059315463</t>
+          <t>9786059315791</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yazar ve Cenneti</t>
+          <t>Yarın Başka Bir Gün Olacak</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059315814</t>
+          <t>9786059315777</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Türler Arası En Güzel Yolculuklar</t>
+          <t>Veda Ederken</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059315807</t>
+          <t>9786059315784</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Eleştirinin Doğuşu</t>
+          <t>Artık Fark Etmediğinde</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059315838</t>
+          <t>9786059315517</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Gülümsemeler</t>
+          <t>Vertigo</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059315449</t>
+          <t>9786059315500</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Atılgan</t>
+          <t>Surat Buruşturmalık 52 Metin</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>11.11</v>
+        <v>90</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059315432</t>
+          <t>9786059315524</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet</t>
+          <t>Bir Kesitle - Kaptan Stormfield’ın Cenneti Ziyareti</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059315418</t>
+          <t>9786059315623</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Hamdi Tanpınar</t>
+          <t>Amazon’un Efendisi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>12.96</v>
+        <v>130</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055182236</t>
+          <t>9786059315463</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İlyada’nın Öyküsü</t>
+          <t>Yazar ve Cenneti</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>12.96</v>
+        <v>140</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059315425</t>
+          <t>9786059315814</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif</t>
+          <t>Türler Arası En Güzel Yolculuklar</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>11.11</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059315128</t>
+          <t>9786059315807</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Çifte Tazminat</t>
+          <t>Tarihsel Eleştirinin Doğuşu</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059315111</t>
+          <t>9786059315838</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Müruruzaman Cinayetleri</t>
+          <t>Gülümsemeler</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059315104</t>
+          <t>9786059315449</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kuzey</t>
+          <t>Yusuf Atılgan</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059315739</t>
+          <t>9786059315432</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Vahşet'in Çağrısı</t>
+          <t>Nazım Hikmet</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059315722</t>
+          <t>9786059315418</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tanıdık Bir Yüz</t>
+          <t>Ahmet Hamdi Tanpınar</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>120</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059315715</t>
+          <t>9786055182236</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Nora’ya Mektuplar</t>
+          <t>İlyada’nın Öyküsü</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>180</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059315494</t>
+          <t>9786059315425</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Hikayesi</t>
+          <t>Ahmed Arif</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055182915</t>
+          <t>9786059315128</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Rıfat Ilgaz</t>
+          <t>Çifte Tazminat</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055182922</t>
+          <t>9786059315111</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin</t>
+          <t>Müruruzaman Cinayetleri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>11.11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055182908</t>
+          <t>9786059315104</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Orhan Kemal</t>
+          <t>Mutlu Kuzey</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059315401</t>
+          <t>9786059315739</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy</t>
+          <t>Vahşet'in Çağrısı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>11.11</v>
+        <v>200</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055182892</t>
+          <t>9786059315722</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kemal Tahir</t>
+          <t>Tanıdık Bir Yüz</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>11.11</v>
+        <v>120</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059315395</t>
+          <t>9786059315715</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sen Buralarda Yokken</t>
+          <t>Nora’ya Mektuplar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>11.11</v>
+        <v>180</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059315388</t>
+          <t>9786059315494</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Dişi Kurtlar</t>
+          <t>Bir Köpeğin Hikayesi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055182700</t>
+          <t>9786055182915</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İmkansız Hayat</t>
+          <t>Rıfat Ilgaz</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059315029</t>
+          <t>9786055182922</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Hikaye</t>
+          <t>Ömer Seyfettin</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059315036</t>
+          <t>9786055182908</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kapılarımı Kapatıyorum</t>
+          <t>Orhan Kemal</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059315708</t>
+          <t>9786059315401</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Tromso</t>
+          <t>Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>46.3</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786055182618</t>
+          <t>9786055182892</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Öpücük</t>
+          <t>Kemal Tahir</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059315180</t>
+          <t>9786059315395</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Üzüm Kokusu</t>
+          <t>Sen Buralarda Yokken</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059315197</t>
+          <t>9786059315388</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Bu Birilerini İlgilendirmeli</t>
+          <t>Dişi Kurtlar</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055182854</t>
+          <t>9786055182700</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kipps</t>
+          <t>İmkansız Hayat</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055182878</t>
+          <t>9786059315029</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sarı Zarf</t>
+          <t>İyi Bir Hikaye</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055182861</t>
+          <t>9786059315036</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Gece</t>
+          <t>Kapılarımı Kapatıyorum</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055182847</t>
+          <t>9786059315708</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Metropol Ninnisi</t>
+          <t>Tromso</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>9.26</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055182694</t>
+          <t>9786055182618</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dertler</t>
+          <t>Öpücük</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055182670</t>
+          <t>9786059315180</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe’nun Ev Yaşamı</t>
+          <t>Üzüm Kokusu</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055182625</t>
+          <t>9786059315197</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kitap Nasıl Okunmalı? Bir Okur Olarak 2</t>
+          <t>Bu Birilerini İlgilendirmeli</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055182656</t>
+          <t>9786055182854</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Gecikmeli</t>
+          <t>Kipps</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>8.33</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059315616</t>
+          <t>9786055182878</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Sahibi</t>
+          <t>Sarı Zarf</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059315647</t>
+          <t>9786055182861</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Hollandalı Bakire</t>
+          <t>Gümüş Gece</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059315586</t>
+          <t>9786055182847</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nantucket’lı Arthur Gordon Pym’in Hikayesi</t>
+          <t>Metropol Ninnisi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059315630</t>
+          <t>9786055182694</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalbin Boyutları</t>
+          <t>Küçük Dertler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059315319</t>
+          <t>9786055182670</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Lord Arthur Savile'in Suçu ve Öbür Öyküler</t>
+          <t>Edgar Allan Poe’nun Ev Yaşamı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>14.81</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059315289</t>
+          <t>9786055182625</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Dublinliler ve Dublinliler Üzerine Yazışmalar</t>
+          <t>Kitap Nasıl Okunmalı? Bir Okur Olarak 2</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>80</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059315302</t>
+          <t>9786055182656</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Dedikodu</t>
+          <t>Gecikmeli</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>175</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059315173</t>
+          <t>9786059315616</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İnceliği Aşka Dahildir</t>
+          <t>Şehrin Sahibi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>12.04</v>
+        <v>30</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059315142</t>
+          <t>9786059315647</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Narlı Ev</t>
+          <t>Hollandalı Bakire</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059315135</t>
+          <t>9786059315586</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mektuplar</t>
+          <t>Nantucket’lı Arthur Gordon Pym’in Hikayesi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>9.26</v>
+        <v>130</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055182939</t>
+          <t>9786059315630</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Mirnanın Elleri</t>
+          <t>Bir Kalbin Boyutları</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>3990000054695</t>
+          <t>9786059315319</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Hüzünler Kitabı</t>
+          <t>Lord Arthur Savile'in Suçu ve Öbür Öyküler</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055182717</t>
+          <t>9786059315289</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Keşiş ve Yabani Kadın</t>
+          <t>Dublinliler ve Dublinliler Üzerine Yazışmalar</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059315357</t>
+          <t>9786059315302</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Bazı Aşklar</t>
+          <t>Dedikodu</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>14.81</v>
+        <v>175</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059315340</t>
+          <t>9786059315173</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Gece, Kediler ve Sessizlik</t>
+          <t>Kalbin İnceliği Aşka Dahildir</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059315241</t>
+          <t>9786059315142</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Halife Vasık’ın Öyküsü</t>
+          <t>Narlı Ev</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059315258</t>
+          <t>9786059315135</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
+          <t>Kayıp Mektuplar</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055182601</t>
+          <t>9786055182939</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Kasımpaşalı Oedipus</t>
+          <t>Mirnanın Elleri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059315579</t>
+          <t>3990000054695</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yabancı</t>
+          <t>Ölümsüz Hüzünler Kitabı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059315562</t>
+          <t>9786055182717</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Casanova’nın Eve Dönüşü</t>
+          <t>Keşiş ve Yabani Kadın</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>70</v>
+        <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059315609</t>
+          <t>9786059315357</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hikayesi</t>
+          <t>Yarım Kalan Bazı Aşklar</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>120</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059315296</t>
+          <t>9786059315340</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Akılsız Sokrates</t>
+          <t>Gece, Kediler ve Sessizlik</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059315234</t>
+          <t>9786059315241</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Aşkın ve Tutkunun Tadı</t>
+          <t>Halife Vasık’ın Öyküsü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>14.81</v>
+        <v>25</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059315272</t>
+          <t>9786059315258</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Çiftkafa’nın Kitabı</t>
+          <t>Tengizek Destanı'nın Okunabilen Kısmı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059315265</t>
+          <t>9786055182601</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Geceden Önce</t>
+          <t>Kasımpaşalı Oedipus</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059315067</t>
+          <t>9786059315579</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Mülteci</t>
+          <t>Gizemli Yabancı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059315081</t>
+          <t>9786059315562</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tahterevalli</t>
+          <t>Casanova’nın Eve Dönüşü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>18.52</v>
+        <v>70</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>3990000054696</t>
+          <t>9786059315609</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Krallığının Kapısında</t>
+          <t>Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>11.11</v>
+        <v>120</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055182984</t>
+          <t>9786059315296</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yılbaşı Hediyeleri</t>
+          <t>Akılsız Sokrates</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055182977</t>
+          <t>9786059315234</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Doğum</t>
+          <t>Aşkın ve Tutkunun Tadı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>10.19</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059315050</t>
+          <t>9786059315272</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Hiç Aklımda Yokken</t>
+          <t>Çiftkafa’nın Kitabı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059315043</t>
+          <t>9786059315265</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Geceden Önce</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059315074</t>
+          <t>9786059315067</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sahir</t>
+          <t>Mülteci</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059315555</t>
+          <t>9786059315081</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Mavi Rüzgar</t>
+          <t>Tahterevalli</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059315364</t>
+          <t>3990000054696</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Fogo</t>
+          <t>Hayvan Krallığının Kapısında</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055182885</t>
+          <t>9786055182984</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Evimdeyim</t>
+          <t>Yılbaşı Hediyeleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059315371</t>
+          <t>9786055182977</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Kenar Mahallesi</t>
+          <t>Savaş ve Doğum</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>10.19</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059315326</t>
+          <t>9786059315050</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Adel Ben! Memnun Olunuz!</t>
+          <t>Hiç Aklımda Yokken</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>12.96</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059315333</t>
+          <t>9786059315043</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kovulmadım, Ben Ayrıldım!</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055182687</t>
+          <t>9786059315074</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>İskele</t>
+          <t>Sahir</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055182182</t>
+          <t>9786059315555</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Yalnızgezerin Düşleri</t>
+          <t>Mavi Rüzgar</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>10.19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059315012</t>
+          <t>9786059315364</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Adam</t>
+          <t>Fogo</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>18.52</v>
+        <v>190</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055182991</t>
+          <t>9786055182885</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Postacı Kapıyı İki Kere Çalar</t>
+          <t>Şimdi Evimdeyim</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055182557</t>
+          <t>9786059315371</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Gatsby</t>
+          <t>Cennetin Kenar Mahallesi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>30</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055182540</t>
+          <t>9786059315326</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Perde</t>
+          <t>Adel Ben! Memnun Olunuz!</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>18.52</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055182274</t>
+          <t>9786059315333</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Başbakan’ın Krallığı</t>
+          <t>Kovulmadım, Ben Ayrıldım!</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059315203</t>
+          <t>9786055182687</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Mezeci Çırağı</t>
+          <t>İskele</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055182373</t>
+          <t>9786055182182</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Dayanılmaz Bassington</t>
+          <t>Yalnızgezerin Düşleri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>14.81</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059315098</t>
+          <t>9786059315012</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Süt ve Çikolata</t>
+          <t>Ölüm ve Adam</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059315166</t>
+          <t>9786055182991</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Peşinden Gidiyorum</t>
+          <t>Postacı Kapıyı İki Kere Çalar</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>18.52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059315159</t>
+          <t>9786055182557</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Günindi</t>
+          <t>Muhteşem Gatsby</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055182533</t>
+          <t>9786055182540</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Lali Berte’ye Mektuplar</t>
+          <t>Yüzyıllık Perde</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055182137</t>
+          <t>9786055182274</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Balık Öyküleri</t>
+          <t>Başbakan’ın Krallığı</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>17.59</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055182205</t>
+          <t>9786059315203</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Arkadaşlık</t>
+          <t>Mezeci Çırağı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055182595</t>
+          <t>9786055182373</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Şeytan’ın Günlüğü</t>
+          <t>Dayanılmaz Bassington</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055182588</t>
+          <t>9786059315098</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Yalnızlık</t>
+          <t>Süt ve Çikolata</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055182380</t>
+          <t>9786059315166</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bir Dahinin Yaşamı Charles Dickens</t>
+          <t>Peşinden Gidiyorum</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786055182366</t>
+          <t>9786059315159</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Bir İnsan Yapmalısın Kendini</t>
+          <t>Günindi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055182229</t>
+          <t>9786055182533</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Bir Belge</t>
+          <t>Lali Berte’ye Mektuplar</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>10.19</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055182212</t>
+          <t>9786055182137</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ölesiye Sanat</t>
+          <t>Balık Öyküleri</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>23.15</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055182946</t>
+          <t>9786055182205</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Rönesansın Son Günlerinde Aşk</t>
+          <t>Aşk ve Arkadaşlık</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>18.52</v>
+        <v>70</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055182731</t>
+          <t>9786055182595</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Şeytan’ın Günlüğü</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055182199</t>
+          <t>9786055182588</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İşgal ve Diğer Öyküler</t>
+          <t>Sevgili Yalnızlık</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057746368</t>
+          <t>9786055182380</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Cellat Nazikti</t>
+          <t>Bir Dahinin Yaşamı Charles Dickens</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>80</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055182311</t>
+          <t>9786055182366</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Geçen Sene Doğanlar</t>
+          <t>Sevilen Bir İnsan Yapmalısın Kendini</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>4.17</v>
+        <v>50</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057746542</t>
+          <t>9786055182229</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Geçti Bitti Meyhanesi</t>
+          <t>Kişisel Bir Belge</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>90</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057746528</t>
+          <t>9786055182212</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Sinekler Şehri</t>
+          <t>Ölesiye Sanat</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>200</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057746535</t>
+          <t>9786055182946</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Salınımlar</t>
+          <t>Rönesansın Son Günlerinde Aşk</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057746573</t>
+          <t>9786055182731</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Karısı</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055182359</t>
+          <t>9786055182199</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Konak</t>
+          <t>İşgal ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057746375</t>
+          <t>9786057746368</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Belki de</t>
+          <t>Cellat Nazikti</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057746603</t>
+          <t>9786055182311</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Oyuncaklar</t>
+          <t>Geçen Sene Doğanlar</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>80</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057746597</t>
+          <t>9786057746542</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Sanki Babamın Romanı</t>
+          <t>Geçti Bitti Meyhanesi</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057746610</t>
+          <t>9786057746528</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>İçi Güzel Olsun</t>
+          <t>Sinekler Şehri</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057746399</t>
+          <t>9786057746535</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Olmaz Diye Düşündüğümüz Şeyler</t>
+          <t>Salınımlar</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057746306</t>
+          <t>9786057746573</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlarda Prt’lama Sanatı</t>
+          <t>Tanrı’nın Karısı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057746337</t>
+          <t>9786055182359</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Sefalet Kedisi</t>
+          <t>Gölgeli Konak</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057746559</t>
+          <t>9786057746375</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>1918 / Bir Hayalet Dolaşıyor</t>
+          <t>Belki de</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057746313</t>
+          <t>9786057746603</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Ağız Hareketleri</t>
+          <t>Konuşan Oyuncaklar</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057746320</t>
+          <t>9786057746597</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Açık Dövüş</t>
+          <t>Sanki Babamın Romanı</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057746405</t>
+          <t>9786057746610</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Ben Murtaza</t>
+          <t>İçi Güzel Olsun</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786055182069</t>
+          <t>9786057746399</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Yel Etekli Kuş Kanatlı</t>
+          <t>Olmaz Diye Düşündüğümüz Şeyler</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786056309403</t>
+          <t>9786057746306</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yatılı Düzlükleri</t>
+          <t>Hayvanlarda Prt’lama Sanatı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>8.33</v>
+        <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786056309472</t>
+          <t>9786057746337</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Unutuşu Arayanlar</t>
+          <t>Sefalet Kedisi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>6.94</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786055182045</t>
+          <t>9786057746559</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Tembellik Hakkı</t>
+          <t>1918 / Bir Hayalet Dolaşıyor</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>5.56</v>
+        <v>200</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786058714953</t>
+          <t>9786057746313</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Mandalina Ağacına Tırmanınca</t>
+          <t>Ağız Hareketleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>5.56</v>
+        <v>200</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786058714984</t>
+          <t>9786057746320</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’ün Maceraları</t>
+          <t>Açık Dövüş</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>14.81</v>
+        <v>200</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786056309496</t>
+          <t>9786057746405</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’ün Anıları</t>
+          <t>Ben Murtaza</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786058714946</t>
+          <t>9786055182069</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Yel Etekli Kuş Kanatlı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786056309489</t>
+          <t>9786056309403</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Rüya</t>
+          <t>Yatılı Düzlükleri</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786056309441</t>
+          <t>9786056309472</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Portreler</t>
+          <t>Unutuşu Arayanlar</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>10.19</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786056309458</t>
+          <t>9786055182045</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Ölüler</t>
+          <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786058714922</t>
+          <t>9786058714953</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Törless’in Bunalımları</t>
+          <t>Tanrı Mandalina Ağacına Tırmanınca</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>15.74</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055182038</t>
+          <t>9786058714984</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Merak Cemiyeti Tutanakları</t>
+          <t>Sherlock Holmes’ün Maceraları</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>24.07</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055182083</t>
+          <t>9786056309496</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Krokodil Sokağı</t>
+          <t>Sherlock Holmes’ün Anıları</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786058714915</t>
+          <t>9786058714946</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Klan</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786058714960</t>
+          <t>9786056309489</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Rüya</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>7.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055182021</t>
+          <t>9786056309441</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>İçeri Girmez miydiniz?</t>
+          <t>Portreler</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>9.26</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786058714977</t>
+          <t>9786056309458</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Hiyeroglif Masallar</t>
+          <t>Ölüler</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055182120</t>
+          <t>9786058714922</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey Eskimez Mutluluk Kadar</t>
+          <t>Öğrenci Törless’in Bunalımları</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>9.26</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055182052</t>
+          <t>9786055182038</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Hazlar ve Günler</t>
+          <t>Merak Cemiyeti Tutanakları</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>15.74</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055182144</t>
+          <t>9786055182083</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Gençlik</t>
+          <t>Krokodil Sokağı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786056309410</t>
+          <t>9786058714915</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Klan</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055182014</t>
+          <t>9786058714960</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Çaparide Çırpınmak</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786058714991</t>
+          <t>9786055182021</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Cinayet Mevsimi</t>
+          <t>İçeri Girmez miydiniz?</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055182076</t>
+          <t>9786058714977</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Bir Okur Olarak</t>
+          <t>Hiyeroglif Masallar</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>19.44</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786056309427</t>
+          <t>9786055182120</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Baştan Çıkarıcının Günlüğü</t>
+          <t>Hiçbir Şey Eskimez Mutluluk Kadar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055182007</t>
+          <t>9786055182052</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Ayakları Pürdikkat Refakatçi Haydutlar</t>
+          <t>Hazlar ve Günler</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>11.11</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786058714908</t>
+          <t>9786055182144</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Avcısını Taşıyan Ceylan</t>
+          <t>Gençlik</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>5.56</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055182151</t>
+          <t>9786056309410</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Arasan Gizlidir, Aramasan Aşikar</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>6.48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057746450</t>
+          <t>9786055182014</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Sonra Hayat</t>
+          <t>Çaparide Çırpınmak</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057746146</t>
+          <t>9786058714991</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Şapka</t>
+          <t>Cinayet Mevsimi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>12</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057746122</t>
+          <t>9786055182076</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kısas Kıssası</t>
+          <t>Bir Okur Olarak</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>80</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057746139</t>
+          <t>9786056309427</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Eşekle Seyahat</t>
+          <t>Baştan Çıkarıcının Günlüğü</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057746504</t>
+          <t>9786055182007</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Çağı</t>
+          <t>Ayakları Pürdikkat Refakatçi Haydutlar</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057746511</t>
+          <t>9786058714908</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Böyle Şeyler Hep Gece Olur</t>
+          <t>Avcısını Taşıyan Ceylan</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>200</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057746344</t>
+          <t>9786055182151</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Pandora ve Viyana Aşkları</t>
+          <t>Arasan Gizlidir, Aramasan Aşikar</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>200</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057746085</t>
+          <t>9786057746450</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yeni Elbise</t>
+          <t>Sonra Hayat</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057746276</t>
+          <t>9786057746146</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Tam Karşımda, Tam Ortada</t>
+          <t>Şapka</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057746290</t>
+          <t>9786057746122</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Sek Sek</t>
+          <t>Kısa Kısas Kıssası</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057746283</t>
+          <t>9786057746139</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Dımdızlak</t>
+          <t>Eşekle Seyahat</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057746412</t>
+          <t>9786057746504</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Yakardı Ahım İle Yeri Ateş</t>
+          <t>Aydınlanma Çağı</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057746443</t>
+          <t>9786057746511</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Gül Bahçesinde Gezinti</t>
+          <t>Böyle Şeyler Hep Gece Olur</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057746429</t>
+          <t>9786057746344</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Terk Etmedim Benliği</t>
+          <t>Pandora ve Viyana Aşkları</t>
         </is>
       </c>
       <c r="C349" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057746436</t>
+          <t>9786057746085</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Lisan</t>
+          <t>Yeni Elbise</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057746351</t>
+          <t>9786057746276</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Clausewitz’i Tamamlamak</t>
+          <t>Tam Karşımda, Tam Ortada</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057746160</t>
+          <t>9786057746290</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Eyjafjallajökull</t>
+          <t>Sek Sek</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057746153</t>
+          <t>9786057746283</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Biei</t>
+          <t>Dımdızlak</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057746474</t>
+          <t>9786057746412</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Yakardı Ahım İle Yeri Ateş</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057746467</t>
+          <t>9786057746443</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’u Dinliyorum</t>
+          <t>Gül Bahçesinde Gezinti</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057746481</t>
+          <t>9786057746429</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Garip</t>
+          <t>Terk Etmedim Benliği</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057746498</t>
+          <t>9786057746436</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Ben Orhan Veli</t>
+          <t>Lisan</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057746252</t>
+          <t>9786057746351</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>1918 - Kalbim, Kimsesiz Yurdum</t>
+          <t>Clausewitz’i Tamamlamak</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057746269</t>
+          <t>9786057746160</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>1918 - Ah Dehşet, Dehşet Dehşet!</t>
+          <t>Eyjafjallajökull</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057746238</t>
+          <t>9786057746153</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Mahir Efendi'nin Papağanı</t>
+          <t>Biei</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057746245</t>
+          <t>9786057746474</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Bir Kış Gecesi Misafiri</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057746207</t>
+          <t>9786057746467</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Öncesi ve Sonrası</t>
+          <t>İstanbul’u Dinliyorum</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057746214</t>
+          <t>9786057746481</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Alem</t>
+          <t>Garip</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057746221</t>
+          <t>9786057746498</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Öyküler</t>
+          <t>Ben Orhan Veli</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057746047</t>
+          <t>9786057746252</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Türlü İşlerin Adamı Bob Honey</t>
+          <t>1918 - Kalbim, Kimsesiz Yurdum</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057746184</t>
+          <t>9786057746269</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Makamı</t>
+          <t>1918 - Ah Dehşet, Dehşet Dehşet!</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057746177</t>
+          <t>9786057746238</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Tutunamayanlar Üzerine Yedi Ders</t>
+          <t>Mahir Efendi'nin Papağanı</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057746191</t>
+          <t>9786057746245</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Agua</t>
+          <t>Bir Kış Gecesi Misafiri</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057746092</t>
+          <t>9786057746207</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Sahte Yüzler Topluluğu</t>
+          <t>Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057746108</t>
+          <t>9786057746214</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Adı</t>
+          <t>Bir Başka Alem</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786059315968</t>
+          <t>9786057746221</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Kayıp</t>
+          <t>Aykırı Öyküler</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057746078</t>
+          <t>9786057746047</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Samsatlı Lukianos</t>
+          <t>Türlü İşlerin Adamı Bob Honey</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059315951</t>
+          <t>9786057746184</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Makamı</t>
+          <t>Yalnızlık Makamı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786059315937</t>
+          <t>9786057746177</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kafka Paris'te</t>
+          <t>Tutunamayanlar Üzerine Yedi Ders</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786059315944</t>
+          <t>9786057746191</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Maça Valesi Nihai Sonu Beklemenin Hikayesi</t>
+          <t>Agua</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059315920</t>
+          <t>9786057746092</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sonra Sincaplar Geldi</t>
+          <t>Sahte Yüzler Topluluğu</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786059315548</t>
+          <t>9786057746108</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Dönüşümü</t>
+          <t>Ölümün Adı</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059315470</t>
+          <t>9786059315968</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Aydaki At</t>
+          <t>Kayıp</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057746023</t>
+          <t>9786057746078</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Çağanozlar İndiğinde</t>
+          <t>Samsatlı Lukianos</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057746030</t>
+          <t>9786059315951</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Bizim Burada Auschwitz'te ve Diğer Öyküler</t>
+          <t>Kaplumbağa Makamı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786255719294</t>
+          <t>9786059315937</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Gece Trapezcileri</t>
+          <t>Kafka Paris'te</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786255719218</t>
+          <t>9786059315944</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Göz Mevsimi</t>
+          <t>Maça Valesi Nihai Sonu Beklemenin Hikayesi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786255719355</t>
+          <t>9786059315920</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Bir Yokmuş Bir Varmış 2</t>
+          <t>Sonra Sincaplar Geldi</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786255719348</t>
+          <t>9786059315548</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Bir Yokmuş Bir Varmış 1</t>
+          <t>Sanatın Dönüşümü</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786255719300</t>
+          <t>9786059315470</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Baba Bizimle Gelsene</t>
+          <t>Aydaki At</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786255719287</t>
+          <t>9786057746023</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İncitmeyin Fukarayı Fakiri</t>
+          <t>Çağanozlar İndiğinde</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786255719195</t>
+          <t>9786057746030</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Burgaç</t>
+          <t>Bizim Burada Auschwitz'te ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>400</v>
+        <v>130</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786255719201</t>
+          <t>9786255719294</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yağmurlardan Evvel</t>
+          <t>Gece Trapezcileri</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
+          <t>9786255719218</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Göz Mevsimi</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786255719355</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yokmuş Bir Varmış 2</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786255719348</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yokmuş Bir Varmış 1</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786255719300</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Baba Bizimle Gelsene</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786255719287</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>İncitmeyin Fukarayı Fakiri</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786255719195</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Burgaç</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786255719201</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Yağmurlardan Evvel</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
           <t>9786255719102</t>
         </is>
       </c>
-      <c r="B389" s="1" t="inlineStr">
+      <c r="B396" s="1" t="inlineStr">
         <is>
           <t>O Yaz</t>
         </is>
       </c>
-      <c r="C389" s="1">
+      <c r="C396" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>