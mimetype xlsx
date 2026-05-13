--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,3040 +85,3085 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258034868</t>
+          <t>9786258034905</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Çakıl Taşlarım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258034851</t>
+          <t>9786258034875</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sende Bana Ne Oldu?</t>
+          <t>Aktör</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258034806</t>
+          <t>9786258034882</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bizden Masallar - 2</t>
+          <t>Gemide</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>563</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258034752</t>
+          <t>9786258034868</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Taş Değirmeni</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255292416</t>
+          <t>9786258034851</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Perihan</t>
+          <t>Sende Bana Ne Oldu?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>169</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2789788745362</t>
+          <t>9786258034806</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar Beşiği SSCB, Çin ve İslam'ın Arasında Orta Asya'nın Yazgısı</t>
+          <t>Bizden Masallar - 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>414</v>
+        <v>563</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258034097</t>
+          <t>9786258034752</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Destur</t>
+          <t>Taş Değirmeni</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000013479</t>
+          <t>9786255292416</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Dışa Dönük Ekonomi ve Çöküş</t>
+          <t>Perihan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>10.19</v>
+        <v>169</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757414742</t>
+          <t>2789788745362</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Şiir-i Roman</t>
+          <t>İmparatorluklar Beşiği SSCB, Çin ve İslam'ın Arasında Orta Asya'nın Yazgısı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>9.26</v>
+        <v>414</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757414100</t>
+          <t>9786258034097</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şafak Türküsü</t>
+          <t>Destur</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757414193</t>
+          <t>3990000013479</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Suda Seken Hayat</t>
+          <t>Türkiye’de Dışa Dönük Ekonomi ve Çöküş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>6.48</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000014580</t>
+          <t>9789757414742</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Kuralların Psikolojisi</t>
+          <t>Şiir-i Roman</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000005316</t>
+          <t>9789757414100</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Simone de Beauvoir</t>
+          <t>Şafak Türküsü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>19</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000010595</t>
+          <t>9789757414193</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 3</t>
+          <t>Suda Seken Hayat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>17.59</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757414322</t>
+          <t>3990000014580</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Popüler Sinema ve Türler</t>
+          <t>Sosyal Kuralların Psikolojisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000006628</t>
+          <t>3990000005316</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Simone de Beauvoir</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>8.33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000010662</t>
+          <t>3990000010595</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Lautrec</t>
+          <t>Senaryo ve Yapım 3</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>16</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000006644</t>
+          <t>9789757414322</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kürtler - 1</t>
+          <t>Popüler Sinema ve Türler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>255</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000006643</t>
+          <t>3990000006628</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kürtler - 2</t>
+          <t>Marksizm</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055669058</t>
+          <t>3990000010662</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuralsız Kapitalizm Batağında Emek</t>
+          <t>Lautrec</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>340</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055669140</t>
+          <t>3990000006644</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı T.</t>
+          <t>Kürtler - 1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>62</v>
+        <v>255</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757414827</t>
+          <t>3990000006643</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kişilik ve Psikoterapi Yazıları</t>
+          <t>Kürtler - 2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>34</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757414865</t>
+          <t>9786055669058</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İhtilalin İçinden Anılar, Değerlendirmeler</t>
+          <t>Kuralsız Kapitalizm Batağında Emek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>236</v>
+        <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757414490</t>
+          <t>9786055669140</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Görünenden Fazlası</t>
+          <t>Kod Adı T.</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>108</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000007629</t>
+          <t>9789757414827</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 7 Sayı: 3</t>
+          <t>Kişilik ve Psikoterapi Yazıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>7.92</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000007631</t>
+          <t>9789757414865</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 5 Sayı:1</t>
+          <t>İhtilalin İçinden Anılar, Değerlendirmeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>15</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000007625</t>
+          <t>9789757414490</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 4</t>
+          <t>Görünenden Fazlası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>7.92</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757414612</t>
+          <t>3990000007629</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 6</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 7 Sayı: 3</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>12.04</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757414551</t>
+          <t>3990000007631</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 5</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 5 Sayı:1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>315</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757414353</t>
+          <t>3990000007625</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 2</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 4</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757414223</t>
+          <t>9789757414612</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 1</t>
+          <t>Dinozorların Sessiz Gecesi 6</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000004460</t>
+          <t>9789757414551</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka İktisat</t>
+          <t>Dinozorların Sessiz Gecesi 5</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>156</v>
+        <v>315</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000010953</t>
+          <t>9789757414353</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bilineceği Bilmek</t>
+          <t>Dinozorların Sessiz Gecesi 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000002995</t>
+          <t>9789757414223</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kırıntısı Binlerce Kelebek</t>
+          <t>Dinozorların Sessiz Gecesi 1</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>13.89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000011717</t>
+          <t>3990000004460</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Freud</t>
+          <t>Bir Başka İktisat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>12.96</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055669027</t>
+          <t>3990000010953</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sesi</t>
+          <t>Bilineceği Bilmek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>10.19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055669904</t>
+          <t>3990000002995</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Oldu Hikayeleri (1945-1955)</t>
+          <t>Gökkuşağı Kırıntısı Binlerce Kelebek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>315</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055669836</t>
+          <t>3990000011717</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Devrim'in Arabaları</t>
+          <t>Freud</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>25</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000022706</t>
+          <t>9786055669027</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları 2</t>
+          <t>Zamanın Sesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055669898</t>
+          <t>9786055669904</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Lalenin Gölgesi</t>
+          <t>Oldu Hikayeleri (1945-1955)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>182</v>
+        <v>315</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258034844</t>
+          <t>9786055669836</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sırtlan</t>
+          <t>Devrim'in Arabaları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258034813</t>
+          <t>3990000022706</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Artık Adam Olurum Değil Mi Baba?(Atakan'ın sonu)</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları 2</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>174</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000013741</t>
+          <t>9786055669898</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika’da Askeri Devlet</t>
+          <t>Lalenin Gölgesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>370</v>
+        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000007628</t>
+          <t>9786258034844</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 3</t>
+          <t>Sırtlan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4440000000163</t>
+          <t>9786258034813</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 1</t>
+          <t>Artık Adam Olurum Değil Mi Baba?(Atakan'ın sonu)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>174</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757414674</t>
+          <t>3990000013741</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Solu Solun Geleceği</t>
+          <t>Latin Amerika’da Askeri Devlet</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>370</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000005392</t>
+          <t>3990000007628</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dinazorların Krizi</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 3</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>175</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258034820</t>
+          <t>4440000000163</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çoban Ateşi</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 1</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258034783</t>
+          <t>9789757414674</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ferhunde</t>
+          <t>Geleceğin Solu Solun Geleceği</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258034790</t>
+          <t>3990000005392</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Qe mı Teva Fahm Nêkard</t>
+          <t>Dinazorların Krizi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258034776</t>
+          <t>9786258034820</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bellissimo</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>455</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258034745</t>
+          <t>9786258034783</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İrem Bağları</t>
+          <t>Ferhunde</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258034462</t>
+          <t>9786258034790</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Okudukça Renklenir</t>
+          <t>Qe mı Teva Fahm Nêkard</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>275</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258034721</t>
+          <t>9786258034776</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Anka Kuşu Gibi</t>
+          <t>Bellissimo</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>195</v>
+        <v>455</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258034738</t>
+          <t>9786258034745</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Büyülü Bir Yolculuk</t>
+          <t>İrem Bağları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258034554</t>
+          <t>9786258034462</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Rezonans - İçindeki Gücü Keşfet</t>
+          <t>Okudukça Renklenir</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258034707</t>
+          <t>9786258034721</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mira Yağmur ve Neni’nin Bir Günü</t>
+          <t>Bir Anka Kuşu Gibi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258034684</t>
+          <t>9786258034738</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kısır Döngüde Homo Sapiens</t>
+          <t>Zamanda Büyülü Bir Yolculuk</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258034653</t>
+          <t>9786258034554</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ustaya Sorular</t>
+          <t>Rezonans - İçindeki Gücü Keşfet</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258034646</t>
+          <t>9786258034707</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Elektronların Büyülü Dansı</t>
+          <t>Mira Yağmur ve Neni’nin Bir Günü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>146</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258034523</t>
+          <t>9786258034684</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bulgurlar da Arasında</t>
+          <t>Kısır Döngüde Homo Sapiens</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258034530</t>
+          <t>9786258034653</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Paganizm</t>
+          <t>Ustaya Sorular</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258034493</t>
+          <t>9786258034646</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Lameriz</t>
+          <t>Kuantum Elektronların Büyülü Dansı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>380</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258034240</t>
+          <t>9786258034523</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dementor – Ruh Emici</t>
+          <t>Bulgurlar da Arasında</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>520</v>
+        <v>225</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258034288</t>
+          <t>9786258034530</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Zaman Meselesi</t>
+          <t>Endüstriyel Paganizm</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258034639</t>
+          <t>9786258034493</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ah Dersim</t>
+          <t>Lameriz</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055669744</t>
+          <t>9786258034240</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzüm Kararınca</t>
+          <t>Dementor – Ruh Emici</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258034585</t>
+          <t>9786258034288</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kaostan Çıkış ve Topluma Giden Yol</t>
+          <t>Bir Zaman Meselesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258034578</t>
+          <t>9786258034639</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ekenek/Toplu Yazılar</t>
+          <t>Ah Dersim</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258034592</t>
+          <t>9786055669744</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çcocukları Kendimizden Kurtarmak</t>
+          <t>Gökyüzüm Kararınca</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258034370</t>
+          <t>9786258034585</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Kaostan Çıkış ve Topluma Giden Yol</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259478227</t>
+          <t>9786258034578</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Neden Ben?</t>
+          <t>Ekenek/Toplu Yazılar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>500</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258034516</t>
+          <t>9786258034592</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Ellerim</t>
+          <t>Çcocukları Kendimizden Kurtarmak</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>295</v>
+        <v>380</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258034509</t>
+          <t>9786258034370</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Sadakat</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258034486</t>
+          <t>9786259478227</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Benim Manilerim</t>
+          <t>Neden Ben?</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258034479</t>
+          <t>9786258034516</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Zenginliğimiz Müzeler II</t>
+          <t>Unutulmuş Ellerim</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258034455</t>
+          <t>9786258034509</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İlkyaz Yankısı</t>
+          <t>Sonsuz Sadakat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>2789788745324</t>
+          <t>9786258034486</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kürtler I-II</t>
+          <t>Benim Manilerim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>560</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259868011</t>
+          <t>9786258034479</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Gülhayat</t>
+          <t>Tarihsel Zenginliğimiz Müzeler II</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>490</v>
+        <v>265</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258034424</t>
+          <t>9786258034455</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yazmanın Kuralları</t>
+          <t>İlkyaz Yankısı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258034431</t>
+          <t>2789788745324</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Kürtler I-II</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>75</v>
+        <v>560</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258034400</t>
+          <t>9786259868011</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Erkekliğin Duruşması - Erkeklik ve Faşizm</t>
+          <t>Gülhayat</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258034417</t>
+          <t>9786258034424</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Dünya - Can Dostlarımız</t>
+          <t>Güzel Yazmanın Kuralları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258034394</t>
+          <t>9786258034431</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Bolşevik Beykoz</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258034264</t>
+          <t>9786258034400</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Elveda Ülkem ve Aşkım</t>
+          <t>Erkekliğin Duruşması - Erkeklik ve Faşizm</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258034325</t>
+          <t>9786258034417</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Hikayesi</t>
+          <t>Dilsiz Dünya - Can Dostlarımız</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258034356</t>
+          <t>9786258034394</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Bir Beşiktaş Hikayesi</t>
+          <t>Dünden Bugüne Bolşevik Beykoz</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258034332</t>
+          <t>9786258034264</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İnsan Doğası ve Büyük Ütopya</t>
+          <t>Elveda Ülkem ve Aşkım</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258034318</t>
+          <t>9786258034325</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bizden Masallar</t>
+          <t>Ali'nin Hikayesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>455</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258034271</t>
+          <t>9786258034356</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Darbeler ve Darbelerde ABD'nin Rolü</t>
+          <t>Siyah Beyaz Bir Beşiktaş Hikayesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258034295</t>
+          <t>9786258034332</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Spiros'u Öldürmek</t>
+          <t>İnsan Doğası ve Büyük Ütopya</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258034301</t>
+          <t>9786258034318</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizde Kadınlar</t>
+          <t>Bizden Masallar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>455</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258034257</t>
+          <t>9786258034271</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimde</t>
+          <t>Türkiye'de Darbeler ve Darbelerde ABD'nin Rolü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>225</v>
+        <v>600</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258034226</t>
+          <t>9786258034295</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaşlı Olmak</t>
+          <t>Spiros'u Öldürmek</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258034219</t>
+          <t>9786258034301</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Suzan</t>
+          <t>Tarihimizde Kadınlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>750</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258034233</t>
+          <t>9786258034257</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sende Kocaman Bir Kalp Var</t>
+          <t>Gözlerimde</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>455</v>
+        <v>225</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258034110</t>
+          <t>9786258034226</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hesaplaşma</t>
+          <t>Türkiye’de Yaşlı Olmak</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>222</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258034103</t>
+          <t>9786258034219</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Paşa'ya Selam Söyle - Mübadele Öyküleri</t>
+          <t>Suzan</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>325</v>
+        <v>750</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258034165</t>
+          <t>9786258034233</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yitik Kuşak</t>
+          <t>Sende Kocaman Bir Kalp Var</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>210</v>
+        <v>455</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258034141</t>
+          <t>9786258034110</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Altüst</t>
+          <t>Hesaplaşma</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>490</v>
+        <v>222</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258034189</t>
+          <t>9786258034103</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kuş Dili Konuşan Kitap</t>
+          <t>Mustafa Kemal Paşa'ya Selam Söyle - Mübadele Öyküleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>270</v>
+        <v>325</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258034172</t>
+          <t>9786258034165</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Aydın'dan Aydınlığa</t>
+          <t>Yitik Kuşak</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258034158</t>
+          <t>9786258034141</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Olmak İstiyorum</t>
+          <t>Altüst</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>305</v>
+        <v>490</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258034127</t>
+          <t>9786258034189</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Deyip Geçmeyin</t>
+          <t>Kuş Dili Konuşan Kitap</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>285</v>
+        <v>270</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258034134</t>
+          <t>9786258034172</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Yaşam Düzeni</t>
+          <t>Aydın'dan Aydınlığa</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258034066</t>
+          <t>9786258034158</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızın İsyanı</t>
+          <t>Öğretmen Olmak İstiyorum</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>480</v>
+        <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258034080</t>
+          <t>9786258034127</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Helen</t>
+          <t>Çocuk Deyip Geçmeyin</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>295</v>
+        <v>285</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258034073</t>
+          <t>9786258034134</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bu Hasret Biter Mi?</t>
+          <t>Bilimsel Yaşam Düzeni</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>455</v>
+        <v>280</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258034059</t>
+          <t>9786258034066</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Koşulsuz Şartsız Kim Sever Beni</t>
+          <t>Küçük Kızın İsyanı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258034042</t>
+          <t>9786258034080</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Aynası Sensin</t>
+          <t>Helen</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>550</v>
+        <v>295</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258034035</t>
+          <t>9786258034073</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen savaş ve Kocuroğulları</t>
+          <t>Bu Hasret Biter Mi?</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>400</v>
+        <v>455</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257089654</t>
+          <t>9786258034059</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Büyükşehir Belediyeciliğinin Bilançosu</t>
+          <t>Koşulsuz Şartsız Kim Sever Beni</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055669867</t>
+          <t>9786258034042</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İklimsiz Bulut</t>
+          <t>Yaşamın Aynası Sensin</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258034011</t>
+          <t>9786258034035</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Annemin Mutfağı</t>
+          <t>Bitmeyen savaş ve Kocuroğulları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258034004</t>
+          <t>9786257089654</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masallar</t>
+          <t>Türkiye’de Büyükşehir Belediyeciliğinin Bilançosu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>295</v>
+        <v>500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052096598</t>
+          <t>9786055669867</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Tekil Hiyerarşi</t>
+          <t>İklimsiz Bulut</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>265</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052096550</t>
+          <t>9786258034011</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İtalya’da Bir Heves</t>
+          <t>Annemin Mutfağı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>368</v>
+        <v>280</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055669188</t>
+          <t>9786258034004</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Harabelerin Sesi</t>
+          <t>Sihirli Masallar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>410</v>
+        <v>295</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055669164</t>
+          <t>9786052096598</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Babalara Hediyeler</t>
+          <t>İslam ve Tekil Hiyerarşi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052096659</t>
+          <t>9786052096550</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Aralık'sız Günler</t>
+          <t>İtalya’da Bir Heves</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>368</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052096451</t>
+          <t>9786055669188</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Son Şarkılar Zamanı</t>
+          <t>Harabelerin Sesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>265</v>
+        <v>410</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052096468</t>
+          <t>9786055669164</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Ağladığı Saatler</t>
+          <t>Babalara Hediyeler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>206</v>
+        <v>280</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055669621</t>
+          <t>9786052096659</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yol Ötesi</t>
+          <t>Aralık'sız Günler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055669317</t>
+          <t>9786052096451</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kut Kadın</t>
+          <t>Son Şarkılar Zamanı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>187</v>
+        <v>265</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055669300</t>
+          <t>9786052096468</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Hakuna Matata</t>
+          <t>Meleklerin Ağladığı Saatler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>240</v>
+        <v>206</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055669812</t>
+          <t>9786055669621</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Hediyem Olsun</t>
+          <t>Yol Ötesi</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055669201</t>
+          <t>9786055669317</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Uzlaşmaz Çelişki ve Sınıfsız Toplum</t>
+          <t>Kut Kadın</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>360</v>
+        <v>187</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055669829</t>
+          <t>9786055669300</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Varolmanın Hiçliği</t>
+          <t>Hakuna Matata</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055669577</t>
+          <t>9786055669812</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Çığlığı</t>
+          <t>Hediyem Olsun</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>175</v>
+        <v>290</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055669492</t>
+          <t>9786055669201</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Hiyerarşi ve Demokrasi</t>
+          <t>Sosyalizmde Uzlaşmaz Çelişki ve Sınıfsız Toplum</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055669171</t>
+          <t>9786055669829</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bük Üzümü</t>
+          <t>Varolmanın Hiçliği</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>273</v>
+        <v>360</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055669157</t>
+          <t>9786055669577</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yas Kendini Tutturur</t>
+          <t>Düşlerin Çığlığı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789757414919</t>
+          <t>9786055669492</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt: 2</t>
+          <t>Hiyerarşi ve Demokrasi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>475</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789757414476</t>
+          <t>9786055669171</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt: 1</t>
+          <t>Bük Üzümü</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>540</v>
+        <v>273</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9772146520186</t>
+          <t>9786055669157</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Türk-İş Neden Böyle? Nasıl Değişecek?</t>
+          <t>Yas Kendini Tutturur</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789757414902</t>
+          <t>9789757414919</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketler Konuşuyor!</t>
+          <t>Ulusların Zenginliği Cilt: 2</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>260</v>
+        <v>475</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789757414780</t>
+          <t>9789757414476</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Suya Damlayan Ay Işığı</t>
+          <t>Ulusların Zenginliği Cilt: 1</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>178</v>
+        <v>540</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789757414254</t>
+          <t>9772146520186</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaştan Sıcak Barışa</t>
+          <t>Türk-İş Neden Böyle? Nasıl Değişecek?</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789757414766</t>
+          <t>9789757414902</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Kadın Olmak</t>
+          <t>Toplumsal Hareketler Konuşuyor!</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>490</v>
+        <v>260</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757414681</t>
+          <t>9789757414780</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Serbelam Zorbelam</t>
+          <t>Suya Damlayan Ay Işığı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>155</v>
+        <v>178</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789757414452</t>
+          <t>9789757414254</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 2</t>
+          <t>Soğuk Savaştan Sıcak Barışa</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>412</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789757414568</t>
+          <t>9789757414766</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 1</t>
+          <t>Sinemada Kadın Olmak</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>412</v>
+        <v>490</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789757414759</t>
+          <t>9789757414681</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Reklamlarda Kadına Yönelik Şiddet</t>
+          <t>Serbelam Zorbelam</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>355</v>
+        <v>155</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9772146520209</t>
+          <t>9789757414452</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Reich</t>
+          <t>Senaryo ve Yapım 2</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>130</v>
+        <v>412</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757414315</t>
+          <t>9789757414568</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Prometheus’un Sönmeyen Ateşi</t>
+          <t>Senaryo ve Yapım 1</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>370</v>
+        <v>412</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789757414964</t>
+          <t>9789757414759</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Politik Kültür ve Toplumsal Hareketler</t>
+          <t>Reklamlarda Kadına Yönelik Şiddet</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>288</v>
+        <v>355</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789757414773</t>
+          <t>9772146520209</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>ÖDP Söyleşileri</t>
+          <t>Reich</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>205</v>
+        <v>130</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055669065</t>
+          <t>9789757414315</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Yeniden Dene!</t>
+          <t>Prometheus’un Sönmeyen Ateşi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>295</v>
+        <v>370</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055669041</t>
+          <t>9789757414964</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar İdeoloji Din - Siyaset</t>
+          <t>Politik Kültür ve Toplumsal Hareketler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>430</v>
+        <v>288</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055669089</t>
+          <t>9789757414773</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Devlet Teorisi</t>
+          <t>ÖDP Söyleşileri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>360</v>
+        <v>205</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789757414933</t>
+          <t>9786055669065</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Küf</t>
+          <t>Olmazsa Yeniden Dene!</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>305</v>
+        <v>295</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789757414858</t>
+          <t>9786055669041</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Krallar Önde Gider</t>
+          <t>Muhafazakar İdeoloji Din - Siyaset</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>205</v>
+        <v>430</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789757414803</t>
+          <t>9786055669089</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Cemaatler</t>
+          <t>Materyalist Devlet Teorisi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789757515838</t>
+          <t>9789757414933</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kaos ve Düzen</t>
+          <t>Küf</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>368</v>
+        <v>305</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000012160</t>
+          <t>9789757414858</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar Beşiği</t>
+          <t>Krallar Önde Gider</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>500</v>
+        <v>205</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789757414667</t>
+          <t>9789757414803</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Arap Kültürü</t>
+          <t>Kimliksiz Cemaatler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>265</v>
+        <v>365</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789757414278</t>
+          <t>9789757515838</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Dünyamıza Bakış</t>
+          <t>Kaos ve Düzen</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>235</v>
+        <v>368</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789757414445</t>
+          <t>3990000012160</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 4</t>
+          <t>İmparatorluklar Beşiği</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789757414360</t>
+          <t>9789757414667</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 3</t>
+          <t>Hz. Muhammed ve Arap Kültürü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055669096</t>
+          <t>9789757414278</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Cambaztepe</t>
+          <t>Dünyamıza Bakış</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>340</v>
+        <v>235</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055669010</t>
+          <t>9789757414445</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Buzdan Kanatlar</t>
+          <t>Dinozorların Sessiz Gecesi 4</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>212</v>
+        <v>340</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789757414711</t>
+          <t>9789757414360</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Eşitsizlik</t>
+          <t>Dinozorların Sessiz Gecesi 3</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789757414872</t>
+          <t>9786055669096</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Birey, Toplum, Sistem ve Globalizm</t>
+          <t>Cambaztepe</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>265</v>
+        <v>340</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789757414841</t>
+          <t>9786055669010</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bir Kampanya Yaptık Anasını Satayım</t>
+          <t>Buzdan Kanatlar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>160</v>
+        <v>212</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789757414056</t>
+          <t>9789757414711</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Benden Selam Söyle Anadolu’ya</t>
+          <t>Bölgesel Eşitsizlik</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055669034</t>
+          <t>9789757414872</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Baskıyı Durdurun!</t>
+          <t>Birey, Toplum, Sistem ve Globalizm</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>165</v>
+        <v>265</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055669072</t>
+          <t>9789757414841</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ayıplı Kadın</t>
+          <t>Bir Kampanya Yaptık Anasını Satayım</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>137</v>
+        <v>160</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789757414971</t>
+          <t>9789757414056</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Demokrasi Açığı</t>
+          <t>Benden Selam Söyle Anadolu’ya</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789757414704</t>
+          <t>9786055669034</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Dramı Esir Düşmüş Bir Halk</t>
+          <t>Baskıyı Durdurun!</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>250</v>
+        <v>165</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789757414889</t>
+          <t>9786055669072</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Alnından Vururlar</t>
+          <t>Ayıplı Kadın</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>180</v>
+        <v>137</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055669003</t>
+          <t>9789757414971</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Küresel Kriz ve Türkiye</t>
+          <t>Avrupa Birliği ve Demokrasi Açığı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789757414957</t>
+          <t>9789757414704</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Yazıları</t>
+          <t>Cezayir Dramı Esir Düşmüş Bir Halk</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>206</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789757414797</t>
+          <t>9789757414889</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Ordu</t>
+          <t>Alnından Vururlar</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>158</v>
+        <v>180</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789757414810</t>
+          <t>9786055669003</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Toplumu Üzerine İncelemeler</t>
+          <t>100 Soruda Küresel Kriz ve Türkiye</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9960005274145</t>
+          <t>9789757414957</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Erotik Sinema - Cinsellik Sinemasının Tarihi ve Mitolojisi</t>
+          <t>Siyaset Yazıları</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>440</v>
+        <v>206</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789757414834</t>
+          <t>9789757414797</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Düşünceye Özgürlük: Herkes İçin</t>
+          <t>Geçmişten Geleceğe Ordu</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>145</v>
+        <v>158</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9772146520124</t>
+          <t>9789757414810</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisine Giriş</t>
+          <t>Eski Türk Toplumu Üzerine İncelemeler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789757414629</t>
+          <t>9960005274145</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sinemanın Temelleri 3 - Cinayet Sineması</t>
+          <t>Erotik Sinema - Cinsellik Sinemasının Tarihi ve Mitolojisi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>420</v>
+        <v>440</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055669195</t>
+          <t>9789757414834</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kılavuz ve Toros</t>
+          <t>Düşünceye Özgürlük: Herkes İçin</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>190</v>
+        <v>145</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055669119</t>
+          <t>9772146520124</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ömrümüz Yeniden</t>
+          <t>Çalışma Ekonomisine Giriş</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>243</v>
+        <v>220</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055669980</t>
+          <t>9789757414629</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Sinemanın Temelleri 3 - Cinayet Sineması</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055669973</t>
+          <t>9786055669195</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yarına Yakalanmak</t>
+          <t>Kılavuz ve Toros</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>360</v>
+        <v>190</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055669959</t>
+          <t>9786055669119</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Görü</t>
+          <t>Ömrümüz Yeniden</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>380</v>
+        <v>243</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055669690</t>
+          <t>9786055669980</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kavuşma</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055669843</t>
+          <t>9786055669973</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Kayıp Aşığı Sefil Himmet</t>
+          <t>Yarına Yakalanmak</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055669102</t>
+          <t>9786055669959</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Suyu Soludum Gözlerime</t>
+          <t>Görü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>178</v>
+        <v>380</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055669997</t>
+          <t>9786055669690</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Sarıtel - Hocalı Soykırımı</t>
+          <t>Kavuşma</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>265</v>
+        <v>320</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055669966</t>
+          <t>9786055669843</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Cendere 2</t>
+          <t>Anadolu’nun Kayıp Aşığı Sefil Himmet</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055669942</t>
+          <t>9786055669102</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Hayal ile Umut’a Yolculuk</t>
+          <t>Suyu Soludum Gözlerime</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>265</v>
+        <v>178</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055669911</t>
+          <t>9786055669997</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Korona ve Yeni Dünya Düzeni</t>
+          <t>Sarıtel - Hocalı Soykırımı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>320</v>
+        <v>265</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055669850</t>
+          <t>9786055669966</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>No: 41</t>
+          <t>Cendere 2</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>178</v>
+        <v>400</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257089333</t>
+          <t>9786055669942</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İşte Evlendim</t>
+          <t>Hayal ile Umut’a Yolculuk</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>410</v>
+        <v>265</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055669584</t>
+          <t>9786055669911</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Cevherin Yansımaları / Kabe-i-Aşk (İki Kitap Birarada)</t>
+          <t>Korona ve Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>275</v>
+        <v>320</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055669935</t>
+          <t>9786055669850</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Cendere</t>
+          <t>No: 41</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>360</v>
+        <v>178</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052096543</t>
+          <t>9786257089333</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Karda Açan Çiçekler</t>
+          <t>İşte Evlendim</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>310</v>
+        <v>410</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055669928</t>
+          <t>9786055669584</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Allah ile Diyaloglar</t>
+          <t>Cevherin Yansımaları / Kabe-i-Aşk (İki Kitap Birarada)</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055669874</t>
+          <t>9786055669935</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Korella</t>
+          <t>Cendere</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>295</v>
+        <v>360</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059588942</t>
+          <t>9786052096543</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Geç Kalmış Mutluluk</t>
+          <t>Karda Açan Çiçekler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055669881</t>
+          <t>9786055669928</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Allegro</t>
+          <t>Allah ile Diyaloglar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
+          <t>9786055669874</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Hoşça Kal Korella</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786059588942</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Geç Kalmış Mutluluk</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786055669881</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Allegro</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
           <t>9786258034561</t>
         </is>
       </c>
-      <c r="B201" s="1" t="inlineStr">
+      <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Kül Adam</t>
         </is>
       </c>
-      <c r="C201" s="1">
+      <c r="C204" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>