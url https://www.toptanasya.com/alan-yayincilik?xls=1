--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,3085 +85,3205 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258034905</t>
+          <t>9786258034622</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çakıl Taşlarım</t>
+          <t>İyiler ve Kötüler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>535</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258034875</t>
+          <t>9786258034608</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aktör</t>
+          <t>Senin Adın Firuze</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>585</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258034882</t>
+          <t>9786258034677</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gemide</t>
+          <t>Şirvan'ın Sesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>315</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258034868</t>
+          <t>9786258034387</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Yaşamın Gerçekleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>470</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258034851</t>
+          <t>9786258034769</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sende Bana Ne Oldu?</t>
+          <t>Parasız ve İtibarsız 4 Kafadar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>435</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258034806</t>
+          <t>9786258034615</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bizden Masallar - 2</t>
+          <t>Harpia</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>563</v>
+        <v>385</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258034752</t>
+          <t>9786258034936</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Taş Değirmeni</t>
+          <t>Kurtuluş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255292416</t>
+          <t>9786258034912</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Perihan</t>
+          <t>Zamana Bırakılan İz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>169</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2789788745362</t>
+          <t>9786258034905</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar Beşiği SSCB, Çin ve İslam'ın Arasında Orta Asya'nın Yazgısı</t>
+          <t>Çakıl Taşlarım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>414</v>
+        <v>255</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258034097</t>
+          <t>9786258034875</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Destur</t>
+          <t>Aktör</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>70</v>
+        <v>385</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000013479</t>
+          <t>9786258034882</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Dışa Dönük Ekonomi ve Çöküş</t>
+          <t>Gemide</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>10.19</v>
+        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757414742</t>
+          <t>9786258034868</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şiir-i Roman</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>9.26</v>
+        <v>480</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757414100</t>
+          <t>9786258034851</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Şafak Türküsü</t>
+          <t>Sende Bana Ne Oldu?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>9.26</v>
+        <v>145</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757414193</t>
+          <t>9786258034806</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Suda Seken Hayat</t>
+          <t>Bizden Masallar - 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>6.48</v>
+        <v>675</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000014580</t>
+          <t>9786258034752</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Kuralların Psikolojisi</t>
+          <t>Taş Değirmeni</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>11.11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000005316</t>
+          <t>9786255292416</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Simone de Beauvoir</t>
+          <t>Perihan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>19</v>
+        <v>255</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000010595</t>
+          <t>2789788745362</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 3</t>
+          <t>İmparatorluklar Beşiği SSCB, Çin ve İslam'ın Arasında Orta Asya'nın Yazgısı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>17.59</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757414322</t>
+          <t>9786258034097</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Popüler Sinema ve Türler</t>
+          <t>Destur</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>14.81</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000006628</t>
+          <t>3990000013479</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Türkiye’de Dışa Dönük Ekonomi ve Çöküş</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>8.33</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000010662</t>
+          <t>9789757414742</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lautrec</t>
+          <t>Şiir-i Roman</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>16</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000006644</t>
+          <t>9789757414100</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kürtler - 1</t>
+          <t>Şafak Türküsü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>255</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000006643</t>
+          <t>9789757414193</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kürtler - 2</t>
+          <t>Suda Seken Hayat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055669058</t>
+          <t>3990000014580</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kuralsız Kapitalizm Batağında Emek</t>
+          <t>Sosyal Kuralların Psikolojisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>340</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055669140</t>
+          <t>3990000005316</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı T.</t>
+          <t>Simone de Beauvoir</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>62</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757414827</t>
+          <t>3990000010595</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kişilik ve Psikoterapi Yazıları</t>
+          <t>Senaryo ve Yapım 3</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>34</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757414865</t>
+          <t>9789757414322</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İhtilalin İçinden Anılar, Değerlendirmeler</t>
+          <t>Popüler Sinema ve Türler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>236</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757414490</t>
+          <t>3990000006628</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Görünenden Fazlası</t>
+          <t>Marksizm</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>108</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000007629</t>
+          <t>3990000010662</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 7 Sayı: 3</t>
+          <t>Lautrec</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>7.92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000007631</t>
+          <t>3990000006644</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 5 Sayı:1</t>
+          <t>Kürtler - 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>15</v>
+        <v>305</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000007625</t>
+          <t>3990000006643</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 4</t>
+          <t>Kürtler - 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>7.92</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757414612</t>
+          <t>9786055669058</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 6</t>
+          <t>Kuralsız Kapitalizm Batağında Emek</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12.04</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757414551</t>
+          <t>9786055669140</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 5</t>
+          <t>Kod Adı T.</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>315</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757414353</t>
+          <t>9789757414827</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 2</t>
+          <t>Kişilik ve Psikoterapi Yazıları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757414223</t>
+          <t>9789757414865</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 1</t>
+          <t>İhtilalin İçinden Anılar, Değerlendirmeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>285</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000004460</t>
+          <t>9789757414490</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka İktisat</t>
+          <t>Görünenden Fazlası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>156</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000010953</t>
+          <t>3990000007629</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bilineceği Bilmek</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 7 Sayı: 3</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>25</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000002995</t>
+          <t>3990000007631</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kırıntısı Binlerce Kelebek</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 5 Sayı:1</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000011717</t>
+          <t>3990000007625</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Freud</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 4</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>12.96</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055669027</t>
+          <t>9789757414612</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sesi</t>
+          <t>Dinozorların Sessiz Gecesi 6</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>10.19</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055669904</t>
+          <t>9789757414551</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Oldu Hikayeleri (1945-1955)</t>
+          <t>Dinozorların Sessiz Gecesi 5</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055669836</t>
+          <t>9789757414353</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Devrim'in Arabaları</t>
+          <t>Dinozorların Sessiz Gecesi 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000022706</t>
+          <t>9789757414223</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları 2</t>
+          <t>Dinozorların Sessiz Gecesi 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055669898</t>
+          <t>3990000004460</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Lalenin Gölgesi</t>
+          <t>Bir Başka İktisat</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>182</v>
+        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258034844</t>
+          <t>3990000010953</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sırtlan</t>
+          <t>Bilineceği Bilmek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258034813</t>
+          <t>3990000002995</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Artık Adam Olurum Değil Mi Baba?(Atakan'ın sonu)</t>
+          <t>Gökkuşağı Kırıntısı Binlerce Kelebek</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>174</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000013741</t>
+          <t>3990000011717</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika’da Askeri Devlet</t>
+          <t>Freud</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>370</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000007628</t>
+          <t>9786055669027</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 3</t>
+          <t>Zamanın Sesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>4440000000163</t>
+          <t>9786055669904</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 1</t>
+          <t>Oldu Hikayeleri (1945-1955)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>230</v>
+        <v>375</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757414674</t>
+          <t>9786055669836</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Solu Solun Geleceği</t>
+          <t>Devrim'in Arabaları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>170</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000005392</t>
+          <t>3990000022706</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dinazorların Krizi</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları 2</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258034820</t>
+          <t>9786055669898</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çoban Ateşi</t>
+          <t>Lalenin Gölgesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258034783</t>
+          <t>9786258034844</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ferhunde</t>
+          <t>Sırtlan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258034790</t>
+          <t>9786258034813</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Qe mı Teva Fahm Nêkard</t>
+          <t>Artık Adam Olurum Değil Mi Baba?(Atakan'ın sonu)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>275</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258034776</t>
+          <t>3990000013741</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bellissimo</t>
+          <t>Latin Amerika’da Askeri Devlet</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>455</v>
+        <v>370</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258034745</t>
+          <t>3990000007628</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İrem Bağları</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 3</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>235</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258034462</t>
+          <t>4440000000163</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Okudukça Renklenir</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 1</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258034721</t>
+          <t>9789757414674</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Anka Kuşu Gibi</t>
+          <t>Geleceğin Solu Solun Geleceği</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258034738</t>
+          <t>3990000005392</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Büyülü Bir Yolculuk</t>
+          <t>Dinazorların Krizi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258034554</t>
+          <t>9786258034820</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Rezonans - İçindeki Gücü Keşfet</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258034707</t>
+          <t>9786258034783</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mira Yağmur ve Neni’nin Bir Günü</t>
+          <t>Ferhunde</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258034684</t>
+          <t>9786258034790</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kısır Döngüde Homo Sapiens</t>
+          <t>Qe mı Teva Fahm Nêkard</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258034653</t>
+          <t>9786258034776</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ustaya Sorular</t>
+          <t>Bellissimo</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>360</v>
+        <v>545</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258034646</t>
+          <t>9786258034745</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Elektronların Büyülü Dansı</t>
+          <t>İrem Bağları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>146</v>
+        <v>285</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258034523</t>
+          <t>9786258034462</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bulgurlar da Arasında</t>
+          <t>Okudukça Renklenir</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>225</v>
+        <v>480</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258034530</t>
+          <t>9786258034721</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Paganizm</t>
+          <t>Bir Anka Kuşu Gibi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>235</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258034493</t>
+          <t>9786258034738</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Lameriz</t>
+          <t>Zamanda Büyülü Bir Yolculuk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>380</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258034240</t>
+          <t>9786258034554</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dementor – Ruh Emici</t>
+          <t>Rezonans - İçindeki Gücü Keşfet</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>520</v>
+        <v>290</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258034288</t>
+          <t>9786258034707</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bir Zaman Meselesi</t>
+          <t>Mira Yağmur ve Neni’nin Bir Günü</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258034639</t>
+          <t>9786258034684</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ah Dersim</t>
+          <t>Kısır Döngüde Homo Sapiens</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055669744</t>
+          <t>9786258034653</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzüm Kararınca</t>
+          <t>Ustaya Sorular</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>435</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258034585</t>
+          <t>9786258034646</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kaostan Çıkış ve Topluma Giden Yol</t>
+          <t>Kuantum Elektronların Büyülü Dansı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>420</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258034578</t>
+          <t>9786258034523</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ekenek/Toplu Yazılar</t>
+          <t>Bulgurlar da Arasında</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258034592</t>
+          <t>9786258034530</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çcocukları Kendimizden Kurtarmak</t>
+          <t>Endüstriyel Paganizm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258034370</t>
+          <t>9786258034493</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Lameriz</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>420</v>
+        <v>455</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259478227</t>
+          <t>9786258034240</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Neden Ben?</t>
+          <t>Dementor – Ruh Emici</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>380</v>
+        <v>624</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258034516</t>
+          <t>9786258034288</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Ellerim</t>
+          <t>Bir Zaman Meselesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>295</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258034509</t>
+          <t>9786258034639</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Sadakat</t>
+          <t>Ah Dersim</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258034486</t>
+          <t>9786055669744</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Benim Manilerim</t>
+          <t>Gökyüzüm Kararınca</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258034479</t>
+          <t>9786258034585</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Zenginliğimiz Müzeler II</t>
+          <t>Kaostan Çıkış ve Topluma Giden Yol</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>265</v>
+        <v>505</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258034455</t>
+          <t>9786258034578</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İlkyaz Yankısı</t>
+          <t>Ekenek/Toplu Yazılar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>2789788745324</t>
+          <t>9786258034592</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kürtler I-II</t>
+          <t>Çcocukları Kendimizden Kurtarmak</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>560</v>
+        <v>456</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259868011</t>
+          <t>9786258034370</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gülhayat</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>490</v>
+        <v>505</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258034424</t>
+          <t>9786259478227</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yazmanın Kuralları</t>
+          <t>Neden Ben?</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>290</v>
+        <v>455</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258034431</t>
+          <t>9786258034516</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Unutulmuş Ellerim</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>75</v>
+        <v>355</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258034400</t>
+          <t>9786258034509</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Erkekliğin Duruşması - Erkeklik ve Faşizm</t>
+          <t>Sonsuz Sadakat</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>395</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258034417</t>
+          <t>9786258034486</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Dünya - Can Dostlarımız</t>
+          <t>Benim Manilerim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258034394</t>
+          <t>9786258034479</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Bolşevik Beykoz</t>
+          <t>Tarihsel Zenginliğimiz Müzeler II</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258034264</t>
+          <t>9786258034455</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Elveda Ülkem ve Aşkım</t>
+          <t>İlkyaz Yankısı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258034325</t>
+          <t>2789788745324</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Hikayesi</t>
+          <t>Kürtler I-II</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>675</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258034356</t>
+          <t>9786259868011</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Bir Beşiktaş Hikayesi</t>
+          <t>Gülhayat</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>590</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258034332</t>
+          <t>9786258034424</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İnsan Doğası ve Büyük Ütopya</t>
+          <t>Güzel Yazmanın Kuralları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258034318</t>
+          <t>9786258034431</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bizden Masallar</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>455</v>
+        <v>90</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258034271</t>
+          <t>9786258034400</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Darbeler ve Darbelerde ABD'nin Rolü</t>
+          <t>Erkekliğin Duruşması - Erkeklik ve Faşizm</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>600</v>
+        <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258034295</t>
+          <t>9786258034417</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Spiros'u Öldürmek</t>
+          <t>Dilsiz Dünya - Can Dostlarımız</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258034301</t>
+          <t>9786258034394</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizde Kadınlar</t>
+          <t>Dünden Bugüne Bolşevik Beykoz</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>240</v>
+        <v>435</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258034257</t>
+          <t>9786258034264</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimde</t>
+          <t>Elveda Ülkem ve Aşkım</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258034226</t>
+          <t>9786258034325</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaşlı Olmak</t>
+          <t>Ali'nin Hikayesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258034219</t>
+          <t>9786258034356</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Suzan</t>
+          <t>Siyah Beyaz Bir Beşiktaş Hikayesi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258034233</t>
+          <t>9786258034332</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sende Kocaman Bir Kalp Var</t>
+          <t>İnsan Doğası ve Büyük Ütopya</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>455</v>
+        <v>480</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258034110</t>
+          <t>9786258034318</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hesaplaşma</t>
+          <t>Bizden Masallar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>222</v>
+        <v>545</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258034103</t>
+          <t>9786258034271</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Paşa'ya Selam Söyle - Mübadele Öyküleri</t>
+          <t>Türkiye'de Darbeler ve Darbelerde ABD'nin Rolü</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>325</v>
+        <v>720</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258034165</t>
+          <t>9786258034295</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yitik Kuşak</t>
+          <t>Spiros'u Öldürmek</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>210</v>
+        <v>575</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258034141</t>
+          <t>9786258034301</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Altüst</t>
+          <t>Tarihimizde Kadınlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>490</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258034189</t>
+          <t>9786258034257</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kuş Dili Konuşan Kitap</t>
+          <t>Gözlerimde</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258034172</t>
+          <t>9786258034226</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aydın'dan Aydınlığa</t>
+          <t>Türkiye’de Yaşlı Olmak</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258034158</t>
+          <t>9786258034219</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Olmak İstiyorum</t>
+          <t>Suzan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>305</v>
+        <v>900</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258034127</t>
+          <t>9786258034233</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Deyip Geçmeyin</t>
+          <t>Sende Kocaman Bir Kalp Var</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>285</v>
+        <v>545</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258034134</t>
+          <t>9786258034110</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Yaşam Düzeni</t>
+          <t>Hesaplaşma</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258034066</t>
+          <t>9786258034103</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızın İsyanı</t>
+          <t>Mustafa Kemal Paşa'ya Selam Söyle - Mübadele Öyküleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>480</v>
+        <v>390</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258034080</t>
+          <t>9786258034165</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Helen</t>
+          <t>Yitik Kuşak</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>295</v>
+        <v>255</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258034073</t>
+          <t>9786258034141</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bu Hasret Biter Mi?</t>
+          <t>Altüst</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>455</v>
+        <v>590</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258034059</t>
+          <t>9786258034189</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Koşulsuz Şartsız Kim Sever Beni</t>
+          <t>Kuş Dili Konuşan Kitap</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258034042</t>
+          <t>9786258034172</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Aynası Sensin</t>
+          <t>Aydın'dan Aydınlığa</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>550</v>
+        <v>335</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258034035</t>
+          <t>9786258034158</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen savaş ve Kocuroğulları</t>
+          <t>Öğretmen Olmak İstiyorum</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>400</v>
+        <v>365</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257089654</t>
+          <t>9786258034127</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Büyükşehir Belediyeciliğinin Bilançosu</t>
+          <t>Çocuk Deyip Geçmeyin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>500</v>
+        <v>345</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055669867</t>
+          <t>9786258034134</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İklimsiz Bulut</t>
+          <t>Bilimsel Yaşam Düzeni</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258034011</t>
+          <t>9786258034066</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Annemin Mutfağı</t>
+          <t>Küçük Kızın İsyanı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>280</v>
+        <v>575</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258034004</t>
+          <t>9786258034080</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masallar</t>
+          <t>Helen</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>295</v>
+        <v>355</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052096598</t>
+          <t>9786258034073</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Tekil Hiyerarşi</t>
+          <t>Bu Hasret Biter Mi?</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>265</v>
+        <v>545</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052096550</t>
+          <t>9786258034059</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İtalya’da Bir Heves</t>
+          <t>Koşulsuz Şartsız Kim Sever Beni</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>368</v>
+        <v>480</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055669188</t>
+          <t>9786258034042</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Harabelerin Sesi</t>
+          <t>Yaşamın Aynası Sensin</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>410</v>
+        <v>660</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055669164</t>
+          <t>9786258034035</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Babalara Hediyeler</t>
+          <t>Bitmeyen savaş ve Kocuroğulları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052096659</t>
+          <t>9786257089654</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aralık'sız Günler</t>
+          <t>Türkiye’de Büyükşehir Belediyeciliğinin Bilançosu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052096451</t>
+          <t>9786055669867</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Son Şarkılar Zamanı</t>
+          <t>İklimsiz Bulut</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052096468</t>
+          <t>9786258034011</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Ağladığı Saatler</t>
+          <t>Annemin Mutfağı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>206</v>
+        <v>335</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055669621</t>
+          <t>9786258034004</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yol Ötesi</t>
+          <t>Sihirli Masallar</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>290</v>
+        <v>355</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055669317</t>
+          <t>9786052096598</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kut Kadın</t>
+          <t>İslam ve Tekil Hiyerarşi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>187</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055669300</t>
+          <t>9786052096550</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Hakuna Matata</t>
+          <t>İtalya’da Bir Heves</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>240</v>
+        <v>442</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055669812</t>
+          <t>9786055669188</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hediyem Olsun</t>
+          <t>Harabelerin Sesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>290</v>
+        <v>495</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055669201</t>
+          <t>9786055669164</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Uzlaşmaz Çelişki ve Sınıfsız Toplum</t>
+          <t>Babalara Hediyeler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>360</v>
+        <v>335</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055669829</t>
+          <t>9786052096659</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Varolmanın Hiçliği</t>
+          <t>Aralık'sız Günler</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055669577</t>
+          <t>9786052096451</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Çığlığı</t>
+          <t>Son Şarkılar Zamanı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>175</v>
+        <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055669492</t>
+          <t>9786052096468</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Hiyerarşi ve Demokrasi</t>
+          <t>Meleklerin Ağladığı Saatler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055669171</t>
+          <t>9786055669621</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bük Üzümü</t>
+          <t>Yol Ötesi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>273</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055669157</t>
+          <t>9786055669317</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yas Kendini Tutturur</t>
+          <t>Kut Kadın</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789757414919</t>
+          <t>9786055669300</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt: 2</t>
+          <t>Hakuna Matata</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>475</v>
+        <v>290</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789757414476</t>
+          <t>9786055669812</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt: 1</t>
+          <t>Hediyem Olsun</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9772146520186</t>
+          <t>9786055669201</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Türk-İş Neden Böyle? Nasıl Değişecek?</t>
+          <t>Sosyalizmde Uzlaşmaz Çelişki ve Sınıfsız Toplum</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>220</v>
+        <v>435</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789757414902</t>
+          <t>9786055669829</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketler Konuşuyor!</t>
+          <t>Varolmanın Hiçliği</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>260</v>
+        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757414780</t>
+          <t>9786055669577</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Suya Damlayan Ay Işığı</t>
+          <t>Düşlerin Çığlığı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>178</v>
+        <v>210</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789757414254</t>
+          <t>9786055669492</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaştan Sıcak Barışa</t>
+          <t>Hiyerarşi ve Demokrasi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789757414766</t>
+          <t>9786055669171</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Kadın Olmak</t>
+          <t>Bük Üzümü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>490</v>
+        <v>325</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789757414681</t>
+          <t>9786055669157</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Serbelam Zorbelam</t>
+          <t>Yas Kendini Tutturur</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>155</v>
+        <v>335</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789757414452</t>
+          <t>9789757414919</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 2</t>
+          <t>Ulusların Zenginliği Cilt: 2</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>412</v>
+        <v>570</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757414568</t>
+          <t>9789757414476</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 1</t>
+          <t>Ulusların Zenginliği Cilt: 1</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>412</v>
+        <v>650</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789757414759</t>
+          <t>9772146520186</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Reklamlarda Kadına Yönelik Şiddet</t>
+          <t>Türk-İş Neden Böyle? Nasıl Değişecek?</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>355</v>
+        <v>265</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9772146520209</t>
+          <t>9789757414902</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Reich</t>
+          <t>Toplumsal Hareketler Konuşuyor!</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>130</v>
+        <v>315</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789757414315</t>
+          <t>9789757414780</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Prometheus’un Sönmeyen Ateşi</t>
+          <t>Suya Damlayan Ay Işığı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>370</v>
+        <v>215</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789757414964</t>
+          <t>9789757414254</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Politik Kültür ve Toplumsal Hareketler</t>
+          <t>Soğuk Savaştan Sıcak Barışa</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>288</v>
+        <v>480</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789757414773</t>
+          <t>9789757414766</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>ÖDP Söyleşileri</t>
+          <t>Sinemada Kadın Olmak</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>205</v>
+        <v>590</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055669065</t>
+          <t>9789757414681</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Yeniden Dene!</t>
+          <t>Serbelam Zorbelam</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>295</v>
+        <v>185</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055669041</t>
+          <t>9789757414452</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar İdeoloji Din - Siyaset</t>
+          <t>Senaryo ve Yapım 2</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>430</v>
+        <v>495</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055669089</t>
+          <t>9789757414568</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Devlet Teorisi</t>
+          <t>Senaryo ve Yapım 1</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>360</v>
+        <v>495</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789757414933</t>
+          <t>9789757414759</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Küf</t>
+          <t>Reklamlarda Kadına Yönelik Şiddet</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>305</v>
+        <v>425</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789757414858</t>
+          <t>9772146520209</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Krallar Önde Gider</t>
+          <t>Reich</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>205</v>
+        <v>155</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789757414803</t>
+          <t>9789757414315</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Cemaatler</t>
+          <t>Prometheus’un Sönmeyen Ateşi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>365</v>
+        <v>445</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789757515838</t>
+          <t>9789757414964</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kaos ve Düzen</t>
+          <t>Politik Kültür ve Toplumsal Hareketler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>368</v>
+        <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000012160</t>
+          <t>9789757414773</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar Beşiği</t>
+          <t>ÖDP Söyleşileri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>500</v>
+        <v>245</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789757414667</t>
+          <t>9786055669065</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Arap Kültürü</t>
+          <t>Olmazsa Yeniden Dene!</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>265</v>
+        <v>355</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789757414278</t>
+          <t>9786055669041</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Dünyamıza Bakış</t>
+          <t>Muhafazakar İdeoloji Din - Siyaset</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>235</v>
+        <v>515</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789757414445</t>
+          <t>9786055669089</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 4</t>
+          <t>Materyalist Devlet Teorisi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>340</v>
+        <v>435</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789757414360</t>
+          <t>9789757414933</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 3</t>
+          <t>Küf</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>280</v>
+        <v>365</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055669096</t>
+          <t>9789757414858</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Cambaztepe</t>
+          <t>Krallar Önde Gider</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>340</v>
+        <v>245</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055669010</t>
+          <t>9789757414803</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Buzdan Kanatlar</t>
+          <t>Kimliksiz Cemaatler</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>212</v>
+        <v>440</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789757414711</t>
+          <t>9789757515838</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Eşitsizlik</t>
+          <t>Kaos ve Düzen</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>390</v>
+        <v>440</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789757414872</t>
+          <t>3990000012160</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Birey, Toplum, Sistem ve Globalizm</t>
+          <t>İmparatorluklar Beşiği</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>265</v>
+        <v>500</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789757414841</t>
+          <t>9789757414667</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bir Kampanya Yaptık Anasını Satayım</t>
+          <t>Hz. Muhammed ve Arap Kültürü</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789757414056</t>
+          <t>9789757414278</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Benden Selam Söyle Anadolu’ya</t>
+          <t>Dünyamıza Bakış</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>340</v>
+        <v>285</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055669034</t>
+          <t>9789757414445</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Baskıyı Durdurun!</t>
+          <t>Dinozorların Sessiz Gecesi 4</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>165</v>
+        <v>410</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055669072</t>
+          <t>9789757414360</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ayıplı Kadın</t>
+          <t>Dinozorların Sessiz Gecesi 3</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>137</v>
+        <v>335</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789757414971</t>
+          <t>9786055669096</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Demokrasi Açığı</t>
+          <t>Cambaztepe</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>280</v>
+        <v>410</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789757414704</t>
+          <t>9786055669010</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Dramı Esir Düşmüş Bir Halk</t>
+          <t>Buzdan Kanatlar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789757414889</t>
+          <t>9789757414711</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Alnından Vururlar</t>
+          <t>Bölgesel Eşitsizlik</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>180</v>
+        <v>470</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055669003</t>
+          <t>9789757414872</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Küresel Kriz ve Türkiye</t>
+          <t>Birey, Toplum, Sistem ve Globalizm</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789757414957</t>
+          <t>9789757414841</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Yazıları</t>
+          <t>Bir Kampanya Yaptık Anasını Satayım</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>206</v>
+        <v>195</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789757414797</t>
+          <t>9789757414056</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Ordu</t>
+          <t>Benden Selam Söyle Anadolu’ya</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>158</v>
+        <v>410</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789757414810</t>
+          <t>9786055669034</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Toplumu Üzerine İncelemeler</t>
+          <t>Baskıyı Durdurun!</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9960005274145</t>
+          <t>9786055669072</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Erotik Sinema - Cinsellik Sinemasının Tarihi ve Mitolojisi</t>
+          <t>Ayıplı Kadın</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>440</v>
+        <v>165</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789757414834</t>
+          <t>9789757414971</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Düşünceye Özgürlük: Herkes İçin</t>
+          <t>Avrupa Birliği ve Demokrasi Açığı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>145</v>
+        <v>335</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9772146520124</t>
+          <t>9789757414704</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisine Giriş</t>
+          <t>Cezayir Dramı Esir Düşmüş Bir Halk</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789757414629</t>
+          <t>9789757414889</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sinemanın Temelleri 3 - Cinayet Sineması</t>
+          <t>Alnından Vururlar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>420</v>
+        <v>215</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055669195</t>
+          <t>9786055669003</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kılavuz ve Toros</t>
+          <t>100 Soruda Küresel Kriz ve Türkiye</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>190</v>
+        <v>430</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055669119</t>
+          <t>9789757414957</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ömrümüz Yeniden</t>
+          <t>Siyaset Yazıları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055669980</t>
+          <t>9789757414797</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Geçmişten Geleceğe Ordu</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>420</v>
+        <v>190</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055669973</t>
+          <t>9789757414810</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yarına Yakalanmak</t>
+          <t>Eski Türk Toplumu Üzerine İncelemeler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>360</v>
+        <v>455</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055669959</t>
+          <t>9960005274145</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Görü</t>
+          <t>Erotik Sinema - Cinsellik Sinemasının Tarihi ve Mitolojisi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>380</v>
+        <v>530</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055669690</t>
+          <t>9789757414834</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kavuşma</t>
+          <t>Düşünceye Özgürlük: Herkes İçin</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>320</v>
+        <v>175</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055669843</t>
+          <t>9772146520124</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Kayıp Aşığı Sefil Himmet</t>
+          <t>Çalışma Ekonomisine Giriş</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>300</v>
+        <v>265</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055669102</t>
+          <t>9789757414629</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Suyu Soludum Gözlerime</t>
+          <t>Sinemanın Temelleri 3 - Cinayet Sineması</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>178</v>
+        <v>504</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055669997</t>
+          <t>9786055669195</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sarıtel - Hocalı Soykırımı</t>
+          <t>Kılavuz ve Toros</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055669966</t>
+          <t>9786055669119</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Cendere 2</t>
+          <t>Ömrümüz Yeniden</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>400</v>
+        <v>290</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055669942</t>
+          <t>9786055669980</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hayal ile Umut’a Yolculuk</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>265</v>
+        <v>505</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055669911</t>
+          <t>9786055669973</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Korona ve Yeni Dünya Düzeni</t>
+          <t>Yarına Yakalanmak</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>320</v>
+        <v>435</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055669850</t>
+          <t>9786055669959</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>No: 41</t>
+          <t>Görü</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>178</v>
+        <v>455</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257089333</t>
+          <t>9786055669690</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İşte Evlendim</t>
+          <t>Kavuşma</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>410</v>
+        <v>384</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055669584</t>
+          <t>9786055669843</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Cevherin Yansımaları / Kabe-i-Aşk (İki Kitap Birarada)</t>
+          <t>Anadolu’nun Kayıp Aşığı Sefil Himmet</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>275</v>
+        <v>360</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055669935</t>
+          <t>9786055669102</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Cendere</t>
+          <t>Suyu Soludum Gözlerime</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>360</v>
+        <v>215</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052096543</t>
+          <t>9786055669997</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Karda Açan Çiçekler</t>
+          <t>Sarıtel - Hocalı Soykırımı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>310</v>
+        <v>320</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055669928</t>
+          <t>9786055669966</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Allah ile Diyaloglar</t>
+          <t>Cendere 2</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>265</v>
+        <v>480</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055669874</t>
+          <t>9786055669942</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Korella</t>
+          <t>Hayal ile Umut’a Yolculuk</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059588942</t>
+          <t>9786055669911</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Geç Kalmış Mutluluk</t>
+          <t>Korona ve Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>230</v>
+        <v>385</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055669881</t>
+          <t>9786055669850</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Allegro</t>
+          <t>No: 41</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>250</v>
+        <v>215</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
+          <t>9786257089333</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>İşte Evlendim</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786055669584</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Cevherin Yansımaları / Kabe-i-Aşk (İki Kitap Birarada)</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786055669935</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Cendere</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786052096543</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Karda Açan Çiçekler</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786055669928</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Allah ile Diyaloglar</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786055669874</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Hoşça Kal Korella</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786059588942</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Geç Kalmış Mutluluk</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786055669881</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Allegro</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
           <t>9786258034561</t>
         </is>
       </c>
-      <c r="B204" s="1" t="inlineStr">
+      <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Kül Adam</t>
         </is>
       </c>
-      <c r="C204" s="1">
+      <c r="C212" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>