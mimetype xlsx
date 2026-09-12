--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -85,3205 +85,3235 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258034622</t>
+          <t>9786258034929</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İyiler ve Kötüler</t>
+          <t>Dünyaya Atılan Zarf</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>535</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258034608</t>
+          <t>9786258034943</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Senin Adın Firuze</t>
+          <t>Siyezen</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>585</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258034677</t>
+          <t>9786258034622</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şirvan'ın Sesi</t>
+          <t>İyiler ve Kötüler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>315</v>
+        <v>535</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258034387</t>
+          <t>9786258034608</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gerçekleri</t>
+          <t>Senin Adın Firuze</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>470</v>
+        <v>585</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258034769</t>
+          <t>9786258034677</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Parasız ve İtibarsız 4 Kafadar</t>
+          <t>Şirvan'ın Sesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>435</v>
+        <v>315</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258034615</t>
+          <t>9786258034387</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Harpia</t>
+          <t>Yaşamın Gerçekleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>385</v>
+        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258034936</t>
+          <t>9786258034769</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş</t>
+          <t>Parasız ve İtibarsız 4 Kafadar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>435</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258034912</t>
+          <t>9786258034615</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zamana Bırakılan İz</t>
+          <t>Harpia</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>385</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258034905</t>
+          <t>9786258034936</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çakıl Taşlarım</t>
+          <t>Kurtuluş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>255</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258034875</t>
+          <t>9786258034912</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Aktör</t>
+          <t>Zamana Bırakılan İz</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>385</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258034882</t>
+          <t>9786258034905</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gemide</t>
+          <t>Çakıl Taşlarım</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258034868</t>
+          <t>9786258034875</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Aktör</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>480</v>
+        <v>385</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258034851</t>
+          <t>9786258034882</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sende Bana Ne Oldu?</t>
+          <t>Gemide</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>145</v>
+        <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258034806</t>
+          <t>9786258034868</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bizden Masallar - 2</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>675</v>
+        <v>480</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258034752</t>
+          <t>9786258034851</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Taş Değirmeni</t>
+          <t>Sende Bana Ne Oldu?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255292416</t>
+          <t>9786258034806</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Perihan</t>
+          <t>Bizden Masallar - 2</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>255</v>
+        <v>675</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2789788745362</t>
+          <t>9786258034752</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar Beşiği SSCB, Çin ve İslam'ın Arasında Orta Asya'nın Yazgısı</t>
+          <t>Taş Değirmeni</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258034097</t>
+          <t>9786255292416</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Destur</t>
+          <t>Perihan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>70</v>
+        <v>255</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000013479</t>
+          <t>2789788745362</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Dışa Dönük Ekonomi ve Çöküş</t>
+          <t>İmparatorluklar Beşiği SSCB, Çin ve İslam'ın Arasında Orta Asya'nın Yazgısı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>10.19</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757414742</t>
+          <t>9786258034097</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Şiir-i Roman</t>
+          <t>Destur</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>9.26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757414100</t>
+          <t>3990000013479</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şafak Türküsü</t>
+          <t>Türkiye’de Dışa Dönük Ekonomi ve Çöküş</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>9.26</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757414193</t>
+          <t>9789757414742</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Suda Seken Hayat</t>
+          <t>Şiir-i Roman</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000014580</t>
+          <t>9789757414100</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Kuralların Psikolojisi</t>
+          <t>Şafak Türküsü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000005316</t>
+          <t>9789757414193</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Simone de Beauvoir</t>
+          <t>Suda Seken Hayat</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>19</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000010595</t>
+          <t>3990000014580</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 3</t>
+          <t>Sosyal Kuralların Psikolojisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>17.59</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757414322</t>
+          <t>3990000005316</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Popüler Sinema ve Türler</t>
+          <t>Simone de Beauvoir</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>14.81</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000006628</t>
+          <t>3990000010595</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Senaryo ve Yapım 3</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>8.33</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000010662</t>
+          <t>9789757414322</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Lautrec</t>
+          <t>Popüler Sinema ve Türler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>16</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000006644</t>
+          <t>3990000006628</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kürtler - 1</t>
+          <t>Marksizm</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>305</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000006643</t>
+          <t>3990000010662</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kürtler - 2</t>
+          <t>Lautrec</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>290</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055669058</t>
+          <t>3990000006644</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kuralsız Kapitalizm Batağında Emek</t>
+          <t>Kürtler - 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>340</v>
+        <v>305</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055669140</t>
+          <t>3990000006643</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı T.</t>
+          <t>Kürtler - 2</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>62</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757414827</t>
+          <t>9786055669058</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kişilik ve Psikoterapi Yazıları</t>
+          <t>Kuralsız Kapitalizm Batağında Emek</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>34</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757414865</t>
+          <t>9786055669140</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İhtilalin İçinden Anılar, Değerlendirmeler</t>
+          <t>Kod Adı T.</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>285</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757414490</t>
+          <t>9789757414827</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Görünenden Fazlası</t>
+          <t>Kişilik ve Psikoterapi Yazıları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>108</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000007629</t>
+          <t>9789757414865</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 7 Sayı: 3</t>
+          <t>İhtilalin İçinden Anılar, Değerlendirmeler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>7.92</v>
+        <v>285</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000007631</t>
+          <t>9789757414490</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 5 Sayı:1</t>
+          <t>Görünenden Fazlası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>15</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000007625</t>
+          <t>3990000007629</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 4</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 7 Sayı: 3</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757414612</t>
+          <t>3990000007631</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 6</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 5 Sayı:1</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>12.04</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757414551</t>
+          <t>3990000007625</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 5</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 4</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>315</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757414353</t>
+          <t>9789757414612</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 2</t>
+          <t>Dinozorların Sessiz Gecesi 6</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757414223</t>
+          <t>9789757414551</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 1</t>
+          <t>Dinozorların Sessiz Gecesi 5</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>315</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000004460</t>
+          <t>9789757414353</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka İktisat</t>
+          <t>Dinozorların Sessiz Gecesi 2</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000010953</t>
+          <t>9789757414223</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bilineceği Bilmek</t>
+          <t>Dinozorların Sessiz Gecesi 1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000002995</t>
+          <t>3990000004460</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kırıntısı Binlerce Kelebek</t>
+          <t>Bir Başka İktisat</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>13.89</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000011717</t>
+          <t>3990000010953</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Freud</t>
+          <t>Bilineceği Bilmek</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>12.96</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055669027</t>
+          <t>3990000002995</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sesi</t>
+          <t>Gökkuşağı Kırıntısı Binlerce Kelebek</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>235</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055669904</t>
+          <t>3990000011717</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Oldu Hikayeleri (1945-1955)</t>
+          <t>Freud</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>375</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055669836</t>
+          <t>9786055669027</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Devrim'in Arabaları</t>
+          <t>Zamanın Sesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>25</v>
+        <v>235</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000022706</t>
+          <t>9786055669904</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları 2</t>
+          <t>Oldu Hikayeleri (1945-1955)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055669898</t>
+          <t>9786055669836</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Lalenin Gölgesi</t>
+          <t>Devrim'in Arabaları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258034844</t>
+          <t>3990000022706</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sırtlan</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>315</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258034813</t>
+          <t>9786055669898</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Artık Adam Olurum Değil Mi Baba?(Atakan'ın sonu)</t>
+          <t>Lalenin Gölgesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000013741</t>
+          <t>9786258034844</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika’da Askeri Devlet</t>
+          <t>Sırtlan</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>370</v>
+        <v>315</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000007628</t>
+          <t>9786258034813</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 3</t>
+          <t>Artık Adam Olurum Değil Mi Baba?(Atakan'ın sonu)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>185</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>4440000000163</t>
+          <t>3990000013741</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 1</t>
+          <t>Latin Amerika’da Askeri Devlet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757414674</t>
+          <t>3990000007628</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Solu Solun Geleceği</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 3</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>205</v>
+        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000005392</t>
+          <t>4440000000163</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dinazorların Krizi</t>
+          <t>Dünün ve Bugünün Defterleri Türkiye Sorunları Dizisi 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258034820</t>
+          <t>9789757414674</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çoban Ateşi</t>
+          <t>Geleceğin Solu Solun Geleceği</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>240</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258034783</t>
+          <t>3990000005392</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ferhunde</t>
+          <t>Dinazorların Krizi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>290</v>
+        <v>210</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258034790</t>
+          <t>9786258034820</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Qe mı Teva Fahm Nêkard</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258034776</t>
+          <t>9786258034783</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bellissimo</t>
+          <t>Ferhunde</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>545</v>
+        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258034745</t>
+          <t>9786258034790</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İrem Bağları</t>
+          <t>Qe mı Teva Fahm Nêkard</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258034462</t>
+          <t>9786258034776</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Okudukça Renklenir</t>
+          <t>Bellissimo</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>480</v>
+        <v>545</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258034721</t>
+          <t>9786258034745</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Anka Kuşu Gibi</t>
+          <t>İrem Bağları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>235</v>
+        <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258034738</t>
+          <t>9786258034462</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Büyülü Bir Yolculuk</t>
+          <t>Okudukça Renklenir</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>195</v>
+        <v>480</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258034554</t>
+          <t>9786258034721</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Rezonans - İçindeki Gücü Keşfet</t>
+          <t>Bir Anka Kuşu Gibi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>290</v>
+        <v>235</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258034707</t>
+          <t>9786258034738</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mira Yağmur ve Neni’nin Bir Günü</t>
+          <t>Zamanda Büyülü Bir Yolculuk</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258034684</t>
+          <t>9786258034554</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kısır Döngüde Homo Sapiens</t>
+          <t>Rezonans - İçindeki Gücü Keşfet</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>480</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258034653</t>
+          <t>9786258034707</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ustaya Sorular</t>
+          <t>Mira Yağmur ve Neni’nin Bir Günü</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>435</v>
+        <v>195</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258034646</t>
+          <t>9786258034684</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Elektronların Büyülü Dansı</t>
+          <t>Kısır Döngüde Homo Sapiens</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>480</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258034523</t>
+          <t>9786258034653</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bulgurlar da Arasında</t>
+          <t>Ustaya Sorular</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>270</v>
+        <v>435</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258034530</t>
+          <t>9786258034646</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Paganizm</t>
+          <t>Kuantum Elektronların Büyülü Dansı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>360</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258034493</t>
+          <t>9786258034523</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Lameriz</t>
+          <t>Bulgurlar da Arasında</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>455</v>
+        <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258034240</t>
+          <t>9786258034530</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dementor – Ruh Emici</t>
+          <t>Endüstriyel Paganizm</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>624</v>
+        <v>360</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258034288</t>
+          <t>9786258034493</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Zaman Meselesi</t>
+          <t>Lameriz</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>455</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258034639</t>
+          <t>9786258034240</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ah Dersim</t>
+          <t>Dementor – Ruh Emici</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>335</v>
+        <v>624</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055669744</t>
+          <t>9786258034288</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzüm Kararınca</t>
+          <t>Bir Zaman Meselesi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258034585</t>
+          <t>9786258034639</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kaostan Çıkış ve Topluma Giden Yol</t>
+          <t>Ah Dersim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>505</v>
+        <v>335</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258034578</t>
+          <t>9786055669744</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ekenek/Toplu Yazılar</t>
+          <t>Gökyüzüm Kararınca</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258034592</t>
+          <t>9786258034585</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Çcocukları Kendimizden Kurtarmak</t>
+          <t>Kaostan Çıkış ve Topluma Giden Yol</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>456</v>
+        <v>505</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258034370</t>
+          <t>9786258034578</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Ekenek/Toplu Yazılar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>505</v>
+        <v>600</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259478227</t>
+          <t>9786258034592</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Neden Ben?</t>
+          <t>Çcocukları Kendimizden Kurtarmak</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258034516</t>
+          <t>9786258034370</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Unutulmuş Ellerim</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>355</v>
+        <v>505</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258034509</t>
+          <t>9786259478227</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Sadakat</t>
+          <t>Neden Ben?</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>395</v>
+        <v>455</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258034486</t>
+          <t>9786258034516</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Benim Manilerim</t>
+          <t>Unutulmuş Ellerim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>355</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258034479</t>
+          <t>9786258034509</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Zenginliğimiz Müzeler II</t>
+          <t>Sonsuz Sadakat</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320</v>
+        <v>395</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258034455</t>
+          <t>9786258034486</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İlkyaz Yankısı</t>
+          <t>Benim Manilerim</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>2789788745324</t>
+          <t>9786258034479</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kürtler I-II</t>
+          <t>Tarihsel Zenginliğimiz Müzeler II</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>675</v>
+        <v>320</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259868011</t>
+          <t>9786258034455</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gülhayat</t>
+          <t>İlkyaz Yankısı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>590</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258034424</t>
+          <t>2789788745324</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yazmanın Kuralları</t>
+          <t>Kürtler I-II</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>675</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258034431</t>
+          <t>9786259868011</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Gülhayat</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>90</v>
+        <v>590</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258034400</t>
+          <t>9786258034424</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Erkekliğin Duruşması - Erkeklik ve Faşizm</t>
+          <t>Güzel Yazmanın Kuralları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258034417</t>
+          <t>9786258034431</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Dünya - Can Dostlarımız</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258034394</t>
+          <t>9786258034400</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Bolşevik Beykoz</t>
+          <t>Erkekliğin Duruşması - Erkeklik ve Faşizm</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>435</v>
+        <v>290</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258034264</t>
+          <t>9786258034417</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Elveda Ülkem ve Aşkım</t>
+          <t>Dilsiz Dünya - Can Dostlarımız</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258034325</t>
+          <t>9786258034394</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Hikayesi</t>
+          <t>Dünden Bugüne Bolşevik Beykoz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>480</v>
+        <v>435</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258034356</t>
+          <t>9786258034264</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Bir Beşiktaş Hikayesi</t>
+          <t>Elveda Ülkem ve Aşkım</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258034332</t>
+          <t>9786258034325</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İnsan Doğası ve Büyük Ütopya</t>
+          <t>Ali'nin Hikayesi</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258034318</t>
+          <t>9786258034356</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bizden Masallar</t>
+          <t>Siyah Beyaz Bir Beşiktaş Hikayesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>545</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258034271</t>
+          <t>9786258034332</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Darbeler ve Darbelerde ABD'nin Rolü</t>
+          <t>İnsan Doğası ve Büyük Ütopya</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>720</v>
+        <v>480</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258034295</t>
+          <t>9786258034318</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Spiros'u Öldürmek</t>
+          <t>Bizden Masallar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>575</v>
+        <v>545</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258034301</t>
+          <t>9786258034271</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizde Kadınlar</t>
+          <t>Türkiye'de Darbeler ve Darbelerde ABD'nin Rolü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>290</v>
+        <v>720</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258034257</t>
+          <t>9786258034295</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Gözlerimde</t>
+          <t>Spiros'u Öldürmek</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>270</v>
+        <v>575</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258034226</t>
+          <t>9786258034301</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaşlı Olmak</t>
+          <t>Tarihimizde Kadınlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258034219</t>
+          <t>9786258034257</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Suzan</t>
+          <t>Gözlerimde</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>900</v>
+        <v>270</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258034233</t>
+          <t>9786258034226</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sende Kocaman Bir Kalp Var</t>
+          <t>Türkiye’de Yaşlı Olmak</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>545</v>
+        <v>360</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258034110</t>
+          <t>9786258034219</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hesaplaşma</t>
+          <t>Suzan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>265</v>
+        <v>900</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258034103</t>
+          <t>9786258034233</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Paşa'ya Selam Söyle - Mübadele Öyküleri</t>
+          <t>Sende Kocaman Bir Kalp Var</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>390</v>
+        <v>545</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258034165</t>
+          <t>9786258034110</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yitik Kuşak</t>
+          <t>Hesaplaşma</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258034141</t>
+          <t>9786258034103</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Altüst</t>
+          <t>Mustafa Kemal Paşa'ya Selam Söyle - Mübadele Öyküleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>590</v>
+        <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258034189</t>
+          <t>9786258034165</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kuş Dili Konuşan Kitap</t>
+          <t>Yitik Kuşak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>325</v>
+        <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258034172</t>
+          <t>9786258034141</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Aydın'dan Aydınlığa</t>
+          <t>Altüst</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>335</v>
+        <v>590</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258034158</t>
+          <t>9786258034189</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Olmak İstiyorum</t>
+          <t>Kuş Dili Konuşan Kitap</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>365</v>
+        <v>325</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258034127</t>
+          <t>9786258034172</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Deyip Geçmeyin</t>
+          <t>Aydın'dan Aydınlığa</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>345</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258034134</t>
+          <t>9786258034158</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Yaşam Düzeni</t>
+          <t>Öğretmen Olmak İstiyorum</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>335</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258034066</t>
+          <t>9786258034127</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızın İsyanı</t>
+          <t>Çocuk Deyip Geçmeyin</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>575</v>
+        <v>345</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258034080</t>
+          <t>9786258034134</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Helen</t>
+          <t>Bilimsel Yaşam Düzeni</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>355</v>
+        <v>335</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258034073</t>
+          <t>9786258034066</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bu Hasret Biter Mi?</t>
+          <t>Küçük Kızın İsyanı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>545</v>
+        <v>575</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258034059</t>
+          <t>9786258034080</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Koşulsuz Şartsız Kim Sever Beni</t>
+          <t>Helen</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>480</v>
+        <v>355</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258034042</t>
+          <t>9786258034073</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Aynası Sensin</t>
+          <t>Bu Hasret Biter Mi?</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>660</v>
+        <v>545</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258034035</t>
+          <t>9786258034059</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen savaş ve Kocuroğulları</t>
+          <t>Koşulsuz Şartsız Kim Sever Beni</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257089654</t>
+          <t>9786258034042</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Büyükşehir Belediyeciliğinin Bilançosu</t>
+          <t>Yaşamın Aynası Sensin</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>600</v>
+        <v>660</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055669867</t>
+          <t>9786258034035</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İklimsiz Bulut</t>
+          <t>Bitmeyen savaş ve Kocuroğulları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258034011</t>
+          <t>9786257089654</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Annemin Mutfağı</t>
+          <t>Türkiye’de Büyükşehir Belediyeciliğinin Bilançosu</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>335</v>
+        <v>600</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258034004</t>
+          <t>9786055669867</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masallar</t>
+          <t>İklimsiz Bulut</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>355</v>
+        <v>240</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052096598</t>
+          <t>9786258034011</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Tekil Hiyerarşi</t>
+          <t>Annemin Mutfağı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>320</v>
+        <v>335</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052096550</t>
+          <t>9786258034004</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İtalya’da Bir Heves</t>
+          <t>Sihirli Masallar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>442</v>
+        <v>355</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055669188</t>
+          <t>9786052096598</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Harabelerin Sesi</t>
+          <t>İslam ve Tekil Hiyerarşi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>495</v>
+        <v>320</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055669164</t>
+          <t>9786052096550</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Babalara Hediyeler</t>
+          <t>İtalya’da Bir Heves</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>335</v>
+        <v>442</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052096659</t>
+          <t>9786055669188</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Aralık'sız Günler</t>
+          <t>Harabelerin Sesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>360</v>
+        <v>495</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786052096451</t>
+          <t>9786055669164</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Son Şarkılar Zamanı</t>
+          <t>Babalara Hediyeler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>320</v>
+        <v>335</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786052096468</t>
+          <t>9786052096659</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Meleklerin Ağladığı Saatler</t>
+          <t>Aralık'sız Günler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>245</v>
+        <v>360</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055669621</t>
+          <t>9786052096451</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yol Ötesi</t>
+          <t>Son Şarkılar Zamanı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055669317</t>
+          <t>9786052096468</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kut Kadın</t>
+          <t>Meleklerin Ağladığı Saatler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>225</v>
+        <v>245</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055669300</t>
+          <t>9786055669621</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hakuna Matata</t>
+          <t>Yol Ötesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055669812</t>
+          <t>9786055669317</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Hediyem Olsun</t>
+          <t>Kut Kadın</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055669201</t>
+          <t>9786055669300</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmde Uzlaşmaz Çelişki ve Sınıfsız Toplum</t>
+          <t>Hakuna Matata</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>435</v>
+        <v>290</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055669829</t>
+          <t>9786055669812</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Varolmanın Hiçliği</t>
+          <t>Hediyem Olsun</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>435</v>
+        <v>350</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055669577</t>
+          <t>9786055669201</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Çığlığı</t>
+          <t>Sosyalizmde Uzlaşmaz Çelişki ve Sınıfsız Toplum</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>210</v>
+        <v>435</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055669492</t>
+          <t>9786055669829</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Hiyerarşi ve Demokrasi</t>
+          <t>Varolmanın Hiçliği</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>360</v>
+        <v>435</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055669171</t>
+          <t>9786055669577</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bük Üzümü</t>
+          <t>Düşlerin Çığlığı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>325</v>
+        <v>210</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055669157</t>
+          <t>9786055669492</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yas Kendini Tutturur</t>
+          <t>Hiyerarşi ve Demokrasi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>335</v>
+        <v>360</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789757414919</t>
+          <t>9786055669171</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt: 2</t>
+          <t>Bük Üzümü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>570</v>
+        <v>325</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757414476</t>
+          <t>9786055669157</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt: 1</t>
+          <t>Yas Kendini Tutturur</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>650</v>
+        <v>335</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9772146520186</t>
+          <t>9789757414919</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Türk-İş Neden Böyle? Nasıl Değişecek?</t>
+          <t>Ulusların Zenginliği Cilt: 2</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>265</v>
+        <v>570</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789757414902</t>
+          <t>9789757414476</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketler Konuşuyor!</t>
+          <t>Ulusların Zenginliği Cilt: 1</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>315</v>
+        <v>650</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789757414780</t>
+          <t>9772146520186</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Suya Damlayan Ay Işığı</t>
+          <t>Türk-İş Neden Böyle? Nasıl Değişecek?</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>215</v>
+        <v>265</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789757414254</t>
+          <t>9789757414902</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaştan Sıcak Barışa</t>
+          <t>Toplumsal Hareketler Konuşuyor!</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>480</v>
+        <v>315</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789757414766</t>
+          <t>9789757414780</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Kadın Olmak</t>
+          <t>Suya Damlayan Ay Işığı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>590</v>
+        <v>215</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789757414681</t>
+          <t>9789757414254</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Serbelam Zorbelam</t>
+          <t>Soğuk Savaştan Sıcak Barışa</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>185</v>
+        <v>480</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789757414452</t>
+          <t>9789757414766</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 2</t>
+          <t>Sinemada Kadın Olmak</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>495</v>
+        <v>590</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789757414568</t>
+          <t>9789757414681</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Senaryo ve Yapım 1</t>
+          <t>Serbelam Zorbelam</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>495</v>
+        <v>185</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789757414759</t>
+          <t>9789757414452</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Reklamlarda Kadına Yönelik Şiddet</t>
+          <t>Senaryo ve Yapım 2</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>425</v>
+        <v>495</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9772146520209</t>
+          <t>9789757414568</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Reich</t>
+          <t>Senaryo ve Yapım 1</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>155</v>
+        <v>495</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789757414315</t>
+          <t>9789757414759</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Prometheus’un Sönmeyen Ateşi</t>
+          <t>Reklamlarda Kadına Yönelik Şiddet</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>445</v>
+        <v>425</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789757414964</t>
+          <t>9772146520209</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Politik Kültür ve Toplumsal Hareketler</t>
+          <t>Reich</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>345</v>
+        <v>155</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789757414773</t>
+          <t>9789757414315</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>ÖDP Söyleşileri</t>
+          <t>Prometheus’un Sönmeyen Ateşi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>245</v>
+        <v>445</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055669065</t>
+          <t>9789757414964</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Olmazsa Yeniden Dene!</t>
+          <t>Politik Kültür ve Toplumsal Hareketler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>355</v>
+        <v>345</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055669041</t>
+          <t>9789757414773</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar İdeoloji Din - Siyaset</t>
+          <t>ÖDP Söyleşileri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>515</v>
+        <v>245</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055669089</t>
+          <t>9786055669065</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Devlet Teorisi</t>
+          <t>Olmazsa Yeniden Dene!</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>435</v>
+        <v>355</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789757414933</t>
+          <t>9786055669041</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Küf</t>
+          <t>Muhafazakar İdeoloji Din - Siyaset</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>365</v>
+        <v>515</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789757414858</t>
+          <t>9786055669089</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Krallar Önde Gider</t>
+          <t>Materyalist Devlet Teorisi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>245</v>
+        <v>435</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789757414803</t>
+          <t>9789757414933</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Cemaatler</t>
+          <t>Küf</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>440</v>
+        <v>365</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789757515838</t>
+          <t>9789757414858</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kaos ve Düzen</t>
+          <t>Krallar Önde Gider</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>440</v>
+        <v>245</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>3990000012160</t>
+          <t>9789757414803</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar Beşiği</t>
+          <t>Kimliksiz Cemaatler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>500</v>
+        <v>440</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789757414667</t>
+          <t>9789757515838</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Arap Kültürü</t>
+          <t>Kaos ve Düzen</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>320</v>
+        <v>440</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789757414278</t>
+          <t>3990000012160</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dünyamıza Bakış</t>
+          <t>İmparatorluklar Beşiği</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>285</v>
+        <v>500</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789757414445</t>
+          <t>9789757414667</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 4</t>
+          <t>Hz. Muhammed ve Arap Kültürü</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>410</v>
+        <v>320</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789757414360</t>
+          <t>9789757414278</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Dinozorların Sessiz Gecesi 3</t>
+          <t>Dünyamıza Bakış</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>335</v>
+        <v>285</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055669096</t>
+          <t>9789757414445</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Cambaztepe</t>
+          <t>Dinozorların Sessiz Gecesi 4</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055669010</t>
+          <t>9789757414360</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Buzdan Kanatlar</t>
+          <t>Dinozorların Sessiz Gecesi 3</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>255</v>
+        <v>335</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789757414711</t>
+          <t>9786055669096</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Eşitsizlik</t>
+          <t>Cambaztepe</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>470</v>
+        <v>410</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789757414872</t>
+          <t>9786055669010</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Birey, Toplum, Sistem ve Globalizm</t>
+          <t>Buzdan Kanatlar</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>320</v>
+        <v>255</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789757414841</t>
+          <t>9789757414711</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bir Kampanya Yaptık Anasını Satayım</t>
+          <t>Bölgesel Eşitsizlik</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>195</v>
+        <v>470</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789757414056</t>
+          <t>9789757414872</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Benden Selam Söyle Anadolu’ya</t>
+          <t>Birey, Toplum, Sistem ve Globalizm</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>410</v>
+        <v>320</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055669034</t>
+          <t>9789757414841</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Baskıyı Durdurun!</t>
+          <t>Bir Kampanya Yaptık Anasını Satayım</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>195</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055669072</t>
+          <t>9789757414056</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ayıplı Kadın</t>
+          <t>Benden Selam Söyle Anadolu’ya</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>165</v>
+        <v>410</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789757414971</t>
+          <t>9786055669034</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Demokrasi Açığı</t>
+          <t>Baskıyı Durdurun!</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>335</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789757414704</t>
+          <t>9786055669072</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Dramı Esir Düşmüş Bir Halk</t>
+          <t>Ayıplı Kadın</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789757414889</t>
+          <t>9789757414971</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Alnından Vururlar</t>
+          <t>Avrupa Birliği ve Demokrasi Açığı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>215</v>
+        <v>335</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055669003</t>
+          <t>9789757414704</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>100 Soruda Küresel Kriz ve Türkiye</t>
+          <t>Cezayir Dramı Esir Düşmüş Bir Halk</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789757414957</t>
+          <t>9789757414889</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Yazıları</t>
+          <t>Alnından Vururlar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>245</v>
+        <v>215</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789757414797</t>
+          <t>9786055669003</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Ordu</t>
+          <t>100 Soruda Küresel Kriz ve Türkiye</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>190</v>
+        <v>430</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789757414810</t>
+          <t>9789757414957</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Eski Türk Toplumu Üzerine İncelemeler</t>
+          <t>Siyaset Yazıları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>455</v>
+        <v>245</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9960005274145</t>
+          <t>9789757414797</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Erotik Sinema - Cinsellik Sinemasının Tarihi ve Mitolojisi</t>
+          <t>Geçmişten Geleceğe Ordu</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>530</v>
+        <v>190</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789757414834</t>
+          <t>9789757414810</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Düşünceye Özgürlük: Herkes İçin</t>
+          <t>Eski Türk Toplumu Üzerine İncelemeler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>175</v>
+        <v>455</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9772146520124</t>
+          <t>9960005274145</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisine Giriş</t>
+          <t>Erotik Sinema - Cinsellik Sinemasının Tarihi ve Mitolojisi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>265</v>
+        <v>530</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789757414629</t>
+          <t>9789757414834</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Sinemanın Temelleri 3 - Cinayet Sineması</t>
+          <t>Düşünceye Özgürlük: Herkes İçin</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>504</v>
+        <v>175</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055669195</t>
+          <t>9772146520124</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Kılavuz ve Toros</t>
+          <t>Çalışma Ekonomisine Giriş</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055669119</t>
+          <t>9789757414629</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ömrümüz Yeniden</t>
+          <t>Sinemanın Temelleri 3 - Cinayet Sineması</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>290</v>
+        <v>504</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055669980</t>
+          <t>9786055669195</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Kılavuz ve Toros</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>505</v>
+        <v>230</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055669973</t>
+          <t>9786055669119</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yarına Yakalanmak</t>
+          <t>Ömrümüz Yeniden</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>435</v>
+        <v>290</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055669959</t>
+          <t>9786055669980</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Görü</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>455</v>
+        <v>505</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055669690</t>
+          <t>9786055669973</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Kavuşma</t>
+          <t>Yarına Yakalanmak</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>384</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055669843</t>
+          <t>9786055669959</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Kayıp Aşığı Sefil Himmet</t>
+          <t>Görü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>360</v>
+        <v>455</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055669102</t>
+          <t>9786055669690</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Suyu Soludum Gözlerime</t>
+          <t>Kavuşma</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>215</v>
+        <v>384</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055669997</t>
+          <t>9786055669843</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sarıtel - Hocalı Soykırımı</t>
+          <t>Anadolu’nun Kayıp Aşığı Sefil Himmet</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055669966</t>
+          <t>9786055669102</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Cendere 2</t>
+          <t>Suyu Soludum Gözlerime</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>480</v>
+        <v>215</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055669942</t>
+          <t>9786055669997</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hayal ile Umut’a Yolculuk</t>
+          <t>Sarıtel - Hocalı Soykırımı</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055669911</t>
+          <t>9786055669966</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Korona ve Yeni Dünya Düzeni</t>
+          <t>Cendere 2</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>385</v>
+        <v>480</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055669850</t>
+          <t>9786055669942</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>No: 41</t>
+          <t>Hayal ile Umut’a Yolculuk</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>215</v>
+        <v>320</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257089333</t>
+          <t>9786055669911</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İşte Evlendim</t>
+          <t>Korona ve Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>495</v>
+        <v>385</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055669584</t>
+          <t>9786055669850</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Cevherin Yansımaları / Kabe-i-Aşk (İki Kitap Birarada)</t>
+          <t>No: 41</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>330</v>
+        <v>215</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055669935</t>
+          <t>9786257089333</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Cendere</t>
+          <t>İşte Evlendim</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>435</v>
+        <v>495</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052096543</t>
+          <t>9786055669584</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Karda Açan Çiçekler</t>
+          <t>Cevherin Yansımaları / Kabe-i-Aşk (İki Kitap Birarada)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>375</v>
+        <v>330</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055669928</t>
+          <t>9786055669935</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Allah ile Diyaloglar</t>
+          <t>Cendere</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>315</v>
+        <v>435</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055669874</t>
+          <t>9786052096543</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Korella</t>
+          <t>Karda Açan Çiçekler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>355</v>
+        <v>375</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059588942</t>
+          <t>9786055669928</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Geç Kalmış Mutluluk</t>
+          <t>Allah ile Diyaloglar</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055669881</t>
+          <t>9786055669874</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Allegro</t>
+          <t>Hoşça Kal Korella</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>300</v>
+        <v>355</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
+          <t>9786059588942</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Geç Kalmış Mutluluk</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786055669881</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Allegro</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
           <t>9786258034561</t>
         </is>
       </c>
-      <c r="B212" s="1" t="inlineStr">
+      <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Kül Adam</t>
         </is>
       </c>
-      <c r="C212" s="1">
+      <c r="C214" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>