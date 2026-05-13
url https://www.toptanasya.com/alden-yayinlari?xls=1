--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,535 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259278919</t>
+          <t>9786259248356</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Eli Kalem Tutan Baytarlar</t>
+          <t>Gurbetin İzinde: Kara Trenden Tramvaya</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259278926</t>
+          <t>9786259248332</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kozmosun Sırları: İnsanlığın Çöküşü</t>
+          <t>Şiir Kalbimizde 10. Yıl Seçkisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259278940</t>
+          <t>9786259248325</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Teker</t>
+          <t>Camdaki Ben</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259278957</t>
+          <t>9786259248318</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sakın Gözlerini Kırpma</t>
+          <t>Gülersen Yengeçler Isırmaz - II</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259587295</t>
+          <t>9786259278995</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Unutturan</t>
+          <t>Elma Ağacı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259278902</t>
+          <t>9786259278919</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yerüstü Meseleleri</t>
+          <t>Eli Kalem Tutan Baytarlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259587271</t>
+          <t>9786259278926</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çamaşır Günlüğü</t>
+          <t>Kozmosun Sırları: İnsanlığın Çöküşü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259587288</t>
+          <t>9786259278940</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Şehir: İki Kardeş</t>
+          <t>Kızıl Teker</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259587240</t>
+          <t>9786259278957</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Güller ve Sinekler</t>
+          <t>Sakın Gözlerini Kırpma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259587233</t>
+          <t>9786259587295</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Alfred Hunstan Senfonisi</t>
+          <t>Unutturan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259587202</t>
+          <t>9786259278902</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kozmozun Sırları</t>
+          <t>Yerüstü Meseleleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259587226</t>
+          <t>9786259587271</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tekinsiz</t>
+          <t>Çamaşır Günlüğü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259587219</t>
+          <t>9786259587288</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Efendi</t>
+          <t>Karanlık Şehir: İki Kardeş</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259526850</t>
+          <t>9786259587240</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Nehir</t>
+          <t>Güller ve Sinekler</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789789526898</t>
+          <t>9786259587233</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yasak Teoriler</t>
+          <t>Alfred Hunstan Senfonisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259526881</t>
+          <t>9786259587202</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Arben</t>
+          <t>Kozmozun Sırları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259827315</t>
+          <t>9786259587226</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ankara’dan</t>
+          <t>Tekinsiz</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259526867</t>
+          <t>9786259587219</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmuş Hayatlar</t>
+          <t>Efendi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259526843</t>
+          <t>9786259526850</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sisli Puslu Evler</t>
+          <t>Nehir</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259526829</t>
+          <t>9789789526898</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz</t>
+          <t>Yasak Teoriler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259526836</t>
+          <t>9786259526881</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Herkesin Bir Öyküsü Var</t>
+          <t>Arben</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259827360</t>
+          <t>9786259827315</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Paça Rakısı</t>
+          <t>Ankara’dan</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259526805</t>
+          <t>9786259526867</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Annemden Hüzün Genleri</t>
+          <t>Kaybolmuş Hayatlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259526812</t>
+          <t>9786259526843</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tiz ve Ten</t>
+          <t>Sisli Puslu Evler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259827377</t>
+          <t>9786259526829</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Değişken Kâinat Teorisi</t>
+          <t>Çıkmaz</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259827384</t>
+          <t>9786259526836</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2079'da Karşılaşacağınız Dokuz Olay</t>
+          <t>Herkesin Bir Öyküsü Var</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259827391</t>
+          <t>9786259827360</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kuyruktaki Adam</t>
+          <t>Paça Rakısı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259526874</t>
+          <t>9786259526805</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Lacivert Tanrıça</t>
+          <t>Annemden Hüzün Genleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259827339</t>
+          <t>9786259526812</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Mucize</t>
+          <t>Tiz ve Ten</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259827346</t>
+          <t>9786259827377</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Davetsiz Misafir</t>
+          <t>Değişken Kâinat Teorisi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259827322</t>
+          <t>9786259827384</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Duvar</t>
+          <t>2079'da Karşılaşacağınız Dokuz Olay</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259827308</t>
+          <t>9786259827391</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Maliyeciler Kampı</t>
+          <t>Kuyruktaki Adam</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786259526874</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Lacivert Tanrıça</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259827339</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Kalan Mucize</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259827346</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Davetsiz Misafir</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259827322</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Duvar</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259827308</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Maliyeciler Kampı</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786259278933</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kara Duvak</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C39" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>