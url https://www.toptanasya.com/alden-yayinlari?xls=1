--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,610 +85,670 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259248356</t>
+          <t>9786259248387</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gurbetin İzinde: Kara Trenden Tramvaya</t>
+          <t>Özneler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259248332</t>
+          <t>9786259248370</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kalbimizde 10. Yıl Seçkisi</t>
+          <t>Tuhaflıklar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259248325</t>
+          <t>9786259248363</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Camdaki Ben</t>
+          <t>Lapis - Nigra: Bir Göbeklitepe Cinayeti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259248318</t>
+          <t>9786259248349</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gülersen Yengeçler Isırmaz - II</t>
+          <t>Nilüfer Zamanı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259278995</t>
+          <t>9786259248356</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Elma Ağacı</t>
+          <t>Gurbetin İzinde: Kara Trenden Tramvaya</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259278919</t>
+          <t>9786259248332</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Eli Kalem Tutan Baytarlar</t>
+          <t>Şiir Kalbimizde 10. Yıl Seçkisi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259278926</t>
+          <t>9786259248325</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kozmosun Sırları: İnsanlığın Çöküşü</t>
+          <t>Camdaki Ben</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259278940</t>
+          <t>9786259248318</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Teker</t>
+          <t>Gülersen Yengeçler Isırmaz - II</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259278957</t>
+          <t>9786259278995</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sakın Gözlerini Kırpma</t>
+          <t>Elma Ağacı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259587295</t>
+          <t>9786259278919</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Unutturan</t>
+          <t>Eli Kalem Tutan Baytarlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259278902</t>
+          <t>9786259278926</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yerüstü Meseleleri</t>
+          <t>Kozmosun Sırları: İnsanlığın Çöküşü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259587271</t>
+          <t>9786259278940</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çamaşır Günlüğü</t>
+          <t>Kızıl Teker</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259587288</t>
+          <t>9786259278957</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Şehir: İki Kardeş</t>
+          <t>Sakın Gözlerini Kırpma</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259587240</t>
+          <t>9786259587295</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Güller ve Sinekler</t>
+          <t>Unutturan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259587233</t>
+          <t>9786259278902</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Alfred Hunstan Senfonisi</t>
+          <t>Yerüstü Meseleleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259587202</t>
+          <t>9786259587271</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kozmozun Sırları</t>
+          <t>Çamaşır Günlüğü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259587226</t>
+          <t>9786259587288</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tekinsiz</t>
+          <t>Karanlık Şehir: İki Kardeş</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259587219</t>
+          <t>9786259587240</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Efendi</t>
+          <t>Güller ve Sinekler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259526850</t>
+          <t>9786259587233</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nehir</t>
+          <t>Alfred Hunstan Senfonisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789789526898</t>
+          <t>9786259587202</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yasak Teoriler</t>
+          <t>Kozmozun Sırları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259526881</t>
+          <t>9786259587226</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arben</t>
+          <t>Tekinsiz</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259827315</t>
+          <t>9786259587219</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ankara’dan</t>
+          <t>Efendi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259526867</t>
+          <t>9786259526850</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmuş Hayatlar</t>
+          <t>Nehir</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259526843</t>
+          <t>9789789526898</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sisli Puslu Evler</t>
+          <t>Yasak Teoriler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259526829</t>
+          <t>9786259526881</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz</t>
+          <t>Arben</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259526836</t>
+          <t>9786259827315</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Herkesin Bir Öyküsü Var</t>
+          <t>Ankara’dan</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259827360</t>
+          <t>9786259526867</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Paça Rakısı</t>
+          <t>Kaybolmuş Hayatlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259526805</t>
+          <t>9786259526843</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Annemden Hüzün Genleri</t>
+          <t>Sisli Puslu Evler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259526812</t>
+          <t>9786259526829</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tiz ve Ten</t>
+          <t>Çıkmaz</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259827377</t>
+          <t>9786259526836</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Değişken Kâinat Teorisi</t>
+          <t>Herkesin Bir Öyküsü Var</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259827384</t>
+          <t>9786259827360</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2079'da Karşılaşacağınız Dokuz Olay</t>
+          <t>Paça Rakısı</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259827391</t>
+          <t>9786259526805</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kuyruktaki Adam</t>
+          <t>Annemden Hüzün Genleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259526874</t>
+          <t>9786259526812</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Lacivert Tanrıça</t>
+          <t>Tiz ve Ten</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259827339</t>
+          <t>9786259827377</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Mucize</t>
+          <t>Değişken Kâinat Teorisi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259827346</t>
+          <t>9786259827384</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Davetsiz Misafir</t>
+          <t>2079'da Karşılaşacağınız Dokuz Olay</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259827322</t>
+          <t>9786259827391</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Duvar</t>
+          <t>Kuyruktaki Adam</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259827308</t>
+          <t>9786259526874</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Maliyeciler Kampı</t>
+          <t>Lacivert Tanrıça</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>9786259827339</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Kalan Mucize</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259827346</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Davetsiz Misafir</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259827322</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Duvar</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259827308</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Maliyeciler Kampı</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
           <t>9786259278933</t>
         </is>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Kara Duvak</t>
         </is>
       </c>
-      <c r="C39" s="1">
+      <c r="C43" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>