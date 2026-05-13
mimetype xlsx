--- v1 (2026-02-26)
+++ v2 (2026-05-13)
@@ -259,51 +259,51 @@
         <is>
           <t>9789757856306</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezmenleri</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789944332118</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Elif-Ba’lı / Soru - Cevaplı Tam Karabaş Tecvidi, (Büyük Boy)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789757557128</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Arz'dan Arşa'a - Mirac 3</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789757557111</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>