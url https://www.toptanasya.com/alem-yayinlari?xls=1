--- v2 (2026-05-13)
+++ v3 (2026-07-18)
@@ -169,51 +169,51 @@
         <is>
           <t>9789944332125</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tam Musahhah Mevlid-i Şerif</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789944332040</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Marifetname (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>575</v>
+        <v>850</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789757856221</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Hayat Kırkında Başlar</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789944332064</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>