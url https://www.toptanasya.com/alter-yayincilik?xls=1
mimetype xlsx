--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -4099,51 +4099,51 @@
         <is>
           <t>9786054922550</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>Soprano Blokflüt ile Müzik Öğretimi</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9786054922352</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Rusya - Kaliningrad'dan Kamçatka'ya</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786059870641</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Renkleri Boyamak</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786059870443</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>