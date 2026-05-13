--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,1120 +85,1180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789758015924</t>
+          <t>9789758015955</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rönesans Sanatı Tarihi</t>
+          <t>Bir Baykuşun Resimli Anı Defteri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1280</v>
+        <v>888</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789758015900</t>
+          <t>9789758015962</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Pharma Typology - Mizaç Temelli Eczane Yönetimi ve İletişim Sanatı</t>
+          <t>Kırıldığın Yerde Aydınlanmaya Başlarsın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>780</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789758015917</t>
+          <t>9789758015979</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hoş Geldin Cehalet</t>
+          <t>Her İsmin Bir Hikayesi Vardır</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>310</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789758015894</t>
+          <t>9789758015948</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yürek Dolusu Aylin Şiirleri</t>
+          <t>Ego (Karikatür)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>248</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758015887</t>
+          <t>9789758015924</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Şiir-i Hat</t>
+          <t>Rönesans Sanatı Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758015795</t>
+          <t>9789758015900</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yabancılar İçin Türkçe 3 - Türkish For Foreigners 3</t>
+          <t>Pharma Typology - Mizaç Temelli Eczane Yönetimi ve İletişim Sanatı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>530</v>
+        <v>780</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758015863</t>
+          <t>9789758015917</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Fener</t>
+          <t>Hoş Geldin Cehalet</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758015856</t>
+          <t>9789758015894</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarımda Ambigram</t>
+          <t>Yürek Dolusu Aylin Şiirleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>248</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758015825</t>
+          <t>9789758015887</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımcıları İçin Stilize Çocuk Figürleri</t>
+          <t>Şiir-i Hat</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758015832</t>
+          <t>9789758015795</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sadık Şendil - Hayatın Güldüren Yüzü</t>
+          <t>Yabancılar İçin Türkçe 3 - Türkish For Foreigners 3</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>530</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758015849</t>
+          <t>9789758015863</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sinop - Sinope (Küçük Asya) Mithridates'in Antik Başşehrinde ve Diogene'in Ana Vatanında Altı Ay Kalmak</t>
+          <t>Kağıt Fener</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758015801</t>
+          <t>9789758015856</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bozcaada Kokusu</t>
+          <t>Grafik Tasarımda Ambigram</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758015818</t>
+          <t>9789758015825</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Güler Ertan İle Fotoğraf ve Seyahat Anıları</t>
+          <t>Moda Tasarımcıları İçin Stilize Çocuk Figürleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>650</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758015771</t>
+          <t>9789758015832</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ardımdaki İzler</t>
+          <t>Sadık Şendil - Hayatın Güldüren Yüzü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758015733</t>
+          <t>9789758015849</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Muğla'nın Endemik ve Nadir Bitkileri - Endemic and Rare Plants of Muğla Province</t>
+          <t>Sinop - Sinope (Küçük Asya) Mithridates'in Antik Başşehrinde ve Diogene'in Ana Vatanında Altı Ay Kalmak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>770</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758015757</t>
+          <t>9789758015801</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımcıları İçin Gelinlik Figürleri</t>
+          <t>Bozcaada Kokusu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758015740</t>
+          <t>9789758015818</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımcılar İçin Marjinal Figürler</t>
+          <t>Prof. Dr. Güler Ertan İle Fotoğraf ve Seyahat Anıları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>650</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758015719</t>
+          <t>9789758015771</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Belgelerle Can Akengin</t>
+          <t>Ardımdaki İzler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758015764</t>
+          <t>9789758015733</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sırası Mı Şimdi Sensiz Olmanın</t>
+          <t>Muğla'nın Endemik ve Nadir Bitkileri - Endemic and Rare Plants of Muğla Province</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>770</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758015665</t>
+          <t>9789758015757</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tasarımda Rengin İşlevi</t>
+          <t>Moda Tasarımcıları İçin Gelinlik Figürleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>490</v>
+        <v>650</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758015658</t>
+          <t>9789758015740</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İspinozların Ölümü</t>
+          <t>Moda Tasarımcılar İçin Marjinal Figürler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758015627</t>
+          <t>9789758015719</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Duraklar Yolculuğu</t>
+          <t>Belgelerle Can Akengin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758015597</t>
+          <t>9789758015764</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Metropolis Hikayeleri</t>
+          <t>Sırası Mı Şimdi Sensiz Olmanın</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758015634</t>
+          <t>9789758015665</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Maviler ve Yeşiller: Pornai</t>
+          <t>Tasarımda Rengin İşlevi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>490</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758015580</t>
+          <t>9789758015658</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eğitimcilerin Notlarıyla ’’Temel Sanat Eğitimi’’ (Ciltli)</t>
+          <t>İspinozların Ölümü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758015641</t>
+          <t>9789758015627</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Balat’tan Aşkelon’a</t>
+          <t>Sonsuz Duraklar Yolculuğu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758015559</t>
+          <t>9789758015597</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sensin Yaşam Yogam Destek Kartları - Sen Seç</t>
+          <t>Metropolis Hikayeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>661.02</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758015351</t>
+          <t>9789758015634</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımı İçin Teknik Çizim - Technical Drawing For Fashion Design</t>
+          <t>Maviler ve Yeşiller: Pornai</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>590</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758015399</t>
+          <t>9789758015580</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Photoshop CC 3D</t>
+          <t>Eğitimcilerin Notlarıyla ’’Temel Sanat Eğitimi’’ (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758015405</t>
+          <t>9789758015641</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Photoshop CC</t>
+          <t>Balat’tan Aşkelon’a</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758015221</t>
+          <t>9789758015559</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Düş ve Gerçek (Ciltli)</t>
+          <t>Sensin Yaşam Yogam Destek Kartları - Sen Seç</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>96</v>
+        <v>661.02</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758015177</t>
+          <t>9789758015351</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Teknik Moda Çizim Yöntemleri</t>
+          <t>Moda Tasarımı İçin Teknik Çizim - Technical Drawing For Fashion Design</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>65</v>
+        <v>590</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758356355</t>
+          <t>9789758015399</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kabaklı</t>
+          <t>Photoshop CC 3D</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>9</v>
+        <v>260</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758015542</t>
+          <t>9789758015405</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tekstil ve Moda Tasarımcıları İçin Photoshop</t>
+          <t>Photoshop CC</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>530</v>
+        <v>340</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758015573</t>
+          <t>9789758015221</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Alev Alev Kar ve Kupkuru Yağmur</t>
+          <t>Düş ve Gerçek (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758015535</t>
+          <t>9789758015177</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Leke Oyunları</t>
+          <t>Teknik Moda Çizim Yöntemleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>290</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758015566</t>
+          <t>9789758356355</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Belirtke</t>
+          <t>Ahmet Kabaklı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>290</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758015153</t>
+          <t>9789758015542</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bugünün Rüyaları ve Yarının Vaatleri - Today's Dreams and Tomorrow's Promises</t>
+          <t>Tekstil ve Moda Tasarımcıları İçin Photoshop</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>530</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758015498</t>
+          <t>9789758015573</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Konkordato Sürecinde Makul Güvence Denetimleri</t>
+          <t>Alev Alev Kar ve Kupkuru Yağmur</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758015528</t>
+          <t>9789758015535</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımcıları İçin Vizyon - For Fashion Designers Vision</t>
+          <t>Leke Oyunları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>950</v>
+        <v>290</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758015511</t>
+          <t>9789758015566</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı - Güler Ertan’a Armağan</t>
+          <t>Belirtke</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758015450</t>
+          <t>9789758015153</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Güncele Türkiye'de Logo</t>
+          <t>Bugünün Rüyaları ve Yarının Vaatleri - Today's Dreams and Tomorrow's Promises</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>950</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2789788617676</t>
+          <t>9789758015498</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yabancılar İçin Türkçe Set - 2 Kitap Takım</t>
+          <t>Konkordato Sürecinde Makul Güvence Denetimleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>368</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758015504</t>
+          <t>9789758015528</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Türkçenin Doğrusu Ve...</t>
+          <t>Moda Tasarımcıları İçin Vizyon - For Fashion Designers Vision</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>40</v>
+        <v>950</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758015481</t>
+          <t>9789758015511</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Basketbolcu Çocuk Kedican</t>
+          <t>Gökkuşağı - Güler Ertan’a Armağan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>30</v>
+        <v>290</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758015419</t>
+          <t>9789758015450</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kaligrafik - Calligraphic</t>
+          <t>Geçmişten Güncele Türkiye'de Logo</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758015412</t>
+          <t>2789788617676</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kaligrafik - Calligraphic Ciltli (İadesiz)</t>
+          <t>Yabancılar İçin Türkçe Set - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>368</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758015382</t>
+          <t>9789758015504</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yabancılar İçin Türkçe 2 - Türkish For Foreigners 2</t>
+          <t>Yetişkinler İçin Türkçenin Doğrusu Ve...</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>530</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758015467</t>
+          <t>9789758015481</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Eugeniu'dan Eminönü'ne</t>
+          <t>Basketbolcu Çocuk Kedican</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>260</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758015443</t>
+          <t>9789758015419</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kalimera Fener Şalom Balat</t>
+          <t>Kaligrafik - Calligraphic</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>950</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758015436</t>
+          <t>9789758015412</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Nefs-i İstanbul: Sultanahmet'ten Edirnekapı'ya</t>
+          <t>Kaligrafik - Calligraphic Ciltli (İadesiz)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758015207</t>
+          <t>9789758015382</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Parev Kumkapı Kalimera Samatya</t>
+          <t>Yabancılar İçin Türkçe 2 - Türkish For Foreigners 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>260</v>
+        <v>530</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9782789788614</t>
+          <t>9789758015467</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sur İçinde Kayıp Zamanlar (4 Kitap Takım)</t>
+          <t>Eugeniu'dan Eminönü'ne</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>840</v>
+        <v>260</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758015368</t>
+          <t>9789758015443</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Latin Yazısının Yazım Kuralları ve Gelişen Karakterleri</t>
+          <t>Kalimera Fener Şalom Balat</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>550</v>
+        <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758015375</t>
+          <t>9789758015436</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Diyete Girdim</t>
+          <t>Nefs-i İstanbul: Sultanahmet'ten Edirnekapı'ya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>30</v>
+        <v>260</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758015184</t>
+          <t>9789758015207</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafımızda 1960'tan Günümüze</t>
+          <t>Parev Kumkapı Kalimera Samatya</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>650</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758015146</t>
+          <t>9782789788614</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Görsel Sanatlarda Anlam ve Algı</t>
+          <t>Sur İçinde Kayıp Zamanlar (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>550</v>
+        <v>840</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758015290</t>
+          <t>9789758015368</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Haliç Hikayeleri</t>
+          <t>Latin Yazısının Yazım Kuralları ve Gelişen Karakterleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758015160</t>
+          <t>9789758015375</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Balat'la Başlar</t>
+          <t>Eyvah! Diyete Girdim</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758015252</t>
+          <t>9789758015184</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kore'de Türk Olmak</t>
+          <t>Fotoğrafımızda 1960'tan Günümüze</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>650</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758015214</t>
+          <t>9789758015146</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Marvelous Designer - 3 Boyutlu Oyun Moda Tasarım ve Giysi Simülasyonu - Dvd Ekiyle</t>
+          <t>Görsel Sanatlarda Anlam ve Algı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758015191</t>
+          <t>9789758015290</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımcıları İçin Stilize Figürler ve Teknik Çözümleri</t>
+          <t>Haliç Hikayeleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758015269</t>
+          <t>9789758015160</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bir Çizgi Filmin İçerik Analizi: Simpsonlar</t>
+          <t>İstanbul Balat'la Başlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>360</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758015337</t>
+          <t>9789758015252</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Datça-Bozburun Yarımadasının Nadir ve Endemik Bitkileri - Rare and Endemic Plants Of The Datça -Bozburun Peninsula</t>
+          <t>Kore'de Türk Olmak</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>198</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758015276</t>
+          <t>9789758015214</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Moda Tasarımcıları İçin Stilize Figürler ve Teknik Çözümleri - Stylized Figures And Techical Solutions For Fashion Designers</t>
+          <t>Marvelous Designer - 3 Boyutlu Oyun Moda Tasarım ve Giysi Simülasyonu - Dvd Ekiyle</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>950</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758015344</t>
+          <t>9789758015191</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sanat Objesi Olarak Tekstil</t>
+          <t>Moda Tasarımcıları İçin Stilize Figürler ve Teknik Çözümleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>590</v>
+        <v>650</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758015245</t>
+          <t>9789758015269</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Okyanus Amazonlara Yolculuk</t>
+          <t>Bir Çizgi Filmin İçerik Analizi: Simpsonlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>18</v>
+        <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758015306</t>
+          <t>9789758015337</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Stilistlik ve Moda Tasarım Çizimleri - Stylistics and Fashion Design Drawing</t>
+          <t>Datça-Bozburun Yarımadasının Nadir ve Endemik Bitkileri - Rare and Endemic Plants Of The Datça -Bozburun Peninsula</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>950</v>
+        <v>198</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758015313</t>
+          <t>9789758015276</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bugün Tükettiğim Kaçıncı Yarın</t>
+          <t>Moda Tasarımcıları İçin Stilize Figürler ve Teknik Çözümleri - Stylized Figures And Techical Solutions For Fashion Designers</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>950</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758015283</t>
+          <t>9789758015344</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bana Derler Balatlı</t>
+          <t>Sanat Objesi Olarak Tekstil</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>22</v>
+        <v>590</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758015320</t>
+          <t>9789758015245</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yabancılar İçin Türkçe 1 - Turkish For Foreigners 1</t>
+          <t>Yeşil Okyanus Amazonlara Yolculuk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>530</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
+          <t>9789758015306</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Stilistlik ve Moda Tasarım Çizimleri - Stylistics and Fashion Design Drawing</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789758015313</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Bugün Tükettiğim Kaçıncı Yarın</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789758015283</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Bana Derler Balatlı</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789758015320</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Yabancılar İçin Türkçe 1 - Turkish For Foreigners 1</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
           <t>9789758015238</t>
         </is>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>İlhami Turan - Nesillerin Hocası Tasarımcı, Tanık</t>
         </is>
       </c>
-      <c r="C73" s="1">
+      <c r="C77" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>