--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -814,51 +814,51 @@
         <is>
           <t>9789758015504</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Yetişkinler İçin Türkçenin Doğrusu Ve...</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789758015481</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Basketbolcu Çocuk Kedican</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758015419</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Kaligrafik - Calligraphic</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789758015412</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
@@ -1039,51 +1039,51 @@
         <is>
           <t>9789758015160</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>İstanbul Balat'la Başlar</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789758015252</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Kore'de Türk Olmak</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758015214</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Marvelous Designer - 3 Boyutlu Oyun Moda Tasarım ve Giysi Simülasyonu - Dvd Ekiyle</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789758015191</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
@@ -1144,51 +1144,51 @@
         <is>
           <t>9789758015344</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Sanat Objesi Olarak Tekstil</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789758015245</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Yeşil Okyanus Amazonlara Yolculuk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789758015306</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Stilistlik ve Moda Tasarım Çizimleri - Stylistics and Fashion Design Drawing</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789758015313</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>