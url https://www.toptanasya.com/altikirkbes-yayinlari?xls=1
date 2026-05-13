--- v1 (2026-02-26)
+++ v2 (2026-05-13)
@@ -85,6910 +85,7195 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259716466</t>
+          <t>9786259380889</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çiçekleri Yemek</t>
+          <t>Zerdüşt'ün Keldani Kehanetleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259716459</t>
+          <t>9786259380872</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Samuray Yolunda Aforizmalar</t>
+          <t>İnsan Artığı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259716442</t>
+          <t>9786259380827</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Roman Defteri</t>
+          <t>Van Gogh Toplumun İntihar Ettirdiği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259716404</t>
+          <t>9786259380834</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İçli Bir Piç</t>
+          <t>Emerald Tablet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259716428</t>
+          <t>9786259380841</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Seinen Manga Defteri</t>
+          <t>Metropolis</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259716435</t>
+          <t>9786259380810</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Shojo Manga Defteri</t>
+          <t>24 Saat Nasıl Yaşanır</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259716411</t>
+          <t>9786259380803</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Shounen Manga Defteri</t>
+          <t>Ya O Seni Düşlemekten Vazgeçerse</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259890166</t>
+          <t>9786259716480</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Beş Çember Kitabı</t>
+          <t>Kesin Dönüş</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055532611</t>
+          <t>9786057227829</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Camera Lucida (Ciltli)</t>
+          <t>Pokrov-17</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>101</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9756057227898</t>
+          <t>9786055150952</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Bitkiler</t>
+          <t>Mustafa Nusa’nın Hikayesi</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9776456456685</t>
+          <t>9786059878630</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sprawl Üçlemesi (3 Kitap)</t>
+          <t>Gilles Deleuze ve Amerikan Edebiyatı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052242124</t>
+          <t>9786059878494</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
+          <t>Yaşayan Ölüler Şehri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>37</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055150471</t>
+          <t>9786055532239</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çin Seddi’nin İnşası</t>
+          <t>Veronica Pompa İstiyor</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>25</v>
+        <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000016026</t>
+          <t>9786055532574</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rünlü Asa Hawkmoon Destanı Dördüncü Kitap</t>
+          <t>Taşlar Kimin İçin Yuvarlanıyor</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>6.94</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055150303</t>
+          <t>9786055532666</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Japonya Günlükleri</t>
+          <t>Neuromancer</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>17</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9799758467418</t>
+          <t>9786055532758</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kafatasındaki Mücevher Howkmoon - Birinci Kitap</t>
+          <t>Kahpe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>8.8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9799758467296</t>
+          <t>9786055532833</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Silmarillion</t>
+          <t>Çivisi Çıkmış Boklu Dünyanın Azgın Pompacıları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>23.98</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000027606</t>
+          <t>9786055532895</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Kitapları Serisi (13 Kitap)</t>
+          <t>Boktanlık Üzerine</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>112.5</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059878128</t>
+          <t>9786057020789</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yazın Sanatı ve Yaratıcı Yazarlık</t>
+          <t>Kybalion</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>49</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000027375</t>
+          <t>9786259716466</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bahama Kuşkusu Serisi Seti (9 Kitap Kutulu)</t>
+          <t>Çiçekleri Yemek</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>480</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055150655</t>
+          <t>9786259716459</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Elleri Kara Çocuk</t>
+          <t>Samuray Yolunda Aforizmalar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>29</v>
+        <v>260</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055150679</t>
+          <t>9786259716442</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Androidler Elektrikli Koyun Düşler mi?</t>
+          <t>Çizgi Roman Defteri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>25</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055532369</t>
+          <t>9786259716404</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İnci Sözlük</t>
+          <t>İçli Bir Piç</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>12.04</v>
+        <v>290</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752790221</t>
+          <t>9786259716428</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Senaryo Yazarının Yol Haritası</t>
+          <t>Seinen Manga Defteri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13.43</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055150493</t>
+          <t>9786259716435</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi (6 Kitap Takım - Kutulu)</t>
+          <t>Shojo Manga Defteri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120.37</v>
+        <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000026992</t>
+          <t>9786259716411</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
+          <t>Shounen Manga Defteri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>49</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059878623</t>
+          <t>9786259890166</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazarlık Teknikleri</t>
+          <t>Beş Çember Kitabı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>10</v>
+        <v>270</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059878579</t>
+          <t>9786055532611</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Öncesi Üretim Modelleri</t>
+          <t>Camera Lucida (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>32</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059878661</t>
+          <t>9756057227898</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kurdu</t>
+          <t>Yeşil Bitkiler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>46.3</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059878913</t>
+          <t>9776456456685</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kurt Adam Vakası</t>
+          <t>Sprawl Üçlemesi (3 Kitap)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>29</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052242087</t>
+          <t>9786052242124</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf, Zihinsel Şey</t>
+          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059878463</t>
+          <t>9786055150471</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şiir Nasıl Yapılır</t>
+          <t>Çin Seddi’nin İnşası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059878456</t>
+          <t>3990000016026</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Anima-Lizm</t>
+          <t>Rünlü Asa Hawkmoon Destanı Dördüncü Kitap</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>39</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059878395</t>
+          <t>9786055150303</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Japonya Günlükleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059878258</t>
+          <t>9799758467418</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup ve Aile Metinleri</t>
+          <t>Kafatasındaki Mücevher Howkmoon - Birinci Kitap</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>8</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059878364</t>
+          <t>9799758467296</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Parazit</t>
+          <t>Silmarillion</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>95</v>
+        <v>23.98</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059878555</t>
+          <t>3990000027606</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mona Lisa Aşırı Yükleme</t>
+          <t>Franz Kafka Kitapları Serisi (13 Kitap)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>49</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059878487</t>
+          <t>9786059878128</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yolda</t>
+          <t>Yazın Sanatı ve Yaratıcı Yazarlık</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>24</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055150464</t>
+          <t>3990000027375</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Şatodaki Adam</t>
+          <t>Bahama Kuşkusu Serisi Seti (9 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>31.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789752790476</t>
+          <t>9786055150655</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Dünya</t>
+          <t>Elleri Kara Çocuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>20.37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9799758467128</t>
+          <t>9786055150679</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yıkım’a Giden Adam</t>
+          <t>Androidler Elektrikli Koyun Düşler mi?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055532390</t>
+          <t>9786055532369</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Oğul</t>
+          <t>İnci Sözlük</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>59</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9799758467067</t>
+          <t>9789752790221</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Balayı</t>
+          <t>Senaryo Yazarının Yol Haritası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>7.31</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000027813</t>
+          <t>9786055150493</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Üçün Biri</t>
+          <t>Ender Serisi (6 Kitap Takım - Kutulu)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>15.28</v>
+        <v>120.37</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9799758467197</t>
+          <t>3990000026992</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Uyku Duvarının Ötesinde</t>
+          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>13.8</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055532352</t>
+          <t>9786059878623</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 9</t>
+          <t>Yaratıcı Yazarlık Teknikleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>11.57</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055532277</t>
+          <t>9786059878579</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 8</t>
+          <t>Kapitalizm Öncesi Üretim Modelleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>11.57</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055532147</t>
+          <t>9786059878661</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 7 (Ciltli)</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>8.8</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055532086</t>
+          <t>9786059878913</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 6</t>
+          <t>Kurt Adam Vakası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>8.8</v>
+        <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9799752791007</t>
+          <t>9786052242087</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 5</t>
+          <t>Fotoğraf, Zihinsel Şey</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>18.06</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752790995</t>
+          <t>9786059878463</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 4</t>
+          <t>Şiir Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>13.43</v>
+        <v>35</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055532499</t>
+          <t>9786059878456</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix 10</t>
+          <t>Anima-Lizm</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>11.57</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055532536</t>
+          <t>9786059878395</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Uluma - Howl</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>25.46</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752790803</t>
+          <t>9786059878258</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Uluma</t>
+          <t>Babaya Mektup ve Aile Metinleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>25.46</v>
+        <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055532338</t>
+          <t>9786059878364</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarının Kutsal Kitabı (Deri Kapak)</t>
+          <t>Parazit</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>20.83</v>
+        <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9776466450031</t>
+          <t>9786059878555</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarının Kutsal Kitabı - Uçan Spagetti Canavarı Kilisesi Dua Kitabı (2 Kitap Takım)</t>
+          <t>Mona Lisa Aşırı Yükleme</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>75</v>
+        <v>49</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055532093</t>
+          <t>9786059878487</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarının Kutsal Kitabı</t>
+          <t>Yolda</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752790100</t>
+          <t>9786055150464</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türk-İslam Tarihinde Hayali Varlıklar</t>
+          <t>Yüksek Şatodaki Adam</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>9.17</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055150075</t>
+          <t>9789752790476</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Uluma ve Öteki Şiirler</t>
+          <t>Zamansız Dünya</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>10.19</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9799758467388</t>
+          <t>9799758467128</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Top</t>
+          <t>Yıkım’a Giden Adam</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>8.24</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055532314</t>
+          <t>9786055532390</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tokyo - Montana Ekspres</t>
+          <t>Yedinci Oğul</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>13.43</v>
+        <v>59</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055532048</t>
+          <t>9799758467067</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Talihsiz Kadın</t>
+          <t>Yalnız Balayı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>10.19</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055532949</t>
+          <t>3990000027813</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni ve Değişimler Kitabı (Ciltli)</t>
+          <t>Üçün Biri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>25</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055532802</t>
+          <t>9799758467197</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Kitabı</t>
+          <t>Uyku Duvarının Ötesinde</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>29</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9799758467654</t>
+          <t>9786055532352</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şafak Kılıcı</t>
+          <t>Underground Poetix Sayı: 9</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>8.8</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789752790759</t>
+          <t>9786055532277</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ş. Cahil Zaman 2</t>
+          <t>Underground Poetix Sayı: 8</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>5.09</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000031459</t>
+          <t>9786055532147</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sürrealist Manifestolar</t>
+          <t>Underground Poetix Sayı: 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>24</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9799758467937</t>
+          <t>9786055532086</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Söylenmemiş Sözlerin Yüreğimdeki Yankısı</t>
+          <t>Underground Poetix Sayı: 6</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>5.32</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055532192</t>
+          <t>9799752791007</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Üçüncü Kitap : Soykırım</t>
+          <t>Underground Poetix Sayı: 5</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>55</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758467488</t>
+          <t>9789752790995</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Son Kare</t>
+          <t>Underground Poetix Sayı: 4</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>11.11</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9799758467975</t>
+          <t>9786055532499</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Varoluşçuluk</t>
+          <t>Underground Poetix 10</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>13.66</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752790650</t>
+          <t>9786055532536</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Septik Zamanlar</t>
+          <t>Uluma - Howl</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>5.32</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055532376</t>
+          <t>9789752790803</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Senaryoda Dialog</t>
+          <t>Uluma</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>13.43</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055532208</t>
+          <t>9786055532338</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Genç Bir Köpek Olarak Portresi</t>
+          <t>Uçan Spagetti Canavarının Kutsal Kitabı (Deri Kapak)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>20</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9799758467302</t>
+          <t>9776466450031</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Saklı Şehir Tamuli Üçüncü Kitap</t>
+          <t>Uçan Spagetti Canavarının Kutsal Kitabı - Uçan Spagetti Canavarı Kilisesi Dua Kitabı (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>25.93</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9799758467807</t>
+          <t>9786055532093</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Safir Gül Elenium 3. Kitap</t>
+          <t>Uçan Spagetti Canavarının Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>25.93</v>
+        <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9799752790055</t>
+          <t>9789752790100</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Saçılmış Mavi</t>
+          <t>Türk-İslam Tarihinde Hayali Varlıklar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>4.54</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055532116</t>
+          <t>9786055150075</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Rus Avangard Manifestoları</t>
+          <t>Uluma ve Öteki Şiirler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>7.87</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055532734</t>
+          <t>9799758467388</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ölü Şehrin Radyosu</t>
+          <t>Top</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>40</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9799758467616</t>
+          <t>9786055532314</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Otranto Şatosu</t>
+          <t>Tokyo - Montana Ekspres</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>6.02</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9799758467166</t>
+          <t>9786055532048</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ol An</t>
+          <t>Talihsiz Kadın</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>8.8</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055150068</t>
+          <t>9786055532949</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Morfinsiz Çekilen Düş Sancıları</t>
+          <t>Şizofreni ve Değişimler Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789752790537</t>
+          <t>9786055532802</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mimar Wittgenstein</t>
+          <t>Şeytanın Kitabı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9799758467227</t>
+          <t>9799758467654</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Melnibone’lu Elric Elric Destanı Birinci Kitap</t>
+          <t>Şafak Kılıcı</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9799752790024</t>
+          <t>9789752790759</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mecusi Şiirleri</t>
+          <t>Ş. Cahil Zaman 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>25</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055150211</t>
+          <t>3990000031459</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mavi Oktav Defteri</t>
+          <t>Sürrealist Manifestolar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>11</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9799758467517</t>
+          <t>9799758467937</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Şarkıları</t>
+          <t>Söylenmemiş Sözlerin Yüreğimdeki Yankısı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>5.46</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055532710</t>
+          <t>9786055532192</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Marx ve Avangard Manifestolar (Ciltli)</t>
+          <t>Ender Serisi Üçüncü Kitap : Soykırım</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9799758467081</t>
+          <t>9789758467488</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Mars’ta Zaman Kayması</t>
+          <t>Son Kare</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055532697</t>
+          <t>9799758467975</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kürtaj</t>
+          <t>Sinema ve Varoluşçuluk</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>35</v>
+        <v>13.66</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055532468</t>
+          <t>9789752790650</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Penis ve İşe Yaramaz Kafatası</t>
+          <t>Septik Zamanlar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>6.94</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789752790407</t>
+          <t>9786055532376</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kurt Cobain ve Seattle Olayı</t>
+          <t>Senaryoda Dialog</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>9.17</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055532765</t>
+          <t>9786055532208</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kovalı Süvari</t>
+          <t>Sanatçının Genç Bir Köpek Olarak Portresi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000005755</t>
+          <t>9799758467302</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Koma Provaları</t>
+          <t>Saklı Şehir Tamuli Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>5.09</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9799758467449</t>
+          <t>9799758467807</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kir</t>
+          <t>Safir Gül Elenium 3. Kitap</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>3.01</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9799758467876</t>
+          <t>9799752790055</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kızlar Farkına Varmıyor</t>
+          <t>Saçılmış Mavi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>7.31</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9799758467821</t>
+          <t>9786055532116</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ambar</t>
+          <t>Rus Avangard Manifestoları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>6.02</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9799758467340</t>
+          <t>9786055532734</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kılıçların Üçüncü Kitabı</t>
+          <t>Ölü Şehrin Radyosu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>14.35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9799758467234</t>
+          <t>9799758467616</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kılıçların İkinci Kitabı</t>
+          <t>Otranto Şatosu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>14.35</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9799758467142</t>
+          <t>9799758467166</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Ot</t>
+          <t>Ol An</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>6.94</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055532345</t>
+          <t>9786055150068</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Siyaha Övgü</t>
+          <t>Morfinsiz Çekilen Düş Sancıları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>6.94</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000016016</t>
+          <t>9789752790537</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sitüasyonist Enternasyonal</t>
+          <t>Mimar Wittgenstein</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>13.8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055532857</t>
+          <t>9799758467227</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Panpa Dergisi Sayı: 2</t>
+          <t>Melnibone’lu Elric Elric Destanı Birinci Kitap</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>7.92</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055532826</t>
+          <t>9799752790024</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Panpa Dergisi Sayı: 1</t>
+          <t>Mecusi Şiirleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>7.92</v>
+        <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055150136</t>
+          <t>9786055150211</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Panpa - Şubat 2013</t>
+          <t>Mavi Oktav Defteri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>7.92</v>
+        <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055150006</t>
+          <t>9799758467517</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Panpa - Ocak 2013</t>
+          <t>Masumiyet Şarkıları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>7.92</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>3990000029078</t>
+          <t>9786055532710</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Box Set (6 Kitap)</t>
+          <t>Marx ve Avangard Manifestolar (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120.37</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055532161</t>
+          <t>9799758467081</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Le Corbusier- Modular'un Bedeni</t>
+          <t>Mars’ta Zaman Kayması</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>18.06</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059878562</t>
+          <t>9786055532697</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kont Sıfır</t>
+          <t>Kürtaj</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059878159</t>
+          <t>9786055532468</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kafeist Manifesto</t>
+          <t>Kutsal Penis ve İşe Yaramaz Kafatası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>39</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055150983</t>
+          <t>9789752790407</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Üzerine</t>
+          <t>Kurt Cobain ve Seattle Olayı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>7.87</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055150969</t>
+          <t>9786055532765</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bukowski ve Beat Kuşağı</t>
+          <t>Kovalı Süvari</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059878746</t>
+          <t>3990000005755</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Koma Provaları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>25</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059878777</t>
+          <t>9799758467449</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Simülasyon Öyküleri</t>
+          <t>Kir</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>35</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3990000033718</t>
+          <t>9799758467876</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yumruk Serisi (7 Kitap Set)</t>
+          <t>Kızlar Farkına Varmıyor</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>25</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059878067</t>
+          <t>9799758467821</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm ve Doğrudan Eylem</t>
+          <t>Kırk Ambar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>32</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059878098</t>
+          <t>9799758467340</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Beat Kuşağı Antolojisi (Ciltli)</t>
+          <t>Kılıçların Üçüncü Kitabı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>83.33</v>
+        <v>14.35</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059878074</t>
+          <t>9799758467234</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Beat Kuşağı Antolojisi</t>
+          <t>Kılıçların İkinci Kitabı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>41.67</v>
+        <v>14.35</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059878012</t>
+          <t>9799758467142</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Umay Umay Seti</t>
+          <t>Kırmızı Ot</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>106</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000027914</t>
+          <t>9786055532345</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Sorunu Üzerine</t>
+          <t>Siyaha Övgü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>25</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055150990</t>
+          <t>3990000016016</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dinin Zaferi (Ciltli)</t>
+          <t>Sitüasyonist Enternasyonal</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>17.59</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055150488</t>
+          <t>9786055532857</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Birinci Kitap : Ender'in Oyunu</t>
+          <t>Panpa Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>22.22</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055532581</t>
+          <t>9786055532826</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kış Dönencesi</t>
+          <t>Panpa Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>14.5</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059878692</t>
+          <t>9786055150136</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Deniz Feneri</t>
+          <t>Panpa - Şubat 2013</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>27</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055150709</t>
+          <t>9786055150006</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Doğaçlama Film Çekmek</t>
+          <t>Panpa - Ocak 2013</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>8.8</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055150877</t>
+          <t>3990000029078</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İyi Yazmak Üzerine</t>
+          <t>Ender Serisi Box Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>59</v>
+        <v>120.37</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055150891</t>
+          <t>9786055532161</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Biraz Konuşmasak</t>
+          <t>Le Corbusier- Modular'un Bedeni</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>8.8</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9799752790093</t>
+          <t>9786059878562</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Altın Gölgeler Şehri - Otherland 2. Kitap Kızıl Kralın Düşü</t>
+          <t>Kont Sıfır</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9799752790062</t>
+          <t>9786059878159</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Altın Gölgeler Şehri - Otherland 1. Kitap Komşu Evren</t>
+          <t>Kafeist Manifesto</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>14.81</v>
+        <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055532321</t>
+          <t>9786055150983</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Alışveriş ve S.kiş</t>
+          <t>Yazmak Üzerine</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>11.11</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9799758467401</t>
+          <t>9786055150969</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Albemuth Özgür Radyosu</t>
+          <t>Bukowski ve Beat Kuşağı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>13.8</v>
+        <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055532963</t>
+          <t>9786059878746</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>6:45 Defter (Büyük Boy)</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>9.17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055150129</t>
+          <t>9786059878777</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>6:45 Defter - XL Boy Çizgisiz</t>
+          <t>Simülasyon Öyküleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055532550</t>
+          <t>3990000033718</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>7 - 20.Yıl Özel Baskı (Ciltli)</t>
+          <t>Yumruk Serisi (7 Kitap Set)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>32.41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055532789</t>
+          <t>9786059878067</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Aksın Gözyaşlarım Dedi Polis</t>
+          <t>Anarşizm ve Doğrudan Eylem</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>17.13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052242254</t>
+          <t>9786059878098</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaratıcılık İmkanı Olarak Kaos</t>
+          <t>Beat Kuşağı Antolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>75</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052242230</t>
+          <t>9786059878074</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Karanlık Çağım</t>
+          <t>Beat Kuşağı Antolojisi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>260</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789752790636</t>
+          <t>9786059878012</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ağlama Meleği</t>
+          <t>Umay Umay Seti</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>6.48</v>
+        <v>106</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789752790032</t>
+          <t>3990000027914</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ağırlaştırıcı Sebepler Divanı</t>
+          <t>Yahudi Sorunu Üzerine</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>5.09</v>
+        <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057055521</t>
+          <t>9786055150990</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
+          <t>Dinin Zaferi (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>75</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9799758467555</t>
+          <t>9786055150488</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Vercoquin ve Plankton</t>
+          <t>Ender Serisi Birinci Kitap : Ender'in Oyunu</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>8.24</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055532970</t>
+          <t>9786055532581</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ve Sancı Geç Saatlerde Veni Veni Veni (Orta Boy Çizgili Defter)</t>
+          <t>Kış Dönencesi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>6.39</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055532543</t>
+          <t>9786059878692</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ve Eşek Meleği Gördü</t>
+          <t>Deniz Feneri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>31.48</v>
+        <v>27</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055532123</t>
+          <t>9786055150709</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ürkünç Susie</t>
+          <t>Doğaçlama Film Çekmek</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>10.65</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055532956</t>
+          <t>9786055150877</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>The Worst of Laneth</t>
+          <t>İyi Yazmak Üzerine</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>12.96</v>
+        <v>59</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9799752790048</t>
+          <t>9786055150891</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Tenedos’ta Hazır Giyim</t>
+          <t>Biraz Konuşmasak</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>4.54</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9799758467524</t>
+          <t>9799752790093</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Tek Akorlu Mucizeler</t>
+          <t>Altın Gölgeler Şehri - Otherland 2. Kitap Kızıl Kralın Düşü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>9.17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055532444</t>
+          <t>9799752790062</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sinema Manifestoları</t>
+          <t>Altın Gölgeler Şehri - Otherland 1. Kitap Komşu Evren</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752790421</t>
+          <t>9786055532321</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Simyanın Sinemacısı</t>
+          <t>Alışveriş ve S.kiş</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>8.8</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9799752790215</t>
+          <t>9799758467401</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Simulakra</t>
+          <t>Albemuth Özgür Radyosu</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>13.8</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9799758467364</t>
+          <t>9786055532963</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler 1896-1962</t>
+          <t>6:45 Defter (Büyük Boy)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>4.54</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758467396</t>
+          <t>9786055150129</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Ruhsallık Üzerine</t>
+          <t>6:45 Defter - XL Boy Çizgisiz</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>11.94</v>
+        <v>49</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>2789785939795</t>
+          <t>9786055532550</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Punk (Ciltli)</t>
+          <t>7 - 20.Yıl Özel Baskı (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>49</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055532628</t>
+          <t>9786055532789</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Reziller</t>
+          <t>Aksın Gözyaşlarım Dedi Polis</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>12.73</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9799752790178</t>
+          <t>9786052242254</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Pornografi Üzerine</t>
+          <t>Bir Yaratıcılık İmkanı Olarak Kaos</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>5.46</v>
+        <v>75</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9799758467159</t>
+          <t>9786052242230</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Parıldayan İnsanlar Tamuli İkinci Kitap</t>
+          <t>Benim Küçük Karanlık Çağım</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>25.93</v>
+        <v>260</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752021280</t>
+          <t>9789752790636</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Merkeze Seyahat Asgard Üçlemesi -1</t>
+          <t>Ağlama Meleği</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>7.31</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9799758467685</t>
+          <t>9789752790032</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Kılıcı Kayıp Kılıçlar Kitabı 1</t>
+          <t>Ağırlaştırıcı Sebepler Divanı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>9.26</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9799758467593</t>
+          <t>9786057055521</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Haftası</t>
+          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789752790858</t>
+          <t>9799758467555</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Otobanlar Yol Filmlerinin Sıradışı Tarihi</t>
+          <t>Vercoquin ve Plankton</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>18.52</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9799758467845</t>
+          <t>9786055532970</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kuşak Filmleri</t>
+          <t>Ve Sancı Geç Saatlerde Veni Veni Veni (Orta Boy Çizgili Defter)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>16.67</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9799758467333</t>
+          <t>9786055532543</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Kule Elric Destanı Dördüncü Kitap</t>
+          <t>Ve Eşek Meleği Gördü</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>8.8</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>3990000005421</t>
+          <t>9786055532123</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Elmas Taht Elenium 1. Kitap</t>
+          <t>Ürkünç Susie</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>15.28</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055532888</t>
+          <t>9786055532956</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Elmas Çağı</t>
+          <t>The Worst of Laneth</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>645</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3990000026410</t>
+          <t>9799752790048</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Elfler</t>
+          <t>Tenedos’ta Hazır Giyim</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>6.39</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789752790667</t>
+          <t>9799758467524</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Düş Makinesi</t>
+          <t>Tek Akorlu Mucizeler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>5.46</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055532109</t>
+          <t>9786055532444</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Dozerin Rüyaları</t>
+          <t>Sinema Manifestoları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055150785</t>
+          <t>9789752790421</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy Hekimi</t>
+          <t>Simyanın Sinemacısı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>11</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789752790865</t>
+          <t>9799752790215</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bir Hacker Manifestosu</t>
+          <t>Simulakra</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>13.8</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000026393</t>
+          <t>9799758467364</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Baumhoff Patlayıcısı</t>
+          <t>Seçilmiş Şiirler 1896-1962</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>6.39</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789752021815</t>
+          <t>9789758467396</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Bağışlanmış Bir Günahkarın Özel Anıları ve İtirafları</t>
+          <t>Sanatta Ruhsallık Üzerine</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>6.02</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789752790445</t>
+          <t>2789785939795</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Açıklayıcı Bilgiler El Kitabı</t>
+          <t>Risale-i Punk (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>11.02</v>
+        <v>49</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789758467730</t>
+          <t>9786055532628</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Abdal Düşü</t>
+          <t>Reziller</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>5.09</v>
+        <v>12.73</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9799758467623</t>
+          <t>9799752790178</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Null-A Dünyası</t>
+          <t>Pornografi Üzerine</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>11.11</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9456456456458</t>
+          <t>9799758467159</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Yevgeni Zamyatin (2 Kitap Takım)</t>
+          <t>Parıldayan İnsanlar Tamuli İkinci Kitap</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>109</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>3990000007208</t>
+          <t>9789752021280</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Öyküler Kitabı 2</t>
+          <t>Merkeze Seyahat Asgard Üçlemesi -1</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>26.39</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9799758467548</t>
+          <t>9799758467685</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Öyküler Kitabı 1</t>
+          <t>Merhamet Kılıcı Kayıp Kılıçlar Kitabı 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>22.69</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055532987</t>
+          <t>9799758467593</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü 1990 (Küçük Boy Çizgili Defter)</t>
+          <t>Merhamet Haftası</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>4.54</v>
+        <v>39</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789752790506</t>
+          <t>9789752790858</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü</t>
+          <t>Kayıp Otobanlar Yol Filmlerinin Sıradışı Tarihi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055532260</t>
+          <t>9799758467845</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü</t>
+          <t>Kayıp Kuşak Filmleri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>9.17</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789752790612</t>
+          <t>9799758467333</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Katli Vacip Kitap</t>
+          <t>Kaybolan Kule Elric Destanı Dördüncü Kitap</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>6.02</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9799758467050</t>
+          <t>3990000005421</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Karıncalar</t>
+          <t>Elmas Taht Elenium 1. Kitap</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>7.31</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789752790674</t>
+          <t>9786055532888</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Karantina</t>
+          <t>Elmas Çağı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>4.54</v>
+        <v>645</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055532420</t>
+          <t>3990000026410</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Karanlığı Taramak</t>
+          <t>Elfler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>17.13</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9799758467500</t>
+          <t>9789752790667</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kara Kılıç’ın Laneti Elric Destanı Beşinci Kitap</t>
+          <t>Düş Makinesi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>8.8</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9799758467661</t>
+          <t>9786055532109</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kara Filmler neo-noir’dan future noir’e Gelecek İçin Hazırlan Gelecek Bir Katliam</t>
+          <t>Dozerin Rüyaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>10.19</v>
+        <v>35</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9799758467012</t>
+          <t>9786055150785</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kaplan! Kaplan!</t>
+          <t>Bir Köy Hekimi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>11.11</v>
+        <v>11</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789752790766</t>
+          <t>9789752790865</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Kankurutan Cahil Zaman 3</t>
+          <t>Bir Hacker Manifestosu</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>5.09</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758467327</t>
+          <t>3990000026393</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kandil</t>
+          <t>Baumhoff Patlayıcısı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>7.87</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789758467747</t>
+          <t>9789752021815</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kokusu</t>
+          <t>Bağışlanmış Bir Günahkarın Özel Anıları ve İtirafları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>5.46</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789752790957</t>
+          <t>9789752790445</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Kadıköy Underground Poetix 3. Cilt</t>
+          <t>Açıklayıcı Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>13.8</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789752790919</t>
+          <t>9789758467730</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kadıköy Underground Poetix 2040/99</t>
+          <t>Abdal Düşü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>18.06</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789752790889</t>
+          <t>9799758467623</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kadıköy Underground Poetix Mevsimlik Beat Pulp Neşriyat / 2020 Vol: 18</t>
+          <t>Null-A Dünyası</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9799758467005</t>
+          <t>9456456456458</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Kader Denizlerindeki Denizci Elric Destanı İkinci Kitap</t>
+          <t>Yevgeni Zamyatin (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>8.8</v>
+        <v>109</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055532741</t>
+          <t>3990000007208</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Junky</t>
+          <t>Kayıp Öyküler Kitabı 2</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>18.52</v>
+        <v>26.39</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9799758467210</t>
+          <t>9799758467548</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Johnny Panik ve Rüyaların Kutsal Kitabı</t>
+          <t>Kayıp Öyküler Kitabı 1</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>11.02</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9799758467319</t>
+          <t>9786055532987</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kesik Esintiler</t>
+          <t>Kaybedenler Kulübü 1990 (Küçük Boy Çizgili Defter)</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>4.54</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789752790711</t>
+          <t>9789752790506</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler (Ciltli)</t>
+          <t>Kaybedenler Kulübü</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9780000000996</t>
+          <t>9786055532260</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İnci Sözlük - İnsanlığa Lanet (Ciciş Baskı)</t>
+          <t>Kaybedenler Kulübü</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>19</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9799758467890</t>
+          <t>9789752790612</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İçerdeki Kedi</t>
+          <t>Katli Vacip Kitap</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>8.24</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789758467242</t>
+          <t>9799758467050</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İblise Göre İncil</t>
+          <t>Karıncalar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>5.09</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055532406</t>
+          <t>9789752790674</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hobo</t>
+          <t>Karantina</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>18.06</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9799758467463</t>
+          <t>9786055532420</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>J.R.R. Tolkien Yüzüklerin Efendisi’nin Yaratıcısı</t>
+          <t>Karanlığı Taramak</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>7.87</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9799752790208</t>
+          <t>9799758467500</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Hep Ona Kadar Saydım Ama Sen Hiç Görünmedin</t>
+          <t>Kara Kılıç’ın Laneti Elric Destanı Beşinci Kitap</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>4.17</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055532840</t>
+          <t>9799758467661</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Öyküleri</t>
+          <t>Kara Filmler neo-noir’dan future noir’e Gelecek İçin Hazırlan Gelecek Bir Katliam</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>24</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>3990000011032</t>
+          <t>9799758467012</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Hawkmoon Destanı 4 Kitap Takım</t>
+          <t>Kaplan! Kaplan!</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>30.56</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055532253</t>
+          <t>9789752790766</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Gregor - Evdeki Gergedan</t>
+          <t>Kankurutan Cahil Zaman 3</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>25</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789752790643</t>
+          <t>9789758467327</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Gözde Oyun</t>
+          <t>Kandil</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>18.52</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789752790827</t>
+          <t>9789758467747</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Kaybedenler</t>
+          <t>Kadın Kokusu</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>20.83</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9799758467869</t>
+          <t>9789752790957</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Gizem Kılıcı Kayıp Kılıçlar Kitabı 2</t>
+          <t>Kadıköy Underground Poetix 3. Cilt</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>11.57</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789752790490</t>
+          <t>9789752790919</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Girne Limanı’ndan İstanbul’a</t>
+          <t>Kadıköy Underground Poetix 2040/99</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>6.94</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055532932</t>
+          <t>9789752790889</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Üzerine (Ciltli)</t>
+          <t>Kadıköy Underground Poetix Mevsimlik Beat Pulp Neşriyat / 2020 Vol: 18</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>11.57</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789752790513</t>
+          <t>9799758467005</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Genet Tanca’da</t>
+          <t>Kader Denizlerindeki Denizci Elric Destanı İkinci Kitap</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>7.31</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789758467457</t>
+          <t>9786055532741</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Gen Haritası Enis Batur Şiiri’nde Kullanım Sıklığı ve Köken Temelinde Sözcük Taraması</t>
+          <t>Junky</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>6.94</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9799758467648</t>
+          <t>9799758467210</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Geçişli Fiiller</t>
+          <t>Johnny Panik ve Rüyaların Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>4.54</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9799758467609</t>
+          <t>9799758467319</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Geç Gelen Ağıtlar</t>
+          <t>Kesik Esintiler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>3.94</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789752790551</t>
+          <t>9789752790711</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Gece Şehre Dedi Ki (Ciltli)</t>
+          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>8.24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055532246</t>
+          <t>9780000000996</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>FÜG: İntihar Notları</t>
+          <t>İnci Sözlük - İnsanlığa Lanet (Ciciş Baskı)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>180</v>
+        <v>19</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789752790810</t>
+          <t>9799758467890</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Futurist Manifestolar Kitabı</t>
+          <t>İçerdeki Kedi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>22.22</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9799758467722</t>
+          <t>9789758467242</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Yaratan Elric Destanı Altıncı Kitap</t>
+          <t>İblise Göre İncil</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>9.26</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055150273</t>
+          <t>9786055532406</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Fallus’un Anlamı (Ciltli)</t>
+          <t>Hobo</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>13.89</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9799758467715</t>
+          <t>9799758467463</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Diğer Taraf</t>
+          <t>J.R.R. Tolkien Yüzüklerin Efendisi’nin Yaratıcısı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>11.94</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9799758467982</t>
+          <t>9799752790208</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Depresyonun Şiiri</t>
+          <t>Hep Ona Kadar Saydım Ama Sen Hiç Görünmedin</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>3.61</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055532383</t>
+          <t>9786055532840</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Hayvan Öyküleri</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9799758467098</t>
+          <t>3990000011032</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Dagon</t>
+          <t>Hawkmoon Destanı 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>11.11</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789752790841</t>
+          <t>9786055532253</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Dada Manifestoları</t>
+          <t>Gregor - Evdeki Gergedan</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>11.57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789752790568</t>
+          <t>9789752790643</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Şölen</t>
+          <t>Gözde Oyun</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>20.28</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9799758467494</t>
+          <t>9789752790827</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Tanrı’nın Tılsımı</t>
+          <t>Görkemli Kaybedenler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>8.8</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789752790704</t>
+          <t>9799758467869</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Çığrından Çıkmış Zaman</t>
+          <t>Gizem Kılıcı Kayıp Kılıçlar Kitabı 2</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>11.02</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055532864</t>
+          <t>9789752790490</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Çapulcu</t>
+          <t>Girne Limanı’ndan İstanbul’a</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>12.96</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9799758467814</t>
+          <t>9786055532932</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Çağrışımlar Kitabı</t>
+          <t>Gerçek Üzerine (Ciltli)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>4.17</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9946055532034</t>
+          <t>9789752790513</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Manifestoları</t>
+          <t>Genet Tanca’da</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>13.43</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055532772</t>
+          <t>9789758467457</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Charles Bukowski’nin Kızıl’ı</t>
+          <t>Gen Haritası Enis Batur Şiiri’nde Kullanım Sıklığı ve Köken Temelinde Sözcük Taraması</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>18.52</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055150266</t>
+          <t>9799758467648</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Charles Bukowski ve Meat Kuşağı</t>
+          <t>Geçişli Fiiller</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>39</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055532505</t>
+          <t>9799758467609</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sömürgesi ve Hukuk Öyküleri</t>
+          <t>Geç Gelen Ağıtlar</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>15</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>3990000013271</t>
+          <t>9789752790551</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Cennet ve Cehennemin Evliliği  - Neredeyse Bütün Eserleri 2</t>
+          <t>Gece Şehre Dedi Ki (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>5.46</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9799758467371</t>
+          <t>9786055532246</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Meleği</t>
+          <t>FÜG: İntihar Notları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>10.19</v>
+        <v>180</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789758467792</t>
+          <t>9789752790810</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Bütün Ölülerin Derileri Aynıdır</t>
+          <t>Futurist Manifestolar Kitabı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>7.31</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055532291</t>
+          <t>9799758467722</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bokun Tarihi</t>
+          <t>Fırtına Yaratan Elric Destanı Altıncı Kitap</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>280</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9799758467111</t>
+          <t>9786055150273</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Charles Dexter Ward Olayı</t>
+          <t>Fallus’un Anlamı (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>13.8</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9799758467968</t>
+          <t>9799758467715</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Birinci Sürrealist Manifesto</t>
+          <t>Diğer Taraf</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>4.54</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055532871</t>
+          <t>9799758467982</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bir Taksicinin Los Angeles Hikayeleri</t>
+          <t>Depresyonun Şiiri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>11.11</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055532482</t>
+          <t>9786055532383</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Paradoks, Bir Seks Avcısının Günlüğü</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>10.19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789752790254</t>
+          <t>9799758467098</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bir Fotoğrafçının La Plata Maceraları</t>
+          <t>Dagon</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>7.31</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9799758467180</t>
+          <t>9789752790841</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt’un Kaderi Elric Destanı Üçüncü Kitap</t>
+          <t>Dada Manifestoları</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>8.8</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9799758467852</t>
+          <t>9789752790568</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kitap</t>
+          <t>Çıplak Şölen</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>5.46</v>
+        <v>20.28</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9799758467036</t>
+          <t>9799758467494</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Bay Arkadin</t>
+          <t>Çılgın Tanrı’nın Tılsımı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>6.48</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9799752790130</t>
+          <t>9789752790704</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Ay Çocuk</t>
+          <t>Çığrından Çıkmış Zaman</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>23.15</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9799758467043</t>
+          <t>9786055532864</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Kubbeler Tamuli Birinci Kitap</t>
+          <t>Çapulcu</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>25.93</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055150174</t>
+          <t>9799758467814</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Android ve İnsan (Ciltli)</t>
+          <t>Çağrışımlar Kitabı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>13.89</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9799752790161</t>
+          <t>9946055532034</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Altın Gölgeler Şehri - Otherland 3. Kitap Başka Bir Ülke</t>
+          <t>Çağdaş Sanat Manifestoları</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>18.52</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055532529</t>
+          <t>9786055532772</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler</t>
+          <t>Charles Bukowski’nin Kızıl’ı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>49</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052242155</t>
+          <t>9786055150266</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Ereksiyon Aşk’ı</t>
+          <t>Charles Bukowski ve Meat Kuşağı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>75</v>
+        <v>39</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786259890197</t>
+          <t>9786055532505</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İlanım</t>
+          <t>Ceza Sömürgesi ve Hukuk Öyküleri</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>149</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052242032</t>
+          <t>3990000013271</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm, Tasavvuf ve Ayahuasca</t>
+          <t>Cennet ve Cehennemin Evliliği  - Neredeyse Bütün Eserleri 2</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>320</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055532512</t>
+          <t>9799758467371</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Yoldakiler</t>
+          <t>Cehennem Meleği</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>450</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055532567</t>
+          <t>9789758467792</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Ubik</t>
+          <t>Bütün Ölülerin Derileri Aynıdır</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>320</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055150310</t>
+          <t>9786055532291</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi İkinci Kitap : Ölülerin Sözcüsü</t>
+          <t>Bokun Tarihi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059878081</t>
+          <t>9799758467111</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Big Sur’un Güneyli Generali</t>
+          <t>Charles Dexter Ward Olayı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>280</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055150778</t>
+          <t>9799758467968</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Queer</t>
+          <t>Birinci Sürrealist Manifesto</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>280</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057020734</t>
+          <t>9786055532871</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Grand Grimoire</t>
+          <t>Bir Taksicinin Los Angeles Hikayeleri</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>180</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055532604</t>
+          <t>9786055532482</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Camera Lucida</t>
+          <t>Paradoks, Bir Seks Avcısının Günlüğü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>280</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786057451934</t>
+          <t>9789752790254</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Satanic Bible Şeytanın Kitabı</t>
+          <t>Bir Fotoğrafçının La Plata Maceraları</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>210</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786057227881</t>
+          <t>9799758467180</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga Kutu 1</t>
+          <t>Beyaz Kurt’un Kaderi Elric Destanı Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>600</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786259890142</t>
+          <t>9799758467852</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Corpus Hermeticum</t>
+          <t>Beyaz Kitap</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>210</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786259890135</t>
+          <t>9799758467036</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Eski Ropdöşambırıma Ağıt</t>
+          <t>Bay Arkadin</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>180</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055150204</t>
+          <t>9799752790130</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Palmer Eldritch’in 3 Stigmatası</t>
+          <t>Ay Çocuk</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786259890159</t>
+          <t>9799758467043</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Yürünen Yol</t>
+          <t>Ateşten Kubbeler Tamuli Birinci Kitap</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>180</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786259890173</t>
+          <t>9786055150174</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>35 Maddede Savaş Sanatı</t>
+          <t>Android ve İnsan (Ciltli)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>180</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786259890111</t>
+          <t>9799752790161</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 5</t>
+          <t>Altın Gölgeler Şehri - Otherland 3. Kitap Başka Bir Ülke</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057227898</t>
+          <t>9786055532529</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kurumuş Yeşil Bitkiler</t>
+          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>180</v>
+        <v>49</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786259890104</t>
+          <t>9786052242155</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Beni Sevmeyen Hanginizdi?</t>
+          <t>Aşk ve Ereksiyon Aşk’ı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>180</v>
+        <v>75</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057227874</t>
+          <t>9786259890197</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 4</t>
+          <t>Kayıp İlanım</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>150</v>
+        <v>199</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057227867</t>
+          <t>9786052242032</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 3</t>
+          <t>Şamanizm, Tasavvuf ve Ayahuasca</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>150</v>
+        <v>370</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057227843</t>
+          <t>9786055532512</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 2</t>
+          <t>Yoldakiler</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9756057227850</t>
+          <t>9786055532567</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Marf Orfası</t>
+          <t>Ubik</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057227836</t>
+          <t>9786055150310</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 1</t>
+          <t>Ender Serisi İkinci Kitap : Ölülerin Sözcüsü</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057227805</t>
+          <t>9786059878081</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Kökeni Üzerine</t>
+          <t>Big Sur’un Güneyli Generali</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057227812</t>
+          <t>9786055150778</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Otaku'nun Manga Defteri</t>
+          <t>Queer</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057400499</t>
+          <t>9786057020734</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Kavaklıkoz Hanı'nda Bir Vaka</t>
+          <t>Grand Grimoire</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057400482</t>
+          <t>9786055532604</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Omega Vatan</t>
+          <t>Camera Lucida</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057400451</t>
+          <t>9786057451934</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Perşembe</t>
+          <t>Satanic Bible Şeytanın Kitabı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057400475</t>
+          <t>9786057227881</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Bir Borsa Spekülatörünün Anıları</t>
+          <t>Rea Otaku Manga Kutu 1</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055150761</t>
+          <t>9786259890142</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
+          <t>Corpus Hermeticum</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055532437</t>
+          <t>9786259890135</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanat Üzerine</t>
+          <t>Eski Ropdöşambırıma Ağıt</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057400444</t>
+          <t>9786055150204</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Mehtap</t>
+          <t>Palmer Eldritch’in 3 Stigmatası</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057055583</t>
+          <t>9786259890159</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Şerh</t>
+          <t>Yalnız Yürünen Yol</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057400413</t>
+          <t>9786259890173</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Bilenler İçin Zor Bir Durum</t>
+          <t>35 Maddede Savaş Sanatı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057400406</t>
+          <t>9786259890111</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Dünya Yuvarlaktır</t>
+          <t>Rea Otaku Manga 5</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057400420</t>
+          <t>9786057227898</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>Kurumuş Yeşil Bitkiler</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057055590</t>
+          <t>9786259890104</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Otoban</t>
+          <t>Beni Sevmeyen Hanginizdi?</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057055545</t>
+          <t>9786057227874</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Leonardo da Vinci ve Çocukluğundan Bir Anı</t>
+          <t>Rea Otaku Manga 4</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057055569</t>
+          <t>9786057227867</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ne Kadar Güzel</t>
+          <t>Rea Otaku Manga 3</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057055576</t>
+          <t>9786057227843</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Alevler</t>
+          <t>Rea Otaku Manga 2</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057055552</t>
+          <t>9756057227850</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Gostak ve Doshes</t>
+          <t>Marf Orfası</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057055538</t>
+          <t>9786057227836</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Bokun Tarihi</t>
+          <t>Rea Otaku Manga 1</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057055514</t>
+          <t>9786057227805</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Tersine Gezegen</t>
+          <t>Dünyanın Kökeni Üzerine</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057451972</t>
+          <t>9786057227812</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Yüz Kıyafetleri Dükkanı</t>
+          <t>Otaku'nun Manga Defteri</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057451996</t>
+          <t>9786057400499</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gezegen’in Altında</t>
+          <t>Kavaklıkoz Hanı'nda Bir Vaka</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057055507</t>
+          <t>9786057400482</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Milenyumun Mitosunda Herakleitik Fragmanlar</t>
+          <t>Omega Vatan</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057451989</t>
+          <t>9786057400451</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Günah Kitabı</t>
+          <t>Mutlu Perşembe</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057451927</t>
+          <t>9786057400475</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Feminist Manifesto</t>
+          <t>Bir Borsa Spekülatörünün Anıları</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057451910</t>
+          <t>9786055150761</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Kral Süleyman Kasaya Lütfen</t>
+          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057451903</t>
+          <t>9786055532437</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Usta Defteri Oruç Aruoba</t>
+          <t>Modern Sanat Üzerine</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055150198</t>
+          <t>9786057400444</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Tim Burton Eskizleri 2</t>
+          <t>Mehtap</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057020765</t>
+          <t>9786057055583</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Siddhartha Buddha ve Hayatı (Ciltli)</t>
+          <t>Şerh</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057020772</t>
+          <t>9786057400413</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Plüton’dan Kaçış</t>
+          <t>Bilenler İçin Zor Bir Durum</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057020796</t>
+          <t>9786057400406</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Joe Carson’ın Silahı</t>
+          <t>Dünya Yuvarlaktır</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057020703</t>
+          <t>9786057400420</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Vikont’un Ölümü</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057020758</t>
+          <t>9786057055590</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Adamın Laneti</t>
+          <t>Otoban</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057020727</t>
+          <t>9786057055545</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Leonardo da Vinci ve Çocukluğundan Bir Anı</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057020710</t>
+          <t>9786057055569</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Bibliyomani</t>
+          <t>Deniz Ne Kadar Güzel</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057020741</t>
+          <t>9786057055576</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Hermetic Arcanum</t>
+          <t>Alevler</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9456456456594</t>
+          <t>9786057055552</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Charles Bukowski Kare Defter</t>
+          <t>Gostak ve Doshes</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9456456456617</t>
+          <t>9786057055538</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Don’t Panic! Kare Defter</t>
+          <t>Bokun Tarihi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9456456456600</t>
+          <t>9786057055514</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü Kare Defter</t>
+          <t>Tersine Gezegen</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9456456456624</t>
+          <t>9786057451972</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Rain Dogs Kare Defter</t>
+          <t>Yüz Kıyafetleri Dükkanı</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055532451</t>
+          <t>9786057451996</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Karpuz Şekerinde</t>
+          <t>Kızıl Gezegen’in Altında</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055150143</t>
+          <t>9786057055507</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>İt</t>
+          <t>Üçüncü Milenyumun Mitosunda Herakleitik Fragmanlar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055150099</t>
+          <t>9786057451989</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Savaşı</t>
+          <t>Günah Kitabı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059878722</t>
+          <t>9786057451927</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İnsandan Öte</t>
+          <t>Feminist Manifesto</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055532925</t>
+          <t>9786057451910</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Galaksi Kıyısında Geceyarısı Pikniği</t>
+          <t>Kral Süleyman Kasaya Lütfen</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055532215</t>
+          <t>9786057451903</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Film Yapmak Üzerine</t>
+          <t>Usta Defteri Oruç Aruoba</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055532000</t>
+          <t>9786055150198</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Tim Burton Eskizleri 2</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055532079</t>
+          <t>9786057020765</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Domuzları Tekmeleyen Çocuk (Ciltli)</t>
+          <t>Siddhartha Buddha ve Hayatı (Ciltli)</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055532598</t>
+          <t>9786057020772</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Çırak Alvin</t>
+          <t>Plüton’dan Kaçış</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055150082</t>
+          <t>9786057020796</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Cevapsız Ağrı</t>
+          <t>Joe Carson’ın Silahı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055532680</t>
+          <t>9786057020703</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaşın Tasviri</t>
+          <t>Vikont’un Ölümü</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055532918</t>
+          <t>9786057020758</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Bilimkurgu Sinemasında Cyberpunk</t>
+          <t>Beyaz Adamın Laneti</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>218</v>
+        <v>230</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055150037</t>
+          <t>9786057020727</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Bahçıvanın Bir Yılı</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055150532</t>
+          <t>9786057020710</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Babili Düşlemek</t>
+          <t>Bibliyomani</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786059878654</t>
+          <t>9786057020741</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Andıran Otu</t>
+          <t>Hermetic Arcanum</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055532185</t>
+          <t>9456456456594</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da Alabalık Avı</t>
+          <t>Charles Bukowski Kare Defter</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055532284</t>
+          <t>9456456456617</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Aklın Çocukları</t>
+          <t>Don’t Panic! Kare Defter</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>310</v>
+        <v>180</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055532131</t>
+          <t>9456456456600</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Kaybedenler Kulübü Kare Defter</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055532475</t>
+          <t>9456456456624</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Açlık Sanatçısı</t>
+          <t>Rain Dogs Kare Defter</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055150112</t>
+          <t>9786055532451</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>6:45 Defter - XL Boy Çizgili</t>
+          <t>Karpuz Şekerinde</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786052242209</t>
+          <t>9786055150143</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Tesadüfler Atlası</t>
+          <t>İt</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786052242216</t>
+          <t>9786055150099</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Simyanın Sırları</t>
+          <t>İnsanlık Savaşı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786052242247</t>
+          <t>9786059878722</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Bilim Kurgu Tekniği</t>
+          <t>İnsandan Öte</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786052242223</t>
+          <t>9786055532925</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Dora</t>
+          <t>Galaksi Kıyısında Geceyarısı Pikniği</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9776466450017</t>
+          <t>9786055532215</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Kum Serisi (5 Kitap Takım)</t>
+          <t>Film Yapmak Üzerine</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>540</v>
+        <v>180</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786052242148</t>
+          <t>9786055532000</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyanın Kara Kitabı</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052242117</t>
+          <t>9786055532079</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Grete Bloch’a Mektuplar</t>
+          <t>Domuzları Tekmeleyen Çocuk (Ciltli)</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052242100</t>
+          <t>9786055532598</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Siber Kırılma</t>
+          <t>Çırak Alvin</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>255</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786052242094</t>
+          <t>9786055150082</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı İnsanı</t>
+          <t>Cevapsız Ağrı</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786052242001</t>
+          <t>9786055532680</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Zerdüşt ve Kraliçe</t>
+          <t>Bir Savaşın Tasviri</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786052242186</t>
+          <t>9786055532918</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Hint-Avrupa Destanlarında Savaşcının Kefareti - Kurbanın Tezahürleri</t>
+          <t>Bilimkurgu Sinemasında Cyberpunk</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>150</v>
+        <v>268</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052242179</t>
+          <t>9786055150037</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yılanın İni</t>
+          <t>Bahçıvanın Bir Yılı</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>255</v>
+        <v>330</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786052242162</t>
+          <t>9786055150532</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Anadolu ve Rumeli Müdafa-i Hukuk Cemiyeti Antiemperyalizmin Osmanlıcası</t>
+          <t>Babili Düşlemek</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786052242070</t>
+          <t>9786059878654</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Alışmak İyileşmek Değil</t>
+          <t>Andıran Otu</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786052242131</t>
+          <t>9786055532185</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Dalloway</t>
+          <t>Amerika’da Alabalık Avı</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786059878951</t>
+          <t>9786055532284</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Sıradan</t>
+          <t>Aklın Çocukları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786059878968</t>
+          <t>9786055532131</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Felsefe-i Ferd</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786059878937</t>
+          <t>9786055532475</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Edebi Teknikler ve 72 Yaratıcı Yazarlık Deneyi</t>
+          <t>Açlık Sanatçısı</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786059878944</t>
+          <t>9786055150112</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Dış Politika Yazıları</t>
+          <t>6:45 Defter - XL Boy Çizgili</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786059878999</t>
+          <t>9786052242209</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Uykuda ve Uyanık 24 Saat</t>
+          <t>Tesadüfler Atlası</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786059878982</t>
+          <t>9786052242216</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Robo-tizm</t>
+          <t>Simyanın Sırları</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786059878975</t>
+          <t>9786052242247</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Ben Kallmannım</t>
+          <t>Bilim Kurgu Tekniği</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786052242063</t>
+          <t>9786052242223</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü Yolda</t>
+          <t>Dora</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786059878401</t>
+          <t>9776466450017</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Mezar Taşı Gibi Düşüyor Yağmur</t>
+          <t>Kum Serisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>280</v>
+        <v>540</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786059878418</t>
+          <t>9786052242148</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Sosyal Medyanın Kara Kitabı</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>255</v>
+        <v>260</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786059878425</t>
+          <t>9786052242117</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üzerine: Sevginin Nedenleri</t>
+          <t>Grete Bloch’a Mektuplar</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786052242025</t>
+          <t>9786052242100</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Route 66</t>
+          <t>Siber Kırılma</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>280</v>
+        <v>305</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786055150686</t>
+          <t>9786052242094</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Yage Mektupları</t>
+          <t>Yeraltı İnsanı</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786055150440</t>
+          <t>9786052242001</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Bütün Güzel Çocuklar Şüpheli</t>
+          <t>Zerdüşt ve Kraliçe</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786055150457</t>
+          <t>9786052242186</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Tek Şekerli Çınaraltı</t>
+          <t>Hint-Avrupa Destanlarında Savaşcının Kefareti - Kurbanın Tezahürleri</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786055150518</t>
+          <t>9786052242179</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kutsal'a Dair</t>
+          <t>Beyaz Yılanın İni</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>280</v>
+        <v>255</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786055150570</t>
+          <t>9786052242162</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Sokaklar Uyudu Artık Öpüşebiliriz</t>
+          <t>Anadolu ve Rumeli Müdafa-i Hukuk Cemiyeti Antiemperyalizmin Osmanlıcası</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786059878043</t>
+          <t>9786052242070</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>William S. Burroughs ve Kur’an-ı Kerim</t>
+          <t>Alışmak İyileşmek Değil</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>380</v>
+        <v>230</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786059878050</t>
+          <t>9786052242131</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Simulakra</t>
+          <t>Mrs. Dalloway</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059878029</t>
+          <t>9786059878951</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Marsta Zaman Kayması</t>
+          <t>Vahşi Sıradan</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786059878036</t>
+          <t>9786059878968</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Albemuth Özgür Radyosu</t>
+          <t>Felsefe-i Ferd</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>310</v>
+        <v>230</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786055150815</t>
+          <t>9786059878937</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm</t>
+          <t>Edebi Teknikler ve 72 Yaratıcı Yazarlık Deneyi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786055150808</t>
+          <t>9786059878944</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Bir Günahkarın Bilmesi Gerekenler</t>
+          <t>Dış Politika Yazıları</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786055150822</t>
+          <t>9786059878999</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Tubes</t>
+          <t>Uykuda ve Uyanık 24 Saat</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786055150914</t>
+          <t>9786059878982</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Göl</t>
+          <t>Robo-tizm</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786055150938</t>
+          <t>9786059878975</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İlk Anarşist Manifesto</t>
+          <t>Ben Kallmannım</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786055150723</t>
+          <t>9786052242063</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Sesler</t>
+          <t>Kaybedenler Kulübü Yolda</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786055150297</t>
+          <t>9786059878401</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Beşinci Kitap - Savaş Okulunda Yılbaşı</t>
+          <t>Mezar Taşı Gibi Düşüyor Yağmur</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786055150280</t>
+          <t>9786059878418</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Hakları ve Pornografi</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>180</v>
+        <v>305</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786055150792</t>
+          <t>9786059878425</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Hepimizden Nefret Ediyor</t>
+          <t>Aşk Üzerine: Sevginin Nedenleri</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786052242018</t>
+          <t>9786052242025</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Komünist Beyannamesi</t>
+          <t>Route 66</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786059878852</t>
+          <t>9786055150686</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Kum Okulda</t>
+          <t>Yage Mektupları</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786059878845</t>
+          <t>9786055150440</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Kum Parkta</t>
+          <t>Bütün Güzel Çocuklar Şüpheli</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786059878838</t>
+          <t>9786055150457</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Kum Ormanda</t>
+          <t>Tek Şekerli Çınaraltı</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786059878876</t>
+          <t>9786055150518</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Kum Pazarda</t>
+          <t>Kutsal'a Dair</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059878869</t>
+          <t>9786055150570</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Kum Hastanede</t>
+          <t>Sokaklar Uyudu Artık Öpüşebiliriz</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059878883</t>
+          <t>9786059878043</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Nehir Yolcusu</t>
+          <t>William S. Burroughs ve Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059878753</t>
+          <t>9786059878050</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Biz</t>
+          <t>Simulakra</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>255</v>
+        <v>370</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059878760</t>
+          <t>9786059878029</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Ejderha</t>
+          <t>Marsta Zaman Kayması</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>255</v>
+        <v>370</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059878197</t>
+          <t>9786059878036</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Ender Sürgünde</t>
+          <t>Albemuth Özgür Radyosu</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059878715</t>
+          <t>9786055150815</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Donkişot Nasıl Yapıldı</t>
+          <t>Anarşizm</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059878296</t>
+          <t>9786055150808</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Willard ve Onun Bowling Kupaları : Sapkın Bir Roman</t>
+          <t>Bir Günahkarın Bilmesi Gerekenler</t>
         </is>
       </c>
       <c r="C395" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786059878265</t>
+          <t>9786055150822</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Homoseksüel Arzu</t>
+          <t>Tubes</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786059878289</t>
+          <t>9786055150914</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Diyalog Yazmak : Radyo, TV ve Sinema İçin</t>
+          <t>Göl</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786055150945</t>
+          <t>9786055150938</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Kaddish</t>
+          <t>İlk Anarşist Manifesto</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>255</v>
+        <v>230</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059878500</t>
+          <t>9786055150723</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İmdaaat! Ayı Beni Yiyor!</t>
+          <t>Yeraltından Sesler</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059878371</t>
+          <t>9786055150297</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Anarşist Bir Film Teorisi</t>
+          <t>Ender Serisi Beşinci Kitap - Savaş Okulunda Yılbaşı</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786059878302</t>
+          <t>9786055150280</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>400 İlah Ormanı</t>
+          <t>Hayvan Hakları ve Pornografi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9776456456562</t>
+          <t>9786055150792</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Defteri (Büyük)</t>
+          <t>Tanrı Hepimizden Nefret Ediyor</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059878890</t>
+          <t>9786052242018</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Simon İff</t>
+          <t>Komünist Beyannamesi</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059878920</t>
+          <t>9786059878852</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Kış Bahçesinden Fotoğrafa</t>
+          <t>Kum Okulda</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059878821</t>
+          <t>9786059878845</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Kum Parkta</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059878814</t>
+          <t>9786059878838</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Kum Ormanda</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059878791</t>
+          <t>9786059878876</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Kum Pazarda</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059878807</t>
+          <t>9786059878869</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından Yirmi Dört Saat</t>
+          <t>Kum Hastanede</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059878166</t>
+          <t>9786059878883</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Rasyonel Şizofreni</t>
+          <t>Nehir Yolcusu</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059878142</t>
+          <t>9786059878753</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Ludwig Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
+          <t>Biz</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>180</v>
+        <v>305</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059878135</t>
+          <t>9786059878760</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Dayanılmaz Acılar Orkestrası</t>
+          <t>Ejderha</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>180</v>
+        <v>255</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059878586</t>
+          <t>9786059878197</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>Ender Sürgünde</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059878609</t>
+          <t>9786059878715</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Donkişot Nasıl Yapıldı</t>
         </is>
       </c>
       <c r="C413" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059878593</t>
+          <t>9786059878296</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kuşak</t>
+          <t>Willard ve Onun Bowling Kupaları : Sapkın Bir Roman</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786059878616</t>
+          <t>9786059878265</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Diye Bir Şey Bilmiyorum</t>
+          <t>Homoseksüel Arzu</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059878647</t>
+          <t>9786059878289</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Özgür Olduğunda Marmara</t>
+          <t>Diyalog Yazmak : Radyo, TV ve Sinema İçin</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059878333</t>
+          <t>9786055150945</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Oğlum Stalin</t>
+          <t>Kaddish</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>180</v>
+        <v>305</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059878326</t>
+          <t>9786059878500</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Çimlerin İntikamı</t>
+          <t>İmdaaat! Ayı Beni Yiyor!</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>255</v>
+        <v>210</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059878180</t>
+          <t>9786059878371</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Gece Hapları</t>
+          <t>Anarşist Bir Film Teorisi</t>
         </is>
       </c>
       <c r="C419" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059878173</t>
+          <t>9786059878302</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet (Ciltli)</t>
+          <t>400 İlah Ormanı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059878104</t>
+          <t>9776456456562</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Sesler</t>
+          <t>Bisiklet Defteri (Büyük)</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059878111</t>
+          <t>9786059878890</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Burton ve Swinburne’ün Olağanüstü Maceraları 2 : Kurmalı Adam (Ciltli)</t>
+          <t>Simon İff</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>420</v>
+        <v>320</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059878449</t>
+          <t>9786059878920</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Vegan ve Anarşi</t>
+          <t>Kış Bahçesinden Fotoğrafa</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059878432</t>
+          <t>9786059878821</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Kurtadamın Döngüsü</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059878470</t>
+          <t>9786059878814</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>İntihar Şiirleri</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059878357</t>
+          <t>9786059878791</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Evrimi</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786055150853</t>
+          <t>9786059878807</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Mastürbasyon İlmi Üzerine</t>
+          <t>Bir Kadının Yaşamından Yirmi Dört Saat</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059878272</t>
+          <t>9786059878166</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto - Spk</t>
+          <t>Rasyonel Şizofreni</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786055150860</t>
+          <t>9786059878142</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>34 U 442 Veda Busesi</t>
+          <t>Ludwig Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786055150846</t>
+          <t>9786059878135</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Rüya Duvarları</t>
+          <t>Dayanılmaz Acılar Orkestrası</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9776456456531</t>
+          <t>9786059878586</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kafka Defteri (Küçük)</t>
+          <t>7</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9776456456555</t>
+          <t>9786059878609</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Kafka Defteri (Büyük)</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9776456456548</t>
+          <t>9786059878593</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Defteri (Küçük)</t>
+          <t>Kayıp Kuşak</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059878203</t>
+          <t>9786059878616</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Askere Gitmemenin 1001 Yolu (Ciltli)</t>
+          <t>Diye Bir Şey Bilmiyorum</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059878210</t>
+          <t>9786059878647</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Kafka Üzerine (Ciltli)</t>
+          <t>Özgür Olduğunda Marmara</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059878227</t>
+          <t>9786059878333</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Kozmoloji ve Kozmogoni (Ciltli)</t>
+          <t>Sevgili Oğlum Stalin</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059878234</t>
+          <t>9786059878326</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Marijuana Günlükleri (Ciltli)</t>
+          <t>Çimlerin İntikamı</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>280</v>
+        <v>305</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059878241</t>
+          <t>9786059878180</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Tefsir (Ciltli)</t>
+          <t>Gece Hapları</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786055150716</t>
+          <t>9786059878173</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Fotografinin Küçük Tarihi (Ciltli)</t>
+          <t>Bisiklet (Ciltli)</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786055150976</t>
+          <t>9786059878104</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Kitch ve Sanat</t>
+          <t>Sesler</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786055150693</t>
+          <t>9786059878111</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Annemin Son Dört Günü</t>
+          <t>Burton ve Swinburne’ün Olağanüstü Maceraları 2 : Kurmalı Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>180</v>
+        <v>470</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786055150525</t>
+          <t>9786059878449</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 13</t>
+          <t>Vegan ve Anarşi</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786055150051</t>
+          <t>9786059878432</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Yaylı Bacak Jack</t>
+          <t>Kurtadamın Döngüsü</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786055150013</t>
+          <t>9786059878470</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 12</t>
+          <t>İntihar Şiirleri</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786055532673</t>
+          <t>9786059878357</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 11</t>
+          <t>Ejderhanın Evrimi</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786055532659</t>
+          <t>9786055150853</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarı Kilisesi’nin Dua Kitabı</t>
+          <t>Mastürbasyon İlmi Üzerine</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>390</v>
+        <v>230</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786055532017</t>
+          <t>9786059878272</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Timothy Archer</t>
+          <t>Komünist Manifesto - Spk</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786055532307</t>
+          <t>9786055150860</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları - Richard ve Samuel</t>
+          <t>34 U 442 Veda Busesi</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789752790940</t>
+          <t>9786055150846</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>T.A.Z: Geçici Otonom Bölge, Ontolojik Anarşi, Şiirsel Terörizm</t>
+          <t>Rüya Duvarları</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059878685</t>
+          <t>9776456456531</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Sombrero</t>
+          <t>Kafka Defteri (Küçük)</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786055150105</t>
+          <t>9776456456555</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Ruhsallık Üzerine</t>
+          <t>Kafka Defteri (Büyük)</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786055150259</t>
+          <t>9776456456548</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Orospu Kırmızı</t>
+          <t>Bisiklet Defteri (Küçük)</t>
         </is>
       </c>
       <c r="C452" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786057400468</t>
+          <t>9786059878203</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Necronomicon</t>
+          <t>Askere Gitmemenin 1001 Yolu (Ciltli)</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>380</v>
+        <v>210</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786055150167</t>
+          <t>9786059878210</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığın Biyo-Politika Sözlüğü (Ciltli)</t>
+          <t>Kafka Üzerine (Ciltli)</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786055150242</t>
+          <t>9786059878227</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Malik-i Mevt</t>
+          <t>Kozmoloji ve Kozmogoni (Ciltli)</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>420</v>
+        <v>230</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786052242049</t>
+          <t>9786059878234</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>KTN: Kişisel Toplantı Notları</t>
+          <t>Marijuana Günlükleri (Ciltli)</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786055532635</t>
+          <t>9786059878241</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Koza</t>
+          <t>Tefsir (Ciltli)</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786055532413</t>
+          <t>9786055150716</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kahin</t>
+          <t>Fotografinin Küçük Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
+          <t>9786055150976</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Kitch ve Sanat</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786055150693</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Son Dört Günü</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786055150525</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Underground Poetix Sayı: 13</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786055150051</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Yaylı Bacak Jack</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786055150013</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Underground Poetix Sayı: 12</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786055532673</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Underground Poetix Sayı: 11</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786055532659</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Spagetti Canavarı Kilisesi’nin Dua Kitabı</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786055532017</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Timothy Archer</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786055532307</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Taşrada Düğün Hazırlıkları - Richard ve Samuel</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9789752790940</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>T.A.Z: Geçici Otonom Bölge, Ontolojik Anarşi, Şiirsel Terörizm</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786059878685</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Sombrero</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786055150105</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Sanatta Ruhsallık Üzerine</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786055150259</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Orospu Kırmızı</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786057400468</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Necronomicon</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786055150167</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Mimarlığın Biyo-Politika Sözlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786055150242</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Malik-i Mevt</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786052242049</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>KTN: Kişisel Toplantı Notları</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786055532635</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Koza</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786055532413</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Kahin</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
           <t>9786055150228</t>
         </is>
       </c>
-      <c r="B459" s="1" t="inlineStr">
+      <c r="B478" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Eroin</t>
         </is>
       </c>
-      <c r="C459" s="1">
-        <v>180</v>
+      <c r="C478" s="1">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>