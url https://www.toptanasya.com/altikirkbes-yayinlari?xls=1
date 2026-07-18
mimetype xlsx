--- v2 (2026-05-13)
+++ v3 (2026-07-18)
@@ -85,7195 +85,7225 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259380889</t>
+          <t>9786259027104</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zerdüşt'ün Keldani Kehanetleri</t>
+          <t>Japon Canavarlar Ansiklopedisi 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259380872</t>
+          <t>9786259027111</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnsan Artığı</t>
+          <t>Japon Canavarlar Ansiklopedisi 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>580</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259380827</t>
+          <t>9786259380889</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Van Gogh Toplumun İntihar Ettirdiği</t>
+          <t>Zerdüşt'ün Keldani Kehanetleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259380834</t>
+          <t>9786259380872</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Emerald Tablet</t>
+          <t>İnsan Artığı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259380841</t>
+          <t>9786259380827</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Metropolis</t>
+          <t>Van Gogh Toplumun İntihar Ettirdiği</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259380810</t>
+          <t>9786259380834</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>24 Saat Nasıl Yaşanır</t>
+          <t>Emerald Tablet</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259380803</t>
+          <t>9786259380841</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ya O Seni Düşlemekten Vazgeçerse</t>
+          <t>Metropolis</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259716480</t>
+          <t>9786259380810</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kesin Dönüş</t>
+          <t>24 Saat Nasıl Yaşanır</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>440</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057227829</t>
+          <t>9786259380803</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Pokrov-17</t>
+          <t>Ya O Seni Düşlemekten Vazgeçerse</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055150952</t>
+          <t>9786259716480</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Nusa’nın Hikayesi</t>
+          <t>Kesin Dönüş</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059878630</t>
+          <t>9786057227829</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gilles Deleuze ve Amerikan Edebiyatı</t>
+          <t>Pokrov-17</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059878494</t>
+          <t>9786055150952</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Ölüler Şehri</t>
+          <t>Mustafa Nusa’nın Hikayesi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055532239</t>
+          <t>9786059878630</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Veronica Pompa İstiyor</t>
+          <t>Gilles Deleuze ve Amerikan Edebiyatı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055532574</t>
+          <t>9786059878494</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Taşlar Kimin İçin Yuvarlanıyor</t>
+          <t>Yaşayan Ölüler Şehri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055532666</t>
+          <t>9786055532239</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Neuromancer</t>
+          <t>Veronica Pompa İstiyor</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055532758</t>
+          <t>9786055532574</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kahpe</t>
+          <t>Taşlar Kimin İçin Yuvarlanıyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>29</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055532833</t>
+          <t>9786055532666</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çivisi Çıkmış Boklu Dünyanın Azgın Pompacıları</t>
+          <t>Neuromancer</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055532895</t>
+          <t>9786055532758</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Boktanlık Üzerine</t>
+          <t>Kahpe</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057020789</t>
+          <t>9786055532833</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kybalion</t>
+          <t>Çivisi Çıkmış Boklu Dünyanın Azgın Pompacıları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259716466</t>
+          <t>9786055532895</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çiçekleri Yemek</t>
+          <t>Boktanlık Üzerine</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>480</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259716459</t>
+          <t>9786057020789</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Samuray Yolunda Aforizmalar</t>
+          <t>Kybalion</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259716442</t>
+          <t>9786259716466</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Roman Defteri</t>
+          <t>Çiçekleri Yemek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>290</v>
+        <v>480</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259716404</t>
+          <t>9786259716459</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İçli Bir Piç</t>
+          <t>Samuray Yolunda Aforizmalar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259716428</t>
+          <t>9786259716442</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Seinen Manga Defteri</t>
+          <t>Çizgi Roman Defteri</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259716435</t>
+          <t>9786259716404</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Shojo Manga Defteri</t>
+          <t>İçli Bir Piç</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259716411</t>
+          <t>9786259716428</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Shounen Manga Defteri</t>
+          <t>Seinen Manga Defteri</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259890166</t>
+          <t>9786259716435</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Beş Çember Kitabı</t>
+          <t>Shojo Manga Defteri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055532611</t>
+          <t>9786259716411</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Camera Lucida (Ciltli)</t>
+          <t>Shounen Manga Defteri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>101</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9756057227898</t>
+          <t>9786259890166</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Bitkiler</t>
+          <t>Beş Çember Kitabı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9776456456685</t>
+          <t>9786055532611</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sprawl Üçlemesi (3 Kitap)</t>
+          <t>Camera Lucida (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052242124</t>
+          <t>9756057227898</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
+          <t>Yeşil Bitkiler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>37</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055150471</t>
+          <t>9776456456685</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çin Seddi’nin İnşası</t>
+          <t>Sprawl Üçlemesi (3 Kitap)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000016026</t>
+          <t>9786052242124</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Rünlü Asa Hawkmoon Destanı Dördüncü Kitap</t>
+          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>6.94</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055150303</t>
+          <t>9786055150471</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Japonya Günlükleri</t>
+          <t>Çin Seddi’nin İnşası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9799758467418</t>
+          <t>3990000016026</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kafatasındaki Mücevher Howkmoon - Birinci Kitap</t>
+          <t>Rünlü Asa Hawkmoon Destanı Dördüncü Kitap</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>8.8</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9799758467296</t>
+          <t>9786055150303</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Silmarillion</t>
+          <t>Japonya Günlükleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>23.98</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000027606</t>
+          <t>9799758467418</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Kitapları Serisi (13 Kitap)</t>
+          <t>Kafatasındaki Mücevher Howkmoon - Birinci Kitap</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>112.5</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059878128</t>
+          <t>9799758467296</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yazın Sanatı ve Yaratıcı Yazarlık</t>
+          <t>Silmarillion</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>49</v>
+        <v>23.98</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000027375</t>
+          <t>3990000027606</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bahama Kuşkusu Serisi Seti (9 Kitap Kutulu)</t>
+          <t>Franz Kafka Kitapları Serisi (13 Kitap)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055150655</t>
+          <t>9786059878128</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Elleri Kara Çocuk</t>
+          <t>Yazın Sanatı ve Yaratıcı Yazarlık</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055150679</t>
+          <t>3990000027375</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Androidler Elektrikli Koyun Düşler mi?</t>
+          <t>Bahama Kuşkusu Serisi Seti (9 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055532369</t>
+          <t>9786055150655</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnci Sözlük</t>
+          <t>Elleri Kara Çocuk</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>12.04</v>
+        <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752790221</t>
+          <t>9786055150679</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Senaryo Yazarının Yol Haritası</t>
+          <t>Androidler Elektrikli Koyun Düşler mi?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>13.43</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055150493</t>
+          <t>9786055532369</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi (6 Kitap Takım - Kutulu)</t>
+          <t>İnci Sözlük</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000026992</t>
+          <t>9789752790221</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
+          <t>Senaryo Yazarının Yol Haritası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>49</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059878623</t>
+          <t>9786055150493</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazarlık Teknikleri</t>
+          <t>Ender Serisi (6 Kitap Takım - Kutulu)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>10</v>
+        <v>120.37</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059878579</t>
+          <t>3990000026992</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Öncesi Üretim Modelleri</t>
+          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059878661</t>
+          <t>9786059878623</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kurdu</t>
+          <t>Yaratıcı Yazarlık Teknikleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>46.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059878913</t>
+          <t>9786059878579</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kurt Adam Vakası</t>
+          <t>Kapitalizm Öncesi Üretim Modelleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052242087</t>
+          <t>9786059878661</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf, Zihinsel Şey</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>35</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059878463</t>
+          <t>9786059878913</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şiir Nasıl Yapılır</t>
+          <t>Kurt Adam Vakası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059878456</t>
+          <t>9786052242087</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Anima-Lizm</t>
+          <t>Fotoğraf, Zihinsel Şey</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059878395</t>
+          <t>9786059878463</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Şiir Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059878258</t>
+          <t>9786059878456</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup ve Aile Metinleri</t>
+          <t>Anima-Lizm</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>8</v>
+        <v>39</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059878364</t>
+          <t>9786059878395</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Parazit</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>95</v>
+        <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059878555</t>
+          <t>9786059878258</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mona Lisa Aşırı Yükleme</t>
+          <t>Babaya Mektup ve Aile Metinleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>49</v>
+        <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059878487</t>
+          <t>9786059878364</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yolda</t>
+          <t>Parazit</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>24</v>
+        <v>95</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055150464</t>
+          <t>9786059878555</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Şatodaki Adam</t>
+          <t>Mona Lisa Aşırı Yükleme</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>31.48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752790476</t>
+          <t>9786059878487</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Dünya</t>
+          <t>Yolda</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>20.37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9799758467128</t>
+          <t>9786055150464</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yıkım’a Giden Adam</t>
+          <t>Yüksek Şatodaki Adam</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>11.11</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055532390</t>
+          <t>9789752790476</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Oğul</t>
+          <t>Zamansız Dünya</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9799758467067</t>
+          <t>9799758467128</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Balayı</t>
+          <t>Yıkım’a Giden Adam</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>7.31</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000027813</t>
+          <t>9786055532390</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Üçün Biri</t>
+          <t>Yedinci Oğul</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>15.28</v>
+        <v>59</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9799758467197</t>
+          <t>9799758467067</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Uyku Duvarının Ötesinde</t>
+          <t>Yalnız Balayı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>13.8</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055532352</t>
+          <t>3990000027813</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 9</t>
+          <t>Üçün Biri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>11.57</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055532277</t>
+          <t>9799758467197</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 8</t>
+          <t>Uyku Duvarının Ötesinde</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>11.57</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055532147</t>
+          <t>9786055532352</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 7 (Ciltli)</t>
+          <t>Underground Poetix Sayı: 9</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>8.8</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055532086</t>
+          <t>9786055532277</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 6</t>
+          <t>Underground Poetix Sayı: 8</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>8.8</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9799752791007</t>
+          <t>9786055532147</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 5</t>
+          <t>Underground Poetix Sayı: 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>18.06</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752790995</t>
+          <t>9786055532086</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 4</t>
+          <t>Underground Poetix Sayı: 6</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>13.43</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055532499</t>
+          <t>9799752791007</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix 10</t>
+          <t>Underground Poetix Sayı: 5</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>11.57</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055532536</t>
+          <t>9789752790995</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Uluma - Howl</t>
+          <t>Underground Poetix Sayı: 4</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>25.46</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752790803</t>
+          <t>9786055532499</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Uluma</t>
+          <t>Underground Poetix 10</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>25.46</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055532338</t>
+          <t>9786055532536</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarının Kutsal Kitabı (Deri Kapak)</t>
+          <t>Uluma - Howl</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>20.83</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9776466450031</t>
+          <t>9789752790803</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarının Kutsal Kitabı - Uçan Spagetti Canavarı Kilisesi Dua Kitabı (2 Kitap Takım)</t>
+          <t>Uluma</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>75</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055532093</t>
+          <t>9786055532338</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarının Kutsal Kitabı</t>
+          <t>Uçan Spagetti Canavarının Kutsal Kitabı (Deri Kapak)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>55</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789752790100</t>
+          <t>9776466450031</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Türk-İslam Tarihinde Hayali Varlıklar</t>
+          <t>Uçan Spagetti Canavarının Kutsal Kitabı - Uçan Spagetti Canavarı Kilisesi Dua Kitabı (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>9.17</v>
+        <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055150075</t>
+          <t>9786055532093</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Uluma ve Öteki Şiirler</t>
+          <t>Uçan Spagetti Canavarının Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>10.19</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9799758467388</t>
+          <t>9789752790100</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Top</t>
+          <t>Türk-İslam Tarihinde Hayali Varlıklar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>8.24</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055532314</t>
+          <t>9786055150075</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tokyo - Montana Ekspres</t>
+          <t>Uluma ve Öteki Şiirler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>13.43</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055532048</t>
+          <t>9799758467388</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Talihsiz Kadın</t>
+          <t>Top</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>10.19</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055532949</t>
+          <t>9786055532314</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni ve Değişimler Kitabı (Ciltli)</t>
+          <t>Tokyo - Montana Ekspres</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>25</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055532802</t>
+          <t>9786055532048</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Kitabı</t>
+          <t>Talihsiz Kadın</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>29</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9799758467654</t>
+          <t>9786055532949</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şafak Kılıcı</t>
+          <t>Şizofreni ve Değişimler Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>8.8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789752790759</t>
+          <t>9786055532802</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ş. Cahil Zaman 2</t>
+          <t>Şeytanın Kitabı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>5.09</v>
+        <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000031459</t>
+          <t>9799758467654</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sürrealist Manifestolar</t>
+          <t>Şafak Kılıcı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>24</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9799758467937</t>
+          <t>9789752790759</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Söylenmemiş Sözlerin Yüreğimdeki Yankısı</t>
+          <t>Ş. Cahil Zaman 2</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>5.32</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055532192</t>
+          <t>3990000031459</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Üçüncü Kitap : Soykırım</t>
+          <t>Sürrealist Manifestolar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>55</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758467488</t>
+          <t>9799758467937</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Son Kare</t>
+          <t>Söylenmemiş Sözlerin Yüreğimdeki Yankısı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>11.11</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9799758467975</t>
+          <t>9786055532192</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Varoluşçuluk</t>
+          <t>Ender Serisi Üçüncü Kitap : Soykırım</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>13.66</v>
+        <v>55</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789752790650</t>
+          <t>9789758467488</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Septik Zamanlar</t>
+          <t>Son Kare</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>5.32</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055532376</t>
+          <t>9799758467975</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Senaryoda Dialog</t>
+          <t>Sinema ve Varoluşçuluk</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>13.43</v>
+        <v>13.66</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055532208</t>
+          <t>9789752790650</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Genç Bir Köpek Olarak Portresi</t>
+          <t>Septik Zamanlar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>20</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9799758467302</t>
+          <t>9786055532376</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Saklı Şehir Tamuli Üçüncü Kitap</t>
+          <t>Senaryoda Dialog</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>25.93</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9799758467807</t>
+          <t>9786055532208</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Safir Gül Elenium 3. Kitap</t>
+          <t>Sanatçının Genç Bir Köpek Olarak Portresi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>25.93</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9799752790055</t>
+          <t>9799758467302</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Saçılmış Mavi</t>
+          <t>Saklı Şehir Tamuli Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>4.54</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055532116</t>
+          <t>9799758467807</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Rus Avangard Manifestoları</t>
+          <t>Safir Gül Elenium 3. Kitap</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>7.87</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055532734</t>
+          <t>9799752790055</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ölü Şehrin Radyosu</t>
+          <t>Saçılmış Mavi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>40</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9799758467616</t>
+          <t>9786055532116</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Otranto Şatosu</t>
+          <t>Rus Avangard Manifestoları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>6.02</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9799758467166</t>
+          <t>9786055532734</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ol An</t>
+          <t>Ölü Şehrin Radyosu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>8.8</v>
+        <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055150068</t>
+          <t>9799758467616</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Morfinsiz Çekilen Düş Sancıları</t>
+          <t>Otranto Şatosu</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>25</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789752790537</t>
+          <t>9799758467166</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mimar Wittgenstein</t>
+          <t>Ol An</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>35</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9799758467227</t>
+          <t>9786055150068</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Melnibone’lu Elric Elric Destanı Birinci Kitap</t>
+          <t>Morfinsiz Çekilen Düş Sancıları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>8.8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9799752790024</t>
+          <t>9789752790537</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mecusi Şiirleri</t>
+          <t>Mimar Wittgenstein</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055150211</t>
+          <t>9799758467227</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Mavi Oktav Defteri</t>
+          <t>Melnibone’lu Elric Elric Destanı Birinci Kitap</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>11</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9799758467517</t>
+          <t>9799752790024</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Şarkıları</t>
+          <t>Mecusi Şiirleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>5.46</v>
+        <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055532710</t>
+          <t>9786055150211</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Marx ve Avangard Manifestolar (Ciltli)</t>
+          <t>Mavi Oktav Defteri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>45</v>
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9799758467081</t>
+          <t>9799758467517</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Mars’ta Zaman Kayması</t>
+          <t>Masumiyet Şarkıları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>11.11</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055532697</t>
+          <t>9786055532710</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kürtaj</t>
+          <t>Marx ve Avangard Manifestolar (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055532468</t>
+          <t>9799758467081</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Penis ve İşe Yaramaz Kafatası</t>
+          <t>Mars’ta Zaman Kayması</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>6.94</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789752790407</t>
+          <t>9786055532697</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kurt Cobain ve Seattle Olayı</t>
+          <t>Kürtaj</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>9.17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055532765</t>
+          <t>9786055532468</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kovalı Süvari</t>
+          <t>Kutsal Penis ve İşe Yaramaz Kafatası</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>24</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000005755</t>
+          <t>9789752790407</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Koma Provaları</t>
+          <t>Kurt Cobain ve Seattle Olayı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>5.09</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9799758467449</t>
+          <t>9786055532765</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kir</t>
+          <t>Kovalı Süvari</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>3.01</v>
+        <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9799758467876</t>
+          <t>3990000005755</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kızlar Farkına Varmıyor</t>
+          <t>Koma Provaları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>7.31</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9799758467821</t>
+          <t>9799758467449</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kırk Ambar</t>
+          <t>Kir</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>6.02</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9799758467340</t>
+          <t>9799758467876</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kılıçların Üçüncü Kitabı</t>
+          <t>Kızlar Farkına Varmıyor</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>14.35</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9799758467234</t>
+          <t>9799758467821</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kılıçların İkinci Kitabı</t>
+          <t>Kırk Ambar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>14.35</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9799758467142</t>
+          <t>9799758467340</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Ot</t>
+          <t>Kılıçların Üçüncü Kitabı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>6.94</v>
+        <v>14.35</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055532345</t>
+          <t>9799758467234</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Siyaha Övgü</t>
+          <t>Kılıçların İkinci Kitabı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>6.94</v>
+        <v>14.35</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>3990000016016</t>
+          <t>9799758467142</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sitüasyonist Enternasyonal</t>
+          <t>Kırmızı Ot</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>13.8</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055532857</t>
+          <t>9786055532345</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Panpa Dergisi Sayı: 2</t>
+          <t>Siyaha Övgü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>7.92</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055532826</t>
+          <t>3990000016016</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Panpa Dergisi Sayı: 1</t>
+          <t>Sitüasyonist Enternasyonal</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>7.92</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055150136</t>
+          <t>9786055532857</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Panpa - Şubat 2013</t>
+          <t>Panpa Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055150006</t>
+          <t>9786055532826</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Panpa - Ocak 2013</t>
+          <t>Panpa Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000029078</t>
+          <t>9786055150136</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Box Set (6 Kitap)</t>
+          <t>Panpa - Şubat 2013</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>120.37</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055532161</t>
+          <t>9786055150006</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Le Corbusier- Modular'un Bedeni</t>
+          <t>Panpa - Ocak 2013</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>18.06</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059878562</t>
+          <t>3990000029078</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kont Sıfır</t>
+          <t>Ender Serisi Box Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>49</v>
+        <v>120.37</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059878159</t>
+          <t>9786055532161</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kafeist Manifesto</t>
+          <t>Le Corbusier- Modular'un Bedeni</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>39</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055150983</t>
+          <t>9786059878562</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Üzerine</t>
+          <t>Kont Sıfır</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>7.87</v>
+        <v>49</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055150969</t>
+          <t>9786059878159</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bukowski ve Beat Kuşağı</t>
+          <t>Kafeist Manifesto</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>28</v>
+        <v>39</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059878746</t>
+          <t>9786055150983</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Yazmak Üzerine</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>25</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059878777</t>
+          <t>9786055150969</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Simülasyon Öyküleri</t>
+          <t>Bukowski ve Beat Kuşağı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3990000033718</t>
+          <t>9786059878746</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yumruk Serisi (7 Kitap Set)</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059878067</t>
+          <t>9786059878777</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm ve Doğrudan Eylem</t>
+          <t>Simülasyon Öyküleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059878098</t>
+          <t>3990000033718</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Beat Kuşağı Antolojisi (Ciltli)</t>
+          <t>Yumruk Serisi (7 Kitap Set)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>83.33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059878074</t>
+          <t>9786059878067</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Beat Kuşağı Antolojisi</t>
+          <t>Anarşizm ve Doğrudan Eylem</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>41.67</v>
+        <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059878012</t>
+          <t>9786059878098</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Umay Umay Seti</t>
+          <t>Beat Kuşağı Antolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>106</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000027914</t>
+          <t>9786059878074</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Sorunu Üzerine</t>
+          <t>Beat Kuşağı Antolojisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>25</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055150990</t>
+          <t>9786059878012</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Dinin Zaferi (Ciltli)</t>
+          <t>Umay Umay Seti</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>17.59</v>
+        <v>106</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055150488</t>
+          <t>3990000027914</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Birinci Kitap : Ender'in Oyunu</t>
+          <t>Yahudi Sorunu Üzerine</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>22.22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055532581</t>
+          <t>9786055150990</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kış Dönencesi</t>
+          <t>Dinin Zaferi (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>14.5</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059878692</t>
+          <t>9786055150488</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Deniz Feneri</t>
+          <t>Ender Serisi Birinci Kitap : Ender'in Oyunu</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>27</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055150709</t>
+          <t>9786055532581</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Doğaçlama Film Çekmek</t>
+          <t>Kış Dönencesi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>8.8</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055150877</t>
+          <t>9786059878692</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İyi Yazmak Üzerine</t>
+          <t>Deniz Feneri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>59</v>
+        <v>27</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055150891</t>
+          <t>9786055150709</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Biraz Konuşmasak</t>
+          <t>Doğaçlama Film Çekmek</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9799752790093</t>
+          <t>9786055150877</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Altın Gölgeler Şehri - Otherland 2. Kitap Kızıl Kralın Düşü</t>
+          <t>İyi Yazmak Üzerine</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9799752790062</t>
+          <t>9786055150891</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Altın Gölgeler Şehri - Otherland 1. Kitap Komşu Evren</t>
+          <t>Biraz Konuşmasak</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>14.81</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055532321</t>
+          <t>9799752790093</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Alışveriş ve S.kiş</t>
+          <t>Altın Gölgeler Şehri - Otherland 2. Kitap Kızıl Kralın Düşü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>11.11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9799758467401</t>
+          <t>9799752790062</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Albemuth Özgür Radyosu</t>
+          <t>Altın Gölgeler Şehri - Otherland 1. Kitap Komşu Evren</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>13.8</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055532963</t>
+          <t>9786055532321</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>6:45 Defter (Büyük Boy)</t>
+          <t>Alışveriş ve S.kiş</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>9.17</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055150129</t>
+          <t>9799758467401</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>6:45 Defter - XL Boy Çizgisiz</t>
+          <t>Albemuth Özgür Radyosu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>49</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055532550</t>
+          <t>9786055532963</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>7 - 20.Yıl Özel Baskı (Ciltli)</t>
+          <t>6:45 Defter (Büyük Boy)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>32.41</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055532789</t>
+          <t>9786055150129</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Aksın Gözyaşlarım Dedi Polis</t>
+          <t>6:45 Defter - XL Boy Çizgisiz</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>17.13</v>
+        <v>49</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786052242254</t>
+          <t>9786055532550</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaratıcılık İmkanı Olarak Kaos</t>
+          <t>7 - 20.Yıl Özel Baskı (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>75</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786052242230</t>
+          <t>9786055532789</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Benim Küçük Karanlık Çağım</t>
+          <t>Aksın Gözyaşlarım Dedi Polis</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>260</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752790636</t>
+          <t>9786052242254</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ağlama Meleği</t>
+          <t>Bir Yaratıcılık İmkanı Olarak Kaos</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>6.48</v>
+        <v>75</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789752790032</t>
+          <t>9786052242230</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ağırlaştırıcı Sebepler Divanı</t>
+          <t>Benim Küçük Karanlık Çağım</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>5.09</v>
+        <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057055521</t>
+          <t>9789752790636</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
+          <t>Ağlama Meleği</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>75</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9799758467555</t>
+          <t>9789752790032</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Vercoquin ve Plankton</t>
+          <t>Ağırlaştırıcı Sebepler Divanı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>8.24</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055532970</t>
+          <t>9786057055521</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ve Sancı Geç Saatlerde Veni Veni Veni (Orta Boy Çizgili Defter)</t>
+          <t>Başkası Adına Konuşmanın Haysiyetsizliği</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>6.39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055532543</t>
+          <t>9799758467555</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ve Eşek Meleği Gördü</t>
+          <t>Vercoquin ve Plankton</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>31.48</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055532123</t>
+          <t>9786055532970</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ürkünç Susie</t>
+          <t>Ve Sancı Geç Saatlerde Veni Veni Veni (Orta Boy Çizgili Defter)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>10.65</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055532956</t>
+          <t>9786055532543</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>The Worst of Laneth</t>
+          <t>Ve Eşek Meleği Gördü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>12.96</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9799752790048</t>
+          <t>9786055532123</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tenedos’ta Hazır Giyim</t>
+          <t>Ürkünç Susie</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>4.54</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9799758467524</t>
+          <t>9786055532956</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tek Akorlu Mucizeler</t>
+          <t>The Worst of Laneth</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>9.17</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055532444</t>
+          <t>9799752790048</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Sinema Manifestoları</t>
+          <t>Tenedos’ta Hazır Giyim</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>13.89</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789752790421</t>
+          <t>9799758467524</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Simyanın Sinemacısı</t>
+          <t>Tek Akorlu Mucizeler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>8.8</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9799752790215</t>
+          <t>9786055532444</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Simulakra</t>
+          <t>Sinema Manifestoları</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>13.8</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9799758467364</t>
+          <t>9789752790421</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Şiirler 1896-1962</t>
+          <t>Simyanın Sinemacısı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>4.54</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789758467396</t>
+          <t>9799752790215</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Ruhsallık Üzerine</t>
+          <t>Simulakra</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>11.94</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>2789785939795</t>
+          <t>9799758467364</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Punk (Ciltli)</t>
+          <t>Seçilmiş Şiirler 1896-1962</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>49</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055532628</t>
+          <t>9789758467396</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Reziller</t>
+          <t>Sanatta Ruhsallık Üzerine</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>12.73</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9799752790178</t>
+          <t>2789785939795</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Pornografi Üzerine</t>
+          <t>Risale-i Punk (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>5.46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9799758467159</t>
+          <t>9786055532628</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Parıldayan İnsanlar Tamuli İkinci Kitap</t>
+          <t>Reziller</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>25.93</v>
+        <v>12.73</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789752021280</t>
+          <t>9799752790178</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Merkeze Seyahat Asgard Üçlemesi -1</t>
+          <t>Pornografi Üzerine</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>7.31</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9799758467685</t>
+          <t>9799758467159</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Kılıcı Kayıp Kılıçlar Kitabı 1</t>
+          <t>Parıldayan İnsanlar Tamuli İkinci Kitap</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>9.26</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9799758467593</t>
+          <t>9789752021280</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Haftası</t>
+          <t>Merkeze Seyahat Asgard Üçlemesi -1</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>39</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789752790858</t>
+          <t>9799758467685</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Otobanlar Yol Filmlerinin Sıradışı Tarihi</t>
+          <t>Merhamet Kılıcı Kayıp Kılıçlar Kitabı 1</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9799758467845</t>
+          <t>9799758467593</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kuşak Filmleri</t>
+          <t>Merhamet Haftası</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>16.67</v>
+        <v>39</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9799758467333</t>
+          <t>9789752790858</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Kule Elric Destanı Dördüncü Kitap</t>
+          <t>Kayıp Otobanlar Yol Filmlerinin Sıradışı Tarihi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>8.8</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>3990000005421</t>
+          <t>9799758467845</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Elmas Taht Elenium 1. Kitap</t>
+          <t>Kayıp Kuşak Filmleri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>15.28</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055532888</t>
+          <t>9799758467333</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Elmas Çağı</t>
+          <t>Kaybolan Kule Elric Destanı Dördüncü Kitap</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>645</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3990000026410</t>
+          <t>3990000005421</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Elfler</t>
+          <t>Elmas Taht Elenium 1. Kitap</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>6.39</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789752790667</t>
+          <t>9786055532888</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Düş Makinesi</t>
+          <t>Elmas Çağı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>5.46</v>
+        <v>645</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055532109</t>
+          <t>3990000026410</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Dozerin Rüyaları</t>
+          <t>Elfler</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>35</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055150785</t>
+          <t>9789752790667</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy Hekimi</t>
+          <t>Düş Makinesi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>11</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789752790865</t>
+          <t>9786055532109</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bir Hacker Manifestosu</t>
+          <t>Dozerin Rüyaları</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>13.8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>3990000026393</t>
+          <t>9786055150785</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Baumhoff Patlayıcısı</t>
+          <t>Bir Köy Hekimi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>6.39</v>
+        <v>11</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789752021815</t>
+          <t>9789752790865</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Bağışlanmış Bir Günahkarın Özel Anıları ve İtirafları</t>
+          <t>Bir Hacker Manifestosu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>6.02</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789752790445</t>
+          <t>3990000026393</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Açıklayıcı Bilgiler El Kitabı</t>
+          <t>Baumhoff Patlayıcısı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>11.02</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758467730</t>
+          <t>9789752021815</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Abdal Düşü</t>
+          <t>Bağışlanmış Bir Günahkarın Özel Anıları ve İtirafları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>5.09</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9799758467623</t>
+          <t>9789752790445</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Null-A Dünyası</t>
+          <t>Açıklayıcı Bilgiler El Kitabı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>11.11</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9456456456458</t>
+          <t>9789758467730</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yevgeni Zamyatin (2 Kitap Takım)</t>
+          <t>Abdal Düşü</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>109</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>3990000007208</t>
+          <t>9799758467623</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Öyküler Kitabı 2</t>
+          <t>Null-A Dünyası</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>26.39</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9799758467548</t>
+          <t>9456456456458</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Öyküler Kitabı 1</t>
+          <t>Yevgeni Zamyatin (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>22.69</v>
+        <v>109</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055532987</t>
+          <t>3990000007208</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü 1990 (Küçük Boy Çizgili Defter)</t>
+          <t>Kayıp Öyküler Kitabı 2</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>4.54</v>
+        <v>26.39</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789752790506</t>
+          <t>9799758467548</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü</t>
+          <t>Kayıp Öyküler Kitabı 1</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>11.11</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055532260</t>
+          <t>9786055532987</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü</t>
+          <t>Kaybedenler Kulübü 1990 (Küçük Boy Çizgili Defter)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>9.17</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789752790612</t>
+          <t>9789752790506</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Katli Vacip Kitap</t>
+          <t>Kaybedenler Kulübü</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>6.02</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9799758467050</t>
+          <t>9786055532260</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Karıncalar</t>
+          <t>Kaybedenler Kulübü</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>7.31</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789752790674</t>
+          <t>9789752790612</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Karantina</t>
+          <t>Katli Vacip Kitap</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>4.54</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055532420</t>
+          <t>9799758467050</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Karanlığı Taramak</t>
+          <t>Karıncalar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>17.13</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9799758467500</t>
+          <t>9789752790674</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kara Kılıç’ın Laneti Elric Destanı Beşinci Kitap</t>
+          <t>Karantina</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>8.8</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9799758467661</t>
+          <t>9786055532420</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kara Filmler neo-noir’dan future noir’e Gelecek İçin Hazırlan Gelecek Bir Katliam</t>
+          <t>Karanlığı Taramak</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>10.19</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9799758467012</t>
+          <t>9799758467500</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kaplan! Kaplan!</t>
+          <t>Kara Kılıç’ın Laneti Elric Destanı Beşinci Kitap</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>11.11</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789752790766</t>
+          <t>9799758467661</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kankurutan Cahil Zaman 3</t>
+          <t>Kara Filmler neo-noir’dan future noir’e Gelecek İçin Hazırlan Gelecek Bir Katliam</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>5.09</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789758467327</t>
+          <t>9799758467012</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kandil</t>
+          <t>Kaplan! Kaplan!</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>7.87</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789758467747</t>
+          <t>9789752790766</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kokusu</t>
+          <t>Kankurutan Cahil Zaman 3</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>5.46</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789752790957</t>
+          <t>9789758467327</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Kadıköy Underground Poetix 3. Cilt</t>
+          <t>Kandil</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>13.8</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789752790919</t>
+          <t>9789758467747</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kadıköy Underground Poetix 2040/99</t>
+          <t>Kadın Kokusu</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>18.06</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789752790889</t>
+          <t>9789752790957</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kadıköy Underground Poetix Mevsimlik Beat Pulp Neşriyat / 2020 Vol: 18</t>
+          <t>Kadıköy Underground Poetix 3. Cilt</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>13.89</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9799758467005</t>
+          <t>9789752790919</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kader Denizlerindeki Denizci Elric Destanı İkinci Kitap</t>
+          <t>Kadıköy Underground Poetix 2040/99</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>8.8</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786055532741</t>
+          <t>9789752790889</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Junky</t>
+          <t>Kadıköy Underground Poetix Mevsimlik Beat Pulp Neşriyat / 2020 Vol: 18</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9799758467210</t>
+          <t>9799758467005</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Johnny Panik ve Rüyaların Kutsal Kitabı</t>
+          <t>Kader Denizlerindeki Denizci Elric Destanı İkinci Kitap</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>11.02</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9799758467319</t>
+          <t>9786055532741</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kesik Esintiler</t>
+          <t>Junky</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>4.54</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789752790711</t>
+          <t>9799758467210</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler (Ciltli)</t>
+          <t>Johnny Panik ve Rüyaların Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>35</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9780000000996</t>
+          <t>9799758467319</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İnci Sözlük - İnsanlığa Lanet (Ciciş Baskı)</t>
+          <t>Kesik Esintiler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>19</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9799758467890</t>
+          <t>9789752790711</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İçerdeki Kedi</t>
+          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>8.24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789758467242</t>
+          <t>9780000000996</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İblise Göre İncil</t>
+          <t>İnci Sözlük - İnsanlığa Lanet (Ciciş Baskı)</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>5.09</v>
+        <v>19</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055532406</t>
+          <t>9799758467890</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Hobo</t>
+          <t>İçerdeki Kedi</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>18.06</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9799758467463</t>
+          <t>9789758467242</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>J.R.R. Tolkien Yüzüklerin Efendisi’nin Yaratıcısı</t>
+          <t>İblise Göre İncil</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>7.87</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9799752790208</t>
+          <t>9786055532406</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Hep Ona Kadar Saydım Ama Sen Hiç Görünmedin</t>
+          <t>Hobo</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>4.17</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055532840</t>
+          <t>9799758467463</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Öyküleri</t>
+          <t>J.R.R. Tolkien Yüzüklerin Efendisi’nin Yaratıcısı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>24</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000011032</t>
+          <t>9799752790208</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Hawkmoon Destanı 4 Kitap Takım</t>
+          <t>Hep Ona Kadar Saydım Ama Sen Hiç Görünmedin</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>30.56</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055532253</t>
+          <t>9786055532840</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gregor - Evdeki Gergedan</t>
+          <t>Hayvan Öyküleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789752790643</t>
+          <t>3990000011032</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Gözde Oyun</t>
+          <t>Hawkmoon Destanı 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>18.52</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789752790827</t>
+          <t>9786055532253</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Kaybedenler</t>
+          <t>Gregor - Evdeki Gergedan</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>20.83</v>
+        <v>25</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9799758467869</t>
+          <t>9789752790643</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Gizem Kılıcı Kayıp Kılıçlar Kitabı 2</t>
+          <t>Gözde Oyun</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>11.57</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789752790490</t>
+          <t>9789752790827</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Girne Limanı’ndan İstanbul’a</t>
+          <t>Görkemli Kaybedenler</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>6.94</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055532932</t>
+          <t>9799758467869</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Üzerine (Ciltli)</t>
+          <t>Gizem Kılıcı Kayıp Kılıçlar Kitabı 2</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>11.57</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789752790513</t>
+          <t>9789752790490</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Genet Tanca’da</t>
+          <t>Girne Limanı’ndan İstanbul’a</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>7.31</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789758467457</t>
+          <t>9786055532932</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Gen Haritası Enis Batur Şiiri’nde Kullanım Sıklığı ve Köken Temelinde Sözcük Taraması</t>
+          <t>Gerçek Üzerine (Ciltli)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>6.94</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9799758467648</t>
+          <t>9789752790513</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Geçişli Fiiller</t>
+          <t>Genet Tanca’da</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>4.54</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9799758467609</t>
+          <t>9789758467457</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Geç Gelen Ağıtlar</t>
+          <t>Gen Haritası Enis Batur Şiiri’nde Kullanım Sıklığı ve Köken Temelinde Sözcük Taraması</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>3.94</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789752790551</t>
+          <t>9799758467648</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gece Şehre Dedi Ki (Ciltli)</t>
+          <t>Geçişli Fiiller</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>8.24</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055532246</t>
+          <t>9799758467609</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>FÜG: İntihar Notları</t>
+          <t>Geç Gelen Ağıtlar</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>180</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789752790810</t>
+          <t>9789752790551</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Futurist Manifestolar Kitabı</t>
+          <t>Gece Şehre Dedi Ki (Ciltli)</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>22.22</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9799758467722</t>
+          <t>9786055532246</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Yaratan Elric Destanı Altıncı Kitap</t>
+          <t>FÜG: İntihar Notları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>9.26</v>
+        <v>180</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055150273</t>
+          <t>9789752790810</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Fallus’un Anlamı (Ciltli)</t>
+          <t>Futurist Manifestolar Kitabı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>13.89</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9799758467715</t>
+          <t>9799758467722</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Diğer Taraf</t>
+          <t>Fırtına Yaratan Elric Destanı Altıncı Kitap</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>11.94</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9799758467982</t>
+          <t>9786055150273</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Depresyonun Şiiri</t>
+          <t>Fallus’un Anlamı (Ciltli)</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>3.61</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055532383</t>
+          <t>9799758467715</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Diğer Taraf</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>15</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9799758467098</t>
+          <t>9799758467982</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Dagon</t>
+          <t>Depresyonun Şiiri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>11.11</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789752790841</t>
+          <t>9786055532383</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Dada Manifestoları</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>11.57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789752790568</t>
+          <t>9799758467098</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Şölen</t>
+          <t>Dagon</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>20.28</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9799758467494</t>
+          <t>9789752790841</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Tanrı’nın Tılsımı</t>
+          <t>Dada Manifestoları</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>8.8</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789752790704</t>
+          <t>9789752790568</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Çığrından Çıkmış Zaman</t>
+          <t>Çıplak Şölen</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>11.02</v>
+        <v>20.28</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055532864</t>
+          <t>9799758467494</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Çapulcu</t>
+          <t>Çılgın Tanrı’nın Tılsımı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>12.96</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9799758467814</t>
+          <t>9789752790704</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Çağrışımlar Kitabı</t>
+          <t>Çığrından Çıkmış Zaman</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>4.17</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9946055532034</t>
+          <t>9786055532864</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Manifestoları</t>
+          <t>Çapulcu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>13.43</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055532772</t>
+          <t>9799758467814</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Charles Bukowski’nin Kızıl’ı</t>
+          <t>Çağrışımlar Kitabı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>18.52</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055150266</t>
+          <t>9946055532034</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Charles Bukowski ve Meat Kuşağı</t>
+          <t>Çağdaş Sanat Manifestoları</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>39</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055532505</t>
+          <t>9786055532772</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ceza Sömürgesi ve Hukuk Öyküleri</t>
+          <t>Charles Bukowski’nin Kızıl’ı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>3990000013271</t>
+          <t>9786055150266</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Cennet ve Cehennemin Evliliği  - Neredeyse Bütün Eserleri 2</t>
+          <t>Charles Bukowski ve Meat Kuşağı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>5.46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9799758467371</t>
+          <t>9786055532505</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Meleği</t>
+          <t>Ceza Sömürgesi ve Hukuk Öyküleri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>10.19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789758467792</t>
+          <t>3990000013271</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Bütün Ölülerin Derileri Aynıdır</t>
+          <t>Cennet ve Cehennemin Evliliği  - Neredeyse Bütün Eserleri 2</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>7.31</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055532291</t>
+          <t>9799758467371</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Bokun Tarihi</t>
+          <t>Cehennem Meleği</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>280</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9799758467111</t>
+          <t>9789758467792</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Charles Dexter Ward Olayı</t>
+          <t>Bütün Ölülerin Derileri Aynıdır</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>13.8</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9799758467968</t>
+          <t>9786055532291</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Birinci Sürrealist Manifesto</t>
+          <t>Bokun Tarihi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>4.54</v>
+        <v>280</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055532871</t>
+          <t>9799758467111</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Bir Taksicinin Los Angeles Hikayeleri</t>
+          <t>Charles Dexter Ward Olayı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>11.11</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055532482</t>
+          <t>9799758467968</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Paradoks, Bir Seks Avcısının Günlüğü</t>
+          <t>Birinci Sürrealist Manifesto</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>10.19</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789752790254</t>
+          <t>9786055532871</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bir Fotoğrafçının La Plata Maceraları</t>
+          <t>Bir Taksicinin Los Angeles Hikayeleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>7.31</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9799758467180</t>
+          <t>9786055532482</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kurt’un Kaderi Elric Destanı Üçüncü Kitap</t>
+          <t>Paradoks, Bir Seks Avcısının Günlüğü</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>8.8</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9799758467852</t>
+          <t>9789752790254</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kitap</t>
+          <t>Bir Fotoğrafçının La Plata Maceraları</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>5.46</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9799758467036</t>
+          <t>9799758467180</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Bay Arkadin</t>
+          <t>Beyaz Kurt’un Kaderi Elric Destanı Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>6.48</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9799752790130</t>
+          <t>9799758467852</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ay Çocuk</t>
+          <t>Beyaz Kitap</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>23.15</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9799758467043</t>
+          <t>9799758467036</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Kubbeler Tamuli Birinci Kitap</t>
+          <t>Bay Arkadin</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>25.93</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055150174</t>
+          <t>9799752790130</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Android ve İnsan (Ciltli)</t>
+          <t>Ay Çocuk</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9799752790161</t>
+          <t>9799758467043</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Altın Gölgeler Şehri - Otherland 3. Kitap Başka Bir Ülke</t>
+          <t>Ateşten Kubbeler Tamuli Birinci Kitap</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>18.52</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055532529</t>
+          <t>9786055150174</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler</t>
+          <t>Android ve İnsan (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>49</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052242155</t>
+          <t>9799752790161</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Ereksiyon Aşk’ı</t>
+          <t>Altın Gölgeler Şehri - Otherland 3. Kitap Başka Bir Ülke</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786259890197</t>
+          <t>9786055532529</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kayıp İlanım</t>
+          <t>İstiridye Çocuğun Hüzünlü Ölümü ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>199</v>
+        <v>49</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786052242032</t>
+          <t>9786052242155</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm, Tasavvuf ve Ayahuasca</t>
+          <t>Aşk ve Ereksiyon Aşk’ı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>370</v>
+        <v>75</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055532512</t>
+          <t>9786259890197</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Yoldakiler</t>
+          <t>Kayıp İlanım</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>450</v>
+        <v>199</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055532567</t>
+          <t>9786052242032</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Ubik</t>
+          <t>Şamanizm, Tasavvuf ve Ayahuasca</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055150310</t>
+          <t>9786055532512</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi İkinci Kitap : Ölülerin Sözcüsü</t>
+          <t>Yoldakiler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059878081</t>
+          <t>9786055532567</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Big Sur’un Güneyli Generali</t>
+          <t>Ubik</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055150778</t>
+          <t>9786055150310</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Queer</t>
+          <t>Ender Serisi İkinci Kitap : Ölülerin Sözcüsü</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057020734</t>
+          <t>9786059878081</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Grand Grimoire</t>
+          <t>Big Sur’un Güneyli Generali</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055532604</t>
+          <t>9786055150778</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Camera Lucida</t>
+          <t>Queer</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057451934</t>
+          <t>9786057020734</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Satanic Bible Şeytanın Kitabı</t>
+          <t>Grand Grimoire</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057227881</t>
+          <t>9786055532604</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga Kutu 1</t>
+          <t>Camera Lucida</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786259890142</t>
+          <t>9786057451934</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Corpus Hermeticum</t>
+          <t>Satanic Bible Şeytanın Kitabı</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786259890135</t>
+          <t>9786057227881</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Eski Ropdöşambırıma Ağıt</t>
+          <t>Rea Otaku Manga Kutu 1</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>230</v>
+        <v>600</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055150204</t>
+          <t>9786259890142</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Palmer Eldritch’in 3 Stigmatası</t>
+          <t>Corpus Hermeticum</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786259890159</t>
+          <t>9786259890135</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Yürünen Yol</t>
+          <t>Eski Ropdöşambırıma Ağıt</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786259890173</t>
+          <t>9786055150204</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>35 Maddede Savaş Sanatı</t>
+          <t>Palmer Eldritch’in 3 Stigmatası</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786259890111</t>
+          <t>9786259890159</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 5</t>
+          <t>Yalnız Yürünen Yol</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057227898</t>
+          <t>9786259890173</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Kurumuş Yeşil Bitkiler</t>
+          <t>35 Maddede Savaş Sanatı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786259890104</t>
+          <t>9786259890111</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Beni Sevmeyen Hanginizdi?</t>
+          <t>Rea Otaku Manga 5</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057227874</t>
+          <t>9786057227898</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 4</t>
+          <t>Kurumuş Yeşil Bitkiler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057227867</t>
+          <t>9786259890104</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 3</t>
+          <t>Beni Sevmeyen Hanginizdi?</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057227843</t>
+          <t>9786057227874</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 2</t>
+          <t>Rea Otaku Manga 4</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9756057227850</t>
+          <t>9786057227867</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Marf Orfası</t>
+          <t>Rea Otaku Manga 3</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057227836</t>
+          <t>9786057227843</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Rea Otaku Manga 1</t>
+          <t>Rea Otaku Manga 2</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057227805</t>
+          <t>9756057227850</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Kökeni Üzerine</t>
+          <t>Marf Orfası</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057227812</t>
+          <t>9786057227836</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Otaku'nun Manga Defteri</t>
+          <t>Rea Otaku Manga 1</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057400499</t>
+          <t>9786057227805</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kavaklıkoz Hanı'nda Bir Vaka</t>
+          <t>Dünyanın Kökeni Üzerine</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057400482</t>
+          <t>9786057227812</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Omega Vatan</t>
+          <t>Otaku'nun Manga Defteri</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057400451</t>
+          <t>9786057400499</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Perşembe</t>
+          <t>Kavaklıkoz Hanı'nda Bir Vaka</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057400475</t>
+          <t>9786057400482</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Bir Borsa Spekülatörünün Anıları</t>
+          <t>Omega Vatan</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>370</v>
+        <v>330</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786055150761</t>
+          <t>9786057400451</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
+          <t>Mutlu Perşembe</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055532437</t>
+          <t>9786057400475</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanat Üzerine</t>
+          <t>Bir Borsa Spekülatörünün Anıları</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057400444</t>
+          <t>9786055150761</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Mehtap</t>
+          <t>Mesihler Yalnızca Kutsal Masallarda Olur</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057055583</t>
+          <t>9786055532437</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Şerh</t>
+          <t>Modern Sanat Üzerine</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057400413</t>
+          <t>9786057400444</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Bilenler İçin Zor Bir Durum</t>
+          <t>Mehtap</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057400406</t>
+          <t>9786057055583</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Dünya Yuvarlaktır</t>
+          <t>Şerh</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057400420</t>
+          <t>9786057400413</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Açlık</t>
+          <t>Bilenler İçin Zor Bir Durum</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057055590</t>
+          <t>9786057400406</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Otoban</t>
+          <t>Dünya Yuvarlaktır</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057055545</t>
+          <t>9786057400420</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Leonardo da Vinci ve Çocukluğundan Bir Anı</t>
+          <t>Açlık</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057055569</t>
+          <t>9786057055590</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Deniz Ne Kadar Güzel</t>
+          <t>Otoban</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057055576</t>
+          <t>9786057055545</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Alevler</t>
+          <t>Leonardo da Vinci ve Çocukluğundan Bir Anı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786057055552</t>
+          <t>9786057055569</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Gostak ve Doshes</t>
+          <t>Deniz Ne Kadar Güzel</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057055538</t>
+          <t>9786057055576</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Bokun Tarihi</t>
+          <t>Alevler</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057055514</t>
+          <t>9786057055552</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Tersine Gezegen</t>
+          <t>Gostak ve Doshes</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057451972</t>
+          <t>9786057055538</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yüz Kıyafetleri Dükkanı</t>
+          <t>Bokun Tarihi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057451996</t>
+          <t>9786057055514</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gezegen’in Altında</t>
+          <t>Tersine Gezegen</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057055507</t>
+          <t>9786057451972</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Milenyumun Mitosunda Herakleitik Fragmanlar</t>
+          <t>Yüz Kıyafetleri Dükkanı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057451989</t>
+          <t>9786057451996</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Günah Kitabı</t>
+          <t>Kızıl Gezegen’in Altında</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057451927</t>
+          <t>9786057055507</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Feminist Manifesto</t>
+          <t>Üçüncü Milenyumun Mitosunda Herakleitik Fragmanlar</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057451910</t>
+          <t>9786057451989</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Kral Süleyman Kasaya Lütfen</t>
+          <t>Günah Kitabı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057451903</t>
+          <t>9786057451927</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Usta Defteri Oruç Aruoba</t>
+          <t>Feminist Manifesto</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055150198</t>
+          <t>9786057451910</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Tim Burton Eskizleri 2</t>
+          <t>Kral Süleyman Kasaya Lütfen</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057020765</t>
+          <t>9786057451903</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Siddhartha Buddha ve Hayatı (Ciltli)</t>
+          <t>Usta Defteri Oruç Aruoba</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057020772</t>
+          <t>9786055150198</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Plüton’dan Kaçış</t>
+          <t>Tim Burton Eskizleri 2</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057020796</t>
+          <t>9786057020765</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Joe Carson’ın Silahı</t>
+          <t>Siddhartha Buddha ve Hayatı (Ciltli)</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057020703</t>
+          <t>9786057020772</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Vikont’un Ölümü</t>
+          <t>Plüton’dan Kaçış</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057020758</t>
+          <t>9786057020796</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Adamın Laneti</t>
+          <t>Joe Carson’ın Silahı</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057020727</t>
+          <t>9786057020703</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Vikont’un Ölümü</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057020710</t>
+          <t>9786057020758</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Bibliyomani</t>
+          <t>Beyaz Adamın Laneti</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057020741</t>
+          <t>9786057020727</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Hermetic Arcanum</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9456456456594</t>
+          <t>9786057020710</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Charles Bukowski Kare Defter</t>
+          <t>Bibliyomani</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9456456456617</t>
+          <t>9786057020741</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Don’t Panic! Kare Defter</t>
+          <t>Hermetic Arcanum</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9456456456600</t>
+          <t>9456456456594</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü Kare Defter</t>
+          <t>Charles Bukowski Kare Defter</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9456456456624</t>
+          <t>9456456456617</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Rain Dogs Kare Defter</t>
+          <t>Don’t Panic! Kare Defter</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055532451</t>
+          <t>9456456456600</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Karpuz Şekerinde</t>
+          <t>Kaybedenler Kulübü Kare Defter</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786055150143</t>
+          <t>9456456456624</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>İt</t>
+          <t>Rain Dogs Kare Defter</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786055150099</t>
+          <t>9786055532451</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Savaşı</t>
+          <t>Karpuz Şekerinde</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059878722</t>
+          <t>9786055150143</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>İnsandan Öte</t>
+          <t>İt</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786055532925</t>
+          <t>9786055150099</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Galaksi Kıyısında Geceyarısı Pikniği</t>
+          <t>İnsanlık Savaşı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055532215</t>
+          <t>9786059878722</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Film Yapmak Üzerine</t>
+          <t>İnsandan Öte</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786055532000</t>
+          <t>9786055532925</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Galaksi Kıyısında Geceyarısı Pikniği</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055532079</t>
+          <t>9786055532215</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Domuzları Tekmeleyen Çocuk (Ciltli)</t>
+          <t>Film Yapmak Üzerine</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786055532598</t>
+          <t>9786055532000</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Çırak Alvin</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055150082</t>
+          <t>9786055532079</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Cevapsız Ağrı</t>
+          <t>Domuzları Tekmeleyen Çocuk (Ciltli)</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786055532680</t>
+          <t>9786055532598</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaşın Tasviri</t>
+          <t>Çırak Alvin</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786055532918</t>
+          <t>9786055150082</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Bilimkurgu Sinemasında Cyberpunk</t>
+          <t>Cevapsız Ağrı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>268</v>
+        <v>230</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786055150037</t>
+          <t>9786055532680</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Bahçıvanın Bir Yılı</t>
+          <t>Bir Savaşın Tasviri</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786055150532</t>
+          <t>9786055532918</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Babili Düşlemek</t>
+          <t>Bilimkurgu Sinemasında Cyberpunk</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>330</v>
+        <v>268</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786059878654</t>
+          <t>9786055150037</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Andıran Otu</t>
+          <t>Bahçıvanın Bir Yılı</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786055532185</t>
+          <t>9786055150532</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da Alabalık Avı</t>
+          <t>Babili Düşlemek</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786055532284</t>
+          <t>9786059878654</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Aklın Çocukları</t>
+          <t>Andıran Otu</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786055532131</t>
+          <t>9786055532185</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Amerika’da Alabalık Avı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786055532475</t>
+          <t>9786055532284</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Açlık Sanatçısı</t>
+          <t>Aklın Çocukları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786055150112</t>
+          <t>9786055532131</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>6:45 Defter - XL Boy Çizgili</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786052242209</t>
+          <t>9786055532475</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Tesadüfler Atlası</t>
+          <t>Açlık Sanatçısı</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786052242216</t>
+          <t>9786055150112</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Simyanın Sırları</t>
+          <t>6:45 Defter - XL Boy Çizgili</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786052242247</t>
+          <t>9786052242209</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bilim Kurgu Tekniği</t>
+          <t>Tesadüfler Atlası</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786052242223</t>
+          <t>9786052242216</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Dora</t>
+          <t>Simyanın Sırları</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9776466450017</t>
+          <t>9786052242247</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kum Serisi (5 Kitap Takım)</t>
+          <t>Bilim Kurgu Tekniği</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>540</v>
+        <v>180</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786052242148</t>
+          <t>9786052242223</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyanın Kara Kitabı</t>
+          <t>Dora</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786052242117</t>
+          <t>9776466450017</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Grete Bloch’a Mektuplar</t>
+          <t>Kum Serisi (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>230</v>
+        <v>540</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786052242100</t>
+          <t>9786052242148</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Siber Kırılma</t>
+          <t>Sosyal Medyanın Kara Kitabı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>305</v>
+        <v>260</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786052242094</t>
+          <t>9786052242117</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı İnsanı</t>
+          <t>Grete Bloch’a Mektuplar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786052242001</t>
+          <t>9786052242100</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Zerdüşt ve Kraliçe</t>
+          <t>Siber Kırılma</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>430</v>
+        <v>305</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786052242186</t>
+          <t>9786052242094</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Hint-Avrupa Destanlarında Savaşcının Kefareti - Kurbanın Tezahürleri</t>
+          <t>Yeraltı İnsanı</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786052242179</t>
+          <t>9786052242001</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yılanın İni</t>
+          <t>Zerdüşt ve Kraliçe</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>255</v>
+        <v>430</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786052242162</t>
+          <t>9786052242186</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Anadolu ve Rumeli Müdafa-i Hukuk Cemiyeti Antiemperyalizmin Osmanlıcası</t>
+          <t>Hint-Avrupa Destanlarında Savaşcının Kefareti - Kurbanın Tezahürleri</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786052242070</t>
+          <t>9786052242179</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Alışmak İyileşmek Değil</t>
+          <t>Beyaz Yılanın İni</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>230</v>
+        <v>255</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786052242131</t>
+          <t>9786052242162</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Dalloway</t>
+          <t>Anadolu ve Rumeli Müdafa-i Hukuk Cemiyeti Antiemperyalizmin Osmanlıcası</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059878951</t>
+          <t>9786052242070</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Sıradan</t>
+          <t>Alışmak İyileşmek Değil</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786059878968</t>
+          <t>9786052242131</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Felsefe-i Ferd</t>
+          <t>Mrs. Dalloway</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786059878937</t>
+          <t>9786059878951</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Edebi Teknikler ve 72 Yaratıcı Yazarlık Deneyi</t>
+          <t>Vahşi Sıradan</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059878944</t>
+          <t>9786059878968</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Dış Politika Yazıları</t>
+          <t>Felsefe-i Ferd</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786059878999</t>
+          <t>9786059878937</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Uykuda ve Uyanık 24 Saat</t>
+          <t>Edebi Teknikler ve 72 Yaratıcı Yazarlık Deneyi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059878982</t>
+          <t>9786059878944</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Robo-tizm</t>
+          <t>Dış Politika Yazıları</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786059878975</t>
+          <t>9786059878999</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Ben Kallmannım</t>
+          <t>Uykuda ve Uyanık 24 Saat</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786052242063</t>
+          <t>9786059878982</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenler Kulübü Yolda</t>
+          <t>Robo-tizm</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786059878401</t>
+          <t>9786059878975</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Mezar Taşı Gibi Düşüyor Yağmur</t>
+          <t>Ben Kallmannım</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786059878418</t>
+          <t>9786052242063</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Kaybedenler Kulübü Yolda</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>305</v>
+        <v>330</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786059878425</t>
+          <t>9786059878401</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üzerine: Sevginin Nedenleri</t>
+          <t>Mezar Taşı Gibi Düşüyor Yağmur</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786052242025</t>
+          <t>9786059878418</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Route 66</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>330</v>
+        <v>305</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786055150686</t>
+          <t>9786059878425</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Yage Mektupları</t>
+          <t>Aşk Üzerine: Sevginin Nedenleri</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786055150440</t>
+          <t>9786052242025</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Bütün Güzel Çocuklar Şüpheli</t>
+          <t>Route 66</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786055150457</t>
+          <t>9786055150686</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Tek Şekerli Çınaraltı</t>
+          <t>Yage Mektupları</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786055150518</t>
+          <t>9786055150440</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Kutsal'a Dair</t>
+          <t>Bütün Güzel Çocuklar Şüpheli</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786055150570</t>
+          <t>9786055150457</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Sokaklar Uyudu Artık Öpüşebiliriz</t>
+          <t>Tek Şekerli Çınaraltı</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059878043</t>
+          <t>9786055150518</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>William S. Burroughs ve Kur’an-ı Kerim</t>
+          <t>Kutsal'a Dair</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059878050</t>
+          <t>9786055150570</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Simulakra</t>
+          <t>Sokaklar Uyudu Artık Öpüşebiliriz</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059878029</t>
+          <t>9786059878043</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Marsta Zaman Kayması</t>
+          <t>William S. Burroughs ve Kur’an-ı Kerim</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>370</v>
+        <v>380</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059878036</t>
+          <t>9786059878050</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Albemuth Özgür Radyosu</t>
+          <t>Simulakra</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055150815</t>
+          <t>9786059878029</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm</t>
+          <t>Marsta Zaman Kayması</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786055150808</t>
+          <t>9786059878036</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Bir Günahkarın Bilmesi Gerekenler</t>
+          <t>Albemuth Özgür Radyosu</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786055150822</t>
+          <t>9786055150815</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Tubes</t>
+          <t>Anarşizm</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786055150914</t>
+          <t>9786055150808</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Göl</t>
+          <t>Bir Günahkarın Bilmesi Gerekenler</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786055150938</t>
+          <t>9786055150822</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>İlk Anarşist Manifesto</t>
+          <t>Tubes</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786055150723</t>
+          <t>9786055150914</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Sesler</t>
+          <t>Göl</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786055150297</t>
+          <t>9786055150938</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Ender Serisi Beşinci Kitap - Savaş Okulunda Yılbaşı</t>
+          <t>İlk Anarşist Manifesto</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786055150280</t>
+          <t>9786055150723</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Hakları ve Pornografi</t>
+          <t>Yeraltından Sesler</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786055150792</t>
+          <t>9786055150297</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Hepimizden Nefret Ediyor</t>
+          <t>Ender Serisi Beşinci Kitap - Savaş Okulunda Yılbaşı</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786052242018</t>
+          <t>9786055150280</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Komünist Beyannamesi</t>
+          <t>Hayvan Hakları ve Pornografi</t>
         </is>
       </c>
       <c r="C403" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059878852</t>
+          <t>9786055150792</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Kum Okulda</t>
+          <t>Tanrı Hepimizden Nefret Ediyor</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>170</v>
+        <v>370</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059878845</t>
+          <t>9786052242018</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Kum Parkta</t>
+          <t>Komünist Beyannamesi</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059878838</t>
+          <t>9786059878852</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Kum Ormanda</t>
+          <t>Kum Okulda</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059878876</t>
+          <t>9786059878845</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Kum Pazarda</t>
+          <t>Kum Parkta</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059878869</t>
+          <t>9786059878838</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kum Hastanede</t>
+          <t>Kum Ormanda</t>
         </is>
       </c>
       <c r="C408" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059878883</t>
+          <t>9786059878876</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Nehir Yolcusu</t>
+          <t>Kum Pazarda</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059878753</t>
+          <t>9786059878869</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Biz</t>
+          <t>Kum Hastanede</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>305</v>
+        <v>170</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059878760</t>
+          <t>9786059878883</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Ejderha</t>
+          <t>Nehir Yolcusu</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>255</v>
+        <v>230</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059878197</t>
+          <t>9786059878753</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Ender Sürgünde</t>
+          <t>Biz</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>200</v>
+        <v>305</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059878715</t>
+          <t>9786059878760</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Donkişot Nasıl Yapıldı</t>
+          <t>Ejderha</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>180</v>
+        <v>255</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059878296</t>
+          <t>9786059878197</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Willard ve Onun Bowling Kupaları : Sapkın Bir Roman</t>
+          <t>Ender Sürgünde</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786059878265</t>
+          <t>9786059878715</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Homoseksüel Arzu</t>
+          <t>Donkişot Nasıl Yapıldı</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059878289</t>
+          <t>9786059878296</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Diyalog Yazmak : Radyo, TV ve Sinema İçin</t>
+          <t>Willard ve Onun Bowling Kupaları : Sapkın Bir Roman</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786055150945</t>
+          <t>9786059878265</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Kaddish</t>
+          <t>Homoseksüel Arzu</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>305</v>
+        <v>330</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059878500</t>
+          <t>9786059878289</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İmdaaat! Ayı Beni Yiyor!</t>
+          <t>Diyalog Yazmak : Radyo, TV ve Sinema İçin</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059878371</t>
+          <t>9786055150945</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Anarşist Bir Film Teorisi</t>
+          <t>Kaddish</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>180</v>
+        <v>305</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059878302</t>
+          <t>9786059878500</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>400 İlah Ormanı</t>
+          <t>İmdaaat! Ayı Beni Yiyor!</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9776456456562</t>
+          <t>9786059878371</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Defteri (Büyük)</t>
+          <t>Anarşist Bir Film Teorisi</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059878890</t>
+          <t>9786059878302</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Simon İff</t>
+          <t>400 İlah Ormanı</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059878920</t>
+          <t>9776456456562</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Kış Bahçesinden Fotoğrafa</t>
+          <t>Bisiklet Defteri (Büyük)</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059878821</t>
+          <t>9786059878890</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Simon İff</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059878814</t>
+          <t>9786059878920</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Kış Bahçesinden Fotoğrafa</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059878791</t>
+          <t>9786059878821</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C426" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059878807</t>
+          <t>9786059878814</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından Yirmi Dört Saat</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059878166</t>
+          <t>9786059878791</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Rasyonel Şizofreni</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C428" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059878142</t>
+          <t>9786059878807</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Ludwig Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
+          <t>Bir Kadının Yaşamından Yirmi Dört Saat</t>
         </is>
       </c>
       <c r="C429" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059878135</t>
+          <t>9786059878166</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Dayanılmaz Acılar Orkestrası</t>
+          <t>Rasyonel Şizofreni</t>
         </is>
       </c>
       <c r="C430" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059878586</t>
+          <t>9786059878142</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>Ludwig Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059878609</t>
+          <t>9786059878135</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Dayanılmaz Acılar Orkestrası</t>
         </is>
       </c>
       <c r="C432" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059878593</t>
+          <t>9786059878586</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kuşak</t>
+          <t>7</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059878616</t>
+          <t>9786059878609</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Diye Bir Şey Bilmiyorum</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C434" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059878647</t>
+          <t>9786059878593</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Özgür Olduğunda Marmara</t>
+          <t>Kayıp Kuşak</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059878333</t>
+          <t>9786059878616</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Oğlum Stalin</t>
+          <t>Diye Bir Şey Bilmiyorum</t>
         </is>
       </c>
       <c r="C436" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059878326</t>
+          <t>9786059878647</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Çimlerin İntikamı</t>
+          <t>Özgür Olduğunda Marmara</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>305</v>
+        <v>260</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059878180</t>
+          <t>9786059878333</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Gece Hapları</t>
+          <t>Sevgili Oğlum Stalin</t>
         </is>
       </c>
       <c r="C438" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059878173</t>
+          <t>9786059878326</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet (Ciltli)</t>
+          <t>Çimlerin İntikamı</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>280</v>
+        <v>305</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059878104</t>
+          <t>9786059878180</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Sesler</t>
+          <t>Gece Hapları</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059878111</t>
+          <t>9786059878173</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Burton ve Swinburne’ün Olağanüstü Maceraları 2 : Kurmalı Adam (Ciltli)</t>
+          <t>Bisiklet (Ciltli)</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059878449</t>
+          <t>9786059878104</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Vegan ve Anarşi</t>
+          <t>Sesler</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059878432</t>
+          <t>9786059878111</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Kurtadamın Döngüsü</t>
+          <t>Burton ve Swinburne’ün Olağanüstü Maceraları 2 : Kurmalı Adam (Ciltli)</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>280</v>
+        <v>470</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059878470</t>
+          <t>9786059878449</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>İntihar Şiirleri</t>
+          <t>Vegan ve Anarşi</t>
         </is>
       </c>
       <c r="C444" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059878357</t>
+          <t>9786059878432</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Evrimi</t>
+          <t>Kurtadamın Döngüsü</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786055150853</t>
+          <t>9786059878470</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Mastürbasyon İlmi Üzerine</t>
+          <t>İntihar Şiirleri</t>
         </is>
       </c>
       <c r="C446" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059878272</t>
+          <t>9786059878357</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto - Spk</t>
+          <t>Ejderhanın Evrimi</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786055150860</t>
+          <t>9786055150853</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>34 U 442 Veda Busesi</t>
+          <t>Mastürbasyon İlmi Üzerine</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786055150846</t>
+          <t>9786059878272</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Rüya Duvarları</t>
+          <t>Komünist Manifesto - Spk</t>
         </is>
       </c>
       <c r="C449" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9776456456531</t>
+          <t>9786055150860</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Kafka Defteri (Küçük)</t>
+          <t>34 U 442 Veda Busesi</t>
         </is>
       </c>
       <c r="C450" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9776456456555</t>
+          <t>9786055150846</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Kafka Defteri (Büyük)</t>
+          <t>Rüya Duvarları</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9776456456548</t>
+          <t>9776456456531</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet Defteri (Küçük)</t>
+          <t>Kafka Defteri (Küçük)</t>
         </is>
       </c>
       <c r="C452" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059878203</t>
+          <t>9776456456555</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Askere Gitmemenin 1001 Yolu (Ciltli)</t>
+          <t>Kafka Defteri (Büyük)</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059878210</t>
+          <t>9776456456548</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Kafka Üzerine (Ciltli)</t>
+          <t>Bisiklet Defteri (Küçük)</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059878227</t>
+          <t>9786059878203</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Kozmoloji ve Kozmogoni (Ciltli)</t>
+          <t>Askere Gitmemenin 1001 Yolu (Ciltli)</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059878234</t>
+          <t>9786059878210</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Marijuana Günlükleri (Ciltli)</t>
+          <t>Kafka Üzerine (Ciltli)</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059878241</t>
+          <t>9786059878227</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Tefsir (Ciltli)</t>
+          <t>Kozmoloji ve Kozmogoni (Ciltli)</t>
         </is>
       </c>
       <c r="C457" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786055150716</t>
+          <t>9786059878234</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Fotografinin Küçük Tarihi (Ciltli)</t>
+          <t>Marijuana Günlükleri (Ciltli)</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786055150976</t>
+          <t>9786059878241</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Kitch ve Sanat</t>
+          <t>Tefsir (Ciltli)</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786055150693</t>
+          <t>9786055150716</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Annemin Son Dört Günü</t>
+          <t>Fotografinin Küçük Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786055150525</t>
+          <t>9786055150976</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 13</t>
+          <t>Kitch ve Sanat</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786055150051</t>
+          <t>9786055150693</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Yaylı Bacak Jack</t>
+          <t>Annemin Son Dört Günü</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>500</v>
+        <v>230</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786055150013</t>
+          <t>9786055150525</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 12</t>
+          <t>Underground Poetix Sayı: 13</t>
         </is>
       </c>
       <c r="C463" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786055532673</t>
+          <t>9786055150051</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Underground Poetix Sayı: 11</t>
+          <t>Yaylı Bacak Jack</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786055532659</t>
+          <t>9786055150013</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Uçan Spagetti Canavarı Kilisesi’nin Dua Kitabı</t>
+          <t>Underground Poetix Sayı: 12</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786055532017</t>
+          <t>9786055532673</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Timothy Archer</t>
+          <t>Underground Poetix Sayı: 11</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>370</v>
+        <v>180</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786055532307</t>
+          <t>9786055532659</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Taşrada Düğün Hazırlıkları - Richard ve Samuel</t>
+          <t>Uçan Spagetti Canavarı Kilisesi’nin Dua Kitabı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789752790940</t>
+          <t>9786055532017</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>T.A.Z: Geçici Otonom Bölge, Ontolojik Anarşi, Şiirsel Terörizm</t>
+          <t>Timothy Archer</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059878685</t>
+          <t>9786055532307</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Sombrero</t>
+          <t>Taşrada Düğün Hazırlıkları - Richard ve Samuel</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786055150105</t>
+          <t>9789752790940</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Ruhsallık Üzerine</t>
+          <t>T.A.Z: Geçici Otonom Bölge, Ontolojik Anarşi, Şiirsel Terörizm</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786055150259</t>
+          <t>9786059878685</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Orospu Kırmızı</t>
+          <t>Sombrero</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786057400468</t>
+          <t>9786055150105</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Necronomicon</t>
+          <t>Sanatta Ruhsallık Üzerine</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786055150167</t>
+          <t>9786055150259</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığın Biyo-Politika Sözlüğü (Ciltli)</t>
+          <t>Orospu Kırmızı</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786055150242</t>
+          <t>9786057400468</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Malik-i Mevt</t>
+          <t>Necronomicon</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786052242049</t>
+          <t>9786055150167</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>KTN: Kişisel Toplantı Notları</t>
+          <t>Mimarlığın Biyo-Politika Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786055532635</t>
+          <t>9786055150242</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Koza</t>
+          <t>Malik-i Mevt</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786055532413</t>
+          <t>9786052242049</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kahin</t>
+          <t>KTN: Kişisel Toplantı Notları</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
+          <t>9786055532635</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Koza</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786055532413</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Kahin</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
           <t>9786055150228</t>
         </is>
       </c>
-      <c r="B478" s="1" t="inlineStr">
+      <c r="B480" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Eroin</t>
         </is>
       </c>
-      <c r="C478" s="1">
+      <c r="C480" s="1">
         <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>