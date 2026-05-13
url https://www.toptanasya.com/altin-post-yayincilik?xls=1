--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,5530 +85,5605 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054811380</t>
+          <t>9786054811366</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tedbirsiz Kaderin Sahipsiz Kurbanları</t>
+          <t>Ahde Vefa</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789752445390</t>
+          <t>9786054811625</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens Boyama Kitabı</t>
+          <t>Eski Uygur Türkçesi Söz Varlığı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752445062</t>
+          <t>9786055248659</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2018 YKS KPSS ALES DGS Paragraf Deneme Seti</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Kolay Seviye-1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789752445086</t>
+          <t>9786054715602</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Büyük Taarruz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>26</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789752445031</t>
+          <t>9786054948291</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Asılı Kaldım Gözlerinde</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789752445413</t>
+          <t>9786054811380</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2018 TYT Çözümlü 8 Deneme</t>
+          <t>Tedbirsiz Kaderin Sahipsiz Kurbanları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752445406</t>
+          <t>9789752445390</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2018 8. Sınıf LGS 5 Deneme</t>
+          <t>Küçük Prens Boyama Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054811106</t>
+          <t>9789752445062</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mevsimi</t>
+          <t>2018 YKS KPSS ALES DGS Paragraf Deneme Seti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054811120</t>
+          <t>9789752445086</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Bağı</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054811090</t>
+          <t>9789752445031</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığı</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054811076</t>
+          <t>9789752445413</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Akşam Çayı</t>
+          <t>2018 TYT Çözümlü 8 Deneme</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>20</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054811069</t>
+          <t>9789752445406</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Yumağı</t>
+          <t>2018 8. Sınıf LGS 5 Deneme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054811113</t>
+          <t>9786054811106</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İpek Ten</t>
+          <t>Aşk Mevsimi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000015896</t>
+          <t>9786054811120</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Akad Akademik Kaynak Dergisi Sayı: 1</t>
+          <t>Sevgi Bağı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054811137</t>
+          <t>9786054811090</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Yuvası</t>
+          <t>Gün Işığı</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054811533</t>
+          <t>9786054811076</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kızılelma</t>
+          <t>Akşam Çayı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054948352</t>
+          <t>9786054811069</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şehr-i Hayalde Güz Kokusu</t>
+          <t>Yaşam Yumağı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054948369</t>
+          <t>9786054811113</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Babamın İzi</t>
+          <t>İpek Ten</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000026775</t>
+          <t>3990000015896</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Akad Akademik Kaynak Dergisi Sayı: 3</t>
+          <t>Akad Akademik Kaynak Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054811540</t>
+          <t>9786054811137</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy Var Yukarda</t>
+          <t>Sevgi Yuvası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054811182</t>
+          <t>9786054811533</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Leke</t>
+          <t>Kızılelma</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054811175</t>
+          <t>9786054948352</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ben</t>
+          <t>Şehr-i Hayalde Güz Kokusu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>36</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054811236</t>
+          <t>9786054948369</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Umut</t>
+          <t>Babamın İzi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054811212</t>
+          <t>3990000026775</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tutku</t>
+          <t>Akad Akademik Kaynak Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>19</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054811168</t>
+          <t>9786054811540</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Evdeki Kabus</t>
+          <t>Bir Köy Var Yukarda</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054811434</t>
+          <t>9786054811182</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Leke</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054811472</t>
+          <t>9786054811175</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>İçimdeki Ben</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>19</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054811557</t>
+          <t>9786054811236</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türk'e Ad Veren Türkler</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>34</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054811489</t>
+          <t>9786054811212</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Temas</t>
+          <t>Tutku</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054811502</t>
+          <t>9786054811168</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Evdeki Kabus</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054811496</t>
+          <t>9786054811434</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çaylak</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054811465</t>
+          <t>9786054811472</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Parmak izi</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054811458</t>
+          <t>9786054811557</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz</t>
+          <t>Türk'e Ad Veren Türkler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054811519</t>
+          <t>9786054811489</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aldatma</t>
+          <t>Temas</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054811083</t>
+          <t>9786054811502</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gatsby'nin Aşkı</t>
+          <t>Şüphe</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054811397</t>
+          <t>9786054811496</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Mitolojileri ve Efsaneleri</t>
+          <t>Çaylak</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054811229</t>
+          <t>9786054811465</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sınırlar ve Yalanlar</t>
+          <t>Parmak izi</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054811328</t>
+          <t>9786054811458</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Terör Kıskacında Üniversiteler</t>
+          <t>Kusursuz</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>34</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054948055</t>
+          <t>9786054811519</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Son Seyran</t>
+          <t>Aldatma</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054948109</t>
+          <t>9786054811083</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mühendisin Aşkı</t>
+          <t>Gatsby'nin Aşkı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789752445109</t>
+          <t>9786054811397</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kapanı</t>
+          <t>Anadolu Mitolojileri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789752445116</t>
+          <t>9786054811229</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sınırlar ve Yalanlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752445079</t>
+          <t>9786054811328</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Terör Kıskacında Üniversiteler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789752445123</t>
+          <t>9786054948055</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Son Seyran</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789752445000</t>
+          <t>9786054948109</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Mühendisin Aşkı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789752445048</t>
+          <t>9789752445109</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne ile Yaşar</t>
+          <t>Cehennem Kapanı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000078849</t>
+          <t>9789752445116</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789752445055</t>
+          <t>9789752445079</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054948413</t>
+          <t>9789752445123</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>YGS Tamamı Çözümlü 2 Deneme Sınavı</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054948079</t>
+          <t>9789752445000</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bi Kahve Şiir Seçkisi</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752445147</t>
+          <t>9789752445048</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>İnsan Ne ile Yaşar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990054948505</t>
+          <t>3990000078849</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çıkış Yok</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752445291</t>
+          <t>9789752445055</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2018 11. Sınıf Sayısal Soru Bankası</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752445307</t>
+          <t>9786054948413</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2018 10. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>YGS Tamamı Çözümlü 2 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752445277</t>
+          <t>9786054948079</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2018 9. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Bi Kahve Şiir Seçkisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789752445178</t>
+          <t>9789752445147</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054948734</t>
+          <t>3990054948505</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Stage 5 - Jane Eyre</t>
+          <t>Çıkış Yok</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054948802</t>
+          <t>9789752445291</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Stage 6 - Sense And Sensibility</t>
+          <t>2018 11. Sınıf Sayısal Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054948758</t>
+          <t>9789752445307</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Stage 4 - Short Stories</t>
+          <t>2018 10. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054948666</t>
+          <t>9789752445277</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Stage 3 - The Call Of The Wild</t>
+          <t>2018 9. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054948727</t>
+          <t>9789752445178</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Stage 5 - Emma</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054948710</t>
+          <t>9786054948734</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Stage 4 - The Private History Of A Campaing That Failed</t>
+          <t>Stage 5 - Jane Eyre</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789752445246</t>
+          <t>9786054948802</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Stage 6 - Sense And Sensibility</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789752445208</t>
+          <t>9786054948758</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Stage 4 - Short Stories</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752445239</t>
+          <t>9786054948666</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat (Tam Metin)</t>
+          <t>Stage 3 - The Call Of The Wild</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789752445130</t>
+          <t>9786054948727</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Stage 5 - Emma</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789752445024</t>
+          <t>9786054948710</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Stage 4 - The Private History Of A Campaing That Failed</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054948659</t>
+          <t>9789752445246</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Stage 3 - Moby Dick</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054948772</t>
+          <t>9789752445208</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Stage 5 - The 30,000 Beguest And Other Stories</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054948680</t>
+          <t>9789752445239</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Stage 3 - The Railway Children</t>
+          <t>Taaşşuk-ı Talat ve Fitnat (Tam Metin)</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054948673</t>
+          <t>9789752445130</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Stage 4 - An Imaginative Woman</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054948697</t>
+          <t>9789752445024</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Stage 4 - Silas Marner</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054948819</t>
+          <t>9786054948659</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Stage 6 - The Pearl</t>
+          <t>Stage 3 - Moby Dick</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054948642</t>
+          <t>9786054948772</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Stage 3 - Little Women</t>
+          <t>Stage 5 - The 30,000 Beguest And Other Stories</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054948550</t>
+          <t>9786054948680</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Stage 1 - Dr. Jekyll And Mr. Hyde</t>
+          <t>Stage 3 - The Railway Children</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054948635</t>
+          <t>9786054948673</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Stage 2 - The Children Of New Forest</t>
+          <t>Stage 4 - An Imaginative Woman</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054948581</t>
+          <t>9786054948697</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Stage 1 - Tom Sawyer</t>
+          <t>Stage 4 - Silas Marner</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054948789</t>
+          <t>9786054948819</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Stage 6 - Far From The Madding Crowd</t>
+          <t>Stage 6 - The Pearl</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054948796</t>
+          <t>9786054948642</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Stage 6 - Of Mice And Men</t>
+          <t>Stage 3 - Little Women</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054948826</t>
+          <t>9786054948550</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Stage 6 - Wuthering Heights</t>
+          <t>Stage 1 - Dr. Jekyll And Mr. Hyde</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054948765</t>
+          <t>9786054948635</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Stage 5 - Tales Of Mystery And Imagination</t>
+          <t>Stage 2 - The Children Of New Forest</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054948703</t>
+          <t>9786054948581</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Stage 4 - The Great Gatsby</t>
+          <t>Stage 1 - Tom Sawyer</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054948604</t>
+          <t>9786054948789</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Stager 3 - Dracula</t>
+          <t>Stage 6 - Far From The Madding Crowd</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054948536</t>
+          <t>9786054948796</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Stage 1 - Ali Baba And Forty Thieves</t>
+          <t>Stage 6 - Of Mice And Men</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054948543</t>
+          <t>9786054948826</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Stage 1 - Anne Of Green Gable</t>
+          <t>Stage 6 - Wuthering Heights</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054948741</t>
+          <t>9786054948765</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Stage 5 - Pride And Prejudice</t>
+          <t>Stage 5 - Tales Of Mystery And Imagination</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054948567</t>
+          <t>9786054948703</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Stage 1 - The Adventure Of Hucklebery Finn</t>
+          <t>Stage 4 - The Great Gatsby</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054948611</t>
+          <t>9786054948604</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Stage 2 - Pocahontas</t>
+          <t>Stager 3 - Dracula</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054948598</t>
+          <t>9786054948536</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Stage 2 - Peter Pan</t>
+          <t>Stage 1 - Ali Baba And Forty Thieves</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054948628</t>
+          <t>9786054948543</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Stage 2 - Robinson Crusoe</t>
+          <t>Stage 1 - Anne Of Green Gable</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054948574</t>
+          <t>9786054948741</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Stage 2 - A Little Princess</t>
+          <t>Stage 5 - Pride And Prejudice</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054811243</t>
+          <t>9786054948567</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hamidabad (Isparta) Sancağı</t>
+          <t>Stage 1 - The Adventure Of Hucklebery Finn</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054948031</t>
+          <t>9786054948611</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gümüşhane Tarihinden Kesitler</t>
+          <t>Stage 2 - Pocahontas</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054811298</t>
+          <t>9786054948598</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>CHP mi? AKP mi?</t>
+          <t>Stage 2 - Peter Pan</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054811304</t>
+          <t>9786054948628</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dağların Eteğinde</t>
+          <t>Stage 2 - Robinson Crusoe</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058690349</t>
+          <t>9786054948574</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yıldız ve Konuşan Bebek</t>
+          <t>Stage 2 - A Little Princess</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058690370</t>
+          <t>9786054811243</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yıldız ile Kargalar</t>
+          <t>Hamidabad (Isparta) Sancağı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054715138</t>
+          <t>9786054948031</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Edebiyat 1 Cep Kartı</t>
+          <t>Gümüşhane Tarihinden Kesitler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054715121</t>
+          <t>9786054811298</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Coğrafya Cep Kartı</t>
+          <t>CHP mi? AKP mi?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054715114</t>
+          <t>9786054811304</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Coğrafya Cep Kartı</t>
+          <t>Dağların Eteğinde</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054715107</t>
+          <t>9786058690349</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Biyoloji Cep Kartı</t>
+          <t>Yıldız ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054715091</t>
+          <t>9786058690370</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Biyoloji Cep Kartı</t>
+          <t>Yıldız ile Kargalar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055248222</t>
+          <t>9786054715138</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>YGS - LYS Edebiyat 1 Cep Kartı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054715275</t>
+          <t>9786054715121</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ahlaka İsyan Nietzsche ve Etik</t>
+          <t>YGS - LYS Coğrafya Cep Kartı</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054715770</t>
+          <t>9786054715114</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>YDS - LYS.5 Hint Master</t>
+          <t>YGS - LYS Coğrafya Cep Kartı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>54</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054715527</t>
+          <t>9786054715107</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Uçurum Halkı</t>
+          <t>YGS - LYS Biyoloji Cep Kartı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055248475</t>
+          <t>9786054715091</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Atası Gılgameş</t>
+          <t>YGS - LYS Biyoloji Cep Kartı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054715701</t>
+          <t>9786055248222</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Troya ve Troyalılar</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058690387</t>
+          <t>9786054715275</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tehcir mi Soykırım mı?</t>
+          <t>Ahlaka İsyan Nietzsche ve Etik</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055248338</t>
+          <t>9786054715770</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Seyrini Değiştiren Deniz Yolculukları</t>
+          <t>YDS - LYS.5 Hint Master</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>19</v>
+        <v>54</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054811038</t>
+          <t>9786054715527</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Ölümün Fısıltısı</t>
+          <t>Uçurum Halkı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054811021</t>
+          <t>9786055248475</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - İpucu</t>
+          <t>Türklerin Atası Gılgameş</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054811014</t>
+          <t>9786054715701</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Esrarengiz Katil</t>
+          <t>Troya ve Troyalılar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054811007</t>
+          <t>9786058690387</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Cinayet Sokağı</t>
+          <t>Tehcir mi Soykırım mı?</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054715992</t>
+          <t>9786055248338</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Adalet Peşinde</t>
+          <t>Tarihin Seyrini Değiştiren Deniz Yolculukları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055248208</t>
+          <t>9786054811038</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sevme Sanatı</t>
+          <t>Sherlock Holmes - Ölümün Fısıltısı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054715961</t>
+          <t>9786054811021</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Jude</t>
+          <t>Sherlock Holmes - İpucu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058690363</t>
+          <t>9786054811014</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Sherlock Holmes - Esrarengiz Katil</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054715916</t>
+          <t>9786054811007</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Said Nursi</t>
+          <t>Sherlock Holmes - Cinayet Sokağı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055248161</t>
+          <t>9786054715992</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Rübab-ı Şikeste ve Tüm Eserleri</t>
+          <t>Sherlock Holmes - Adalet Peşinde</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054715046</t>
+          <t>9786055248208</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>PKK ve Korucular</t>
+          <t>Sevme Sanatı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054715848</t>
+          <t>9786054715961</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>PKK Terörü Neden Bitmez?</t>
+          <t>Sevgili Jude</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055248567</t>
+          <t>9786058690363</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058690356</t>
+          <t>9786054715916</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Said Nursi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055248604</t>
+          <t>9786055248161</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Özgürleşme Olgusu</t>
+          <t>Rübab-ı Şikeste ve Tüm Eserleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054715985</t>
+          <t>9786054715046</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Öteki Diyarlar</t>
+          <t>PKK ve Korucular</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054715213</t>
+          <t>9786054715848</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Öğretim Lideri: Okul Yöneticisi</t>
+          <t>PKK Terörü Neden Bitmez?</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054715206</t>
+          <t>9786055248567</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Tarih Cep Kartı</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990005248482</t>
+          <t>9786058690356</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Odysseia</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054715237</t>
+          <t>9786055248604</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche - Yaşamı ve Felsefesi</t>
+          <t>Özgürleşme Olgusu</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054715053</t>
+          <t>9786054715985</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Müslüman Oldular</t>
+          <t>Öteki Diyarlar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054715893</t>
+          <t>9786054715213</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi - İlahi Aşkı</t>
+          <t>Öğretim Lideri: Okul Yöneticisi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054715299</t>
+          <t>9786054715206</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Talat Paşa</t>
+          <t>YGS - LYS Tarih Cep Kartı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054715855</t>
+          <t>3990005248482</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mavinin Kavgası</t>
+          <t>Odysseia</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055248321</t>
+          <t>9786054715237</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Macellan</t>
+          <t>Nietzsche - Yaşamı ve Felsefesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058690301</t>
+          <t>9786054715053</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Nasıl Müslüman Oldular</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055248185</t>
+          <t>9786054715893</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim (Türkçe Meali)</t>
+          <t>Mesnevi - İlahi Aşkı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055248314</t>
+          <t>9786054715299</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kompozisyon ve Anlatım Biçimleri</t>
+          <t>Mehmed Talat Paşa</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055248352</t>
+          <t>9786054715855</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kişi Nasıl Kendisi Olur</t>
+          <t>Mavinin Kavgası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>12</v>
+        <v>23</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055248123</t>
+          <t>9786055248321</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Elma</t>
+          <t>Macellan</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055248253</t>
+          <t>9786058690301</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kesik Baş</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786058690332</t>
+          <t>9786055248185</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kel Güvercinci</t>
+          <t>Kuran-ı Kerim (Türkçe Meali)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>20</v>
+        <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054715862</t>
+          <t>9786055248314</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kavgam ve Hitler</t>
+          <t>Kompozisyon ve Anlatım Biçimleri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055248628</t>
+          <t>9786055248352</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kamus-i Türki (Ciltli)</t>
+          <t>Kişi Nasıl Kendisi Olur</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055248246</t>
+          <t>9786055248123</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kamasutra</t>
+          <t>Kırmızı Elma</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054715015</t>
+          <t>9786055248253</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İzafiyet Teorisi</t>
+          <t>Kesik Baş</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054715657</t>
+          <t>9786058690332</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İttihatçıların Trabzon’daki Faaliyetleri</t>
+          <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054715077</t>
+          <t>9786054715862</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İsrail Amerika Evanjelizm ve PKK</t>
+          <t>Kavgam ve Hitler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054715695</t>
+          <t>9786055248628</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İskitlerin Tarihi</t>
+          <t>Kamus-i Türki (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054715763</t>
+          <t>9786055248246</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Sınavlar İçin Konu Anlatımlı Soru Bankası</t>
+          <t>Kamasutra</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054715558</t>
+          <t>9786054715015</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Öğrenme Kılavuzu</t>
+          <t>İzafiyet Teorisi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055248130</t>
+          <t>9786054715657</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İlyada</t>
+          <t>İttihatçıların Trabzon’daki Faaliyetleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055248468</t>
+          <t>9786054715077</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İlahi Komedya</t>
+          <t>İsrail Amerika Evanjelizm ve PKK</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055248536</t>
+          <t>9786054715695</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Nech’ül - Belaga Hz.Ali</t>
+          <t>İskitlerin Tarihi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055248109</t>
+          <t>9786054715763</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İkinci El Kızlar</t>
+          <t>İngilizce Sınavlar İçin Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054715305</t>
+          <t>9786054715558</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İdam Mahkumlarından Son Mektup</t>
+          <t>İngilizce Öğrenme Kılavuzu</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054715084</t>
+          <t>9786055248130</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammedi Müjdeleyen Gerçek İncil Barnabas</t>
+          <t>İlyada</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055248093</t>
+          <t>9786055248468</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Her Yön</t>
+          <t>İlahi Komedya</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054715190</t>
+          <t>9786055248536</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Tarih Cep Kartı</t>
+          <t>Nech’ül - Belaga Hz.Ali</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054715886</t>
+          <t>9786055248109</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bir İlkbahar</t>
+          <t>İkinci El Kızlar</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054715824</t>
+          <t>9786054715305</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Merzifon - 2</t>
+          <t>İdam Mahkumlarından Son Mektup</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>75</v>
+        <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054715244</t>
+          <t>9786054715084</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Dersleri</t>
+          <t>Hz. Muhammedi Müjdeleyen Gerçek İncil Barnabas</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055248635</t>
+          <t>9786055248093</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Fatuhu’l Gayb</t>
+          <t>Her Dem Her Yön</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>3990054715923</t>
+          <t>9786054715190</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Eşkıya Aşk</t>
+          <t>YGS - LYS Tarih Cep Kartı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054715589</t>
+          <t>9786054715886</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Eski Yakındoğu Tarihinde Alalah</t>
+          <t>Gönül Bir İlkbahar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054715619</t>
+          <t>9786054715824</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dün ve Yarın</t>
+          <t>Geçmişten Günümüze Merzifon - 2</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>32</v>
+        <v>75</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055248215</t>
+          <t>9786054715244</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Dinle Küçük Adam</t>
+          <t>Felsefe Dersleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054715510</t>
+          <t>9786055248635</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Devrim</t>
+          <t>Fatuhu’l Gayb</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054715183</t>
+          <t>3990054715923</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Tarih Cep Kartı</t>
+          <t>Eşkıya Aşk</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>13</v>
+        <v>26</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054715930</t>
+          <t>9786054715589</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Kalabalıktan Uzak</t>
+          <t>Eski Yakındoğu Tarihinde Alalah</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054715909</t>
+          <t>9786054715619</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Çepniler</t>
+          <t>Dün ve Yarın</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054715497</t>
+          <t>9786055248215</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Cambazhane Köpeği</t>
+          <t>Dinle Küçük Adam</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055248000</t>
+          <t>9786054715510</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Büyük Gaflar</t>
+          <t>Devrim</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055248499</t>
+          <t>9786054715183</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Buyruk - İmam Cafer-i Sadık Buyruğu</t>
+          <t>YGS - LYS Tarih Cep Kartı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055248147</t>
+          <t>9786054715930</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı Sonrası Rusya’da Esaret Yılları</t>
+          <t>Çılgın Kalabalıktan Uzak</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055248581</t>
+          <t>9786054715909</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Psikoloji</t>
+          <t>Çepniler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058690318</t>
+          <t>9786054715497</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Cambazhane Köpeği</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054811045</t>
+          <t>9786055248000</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Bir Kentin Tarihi - Ordu</t>
+          <t>Büyük Gaflar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054715176</t>
+          <t>9786055248499</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Matematik Cep Kartı</t>
+          <t>Buyruk - İmam Cafer-i Sadık Buyruğu</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786058690325</t>
+          <t>9786055248147</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Bir Günlük Düş</t>
+          <t>Birinci Dünya Savaşı Sonrası Rusya’da Esaret Yılları</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054715626</t>
+          <t>9786055248581</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bir Ana İki Oğul - Göller Köyü</t>
+          <t>Bireysel Psikoloji</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>38</v>
+        <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054715688</t>
+          <t>9786058690318</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054715572</t>
+          <t>9786054811045</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili</t>
+          <t>Bir Kentin Tarihi - Ordu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>19</v>
+        <v>49</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054715480</t>
+          <t>9786054715176</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ateş Yakmak</t>
+          <t>YGS - LYS Matematik Cep Kartı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055248345</t>
+          <t>9786058690325</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Gurur</t>
+          <t>Bir Günlük Düş</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054715794</t>
+          <t>9786054715626</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Arifzade Asım ve Divançesi</t>
+          <t>Bir Ana İki Oğul - Göller Köyü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054715831</t>
+          <t>9786054715688</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharında Suriye</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055248086</t>
+          <t>9786054715572</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Anne Bu Şiirler Sana</t>
+          <t>Beden Dili</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055248413</t>
+          <t>9786054715480</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Bir Sosyalist Şeyh Bedrettin</t>
+          <t>Ateş Yakmak</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055248543</t>
+          <t>9786055248345</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Anabasis</t>
+          <t>Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>58</v>
+        <v>32</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055248420</t>
+          <t>9786054715794</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık</t>
+          <t>Arifzade Asım ve Divançesi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>12</v>
+        <v>32</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054715671</t>
+          <t>9786054715831</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Arap Baharında Suriye</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054715473</t>
+          <t>9786055248086</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Açlar Ordusu</t>
+          <t>Anne Bu Şiirler Sana</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054715640</t>
+          <t>9786055248413</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıl Osmanlı - Lehistan İlişkileri</t>
+          <t>Anadolu’da Bir Sosyalist Şeyh Bedrettin</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>45</v>
+        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054715596</t>
+          <t>9786055248543</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Kürtler</t>
+          <t>Anabasis</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>13</v>
+        <v>58</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054715503</t>
+          <t>9786055248420</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Alacakaranlık</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054715169</t>
+          <t>9786054715671</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Matematik Cep Kartı</t>
+          <t>Ademden Önce</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054715152</t>
+          <t>9786054715473</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Matematik Cep Kartı</t>
+          <t>Açlar Ordusu</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054715145</t>
+          <t>9786054715640</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>YGS - LYS Geometri Cep Kartı</t>
+          <t>18. Yüzyıl Osmanlı - Lehistan İlişkileri</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054811410</t>
+          <t>9786054715596</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hazan Vakti</t>
+          <t>101 Soruda Kürtler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054948345</t>
+          <t>9786054715503</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>5 YGS Deneme Seti Tamamı Çözümlü - 2015</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054948208</t>
+          <t>9786054715169</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Bir Adın Olmalı</t>
+          <t>YGS - LYS Matematik Cep Kartı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054948154</t>
+          <t>9786054715152</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Binlerce Suskun Çığlık</t>
+          <t>YGS - LYS Matematik Cep Kartı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054948475</t>
+          <t>9786054715145</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Yaralı</t>
+          <t>YGS - LYS Geometri Cep Kartı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054948956</t>
+          <t>9786054811410</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2017 KPSS ALES DGS YGS LYS Paragraf Yaprak Test</t>
+          <t>Hazan Vakti</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054948321</t>
+          <t>9786054948345</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Şizofren Severse</t>
+          <t>5 YGS Deneme Seti Tamamı Çözümlü - 2015</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054948253</t>
+          <t>9786054948208</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İçimdekiler</t>
+          <t>Bir Adın Olmalı</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054948420</t>
+          <t>9786054948154</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Binlerce Suskun Çığlık</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054948260</t>
+          <t>9786054948475</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Karşılaşma</t>
+          <t>Gönülden Yaralı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054948949</t>
+          <t>9786054948956</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>5 YGS Deneme Sınavı Seti Tamamı Çözümlü</t>
+          <t>2017 KPSS ALES DGS YGS LYS Paragraf Yaprak Test</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789752445154</t>
+          <t>9786054948321</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>30'luk Şifre</t>
+          <t>Şizofren Severse</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054811199</t>
+          <t>9786054948253</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ordu'nun Dereleri</t>
+          <t>İçimdekiler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054948246</t>
+          <t>9786054948420</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Meleği</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054948918</t>
+          <t>9786054948260</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Karşılaşma</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054811601</t>
+          <t>9786054948949</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Ne Güzel</t>
+          <t>5 YGS Deneme Sınavı Seti Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>23</v>
+        <v>35</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054811618</t>
+          <t>9789752445154</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>30'luk Şifre</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054811281</t>
+          <t>9786054811199</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Az Katlı Konutlar İçin Hafif Çelik Yapım Sistemi</t>
+          <t>Ordu'nun Dereleri</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054811144</t>
+          <t>9786054948246</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Hayat</t>
+          <t>Ölüm Meleği</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054811151</t>
+          <t>9786054948918</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Leyla</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>23</v>
+        <v>19</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054811427</t>
+          <t>9786054811601</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İşaretleri</t>
+          <t>Yaşamak Ne Güzel</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054948529</t>
+          <t>9786054811618</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sardunyalar Yalan Söylemez</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054948857</t>
+          <t>9786054811281</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Adam Gibi Adam Olmak</t>
+          <t>Az Katlı Konutlar İçin Hafif Çelik Yapım Sistemi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786054948444</t>
+          <t>9786054811144</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf TEOG - 2 (5 Deneme Sınavı)</t>
+          <t>Sen ve Hayat</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054811359</t>
+          <t>9786054811151</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bahar Barışta Saklıdır</t>
+          <t>Leyla</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054811250</t>
+          <t>9786054811427</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sancağı Ben Taşırım</t>
+          <t>Aşkın İşaretleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786054811687</t>
+          <t>9786054948529</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevdadır Yaşamak</t>
+          <t>Sardunyalar Yalan Söylemez</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054811830</t>
+          <t>9786054948857</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yazmak Yaşamaktır</t>
+          <t>Adam Gibi Adam Olmak</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054811823</t>
+          <t>9786054948444</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Umut</t>
+          <t>8. Sınıf TEOG - 2 (5 Deneme Sınavı)</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054948130</t>
+          <t>9786054811359</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Made In CIA Polis Darbesi</t>
+          <t>Bahar Barışta Saklıdır</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054948147</t>
+          <t>9786054811250</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Destan'dan, Haşhaşiye Çapulcu</t>
+          <t>Sancağı Ben Taşırım</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>34</v>
+        <v>30</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>3990000018348</t>
+          <t>9786054811687</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Çek Hançerini Vur Beni</t>
+          <t>Bir Sevdadır Yaşamak</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>3990000016958</t>
+          <t>9786054811830</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Akad Akademik Kaynak Dergisi Sayı: 2</t>
+          <t>Yazmak Yaşamaktır</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>70</v>
+        <v>28</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054811373</t>
+          <t>9786054811823</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Bir Ses Duyuldu</t>
+          <t>Bir Avuç Umut</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786054948048</t>
+          <t>9786054948130</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Güz</t>
+          <t>Made In CIA Polis Darbesi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>18</v>
+        <v>38</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786054811670</t>
+          <t>9786054948147</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün Son Fahişesi</t>
+          <t>Destan'dan, Haşhaşiye Çapulcu</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786054715039</t>
+          <t>3990000018348</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Vatan Kurbanları</t>
+          <t>Çek Hançerini Vur Beni</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789752445376</t>
+          <t>3990000016958</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Akad Akademik Kaynak Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>28</v>
+        <v>70</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054811779</t>
+          <t>9786054811373</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Boyayalım - Efe Boyama Serisi</t>
+          <t>Bir Ses Duyuldu</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786054811694</t>
+          <t>9786054948048</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sebzeleri Boyayalım - Efe Boyama Serisi</t>
+          <t>İçimdeki Güz</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786054811786</t>
+          <t>9786054811670</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Çicekleri Boyayalım - Efe Boyama Serisi</t>
+          <t>Ömrümün Son Fahişesi</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054811748</t>
+          <t>9786054715039</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Şekilleri Boyayalım - Efe Boyama Serisi</t>
+          <t>Vatan Kurbanları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786054811793</t>
+          <t>9789752445376</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Boyayalım - Efe Boyama Serisi</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786054811717</t>
+          <t>9786054811779</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Taşıtları Boyayalım - Efe Boyama Serisi</t>
+          <t>Sayıları Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054811724</t>
+          <t>9786054811694</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Böcekleri Boyayalım - Efe Boyama Serisi</t>
+          <t>Sebzeleri Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786054811700</t>
+          <t>9786054811786</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Spor Yapıyorum - Efe Boyama Serisi</t>
+          <t>Çicekleri Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786054948888</t>
+          <t>9786054811748</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Şairler Antolojisi - 7</t>
+          <t>Şekilleri Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786054948499</t>
+          <t>9786054811793</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Şairler Antolojisi 6</t>
+          <t>Hayvanları Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789752445444</t>
+          <t>9786054811717</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Taşıtları Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789752445451</t>
+          <t>9786054811724</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Böcekleri Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789752445437</t>
+          <t>9786054811700</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Spor Yapıyorum - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786054811755</t>
+          <t>9786054948888</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Satranç Öğreniyorum - Efe Boyama Serisi</t>
+          <t>Şairler Antolojisi - 7</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054811731</t>
+          <t>9786054948499</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Meyveleri Boyayalım - Efe Boyama Serisi</t>
+          <t>Şairler Antolojisi 6</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054811809</t>
+          <t>9789752445444</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Harfleri Boyayalım - Efe Boyama Serisi</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786054811762</t>
+          <t>9789752445451</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Gezegenleri Boyayalım - Efe Boyama Serisi</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789752445420</t>
+          <t>9789752445437</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Uslu Kelimeler</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789752445215</t>
+          <t>9786054811755</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Satranç Öğreniyorum - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789752445185</t>
+          <t>9786054811731</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Meyveleri Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>3990000087769</t>
+          <t>9786054811809</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Yıkılan Kule</t>
+          <t>Harfleri Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054948987</t>
+          <t>9786054811762</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İnsancıklar</t>
+          <t>Gezegenleri Boyayalım - Efe Boyama Serisi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055248987</t>
+          <t>9789752445420</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Yitik Masumiyet</t>
+          <t>Uslu Kelimeler</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054715268</t>
+          <t>9789752445215</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yeni Değerler İsyanı İçin Toplumsal Aşkın İsyanı</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054715251</t>
+          <t>9789752445185</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Felsefesi</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>80</v>
+        <v>19</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055248611</t>
+          <t>3990000087769</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili</t>
+          <t>Yıkılan Kule</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>100</v>
+        <v>19</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054811052</t>
+          <t>9786054948987</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tutaste</t>
+          <t>İnsancıklar</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054715947</t>
+          <t>9786055248987</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Teresa</t>
+          <t>Yitik Masumiyet</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055248178</t>
+          <t>9786054715268</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Tarih İçerisinde Seyr-i Alem</t>
+          <t>Yeni Değerler İsyanı İçin Toplumsal Aşkın İsyanı</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055248819</t>
+          <t>9786054715251</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-9</t>
+          <t>Yaşam Felsefesi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055248802</t>
+          <t>9786055248611</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri Orta Seviye</t>
+          <t>Türk Dili</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055248796</t>
+          <t>9786054811052</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-7</t>
+          <t>Tutaste</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055248789</t>
+          <t>9786054715947</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-6</t>
+          <t>Teresa</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055248772</t>
+          <t>9786055248178</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-5</t>
+          <t>Tarih İçerisinde Seyr-i Alem</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055248765</t>
+          <t>9786055248819</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-4</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-9</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055248758</t>
+          <t>9786055248802</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-3</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri Orta Seviye</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055248741</t>
+          <t>9786055248796</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-2</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-7</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055248840</t>
+          <t>9786055248789</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-12</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-6</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055248833</t>
+          <t>9786055248772</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-11</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-5</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055248826</t>
+          <t>9786055248765</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-10</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-4</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055248734</t>
+          <t>9786055248758</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-1</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-3</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055248673</t>
+          <t>9786055248741</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Kolay Seviye-3</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-2</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055248666</t>
+          <t>9786055248840</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Kolay Seviye-2</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-12</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055248932</t>
+          <t>9786055248833</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-9</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-11</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786055248925</t>
+          <t>9786055248826</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-8</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-10</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055248864</t>
+          <t>9786055248734</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-2</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Orta Seviye-1</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055248949</t>
+          <t>9786055248673</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-10</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Kolay Seviye-3</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055248857</t>
+          <t>9786055248666</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-1</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Kolay Seviye-2</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055248727</t>
+          <t>9786055248932</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-5</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-9</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055248710</t>
+          <t>9786055248925</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-4</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-8</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055248703</t>
+          <t>9786055248864</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-3</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-2</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055248697</t>
+          <t>9786055248949</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-2</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-10</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055248680</t>
+          <t>9786055248857</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-1</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-1</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054715787</t>
+          <t>9786055248727</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Medyanın İffeti</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-5</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055248871</t>
+          <t>9786055248710</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-3</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-4</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>70</v>
+        <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055248369</t>
+          <t>9786055248703</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-3</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055248406</t>
+          <t>9786055248697</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Hüsn ü Aşk</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-2</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055248505</t>
+          <t>9786055248680</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Günlük</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - Başlangıç Seviyesi-1</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055248383</t>
+          <t>9786054715787</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçi Ol İmkansızı İste</t>
+          <t>Medyanın İffeti</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786055248994</t>
+          <t>9786055248871</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğin Doğuşu Alevi Kur’an Tesfiri</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-3</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054715220</t>
+          <t>9786055248369</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Dervişin Sırrı</t>
+          <t>Hz. Ömer</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786055248598</t>
+          <t>9786055248406</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Hüsn ü Aşk</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786055248529</t>
+          <t>9786055248505</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Cinler</t>
+          <t>Günlük</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>99</v>
+        <v>80</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054715008</t>
+          <t>9786055248383</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku - Özet Anlatımlı ve Olay Çözümlü Pratik Çalışma Kitabı</t>
+          <t>Gerçekçi Ol İmkansızı İste</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054715282</t>
+          <t>9786055248994</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Bilge Dede</t>
+          <t>Gerçeğin Doğuşu Alevi Kur’an Tesfiri</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054715879</t>
+          <t>9786054715220</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Beni Tanımalısın</t>
+          <t>Dervişin Sırrı</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055248062</t>
+          <t>9786055248598</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Ben Hep 17 Yaşındayım</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055248260</t>
+          <t>9786055248529</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Hazları</t>
+          <t>Cinler</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>80</v>
+        <v>99</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054715022</t>
+          <t>9786054715008</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mektupları</t>
+          <t>Ceza Hukuku - Özet Anlatımlı ve Olay Çözümlü Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786055248550</t>
+          <t>9786054715282</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>100 Temel Eser Özetleri</t>
+          <t>Bilge Dede</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786055248918</t>
+          <t>9786054715879</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-7</t>
+          <t>Beni Tanımalısın</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786055248901</t>
+          <t>9786055248062</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-6</t>
+          <t>Ben Hep 17 Yaşındayım</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055248895</t>
+          <t>9786055248260</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-5</t>
+          <t>Aşkın Hazları</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055248888</t>
+          <t>9786054715022</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-4</t>
+          <t>Aşk Mektupları</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>4440000003150</t>
+          <t>9786055248550</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Akad Akademik Kaynak Dergisi Sayı: 4</t>
+          <t>100 Temel Eser Özetleri</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054948512</t>
+          <t>9786055248918</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Zamansız İmgeler</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-7</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789752445222</t>
+          <t>9786055248901</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Soneler</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-6</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789752445253</t>
+          <t>9786055248895</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-5</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789752445161</t>
+          <t>9786055248888</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey İle Rakım Efendi</t>
+          <t>Osmanlıca-Türkçe Okuma Metinleri - İleri Seviye-4</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>58</v>
+        <v>70</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789752445260</t>
+          <t>4440000003150</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Sana Güvenmiş ve Sevmiştim</t>
+          <t>Akad Akademik Kaynak Dergisi Sayı: 4</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789752445093</t>
+          <t>9786054948512</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Batan Güneş</t>
+          <t>Zamansız İmgeler</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054948932</t>
+          <t>9789752445222</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Gönüllerin Gülü</t>
+          <t>Soneler</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789752445017</t>
+          <t>9789752445253</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054948970</t>
+          <t>9789752445161</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Sağlıklı Birisi Oldum</t>
+          <t>Felatun Bey İle Rakım Efendi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>80</v>
+        <v>58</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054948963</t>
+          <t>9789752445260</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Saklı Yaram</t>
+          <t>Sana Güvenmiş ve Sevmiştim</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054948901</t>
+          <t>9789752445093</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Masat</t>
+          <t>Batan Güneş</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>3990000041283</t>
+          <t>9786054948932</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Akad Akademik Kaynak Dergisi Sayı: 6</t>
+          <t>Gönüllerin Gülü</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>3990000041282</t>
+          <t>9789752445017</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Akad Akademik Kaynak Dergisi Sayı: 5</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054948871</t>
+          <t>9786054948970</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Can Feda</t>
+          <t>Nasıl Sağlıklı Birisi Oldum</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054948833</t>
+          <t>9786054948963</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>İslam Dinini Anlamak ve Anlatmak</t>
+          <t>Saklı Yaram</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055248376</t>
+          <t>9786054948901</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Bahçe</t>
+          <t>Masat</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055248574</t>
+          <t>3990000041283</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Umutlar Tükenince</t>
+          <t>Akad Akademik Kaynak Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055248512</t>
+          <t>3990000041282</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Türk ve Arnavut Destanlarındaki Müşterek Unsurlar</t>
+          <t>Akad Akademik Kaynak Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054948482</t>
+          <t>9786054948871</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Uçurtma</t>
+          <t>Can Feda</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054948406</t>
+          <t>9786054948833</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Yıkık İmparatorluğun Yitik Çocukları : Kanal</t>
+          <t>İslam Dinini Anlamak ve Anlatmak</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054948338</t>
+          <t>9786055248376</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>İsmail Fazıl Paşa</t>
+          <t>Kokulu Bahçe</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054948314</t>
+          <t>9786055248574</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Aşkistan</t>
+          <t>Umutlar Tükenince</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054948277</t>
+          <t>9786055248512</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Koca Adam</t>
+          <t>Türk ve Arnavut Destanlarındaki Müşterek Unsurlar</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054948437</t>
+          <t>9786054948482</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Lamia Kan Bağı</t>
+          <t>Yeşil Uçurtma</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054948284</t>
+          <t>9786054948406</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Can Kırıkları</t>
+          <t>Yıkık İmparatorluğun Yitik Çocukları : Kanal</t>
         </is>
       </c>
       <c r="C338" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054948239</t>
+          <t>9786054948338</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Ey Dünya Benden Uzaklaş</t>
+          <t>İsmail Fazıl Paşa</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054948161</t>
+          <t>9786054948314</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Yok Mu?</t>
+          <t>Aşkistan</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054948123</t>
+          <t>9786054948277</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Boşluktaki Umut / Aranan Mutluluk (Tek Kitap) (Ciltli)</t>
+          <t>Koca Adam</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>3990000018347</t>
+          <t>9786054948437</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Derinden Ezgiler</t>
+          <t>Lamia Kan Bağı</t>
         </is>
       </c>
       <c r="C342" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054948222</t>
+          <t>9786054948284</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Dua Müminin Silahıdır</t>
+          <t>Can Kırıkları</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054811274</t>
+          <t>9786054948239</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Hafız Baba</t>
+          <t>Ey Dünya Benden Uzaklaş</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054811311</t>
+          <t>9786054948161</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Mitinge Karşı Miting</t>
+          <t>Sevmek Yok Mu?</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054715633</t>
+          <t>9786054948123</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı - İran Siyasi İlişkileri</t>
+          <t>Boşluktaki Umut / Aranan Mutluluk (Tek Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055248239</t>
+          <t>3990000018347</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Derinden Ezgiler</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054811656</t>
+          <t>9786054948222</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Sıdki Divanı</t>
+          <t>Dua Müminin Silahıdır</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054811632</t>
+          <t>9786054811274</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>İki Derya</t>
+          <t>Hafız Baba</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054811342</t>
+          <t>9786054811311</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Vasfi</t>
+          <t>Mitinge Karşı Miting</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054948178</t>
+          <t>9786054715633</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Papatyaları Sevdiren Kadın</t>
+          <t>Osmanlı - İran Siyasi İlişkileri</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054948307</t>
+          <t>9786055248239</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Güllerim Sensin</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054948383</t>
+          <t>9786054811656</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Gizli Tanık</t>
+          <t>Sıdki Divanı</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054948376</t>
+          <t>9786054811632</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>F Tipi Rehberi</t>
+          <t>İki Derya</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054811663</t>
+          <t>9786054811342</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Tuna Nehri'nde Diplomasi Oyunları</t>
+          <t>Şeyh Vasfi</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786055248642</t>
+          <t>9786054948178</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Musavver Rehber-i Seyyahin Bursa ve Civarı</t>
+          <t>Papatyaları Sevdiren Kadın</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054715565</t>
+          <t>9786054948307</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Miftah-ı Lisan</t>
+          <t>Güllerim Sensin</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054811267</t>
+          <t>9786054948383</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Tanrı</t>
+          <t>Gizli Tanık</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054811335</t>
+          <t>9786054948376</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kervan</t>
+          <t>F Tipi Rehberi</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054811595</t>
+          <t>9786054811663</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Meddah Aşklar</t>
+          <t>Tuna Nehri'nde Diplomasi Oyunları</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786054811526</t>
+          <t>9786055248642</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kenan Olpak'tan Şiirler</t>
+          <t>Musavver Rehber-i Seyyahin Bursa ve Civarı</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786054811649</t>
+          <t>9786054715565</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Nazm-ı Dil-Ara Farsça-Türkçe Manzum Lügat</t>
+          <t>Miftah-ı Lisan</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786055248192</t>
+          <t>9786054811267</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Erdemle Kırbaçlanan Kadın</t>
+          <t>Aşk ve Tanrı</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054715534</t>
+          <t>9786054811335</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Demeti</t>
+          <t>Kervan</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786054811588</t>
+          <t>9786054811595</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kumru Yöresi Tarihi</t>
+          <t>Meddah Aşklar</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>144</v>
+        <v>80</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786054715664</t>
+          <t>9786054811526</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Zazalar Kürtler Aleviler</t>
+          <t>Kenan Olpak'tan Şiirler</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
+          <t>9786054811649</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Nazm-ı Dil-Ara Farsça-Türkçe Manzum Lügat</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786055248192</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Erdemle Kırbaçlanan Kadın</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786054715534</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Düşünce Demeti</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786054811588</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Kumru Yöresi Tarihi</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786054715664</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Zazalar Kürtler Aleviler</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
           <t>9786054811205</t>
         </is>
       </c>
-      <c r="B367" s="1" t="inlineStr">
+      <c r="B372" s="1" t="inlineStr">
         <is>
           <t>Pavli</t>
         </is>
       </c>
-      <c r="C367" s="1">
+      <c r="C372" s="1">
         <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>