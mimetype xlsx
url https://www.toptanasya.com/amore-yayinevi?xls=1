--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,2110 +85,2365 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255581990</t>
+          <t>9786258983081</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İzgi</t>
+          <t>Derin’in Yankısı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255581358</t>
+          <t>9786258983050</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Beni Yaşat</t>
+          <t>Başlangıç ve Gölge</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>399</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255581860</t>
+          <t>9786258983074</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Alpi’s Farm Life</t>
+          <t>Anla Beni</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>756</v>
+        <v>328</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255581884</t>
+          <t>9786258983067</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Taşımak</t>
+          <t>Geçmişin Gölgesinde</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>245</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255581846</t>
+          <t>9786258983043</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nil’s Witches</t>
+          <t>Sarmaşığın Gölgesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>336</v>
+        <v>464</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255581952</t>
+          <t>9786255581365</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ütopya - Halife</t>
+          <t>Çikolata Çocuk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>231</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255581891</t>
+          <t>9786255581464</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Dünyalı</t>
+          <t>Bozkır Topraklarında Zaman</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255581808</t>
+          <t>9786255581396</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hiçliğe Varmak</t>
+          <t>Kalbe Dokunan Dua Dili</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>161</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255581877</t>
+          <t>9786255581495</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Psikopat Ceo</t>
+          <t>Aşk Mektupları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>385</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255581785</t>
+          <t>9786255581488</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kalbimi Geri Aldım</t>
+          <t>Yeryüzü Şahitleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>232</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255581792</t>
+          <t>9786255581518</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Karartı</t>
+          <t>İkinci Perde: Kadın Konuşuyor</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>231</v>
+        <v>216</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255581730</t>
+          <t>9786255581501</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>To Space And Back</t>
+          <t>Finansal Krizlerin İşletme Karlılığı ve Dönen Varlık Grubu Üzerindeki Etkisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>252</v>
+        <v>264</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255581778</t>
+          <t>9786255581969</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Altın Sözler</t>
+          <t>Bir İsme Sığan Hayat</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>679</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255581747</t>
+          <t>9786255581433</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Biz Uzaya Gittik Mi?</t>
+          <t>Bizim Allah’ımız Var</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>266</v>
+        <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255581723</t>
+          <t>9786255581921</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Akrep Kadını</t>
+          <t>Hamitçe Oyunlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>357</v>
+        <v>342</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259726946</t>
+          <t>9786255581976</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çöl Yıldızlarının Altında</t>
+          <t>Sarsıntı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>238</v>
+        <v>333</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259723402</t>
+          <t>9786255581402</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Üç Evli Bayan</t>
+          <t>İnsan Olabilmek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>237</v>
+        <v>378</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259723426</t>
+          <t>9786255581990</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başlayan Bir Evlilik</t>
+          <t>İzgi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>336</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259565040</t>
+          <t>9786255581358</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aşk Karşılığı Aşk</t>
+          <t>Beni Yaşat</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>168</v>
+        <v>399</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259734903</t>
+          <t>9786255581860</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Çift Mavi Göz</t>
+          <t>Alpi’s Farm Life</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>756</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255581693</t>
+          <t>9786255581884</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>4K</t>
+          <t>Görünmeyeni Taşımak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>343</v>
+        <v>245</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255581655</t>
+          <t>9786255581846</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sevdali</t>
+          <t>Nil’s Witches</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>336</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255581679</t>
+          <t>9786255581952</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Das Herz Das Nach Der Wahrheit Sucht</t>
+          <t>Ütopya - Halife</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>322</v>
+        <v>231</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255581662</t>
+          <t>9786255581891</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hakikati Arayan Kalbin Hikayesi</t>
+          <t>Merhaba Dünyalı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>308</v>
+        <v>245</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255581709</t>
+          <t>9786255581808</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Berfin</t>
+          <t>Hiçliğe Varmak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>203</v>
+        <v>161</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255581716</t>
+          <t>9786255581877</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Babylonian Coquette</t>
+          <t>Psikopat Ceo</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>567</v>
+        <v>385</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255581686</t>
+          <t>9786255581785</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Love in Scutari</t>
+          <t>Kalbimi Geri Aldım</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>343</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255581549</t>
+          <t>9786255581792</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dağ Tavşana Küsmüş</t>
+          <t>Karartı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>399</v>
+        <v>231</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255581570</t>
+          <t>9786255581730</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>The Founders</t>
+          <t>To Space And Back</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>252</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255581600</t>
+          <t>9786255581778</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>The Eroticism Of Love</t>
+          <t>Altın Sözler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>147</v>
+        <v>679</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255581587</t>
+          <t>9786255581747</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Behold the Human</t>
+          <t>Biz Uzaya Gittik Mi?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>196</v>
+        <v>266</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255581624</t>
+          <t>9786255581723</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kör Ben Aynam</t>
+          <t>Akrep Kadını</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>196</v>
+        <v>357</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255581631</t>
+          <t>9786259726946</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Nicolas Poussin Şifresi Özet</t>
+          <t>Çöl Yıldızlarının Altında</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>287</v>
+        <v>238</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255581648</t>
+          <t>9786259723402</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Para Soygunu</t>
+          <t>Üç Evli Bayan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>798</v>
+        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255581594</t>
+          <t>9786259723426</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mira’nın Masal Kitabı</t>
+          <t>Yeniden Başlayan Bir Evlilik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>336</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255581563</t>
+          <t>9786259565040</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilikte Filizlenme Sanatı Tohumdan Fidana</t>
+          <t>Aşk Karşılığı Aşk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>336</v>
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255581556</t>
+          <t>9786259734903</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kurucular</t>
+          <t>Bir Çift Mavi Göz</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>420</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255581167</t>
+          <t>9786255581693</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Camiye Koşuyor</t>
+          <t>4K</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255581532</t>
+          <t>9786255581655</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Otistik Yalnızlığım</t>
+          <t>Sevdali</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>224</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255581525</t>
+          <t>9786255581679</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Art of Improvisation Mastery Of The Music with The Piano</t>
+          <t>Das Herz Das Nach Der Wahrheit Sucht</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>882</v>
+        <v>322</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255581150</t>
+          <t>9786255581662</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Koz</t>
+          <t>Hakikati Arayan Kalbin Hikayesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>308</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259726977</t>
+          <t>9786255581709</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hindistan Yıldızı</t>
+          <t>Berfin</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>266</v>
+        <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255581006</t>
+          <t>9786255581716</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ethan Frome</t>
+          <t>Babylonian Coquette</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>147</v>
+        <v>567</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259734996</t>
+          <t>9786255581686</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Eski Moda Bir Kız</t>
+          <t>Love in Scutari</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>357</v>
+        <v>343</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259726939</t>
+          <t>9786255581549</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bin Mum Evi</t>
+          <t>Dağ Tavşana Küsmüş</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>294</v>
+        <v>399</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259723419</t>
+          <t>9786255581570</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>The Founders</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>307</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255581105</t>
+          <t>9786255581600</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Northanger Manastırı</t>
+          <t>The Eroticism Of Love</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>259</v>
+        <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255581082</t>
+          <t>9786255581587</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Leydi Audleynin Sırrı</t>
+          <t>Behold the Human</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>448</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255581075</t>
+          <t>9786255581624</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Güney</t>
+          <t>Kör Ben Aynam</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>483</v>
+        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259726960</t>
+          <t>9786255581631</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gül Patladığında</t>
+          <t>Nicolas Poussin Şifresi Özet</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>266</v>
+        <v>287</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255581020</t>
+          <t>9786255581648</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Tatil Hikayeleri</t>
+          <t>Para Soygunu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>133</v>
+        <v>798</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259726953</t>
+          <t>9786255581594</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gri Havalar</t>
+          <t>Mira’nın Masal Kitabı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>252</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255581013</t>
+          <t>9786255581563</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Fanny Hill'in Hatıraları</t>
+          <t>Girişimcilikte Filizlenme Sanatı Tohumdan Fidana</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>266</v>
+        <v>336</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255581051</t>
+          <t>9786255581556</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Katherinein Demetleri</t>
+          <t>Kurucular</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>329</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255581044</t>
+          <t>9786255581167</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kadının Yolu</t>
+          <t>Kalbim Camiye Koşuyor</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259723495</t>
+          <t>9786255581532</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Eşim ve Ben</t>
+          <t>Otistik Yalnızlığım</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>448</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255581037</t>
+          <t>9786255581525</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gri Kadın ve Diğer Hikayeler</t>
+          <t>Art of Improvisation Mastery Of The Music with The Piano</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>266</v>
+        <v>882</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259723488</t>
+          <t>9786255581150</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Doktorun Karısı</t>
+          <t>Koz</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>790</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259723471</t>
+          <t>9786259726977</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Nisan</t>
+          <t>Hindistan Yıldızı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259723464</t>
+          <t>9786255581006</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler ve Diğer Hikayeler</t>
+          <t>Ethan Frome</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>371</v>
+        <v>147</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259723457</t>
+          <t>9786259734996</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aşıkların Yemini</t>
+          <t>Eski Moda Bir Kız</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>133</v>
+        <v>357</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259723440</t>
+          <t>9786259726939</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Adrien Leroy</t>
+          <t>Bin Mum Evi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>259</v>
+        <v>294</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255581143</t>
+          <t>9786259723419</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Wildfell Malikanesinin Kiracısı</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>448</v>
+        <v>307</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255581136</t>
+          <t>9786255581105</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Virgienin Mirası</t>
+          <t>Northanger Manastırı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>245</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259723433</t>
+          <t>9786255581082</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Adam Bede</t>
+          <t>Leydi Audleynin Sırrı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>409</v>
+        <v>448</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255581129</t>
+          <t>9786255581075</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Kızı</t>
+          <t>Kuzey ve Güney</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>406</v>
+        <v>483</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259726984</t>
+          <t>9786259726960</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Meydan Okuma</t>
+          <t>Gül Patladığında</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>294</v>
+        <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255581112</t>
+          <t>9786255581020</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Papazın Karısı</t>
+          <t>Gençler İçin Tatil Hikayeleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>420</v>
+        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255581099</t>
+          <t>9786259726953</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Çağı</t>
+          <t>Gri Havalar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>252</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259726991</t>
+          <t>9786255581013</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Fanny Hill'in Hatıraları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>287</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255581068</t>
+          <t>9786255581051</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Eli Joan</t>
+          <t>Katherinein Demetleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>406</v>
+        <v>329</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259726922</t>
+          <t>9786255581044</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Vera</t>
+          <t>Kadının Yolu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>280</v>
+        <v>315</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259726915</t>
+          <t>9786259723495</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Tess Durbervilles: Masum Bir Kadın</t>
+          <t>Eşim ve Ben</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>483</v>
+        <v>448</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259726908</t>
+          <t>9786255581037</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sönen Işık</t>
+          <t>Gri Kadın ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259569291</t>
+          <t>9786259723488</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Serseri</t>
+          <t>Doktorun Karısı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>301</v>
+        <v>790</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259569284</t>
+          <t>9786259723471</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Romantik</t>
+          <t>Büyülü Nisan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>203</v>
+        <v>273</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259569277</t>
+          <t>9786259723464</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Resif</t>
+          <t>Beyaz Geceler ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>343</v>
+        <v>371</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259569260</t>
+          <t>9786259723457</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mary Barton</t>
+          <t>Aşıkların Yemini</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>497</v>
+        <v>133</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259569239</t>
+          <t>9786259723440</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Neşe Evi</t>
+          <t>Adrien Leroy</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>420</v>
+        <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259569215</t>
+          <t>9786255581143</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şato</t>
+          <t>Wildfell Malikanesinin Kiracısı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>259</v>
+        <v>448</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259567488</t>
+          <t>9786255581136</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kanepe Etrafında</t>
+          <t>Virgienin Mirası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>434</v>
+        <v>245</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259567471</t>
+          <t>9786259723433</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kadının Nefret Ettiği Adam</t>
+          <t>Adam Bede</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>210</v>
+        <v>409</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259567464</t>
+          <t>9786255581129</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Kanatlarında</t>
+          <t>Toprağın Kızı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>238</v>
+        <v>406</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259569208</t>
+          <t>9786259726984</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Meydan Okuma</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>493</v>
+        <v>294</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259567457</t>
+          <t>9786255581112</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Papazın Karısı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>567</v>
+        <v>420</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259567440</t>
+          <t>9786255581099</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü</t>
+          <t>Masumiyet Çağı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>231</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259569222</t>
+          <t>9786259726991</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Modern Bir Mefistofeles Ve Karanlıkta Bir Fısıltı</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>273</v>
+        <v>287</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259567433</t>
+          <t>9786255581068</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Nefretin Trajedisi</t>
+          <t>Kılıç Eli Joan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>287</v>
+        <v>406</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259569246</t>
+          <t>9786259726922</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Nişanlılar</t>
+          <t>Vera</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>462</v>
+        <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259567495</t>
+          <t>9786259726915</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kanatlarıyla</t>
+          <t>Tess Durbervilles: Masum Bir Kadın</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>483</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259569253</t>
+          <t>9786259726908</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Pert'in Güzel Kızı</t>
+          <t>Sönen Işık</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>427</v>
+        <v>273</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>4444444443535</t>
+          <t>9786259569291</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Habitus 1. Sayı Ocak 2025</t>
+          <t>Sevgili Serseri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>480</v>
+        <v>301</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>4444444443534</t>
+          <t>9786259569284</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Dünyası 1. Sayı Ocak 2025</t>
+          <t>Romantik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>460</v>
+        <v>203</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>4444444443533</t>
+          <t>9786259569277</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Psikodinamik 1. Sayı Ocak 2025</t>
+          <t>Resif</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>450</v>
+        <v>343</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>4444444443532</t>
+          <t>9786259569260</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Şifreleri 1. Sayı Ocak 2025</t>
+          <t>Mary Barton</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>470</v>
+        <v>497</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>4444444443531</t>
+          <t>9786259569239</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yıldızname 1. Sayı Ocak 2025</t>
+          <t>Neşe Evi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>460</v>
+        <v>420</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>4444444443530</t>
+          <t>9786259569215</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik 1. Sayı Ocak 2025</t>
+          <t>Mavi Şato</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>470</v>
+        <v>259</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259567396</t>
+          <t>9786259567488</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Menekşe</t>
+          <t>Kanepe Etrafında</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>161</v>
+        <v>434</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259567426</t>
+          <t>9786259567471</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Ağaç Altında ya da Mellstock Korosu</t>
+          <t>Kadının Nefret Ettiği Adam</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>238</v>
+        <v>210</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259567402</t>
+          <t>9786259567464</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Villette</t>
+          <t>Kaderin Kanatlarında</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>448</v>
+        <v>238</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259567419</t>
+          <t>9786259569208</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yaz</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>238</v>
+        <v>493</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259567389</t>
+          <t>9786259567457</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Taşra Evi</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>301</v>
+        <v>567</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259567341</t>
+          <t>9786259567440</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Maurice Guest</t>
+          <t>Aşkın Gücü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>462</v>
+        <v>231</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259567372</t>
+          <t>9786259569222</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Seni Sandığından Daha Çok Sevdim</t>
+          <t>Modern Bir Mefistofeles Ve Karanlıkta Bir Fısıltı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>238</v>
+        <v>273</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259567365</t>
+          <t>9786259567433</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Aşk ve Nefretin Trajedisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>259</v>
+        <v>287</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259567334</t>
+          <t>9786259569246</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mansfield Park</t>
+          <t>Nişanlılar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>476</v>
+        <v>462</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259567358</t>
+          <t>9786259567495</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Operadaki Hayalet</t>
+          <t>Kendi Kanatlarıyla</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>287</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259565194</t>
+          <t>9786259569253</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kenilworth</t>
+          <t>Pert'in Güzel Kızı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>462</v>
+        <v>427</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259565187</t>
+          <t>4444444443535</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kalplerin Kraliçesi</t>
+          <t>Habitus 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>448</v>
+        <v>480</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786259567327</t>
+          <t>4444444443534</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Manon Lescaut</t>
+          <t>Kütüphane Dünyası 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>210</v>
+        <v>460</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786259567303</t>
+          <t>4444444443533</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Damga</t>
+          <t>Psikodinamik 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>238</v>
+        <v>450</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786259567310</t>
+          <t>4444444443532</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Lena Graham</t>
+          <t>Tarihin Şifreleri 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>161</v>
+        <v>470</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259565019</t>
+          <t>4444444443531</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Antikacı</t>
+          <t>Yıldızname 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>469</v>
+        <v>460</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786259565002</t>
+          <t>4444444443530</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Açan Gül</t>
+          <t>Diyalektik 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>329</v>
+        <v>470</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259565163</t>
+          <t>9786259567396</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İtalyan</t>
+          <t>Tatlı Menekşe</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>350</v>
+        <v>161</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259565170</t>
+          <t>9786259567426</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ivanhoe: Bir Roman</t>
+          <t>Yeşil Ağaç Altında ya da Mellstock Korosu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>462</v>
+        <v>238</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786259565156</t>
+          <t>9786259567402</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Villette</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>294</v>
+        <v>448</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259565149</t>
+          <t>9786259567419</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Küçük İronileri</t>
+          <t>Yaz</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>273</v>
+        <v>238</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259565132</t>
+          <t>9786259567389</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Gurur ve Önyargı</t>
+          <t>Taşra Evi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>399</v>
+        <v>301</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259565125</t>
+          <t>9786259567341</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gölün Hanımı</t>
+          <t>Maurice Guest</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>210</v>
+        <v>462</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786259565118</t>
+          <t>9786259567372</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Fraulein Schmidt ve Bay Anstruther</t>
+          <t>Seni Sandığından Daha Çok Sevdim</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>301</v>
+        <v>238</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786259565101</t>
+          <t>9786259567365</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ferdinand Kont Fathomun Maceraları</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>462</v>
+        <v>259</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786259734989</t>
+          <t>9786259567334</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Elsie Venner</t>
+          <t>Mansfield Park</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>420</v>
+        <v>476</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786259734958</t>
+          <t>9786259567358</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Cranford</t>
+          <t>Operadaki Hayalet</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>238</v>
+        <v>287</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786259734965</t>
+          <t>9786259565194</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>David Blaize</t>
+          <t>Kenilworth</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>329</v>
+        <v>462</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786259734972</t>
+          <t>9786259565187</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Eleanor'un Zaferi</t>
+          <t>Kalplerin Kraliçesi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>168</v>
+        <v>448</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786259734941</t>
+          <t>9786259567327</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Clèves Prensesi</t>
+          <t>Manon Lescaut</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>203</v>
+        <v>210</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786259734934</t>
+          <t>9786259567303</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Catherine: Bir Hikâye</t>
+          <t>Kızıl Damga</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>231</v>
+        <v>238</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786259734927</t>
+          <t>9786259567310</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bir Sütçü Kızın Romantik Maceraları</t>
+          <t>Lena Graham</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>469</v>
+        <v>161</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786259734910</t>
+          <t>9786259565019</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Portresi</t>
+          <t>Antikacı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>483</v>
+        <v>469</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786259565095</t>
+          <t>9786259565002</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bayan Marjoribanks</t>
+          <t>Açan Gül</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>462</v>
+        <v>329</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786259565088</t>
+          <t>9786259565163</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Aytaşı</t>
+          <t>İtalyan</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>434</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786259565033</t>
+          <t>9786259565170</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Aşırı Aşk</t>
+          <t>Ivanhoe: Bir Roman</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>280</v>
+        <v>462</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786259565056</t>
+          <t>9786259565156</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Aralarındaki Gölge</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>280</v>
+        <v>294</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786259565071</t>
+          <t>9786259565149</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ayın Görüntüleri</t>
+          <t>Hayatın Küçük İronileri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>294</v>
+        <v>273</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786259565057</t>
+          <t>9786259565132</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>378</v>
+        <v>399</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786259565064</t>
+          <t>9786259565125</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Aurora Floyd</t>
+          <t>Gölün Hanımı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>469</v>
+        <v>210</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
+          <t>9786259565118</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Fraulein Schmidt ve Bay Anstruther</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786259565101</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Ferdinand Kont Fathomun Maceraları</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786259734989</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Elsie Venner</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786259734958</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Cranford</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786259734965</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>David Blaize</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786259734972</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Eleanor'un Zaferi</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786259734941</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Clèves Prensesi</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786259734934</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Catherine: Bir Hikâye</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786259734927</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sütçü Kızın Romantik Maceraları</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786259734910</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kadının Portresi</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786259565095</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Bayan Marjoribanks</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786259565088</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Aytaşı</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786259565033</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Aşırı Aşk</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786259565056</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Aralarındaki Gölge</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786259565071</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Ayın Görüntüleri</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786259565057</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786259565064</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Aurora Floyd</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
           <t>9786255581945</t>
         </is>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Tehcir ve Aşk</t>
         </is>
       </c>
-      <c r="C139" s="1">
+      <c r="C156" s="1">
         <v>336</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>