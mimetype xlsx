--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,2365 +85,2455 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258983081</t>
+          <t>9786258983234</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Derin’in Yankısı</t>
+          <t>Psychopath Ceo</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258983050</t>
+          <t>9786258983142</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç ve Gölge</t>
+          <t>Paletimde Kelimeler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258983074</t>
+          <t>9786258983159</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anla Beni</t>
+          <t>Bir Mum Alevinde</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>328</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258983067</t>
+          <t>9786258983135</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Gölgesinde</t>
+          <t>Gece Dışarıda Yitip Gitsin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>224</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258983043</t>
+          <t>9786255581181</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşığın Gölgesi</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>464</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255581365</t>
+          <t>9786255581839</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Çocuk</t>
+          <t>Mutlu ve Üzgün Dişler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>342</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255581464</t>
+          <t>9786258983081</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Topraklarında Zaman</t>
+          <t>Derin’in Yankısı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255581396</t>
+          <t>9786258983050</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Dokunan Dua Dili</t>
+          <t>Başlangıç ve Gölge</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255581495</t>
+          <t>9786258983074</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mektupları</t>
+          <t>Anla Beni</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>328</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255581488</t>
+          <t>9786258983067</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Şahitleri</t>
+          <t>Geçmişin Gölgesinde</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>232</v>
+        <v>224</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255581518</t>
+          <t>9786258983043</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İkinci Perde: Kadın Konuşuyor</t>
+          <t>Sarmaşığın Gölgesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>216</v>
+        <v>464</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255581501</t>
+          <t>9786255581365</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Finansal Krizlerin İşletme Karlılığı ve Dönen Varlık Grubu Üzerindeki Etkisi</t>
+          <t>Çikolata Çocuk</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>264</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255581969</t>
+          <t>9786255581464</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir İsme Sığan Hayat</t>
+          <t>Bozkır Topraklarında Zaman</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255581433</t>
+          <t>9786255581396</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bizim Allah’ımız Var</t>
+          <t>Kalbe Dokunan Dua Dili</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>248</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255581921</t>
+          <t>9786255581495</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hamitçe Oyunlar</t>
+          <t>Aşk Mektupları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>342</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255581976</t>
+          <t>9786255581488</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sarsıntı</t>
+          <t>Yeryüzü Şahitleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>333</v>
+        <v>232</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255581402</t>
+          <t>9786255581518</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olabilmek</t>
+          <t>İkinci Perde: Kadın Konuşuyor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>378</v>
+        <v>216</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255581990</t>
+          <t>9786255581501</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İzgi</t>
+          <t>Finansal Krizlerin İşletme Karlılığı ve Dönen Varlık Grubu Üzerindeki Etkisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>450</v>
+        <v>264</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255581358</t>
+          <t>9786255581969</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beni Yaşat</t>
+          <t>Bir İsme Sığan Hayat</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>399</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255581860</t>
+          <t>9786255581433</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Alpi’s Farm Life</t>
+          <t>Bizim Allah’ımız Var</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>756</v>
+        <v>248</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255581884</t>
+          <t>9786255581921</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Taşımak</t>
+          <t>Hamitçe Oyunlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>245</v>
+        <v>342</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255581846</t>
+          <t>9786255581976</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Nil’s Witches</t>
+          <t>Sarsıntı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255581952</t>
+          <t>9786255581402</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ütopya - Halife</t>
+          <t>İnsan Olabilmek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>231</v>
+        <v>378</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255581891</t>
+          <t>9786255581990</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Dünyalı</t>
+          <t>İzgi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>245</v>
+        <v>450</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255581808</t>
+          <t>9786255581358</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hiçliğe Varmak</t>
+          <t>Beni Yaşat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>161</v>
+        <v>399</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255581877</t>
+          <t>9786255581860</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Psikopat Ceo</t>
+          <t>Alpi’s Farm Life</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>385</v>
+        <v>756</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255581785</t>
+          <t>9786255581884</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kalbimi Geri Aldım</t>
+          <t>Görünmeyeni Taşımak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>245</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255581792</t>
+          <t>9786255581846</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Karartı</t>
+          <t>Nil’s Witches</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>231</v>
+        <v>336</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255581730</t>
+          <t>9786255581952</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>To Space And Back</t>
+          <t>Ütopya - Halife</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>252</v>
+        <v>231</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255581778</t>
+          <t>9786255581891</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Altın Sözler</t>
+          <t>Merhaba Dünyalı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>679</v>
+        <v>245</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255581747</t>
+          <t>9786255581808</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Biz Uzaya Gittik Mi?</t>
+          <t>Hiçliğe Varmak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>266</v>
+        <v>161</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255581723</t>
+          <t>9786255581877</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Akrep Kadını</t>
+          <t>Psikopat Ceo</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>357</v>
+        <v>385</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259726946</t>
+          <t>9786255581785</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çöl Yıldızlarının Altında</t>
+          <t>Kalbimi Geri Aldım</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>238</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259723402</t>
+          <t>9786255581792</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Üç Evli Bayan</t>
+          <t>Karartı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>237</v>
+        <v>231</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259723426</t>
+          <t>9786255581730</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başlayan Bir Evlilik</t>
+          <t>To Space And Back</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>336</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259565040</t>
+          <t>9786255581778</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aşk Karşılığı Aşk</t>
+          <t>Altın Sözler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>168</v>
+        <v>679</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259734903</t>
+          <t>9786255581747</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Çift Mavi Göz</t>
+          <t>Biz Uzaya Gittik Mi?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>420</v>
+        <v>266</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255581693</t>
+          <t>9786255581723</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>4K</t>
+          <t>Akrep Kadını</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>343</v>
+        <v>357</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255581655</t>
+          <t>9786259726946</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sevdali</t>
+          <t>Çöl Yıldızlarının Altında</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>238</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255581679</t>
+          <t>9786259723402</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Das Herz Das Nach Der Wahrheit Sucht</t>
+          <t>Üç Evli Bayan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>322</v>
+        <v>237</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255581662</t>
+          <t>9786259723426</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hakikati Arayan Kalbin Hikayesi</t>
+          <t>Yeniden Başlayan Bir Evlilik</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255581709</t>
+          <t>9786259565040</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Berfin</t>
+          <t>Aşk Karşılığı Aşk</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>203</v>
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255581716</t>
+          <t>9786259734903</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Babylonian Coquette</t>
+          <t>Bir Çift Mavi Göz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>567</v>
+        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255581686</t>
+          <t>9786255581693</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Love in Scutari</t>
+          <t>4K</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>343</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255581549</t>
+          <t>9786255581655</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dağ Tavşana Küsmüş</t>
+          <t>Sevdali</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>399</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255581570</t>
+          <t>9786255581679</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>The Founders</t>
+          <t>Das Herz Das Nach Der Wahrheit Sucht</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>322</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255581600</t>
+          <t>9786255581662</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>The Eroticism Of Love</t>
+          <t>Hakikati Arayan Kalbin Hikayesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>147</v>
+        <v>308</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255581587</t>
+          <t>9786255581709</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Behold the Human</t>
+          <t>Berfin</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255581624</t>
+          <t>9786255581716</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kör Ben Aynam</t>
+          <t>Babylonian Coquette</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>196</v>
+        <v>567</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255581631</t>
+          <t>9786255581686</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nicolas Poussin Şifresi Özet</t>
+          <t>Love in Scutari</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>287</v>
+        <v>343</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255581648</t>
+          <t>9786255581549</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Para Soygunu</t>
+          <t>Dağ Tavşana Küsmüş</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>798</v>
+        <v>399</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255581594</t>
+          <t>9786255581570</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mira’nın Masal Kitabı</t>
+          <t>The Founders</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255581563</t>
+          <t>9786255581600</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilikte Filizlenme Sanatı Tohumdan Fidana</t>
+          <t>The Eroticism Of Love</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>336</v>
+        <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255581556</t>
+          <t>9786255581587</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kurucular</t>
+          <t>Behold the Human</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>196</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255581167</t>
+          <t>9786255581624</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Camiye Koşuyor</t>
+          <t>Kör Ben Aynam</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>196</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255581532</t>
+          <t>9786255581631</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Otistik Yalnızlığım</t>
+          <t>Nicolas Poussin Şifresi Özet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>224</v>
+        <v>287</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255581525</t>
+          <t>9786255581648</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Art of Improvisation Mastery Of The Music with The Piano</t>
+          <t>Para Soygunu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>882</v>
+        <v>798</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255581150</t>
+          <t>9786255581594</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Koz</t>
+          <t>Mira’nın Masal Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259726977</t>
+          <t>9786255581563</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hindistan Yıldızı</t>
+          <t>Girişimcilikte Filizlenme Sanatı Tohumdan Fidana</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>266</v>
+        <v>336</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255581006</t>
+          <t>9786255581556</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ethan Frome</t>
+          <t>Kurucular</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>147</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259734996</t>
+          <t>9786255581167</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Eski Moda Bir Kız</t>
+          <t>Kalbim Camiye Koşuyor</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>357</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259726939</t>
+          <t>9786255581532</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bin Mum Evi</t>
+          <t>Otistik Yalnızlığım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>294</v>
+        <v>224</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259723419</t>
+          <t>9786255581525</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Art of Improvisation Mastery Of The Music with The Piano</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>307</v>
+        <v>882</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255581105</t>
+          <t>9786255581150</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Northanger Manastırı</t>
+          <t>Koz</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>259</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255581082</t>
+          <t>9786259726977</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Leydi Audleynin Sırrı</t>
+          <t>Hindistan Yıldızı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>448</v>
+        <v>266</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255581075</t>
+          <t>9786255581006</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kuzey ve Güney</t>
+          <t>Ethan Frome</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>483</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259726960</t>
+          <t>9786259734996</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gül Patladığında</t>
+          <t>Eski Moda Bir Kız</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>266</v>
+        <v>357</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255581020</t>
+          <t>9786259726939</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Tatil Hikayeleri</t>
+          <t>Bin Mum Evi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>133</v>
+        <v>294</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259726953</t>
+          <t>9786259723419</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gri Havalar</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>252</v>
+        <v>307</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255581013</t>
+          <t>9786255581105</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Fanny Hill'in Hatıraları</t>
+          <t>Northanger Manastırı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>266</v>
+        <v>259</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255581051</t>
+          <t>9786255581082</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Katherinein Demetleri</t>
+          <t>Leydi Audleynin Sırrı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>329</v>
+        <v>448</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255581044</t>
+          <t>9786255581075</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kadının Yolu</t>
+          <t>Kuzey ve Güney</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>315</v>
+        <v>483</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259723495</t>
+          <t>9786259726960</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Eşim ve Ben</t>
+          <t>Gül Patladığında</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>448</v>
+        <v>266</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255581037</t>
+          <t>9786255581020</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gri Kadın ve Diğer Hikayeler</t>
+          <t>Gençler İçin Tatil Hikayeleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>266</v>
+        <v>133</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259723488</t>
+          <t>9786259726953</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Doktorun Karısı</t>
+          <t>Gri Havalar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>790</v>
+        <v>252</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259723471</t>
+          <t>9786255581013</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Nisan</t>
+          <t>Fanny Hill'in Hatıraları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259723464</t>
+          <t>9786255581051</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler ve Diğer Hikayeler</t>
+          <t>Katherinein Demetleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>371</v>
+        <v>329</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259723457</t>
+          <t>9786255581044</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Aşıkların Yemini</t>
+          <t>Kadının Yolu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>133</v>
+        <v>315</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259723440</t>
+          <t>9786259723495</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Adrien Leroy</t>
+          <t>Eşim ve Ben</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>259</v>
+        <v>448</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255581143</t>
+          <t>9786255581037</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Wildfell Malikanesinin Kiracısı</t>
+          <t>Gri Kadın ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>448</v>
+        <v>266</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255581136</t>
+          <t>9786259723488</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Virgienin Mirası</t>
+          <t>Doktorun Karısı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>245</v>
+        <v>790</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259723433</t>
+          <t>9786259723471</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Adam Bede</t>
+          <t>Büyülü Nisan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>409</v>
+        <v>273</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255581129</t>
+          <t>9786259723464</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Kızı</t>
+          <t>Beyaz Geceler ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>406</v>
+        <v>371</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259726984</t>
+          <t>9786259723457</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Meydan Okuma</t>
+          <t>Aşıkların Yemini</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>294</v>
+        <v>133</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255581112</t>
+          <t>9786259723440</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Papazın Karısı</t>
+          <t>Adrien Leroy</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>420</v>
+        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255581099</t>
+          <t>9786255581143</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Çağı</t>
+          <t>Wildfell Malikanesinin Kiracısı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>448</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259726991</t>
+          <t>9786255581136</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Virgienin Mirası</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>287</v>
+        <v>245</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255581068</t>
+          <t>9786259723433</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Eli Joan</t>
+          <t>Adam Bede</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259726922</t>
+          <t>9786255581129</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Vera</t>
+          <t>Toprağın Kızı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>280</v>
+        <v>406</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259726915</t>
+          <t>9786259726984</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tess Durbervilles: Masum Bir Kadın</t>
+          <t>Meydan Okuma</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>483</v>
+        <v>294</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259726908</t>
+          <t>9786255581112</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sönen Işık</t>
+          <t>Papazın Karısı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>273</v>
+        <v>420</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259569291</t>
+          <t>9786255581099</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Serseri</t>
+          <t>Masumiyet Çağı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>301</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259569284</t>
+          <t>9786259726991</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Romantik</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>203</v>
+        <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259569277</t>
+          <t>9786255581068</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Resif</t>
+          <t>Kılıç Eli Joan</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>343</v>
+        <v>406</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259569260</t>
+          <t>9786259726922</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Mary Barton</t>
+          <t>Vera</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>497</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259569239</t>
+          <t>9786259726915</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Neşe Evi</t>
+          <t>Tess Durbervilles: Masum Bir Kadın</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>420</v>
+        <v>483</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259569215</t>
+          <t>9786259726908</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şato</t>
+          <t>Sönen Işık</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>259</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259567488</t>
+          <t>9786259569291</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kanepe Etrafında</t>
+          <t>Sevgili Serseri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>434</v>
+        <v>301</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259567471</t>
+          <t>9786259569284</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kadının Nefret Ettiği Adam</t>
+          <t>Romantik</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>210</v>
+        <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259567464</t>
+          <t>9786259569277</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Kanatlarında</t>
+          <t>Resif</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>238</v>
+        <v>343</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259569208</t>
+          <t>9786259569260</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Mary Barton</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>493</v>
+        <v>497</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259567457</t>
+          <t>9786259569239</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Neşe Evi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>567</v>
+        <v>420</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259567440</t>
+          <t>9786259569215</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü</t>
+          <t>Mavi Şato</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>231</v>
+        <v>259</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259569222</t>
+          <t>9786259567488</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Modern Bir Mefistofeles Ve Karanlıkta Bir Fısıltı</t>
+          <t>Kanepe Etrafında</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>273</v>
+        <v>434</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259567433</t>
+          <t>9786259567471</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Nefretin Trajedisi</t>
+          <t>Kadının Nefret Ettiği Adam</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>287</v>
+        <v>210</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259569246</t>
+          <t>9786259567464</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Nişanlılar</t>
+          <t>Kaderin Kanatlarında</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>462</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259567495</t>
+          <t>9786259569208</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kanatlarıyla</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>350</v>
+        <v>493</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259569253</t>
+          <t>9786259567457</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Pert'in Güzel Kızı</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>427</v>
+        <v>567</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>4444444443535</t>
+          <t>9786259567440</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Habitus 1. Sayı Ocak 2025</t>
+          <t>Aşkın Gücü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>480</v>
+        <v>231</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>4444444443534</t>
+          <t>9786259569222</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Dünyası 1. Sayı Ocak 2025</t>
+          <t>Modern Bir Mefistofeles Ve Karanlıkta Bir Fısıltı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>460</v>
+        <v>273</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>4444444443533</t>
+          <t>9786259567433</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Psikodinamik 1. Sayı Ocak 2025</t>
+          <t>Aşk ve Nefretin Trajedisi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>450</v>
+        <v>287</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>4444444443532</t>
+          <t>9786259569246</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Şifreleri 1. Sayı Ocak 2025</t>
+          <t>Nişanlılar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>470</v>
+        <v>462</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>4444444443531</t>
+          <t>9786259567495</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yıldızname 1. Sayı Ocak 2025</t>
+          <t>Kendi Kanatlarıyla</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>460</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>4444444443530</t>
+          <t>9786259569253</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik 1. Sayı Ocak 2025</t>
+          <t>Pert'in Güzel Kızı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>470</v>
+        <v>427</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259567396</t>
+          <t>4444444443535</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Menekşe</t>
+          <t>Habitus 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>161</v>
+        <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259567426</t>
+          <t>4444444443534</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Ağaç Altında ya da Mellstock Korosu</t>
+          <t>Kütüphane Dünyası 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>238</v>
+        <v>460</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786259567402</t>
+          <t>4444444443533</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Villette</t>
+          <t>Psikodinamik 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259567419</t>
+          <t>4444444443532</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yaz</t>
+          <t>Tarihin Şifreleri 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>238</v>
+        <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259567389</t>
+          <t>4444444443531</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Taşra Evi</t>
+          <t>Yıldızname 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>301</v>
+        <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259567341</t>
+          <t>4444444443530</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Maurice Guest</t>
+          <t>Diyalektik 1. Sayı Ocak 2025</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>462</v>
+        <v>470</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786259567372</t>
+          <t>9786259567396</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Seni Sandığından Daha Çok Sevdim</t>
+          <t>Tatlı Menekşe</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>238</v>
+        <v>161</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786259567365</t>
+          <t>9786259567426</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Yeşil Ağaç Altında ya da Mellstock Korosu</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>259</v>
+        <v>238</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786259567334</t>
+          <t>9786259567402</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Mansfield Park</t>
+          <t>Villette</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>476</v>
+        <v>448</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786259567358</t>
+          <t>9786259567419</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Operadaki Hayalet</t>
+          <t>Yaz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>287</v>
+        <v>238</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786259565194</t>
+          <t>9786259567389</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kenilworth</t>
+          <t>Taşra Evi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>462</v>
+        <v>301</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786259565187</t>
+          <t>9786259567341</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kalplerin Kraliçesi</t>
+          <t>Maurice Guest</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>448</v>
+        <v>462</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786259567327</t>
+          <t>9786259567372</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Manon Lescaut</t>
+          <t>Seni Sandığından Daha Çok Sevdim</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>210</v>
+        <v>238</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786259567303</t>
+          <t>9786259567365</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Damga</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>238</v>
+        <v>259</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786259567310</t>
+          <t>9786259567334</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Lena Graham</t>
+          <t>Mansfield Park</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>161</v>
+        <v>476</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786259565019</t>
+          <t>9786259567358</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Antikacı</t>
+          <t>Operadaki Hayalet</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>469</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786259565002</t>
+          <t>9786259565194</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Açan Gül</t>
+          <t>Kenilworth</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>329</v>
+        <v>462</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786259565163</t>
+          <t>9786259565187</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İtalyan</t>
+          <t>Kalplerin Kraliçesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>448</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786259565170</t>
+          <t>9786259567327</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ivanhoe: Bir Roman</t>
+          <t>Manon Lescaut</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>462</v>
+        <v>210</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786259565156</t>
+          <t>9786259567303</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Kızıl Damga</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>294</v>
+        <v>238</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786259565149</t>
+          <t>9786259567310</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Küçük İronileri</t>
+          <t>Lena Graham</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>273</v>
+        <v>161</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786259565132</t>
+          <t>9786259565019</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gurur ve Önyargı</t>
+          <t>Antikacı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>399</v>
+        <v>469</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786259565125</t>
+          <t>9786259565002</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Gölün Hanımı</t>
+          <t>Açan Gül</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>210</v>
+        <v>329</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786259565118</t>
+          <t>9786259565163</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Fraulein Schmidt ve Bay Anstruther</t>
+          <t>İtalyan</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>301</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786259565101</t>
+          <t>9786259565170</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ferdinand Kont Fathomun Maceraları</t>
+          <t>Ivanhoe: Bir Roman</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>462</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786259734989</t>
+          <t>9786259565156</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Elsie Venner</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>420</v>
+        <v>294</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786259734958</t>
+          <t>9786259565149</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Cranford</t>
+          <t>Hayatın Küçük İronileri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>238</v>
+        <v>273</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786259734965</t>
+          <t>9786259565132</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>David Blaize</t>
+          <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>329</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786259734972</t>
+          <t>9786259565125</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Eleanor'un Zaferi</t>
+          <t>Gölün Hanımı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>168</v>
+        <v>210</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786259734941</t>
+          <t>9786259565118</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Clèves Prensesi</t>
+          <t>Fraulein Schmidt ve Bay Anstruther</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>203</v>
+        <v>301</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786259734934</t>
+          <t>9786259565101</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Catherine: Bir Hikâye</t>
+          <t>Ferdinand Kont Fathomun Maceraları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>231</v>
+        <v>462</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786259734927</t>
+          <t>9786259734989</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bir Sütçü Kızın Romantik Maceraları</t>
+          <t>Elsie Venner</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>469</v>
+        <v>420</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786259734910</t>
+          <t>9786259734958</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Portresi</t>
+          <t>Cranford</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>483</v>
+        <v>238</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786259565095</t>
+          <t>9786259734965</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bayan Marjoribanks</t>
+          <t>David Blaize</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>462</v>
+        <v>329</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786259565088</t>
+          <t>9786259734972</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Aytaşı</t>
+          <t>Eleanor'un Zaferi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>434</v>
+        <v>168</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786259565033</t>
+          <t>9786259734941</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Aşırı Aşk</t>
+          <t>Clèves Prensesi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>280</v>
+        <v>203</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786259565056</t>
+          <t>9786259734934</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Aralarındaki Gölge</t>
+          <t>Catherine: Bir Hikâye</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>280</v>
+        <v>231</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786259565071</t>
+          <t>9786259734927</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ayın Görüntüleri</t>
+          <t>Bir Sütçü Kızın Romantik Maceraları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>294</v>
+        <v>469</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786259565057</t>
+          <t>9786259734910</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Bir Kadının Portresi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>378</v>
+        <v>483</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786259565064</t>
+          <t>9786259565095</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Aurora Floyd</t>
+          <t>Bayan Marjoribanks</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>469</v>
+        <v>462</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
+          <t>9786259565088</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Aytaşı</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786259565033</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Aşırı Aşk</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786259565056</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Aralarındaki Gölge</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786259565071</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Ayın Görüntüleri</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786259565057</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786259565064</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Aurora Floyd</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
           <t>9786255581945</t>
         </is>
       </c>
-      <c r="B156" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Tehcir ve Aşk</t>
         </is>
       </c>
-      <c r="C156" s="1">
+      <c r="C162" s="1">
         <v>336</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>