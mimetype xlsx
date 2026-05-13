--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,355 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059075398</t>
+          <t>9786059075442</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2017</t>
+          <t>Trump ve Küresel Düzen</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059075282</t>
+          <t>9786059075428</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2016</t>
+          <t>Türkiye'nin Güvenlik Stratejisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059075381</t>
+          <t>9786058548459</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Almanac 2017</t>
+          <t>Abluka Savaş Direniş Gazze (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>80</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059075374</t>
+          <t>9786058548428</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2017 (Arapça)</t>
+          <t>Yıllık 2013 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059075121</t>
+          <t>9786059075404</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2015 (Ciltli)</t>
+          <t>Gökyüzünden Türkiye</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>46.3</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059075145</t>
+          <t>9786059075411</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2015 (Arapça) (Ciltli)</t>
+          <t>Yükselen Afrika</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>46.3</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789759869267</t>
+          <t>9786059075084</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2012 (Ciltli)</t>
+          <t>Yıllık 2014 (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>36.57</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789759869250</t>
+          <t>9786059075138</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2011 (Ciltli)</t>
+          <t>Anadolu Agency Almanac 2015 (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>37.04</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059075695</t>
+          <t>9786059075107</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2020</t>
+          <t>Yıllık 2014 (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>36.57</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059075596</t>
+          <t>9786059075091</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Beyaz Kıta Yolculuğu - Antarktika Seferleri</t>
+          <t>Almanac 2014 (İngilizce) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>2000</v>
+        <v>36.57</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059075756</t>
+          <t>9786058548435</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2021 (Ciltli)</t>
+          <t>Yarım Kalan Devrim Mısır (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>2500</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059075749</t>
+          <t>9786058548442</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Karabağ Zaferi</t>
+          <t>Yetim Kalan Ülke Suriye</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>2000</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059075671</t>
+          <t>9786058548404</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’nın Kimlik Krizi</t>
+          <t>Almanak 2013 (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059075657</t>
+          <t>9786058548411</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Dünyada 100 Yıl (Ciltli)</t>
+          <t>Almanac 2013 (İngilizce) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>2500</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059075633</t>
+          <t>9789759869274</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ten Erdoğan’a Cumhurbaşkanlarımız (Ciltli)</t>
+          <t>Almanac 2012 (İngilizce)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>2500</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059075664</t>
+          <t>9789759869281</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Darbe Yargılamaları</t>
+          <t>Almanac 2012 (Arapça)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>750</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059075640</t>
+          <t>9786059075275</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karantina - Lockdown</t>
+          <t>Anadolu Agency Almanac (English)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>2500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059075510</t>
+          <t>9786059075268</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dünya Siyasetinde Küresel Fay Hatları</t>
+          <t>Anadolu Agency Almanac 2016 (Arabic)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059075534</t>
+          <t>9786059075350</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Terörle Mücadelesinde Barış Pınarı Harekatı</t>
+          <t>Muhabir</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059075459</t>
+          <t>9789759869298</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2018 (Ciltli)</t>
+          <t>Ocak (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>2500</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
+          <t>9786059075497</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Kültür Hazineleri</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786059075725</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>100 Yıllık (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786059075602</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2019</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786059075336</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Savaş Muhabiri</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786059075558</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin DEAŞ'la Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786059075527</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzünden Türkiye (3 Dilde)</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786059075398</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2017</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786059075282</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2016</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786059075381</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Almanac 2017</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786059075374</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2017 (Arapça)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786059075121</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2015 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786059075145</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2015 (Arapça) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9789759869267</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2012 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>36.57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789759869250</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2011 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786059075695</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2020</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786059075596</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Beyaz Kıta Yolculuğu - Antarktika Seferleri</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786059075756</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2021 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786059075749</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Karabağ Zaferi</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786059075671</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa’nın Kimlik Krizi</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059075657</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye ve Dünyada 100 Yıl (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786059075633</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ten Erdoğan’a Cumhurbaşkanlarımız (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786059075664</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>15 Temmuz Darbe Yargılamaları</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786059075640</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Karantina - Lockdown</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786059075510</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Siyasetinde Küresel Fay Hatları</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786059075534</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Terörle Mücadelesinde Barış Pınarı Harekatı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786059075459</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Yıllık 2018 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786059075329</t>
         </is>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Savaş Muhabiri (Ciltli)</t>
         </is>
       </c>
-      <c r="C22" s="1">
+      <c r="C48" s="1">
         <v>2000</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>