--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,1180 +85,1225 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259671741</t>
+          <t>9786259002323</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşımızın Bülbülü Mehmet Akif Ersoy</t>
+          <t>Yeni Nesil Çeteler ve Radikalleşme</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259671734</t>
+          <t>9786259002316</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetimizin İnşasında Hukuk ve Adalet</t>
+          <t>“Bir Dostluk Hareketi” Nurettin Topçu ve Yakın Çevresi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259776187</t>
+          <t>9786259002309</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Ölüm Ölümsüzlük</t>
+          <t>Biraz Aleviyiz Biraz Sunniyiz</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259776194</t>
+          <t>9786259671741</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gençlere Mektuplar</t>
+          <t>İstiklal Marşımızın Bülbülü Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259776125</t>
+          <t>9786259671734</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yıkılıştan Dirilişe Anadolu Mücadelesi</t>
+          <t>Medeniyetimizin İnşasında Hukuk ve Adalet</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259776118</t>
+          <t>9786259776187</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kuşlar</t>
+          <t>Yaşam Ölüm Ölümsüzlük</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259805795</t>
+          <t>9786259776194</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İbadetlerde Kolaylık Rehberi</t>
+          <t>Gençlere Mektuplar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052167373</t>
+          <t>9786259776125</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tersine Devşirme</t>
+          <t>Yıkılıştan Dirilişe Anadolu Mücadelesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259776101</t>
+          <t>9786259776118</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Işığında Evren ve İnsan</t>
+          <t>Göçmen Kuşlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259432960</t>
+          <t>9786259805795</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kul Hakkı Helalleşmedikçe Affedilmeyecek Günah</t>
+          <t>İbadetlerde Kolaylık Rehberi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259432953</t>
+          <t>9786052167373</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Yastıkta Huzur</t>
+          <t>Tersine Devşirme</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259432946</t>
+          <t>9786259776101</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Evreni Okuma Denemeleri</t>
+          <t>Bilimin Işığında Evren ve İnsan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259432939</t>
+          <t>9786259432960</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizle Muhabbet -2-</t>
+          <t>Kul Hakkı Helalleşmedikçe Affedilmeyecek Günah</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259432922</t>
+          <t>9786259432953</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilinci</t>
+          <t>Bir Yastıkta Huzur</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789759704094</t>
+          <t>9786259432946</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kurucu Akıl Hünkar Hacı Bektaş Veli</t>
+          <t>Evreni Okuma Denemeleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789759704087</t>
+          <t>9786259432939</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Allah Ve Ben’e Dair</t>
+          <t>Peygamberimizle Muhabbet -2-</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>110</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789759704063</t>
+          <t>9786259432922</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünyaya Uyanmak</t>
+          <t>Tarih Bilinci</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789759704070</t>
+          <t>9789759704094</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizle Muhabbet</t>
+          <t>Kurucu Akıl Hünkar Hacı Bektaş Veli</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789759704049</t>
+          <t>9789759704087</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Yavuz Adam Bir Devrin Romanı</t>
+          <t>Allah Ve Ben’e Dair</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789759704032</t>
+          <t>9789759704063</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Zekat Rehberi</t>
+          <t>Yeni Bir Dünyaya Uyanmak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057319999</t>
+          <t>9789759704070</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Pir-i Türkistan Hoca Ahmed Yesevi</t>
+          <t>Peygamberimizle Muhabbet</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057319975</t>
+          <t>9789759704049</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Müdahale</t>
+          <t>Bir Yavuz Adam Bir Devrin Romanı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057319951</t>
+          <t>9789759704032</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Senden Sonra</t>
+          <t>Sorularla Zekat Rehberi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057319968</t>
+          <t>9786057319999</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Neresindeyiz?</t>
+          <t>Pir-i Türkistan Hoca Ahmed Yesevi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057319913</t>
+          <t>9786057319975</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tevhid İnancı ve Şirke Açılan Kapılar</t>
+          <t>Sosyolojik Müdahale</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057319920</t>
+          <t>9786057319951</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplum ve Devlet Yapısında Değişme</t>
+          <t>Senden Sonra</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057319937</t>
+          <t>9786057319968</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kelam Düşüncesinde Allah ve Alem Anlayışları</t>
+          <t>İslam’ın Neresindeyiz?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057319944</t>
+          <t>9786057319913</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Eğitim!</t>
+          <t>Tevhid İnancı ve Şirke Açılan Kapılar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057095282</t>
+          <t>9786057319920</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Amerikan Etkisi</t>
+          <t>Osmanlı Toplum ve Devlet Yapısında Değişme</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057095299</t>
+          <t>9786057319937</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Müşahedat</t>
+          <t>Kelam Düşüncesinde Allah ve Alem Anlayışları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057095275</t>
+          <t>9786057319944</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Bilim ve Üniversite</t>
+          <t>Nasıl Bir Eğitim!</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057428035</t>
+          <t>9786057095282</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Fetö ile Mücadele Bilinci</t>
+          <t>Türkiye'de Amerikan Etkisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057095251</t>
+          <t>9786057095299</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>A Return to Mind and Wisdom: Al-Maturidi</t>
+          <t>Müşahedat</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057095268</t>
+          <t>9786057095275</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Acemi Girişimciye</t>
+          <t>Türkiye'de Bilim ve Üniversite</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057095244</t>
+          <t>9786057428035</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Hadis - Akli Aktivitelere Karşı Direnişin İslâmî Gelenekteki Kökeni</t>
+          <t>15 Temmuz Fetö ile Mücadele Bilinci</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057095220</t>
+          <t>9786057095251</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Eğitim</t>
+          <t>A Return to Mind and Wisdom: Al-Maturidi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057095213</t>
+          <t>9786057095268</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bilge Aliya</t>
+          <t>Acemi Girişimciye</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057095237</t>
+          <t>9786057095244</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Gelenek Üzerine</t>
+          <t>Ehl-i Hadis - Akli Aktivitelere Karşı Direnişin İslâmî Gelenekteki Kökeni</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057095206</t>
+          <t>9786057095220</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Portreler</t>
+          <t>Türkiye’de Eğitim</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052167205</t>
+          <t>9786057095213</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal</t>
+          <t>Bilge Aliya</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052167137</t>
+          <t>9786057095237</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ebu Hanife</t>
+          <t>Şiir ve Gelenek Üzerine</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052167250</t>
+          <t>9786057095206</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Sünnet</t>
+          <t>Çirkin Portreler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052167106</t>
+          <t>9786052167205</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Reislerinden İmam-ı Matüridi</t>
+          <t>İlm-i Hal</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052167144</t>
+          <t>9786052167137</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Reislerinden İmam-ı Eş'ari ve Eş'arilik</t>
+          <t>Ebu Hanife</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052167304</t>
+          <t>9786052167250</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Fetvada Dil ve Üslup</t>
+          <t>Hadis ve Sünnet</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052167298</t>
+          <t>9786052167106</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İslam Akaidi</t>
+          <t>Ehl-i Sünnetin Reislerinden İmam-ı Matüridi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052167113</t>
+          <t>9786052167144</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Sünnet Anlayışımız</t>
+          <t>Ehl-i Sünnetin Reislerinden İmam-ı Eş'ari ve Eş'arilik</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052167281</t>
+          <t>9786052167304</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İmam Şafii</t>
+          <t>Fetvada Dil ve Üslup</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057428042</t>
+          <t>9786052167298</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Evren ve Hayat</t>
+          <t>İslam Akaidi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057428011</t>
+          <t>9786052167113</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Müridin Rüyası</t>
+          <t>Hadis ve Sünnet Anlayışımız</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057428066</t>
+          <t>9786052167281</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Öldürüldüler?</t>
+          <t>İmam Şafii</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052167199</t>
+          <t>9786057428042</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dualarımız Nasıl Kabul Olur?</t>
+          <t>Evren ve Hayat</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052167243</t>
+          <t>9786057428011</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İktidar Din İlişkisi</t>
+          <t>Müridin Rüyası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057428028</t>
+          <t>9786057428066</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bizim Evin Halleri</t>
+          <t>Nasıl Öldürüldüler?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057428004</t>
+          <t>9786052167199</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ateist ve Deistlere Cevap</t>
+          <t>Dualarımız Nasıl Kabul Olur?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057477590</t>
+          <t>9786052167243</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihselciliği Üzerine</t>
+          <t>İktidar Din İlişkisi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057477576</t>
+          <t>9786057428028</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sözün İzinde</t>
+          <t>Bizim Evin Halleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057477569</t>
+          <t>9786057428004</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bacadaki Salıncak</t>
+          <t>Ateist ve Deistlere Cevap</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057428059</t>
+          <t>9786057477590</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Selçuklular</t>
+          <t>İslam Tarihselciliği Üzerine</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057428097</t>
+          <t>9786057477576</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>80'lere Giden Yolda Ecel İle Pazarlık</t>
+          <t>Sözün İzinde</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057428073</t>
+          <t>9786057477569</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ufkundan Portreler</t>
+          <t>Bacadaki Salıncak</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057428080</t>
+          <t>9786057428059</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İlk Müslüman Türk Devletleri</t>
+          <t>Sorularla Selçuklular</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057477552</t>
+          <t>9786057428097</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ehli Sünnetin Kurucu Öznesi Ebu Hanife</t>
+          <t>80'lere Giden Yolda Ecel İle Pazarlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057477583</t>
+          <t>9786057428073</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gnostik Teoloji ve Kelamı Aklın Karşılaşması</t>
+          <t>Osmanlı Ufkundan Portreler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052167342</t>
+          <t>9786057428080</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 3. Kitap</t>
+          <t>İlk Müslüman Türk Devletleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057477538</t>
+          <t>9786057477552</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Şairlerinden Damlalar</t>
+          <t>Ehli Sünnetin Kurucu Öznesi Ebu Hanife</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052167212</t>
+          <t>9786057477583</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinde Hayatla Birlikte Kur’an’ı Anlama</t>
+          <t>Gnostik Teoloji ve Kelamı Aklın Karşılaşması</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052167229</t>
+          <t>9786052167342</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yollar ve Yıllar</t>
+          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 3. Kitap</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052167335</t>
+          <t>9786057477538</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 2. Kitap</t>
+          <t>Anadolu Şairlerinden Damlalar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052167328</t>
+          <t>9786052167212</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 1. Kitap</t>
+          <t>Hayatın İçinde Hayatla Birlikte Kur’an’ı Anlama</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052167267</t>
+          <t>9786052167229</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Son Elçi’ye Sordum</t>
+          <t>Yollar ve Yıllar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052167045</t>
+          <t>9786052167335</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gülen Örgütü Ezoterik Bir Kült Cemaatin Radikalleşmesi</t>
+          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 2. Kitap</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057477545</t>
+          <t>9786052167328</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hasbiyallah</t>
+          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 1. Kitap</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057477507</t>
+          <t>9786052167267</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Küresel Sistemin Kodları</t>
+          <t>Son Elçi’ye Sordum</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057477514</t>
+          <t>9786052167045</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Egonomi ve İnsan Medeniyeti</t>
+          <t>Gülen Örgütü Ezoterik Bir Kült Cemaatin Radikalleşmesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
+          <t>9786057477545</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Hasbiyallah</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057477507</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Sistemin Kodları</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057477514</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalist Egonomi ve İnsan Medeniyeti</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
           <t>9786052167120</t>
         </is>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Tasavvuf Kültürü</t>
         </is>
       </c>
-      <c r="C77" s="1">
+      <c r="C80" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>