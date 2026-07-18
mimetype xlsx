--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,1225 +85,1255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259002323</t>
+          <t>9786259002330</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Çeteler ve Radikalleşme</t>
+          <t>Sahih Mi Değil Mi? Adını Sen Koy!</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259002316</t>
+          <t>9786259002347</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>“Bir Dostluk Hareketi” Nurettin Topçu ve Yakın Çevresi</t>
+          <t>Felsefe ve İslam</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259002309</t>
+          <t>9786259002323</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Biraz Aleviyiz Biraz Sunniyiz</t>
+          <t>Yeni Nesil Çeteler ve Radikalleşme</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259671741</t>
+          <t>9786259002316</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Marşımızın Bülbülü Mehmet Akif Ersoy</t>
+          <t>“Bir Dostluk Hareketi” Nurettin Topçu ve Yakın Çevresi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259671734</t>
+          <t>9786259002309</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetimizin İnşasında Hukuk ve Adalet</t>
+          <t>Biraz Aleviyiz Biraz Sunniyiz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259776187</t>
+          <t>9786259671741</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Ölüm Ölümsüzlük</t>
+          <t>İstiklal Marşımızın Bülbülü Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259776194</t>
+          <t>9786259671734</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gençlere Mektuplar</t>
+          <t>Medeniyetimizin İnşasında Hukuk ve Adalet</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259776125</t>
+          <t>9786259776187</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yıkılıştan Dirilişe Anadolu Mücadelesi</t>
+          <t>Yaşam Ölüm Ölümsüzlük</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259776118</t>
+          <t>9786259776194</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kuşlar</t>
+          <t>Gençlere Mektuplar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259805795</t>
+          <t>9786259776125</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İbadetlerde Kolaylık Rehberi</t>
+          <t>Yıkılıştan Dirilişe Anadolu Mücadelesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052167373</t>
+          <t>9786259776118</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tersine Devşirme</t>
+          <t>Göçmen Kuşlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259776101</t>
+          <t>9786259805795</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Işığında Evren ve İnsan</t>
+          <t>İbadetlerde Kolaylık Rehberi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259432960</t>
+          <t>9786052167373</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kul Hakkı Helalleşmedikçe Affedilmeyecek Günah</t>
+          <t>Tersine Devşirme</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259432953</t>
+          <t>9786259776101</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Yastıkta Huzur</t>
+          <t>Bilimin Işığında Evren ve İnsan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259432946</t>
+          <t>9786259432960</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Evreni Okuma Denemeleri</t>
+          <t>Kul Hakkı Helalleşmedikçe Affedilmeyecek Günah</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259432939</t>
+          <t>9786259432953</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizle Muhabbet -2-</t>
+          <t>Bir Yastıkta Huzur</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259432922</t>
+          <t>9786259432946</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilinci</t>
+          <t>Evreni Okuma Denemeleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789759704094</t>
+          <t>9786259432939</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kurucu Akıl Hünkar Hacı Bektaş Veli</t>
+          <t>Peygamberimizle Muhabbet -2-</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789759704087</t>
+          <t>9786259432922</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Allah Ve Ben’e Dair</t>
+          <t>Tarih Bilinci</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789759704063</t>
+          <t>9789759704094</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünyaya Uyanmak</t>
+          <t>Kurucu Akıl Hünkar Hacı Bektaş Veli</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789759704070</t>
+          <t>9789759704087</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizle Muhabbet</t>
+          <t>Allah Ve Ben’e Dair</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789759704049</t>
+          <t>9789759704063</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Yavuz Adam Bir Devrin Romanı</t>
+          <t>Yeni Bir Dünyaya Uyanmak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789759704032</t>
+          <t>9789759704070</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Zekat Rehberi</t>
+          <t>Peygamberimizle Muhabbet</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057319999</t>
+          <t>9789759704049</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Pir-i Türkistan Hoca Ahmed Yesevi</t>
+          <t>Bir Yavuz Adam Bir Devrin Romanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057319975</t>
+          <t>9789759704032</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Müdahale</t>
+          <t>Sorularla Zekat Rehberi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057319951</t>
+          <t>9786057319999</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Senden Sonra</t>
+          <t>Pir-i Türkistan Hoca Ahmed Yesevi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057319968</t>
+          <t>9786057319975</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Neresindeyiz?</t>
+          <t>Sosyolojik Müdahale</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057319913</t>
+          <t>9786057319951</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tevhid İnancı ve Şirke Açılan Kapılar</t>
+          <t>Senden Sonra</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057319920</t>
+          <t>9786057319968</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplum ve Devlet Yapısında Değişme</t>
+          <t>İslam’ın Neresindeyiz?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057319937</t>
+          <t>9786057319913</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kelam Düşüncesinde Allah ve Alem Anlayışları</t>
+          <t>Tevhid İnancı ve Şirke Açılan Kapılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057319944</t>
+          <t>9786057319920</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Eğitim!</t>
+          <t>Osmanlı Toplum ve Devlet Yapısında Değişme</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057095282</t>
+          <t>9786057319937</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Amerikan Etkisi</t>
+          <t>Kelam Düşüncesinde Allah ve Alem Anlayışları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057095299</t>
+          <t>9786057319944</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Müşahedat</t>
+          <t>Nasıl Bir Eğitim!</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057095275</t>
+          <t>9786057095282</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Bilim ve Üniversite</t>
+          <t>Türkiye'de Amerikan Etkisi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057428035</t>
+          <t>9786057095299</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Fetö ile Mücadele Bilinci</t>
+          <t>Müşahedat</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057095251</t>
+          <t>9786057095275</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>A Return to Mind and Wisdom: Al-Maturidi</t>
+          <t>Türkiye'de Bilim ve Üniversite</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057095268</t>
+          <t>9786057428035</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Acemi Girişimciye</t>
+          <t>15 Temmuz Fetö ile Mücadele Bilinci</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057095244</t>
+          <t>9786057095251</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Hadis - Akli Aktivitelere Karşı Direnişin İslâmî Gelenekteki Kökeni</t>
+          <t>A Return to Mind and Wisdom: Al-Maturidi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057095220</t>
+          <t>9786057095268</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Eğitim</t>
+          <t>Acemi Girişimciye</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057095213</t>
+          <t>9786057095244</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bilge Aliya</t>
+          <t>Ehl-i Hadis - Akli Aktivitelere Karşı Direnişin İslâmî Gelenekteki Kökeni</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057095237</t>
+          <t>9786057095220</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Gelenek Üzerine</t>
+          <t>Türkiye’de Eğitim</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057095206</t>
+          <t>9786057095213</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Portreler</t>
+          <t>Bilge Aliya</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052167205</t>
+          <t>9786057095237</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal</t>
+          <t>Şiir ve Gelenek Üzerine</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052167137</t>
+          <t>9786057095206</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ebu Hanife</t>
+          <t>Çirkin Portreler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052167250</t>
+          <t>9786052167205</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Sünnet</t>
+          <t>İlm-i Hal</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052167106</t>
+          <t>9786052167137</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Reislerinden İmam-ı Matüridi</t>
+          <t>Ebu Hanife</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052167144</t>
+          <t>9786052167250</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnetin Reislerinden İmam-ı Eş'ari ve Eş'arilik</t>
+          <t>Hadis ve Sünnet</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052167304</t>
+          <t>9786052167106</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fetvada Dil ve Üslup</t>
+          <t>Ehl-i Sünnetin Reislerinden İmam-ı Matüridi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052167298</t>
+          <t>9786052167144</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İslam Akaidi</t>
+          <t>Ehl-i Sünnetin Reislerinden İmam-ı Eş'ari ve Eş'arilik</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052167113</t>
+          <t>9786052167304</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Sünnet Anlayışımız</t>
+          <t>Fetvada Dil ve Üslup</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052167281</t>
+          <t>9786052167298</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İmam Şafii</t>
+          <t>İslam Akaidi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057428042</t>
+          <t>9786052167113</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Evren ve Hayat</t>
+          <t>Hadis ve Sünnet Anlayışımız</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057428011</t>
+          <t>9786052167281</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Müridin Rüyası</t>
+          <t>İmam Şafii</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057428066</t>
+          <t>9786057428042</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Öldürüldüler?</t>
+          <t>Evren ve Hayat</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052167199</t>
+          <t>9786057428011</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dualarımız Nasıl Kabul Olur?</t>
+          <t>Müridin Rüyası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052167243</t>
+          <t>9786057428066</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İktidar Din İlişkisi</t>
+          <t>Nasıl Öldürüldüler?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057428028</t>
+          <t>9786052167199</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bizim Evin Halleri</t>
+          <t>Dualarımız Nasıl Kabul Olur?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057428004</t>
+          <t>9786052167243</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ateist ve Deistlere Cevap</t>
+          <t>İktidar Din İlişkisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057477590</t>
+          <t>9786057428028</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihselciliği Üzerine</t>
+          <t>Bizim Evin Halleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057477576</t>
+          <t>9786057428004</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sözün İzinde</t>
+          <t>Ateist ve Deistlere Cevap</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057477569</t>
+          <t>9786057477590</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bacadaki Salıncak</t>
+          <t>İslam Tarihselciliği Üzerine</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057428059</t>
+          <t>9786057477576</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Selçuklular</t>
+          <t>Sözün İzinde</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057428097</t>
+          <t>9786057477569</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>80'lere Giden Yolda Ecel İle Pazarlık</t>
+          <t>Bacadaki Salıncak</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057428073</t>
+          <t>9786057428059</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ufkundan Portreler</t>
+          <t>Sorularla Selçuklular</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057428080</t>
+          <t>9786057428097</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İlk Müslüman Türk Devletleri</t>
+          <t>80'lere Giden Yolda Ecel İle Pazarlık</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057477552</t>
+          <t>9786057428073</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ehli Sünnetin Kurucu Öznesi Ebu Hanife</t>
+          <t>Osmanlı Ufkundan Portreler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057477583</t>
+          <t>9786057428080</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gnostik Teoloji ve Kelamı Aklın Karşılaşması</t>
+          <t>İlk Müslüman Türk Devletleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052167342</t>
+          <t>9786057477552</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 3. Kitap</t>
+          <t>Ehli Sünnetin Kurucu Öznesi Ebu Hanife</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057477538</t>
+          <t>9786057477583</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Şairlerinden Damlalar</t>
+          <t>Gnostik Teoloji ve Kelamı Aklın Karşılaşması</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052167212</t>
+          <t>9786052167342</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinde Hayatla Birlikte Kur’an’ı Anlama</t>
+          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 3. Kitap</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052167229</t>
+          <t>9786057477538</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yollar ve Yıllar</t>
+          <t>Anadolu Şairlerinden Damlalar</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052167335</t>
+          <t>9786052167212</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 2. Kitap</t>
+          <t>Hayatın İçinde Hayatla Birlikte Kur’an’ı Anlama</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052167328</t>
+          <t>9786052167229</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 1. Kitap</t>
+          <t>Yollar ve Yıllar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052167267</t>
+          <t>9786052167335</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Son Elçi’ye Sordum</t>
+          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 2. Kitap</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052167045</t>
+          <t>9786052167328</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Gülen Örgütü Ezoterik Bir Kült Cemaatin Radikalleşmesi</t>
+          <t>Kendi Dilinden Nasrettin Hoca Fıkraları 1. Kitap</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057477545</t>
+          <t>9786052167267</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hasbiyallah</t>
+          <t>Son Elçi’ye Sordum</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057477507</t>
+          <t>9786052167045</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Küresel Sistemin Kodları</t>
+          <t>Gülen Örgütü Ezoterik Bir Kült Cemaatin Radikalleşmesi</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057477514</t>
+          <t>9786057477545</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Egonomi ve İnsan Medeniyeti</t>
+          <t>Hasbiyallah</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
+          <t>9786057477507</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Sistemin Kodları</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057477514</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalist Egonomi ve İnsan Medeniyeti</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
           <t>9786052167120</t>
         </is>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Tasavvuf Kültürü</t>
         </is>
       </c>
-      <c r="C80" s="1">
+      <c r="C82" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>