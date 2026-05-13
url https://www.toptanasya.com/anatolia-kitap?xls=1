--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,2560 +85,2635 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256941069</t>
+          <t>9786256941083</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlık Öykülerimiz</t>
+          <t>Alvina</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256941441</t>
+          <t>9786256941120</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dedektif İkili</t>
+          <t>Dinozor Ajanlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256941489</t>
+          <t>9786256941533</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dehşet Diyarı</t>
+          <t>Can Kırmızısı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256941465</t>
+          <t>9786256941502</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Keklikleri Koruma Takımı</t>
+          <t>Sessiz Güç</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256941427</t>
+          <t>9786256941434</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Patili Onlar</t>
+          <t>Dedemin Defteri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256941458</t>
+          <t>9786256941069</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Beş Kapılı Saat</t>
+          <t>Kahramanlık Öykülerimiz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256941380</t>
+          <t>9786256941441</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sürmeli Türkçe</t>
+          <t>Dedektif İkili</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256941366</t>
+          <t>9786256941489</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Baktığım Yerden</t>
+          <t>Dehşet Diyarı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256941359</t>
+          <t>9786256941465</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ablamın Kedisiyle Bir Macera</t>
+          <t>Keklikleri Koruma Takımı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256941342</t>
+          <t>9786256941427</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Öğle Arası</t>
+          <t>Patili Onlar</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256941304</t>
+          <t>9786256941458</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Köse Süleyman ve Allı Gelin</t>
+          <t>Beş Kapılı Saat</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256941335</t>
+          <t>9786256941380</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Adı Bahar</t>
+          <t>Sürmeli Türkçe</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256941311</t>
+          <t>9786256941366</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Hüzünlü Yalnız Adam</t>
+          <t>Baktığım Yerden</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256941151</t>
+          <t>9786256941359</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kurtarıcı</t>
+          <t>Ablamın Kedisiyle Bir Macera</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256941250</t>
+          <t>9786256941342</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bu Ne Gösteriş</t>
+          <t>Öğle Arası</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256941373</t>
+          <t>9786256941304</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Kartopu</t>
+          <t>Köse Süleyman ve Allı Gelin</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256941281</t>
+          <t>9786256941335</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Güz Fışkırıyor Kalbimden</t>
+          <t>Adı Bahar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256941236</t>
+          <t>9786256941311</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yerim Seni Matematik</t>
+          <t>Dokuz Hüzünlü Yalnız Adam</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256941243</t>
+          <t>9786256941151</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bozguncu</t>
+          <t>Kurtarıcı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256941199</t>
+          <t>9786256941250</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnce Mavi</t>
+          <t>Bu Ne Gösteriş</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256941182</t>
+          <t>9786256941373</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Martıların Çığlığı</t>
+          <t>Arkadaşım Kartopu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256941175</t>
+          <t>9786256941281</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Arçura Vadisi</t>
+          <t>Güz Fışkırıyor Kalbimden</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256941168</t>
+          <t>9786256941236</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Macera Seti (5 Kitap)</t>
+          <t>Yerim Seni Matematik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256941144</t>
+          <t>9786256941243</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dünya Barış Elçisi</t>
+          <t>Bozguncu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256941229</t>
+          <t>9786256941199</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Yakut - Macera Serisi 4</t>
+          <t>İnce Mavi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256941106</t>
+          <t>9786256941182</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş - Macera Serisi 5</t>
+          <t>Martıların Çığlığı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256941113</t>
+          <t>9786256941175</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yolculuk</t>
+          <t>Arçura Vadisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256941090</t>
+          <t>9786256941168</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnsan Postuna Bürünenler (Ciltli)</t>
+          <t>Macera Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256941076</t>
+          <t>9786256941144</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yılanlar Adası</t>
+          <t>Dünya Barış Elçisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256941052</t>
+          <t>9786256941229</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ömür Yolumdaki Son Göç</t>
+          <t>Tılsımlı Yakut - Macera Serisi 4</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256941045</t>
+          <t>9786256941106</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nahak</t>
+          <t>Eve Dönüş - Macera Serisi 5</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256941038</t>
+          <t>9786256941113</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Eskici Dükkanı</t>
+          <t>Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057309464</t>
+          <t>9786256941090</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>EŞO Soğuk Nefes</t>
+          <t>İnsan Postuna Bürünenler (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>40</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057133861</t>
+          <t>9786256941076</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Yengeç</t>
+          <t>Yılanlar Adası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057133885</t>
+          <t>9786256941052</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Güveler Şehri</t>
+          <t>Ömür Yolumdaki Son Göç</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057133892</t>
+          <t>9786256941045</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sumgayıtlı Vidadi</t>
+          <t>Nahak</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057133871</t>
+          <t>9786256941038</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Enro ve Ötesi</t>
+          <t>Eskici Dükkanı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057030719</t>
+          <t>9786057309464</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnal Bey</t>
+          <t>EŞO Soğuk Nefes</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057133854</t>
+          <t>9786057133861</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tarafsız Bölge</t>
+          <t>Kırmızı Yengeç</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057133830</t>
+          <t>9786057133885</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Nasıl Ölür?</t>
+          <t>Güveler Şehri</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057133823</t>
+          <t>9786057133892</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dilenci’nin Milyarder Dostu</t>
+          <t>Sumgayıtlı Vidadi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057030795</t>
+          <t>9786057133871</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ömre Atılan Taş</t>
+          <t>Enro ve Ötesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057425676</t>
+          <t>9786057030719</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Halısı</t>
+          <t>İnal Bey</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057492507</t>
+          <t>9786057133854</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kadın Elçiler ve Liva Olmak</t>
+          <t>Tarafsız Bölge</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057425683</t>
+          <t>9786057133830</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Kalem</t>
+          <t>Erkekler Nasıl Ölür?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057492562</t>
+          <t>9786057133823</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Babam Nevruz’da Gelmedi</t>
+          <t>Dilenci’nin Milyarder Dostu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256941212</t>
+          <t>9786057030795</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Avcılar Diyarı - Macera Serisi 3</t>
+          <t>Ömre Atılan Taş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057133816</t>
+          <t>9786057425676</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sözler</t>
+          <t>Dedemin Halısı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057425652</t>
+          <t>9786057492507</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Düşsel Arayışlar</t>
+          <t>Kadın Elçiler ve Liva Olmak</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057425645</t>
+          <t>9786057425683</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Meczup ile Sümbül</t>
+          <t>Gezgin Kalem</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057741233</t>
+          <t>9786057492562</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Anahtar</t>
+          <t>Babam Nevruz’da Gelmedi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058162785</t>
+          <t>9786256941212</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Taş Duvar Olmaz</t>
+          <t>Avcılar Diyarı - Macera Serisi 3</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058102903</t>
+          <t>9786057133816</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Emin Misin?</t>
+          <t>Sözler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058102927</t>
+          <t>9786057425652</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Attila</t>
+          <t>Düşsel Arayışlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058162778</t>
+          <t>9786057425645</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Köroğlu'nun Deli Tayı</t>
+          <t>Meczup ile Sümbül</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057425690</t>
+          <t>9786057741233</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Piramitteki Sır - Macera Serisi 2</t>
+          <t>Gizemli Anahtar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059937986</t>
+          <t>9786058162785</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kuşları Uğurlama Sanatı</t>
+          <t>Yalnız Taş Duvar Olmaz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059937894</t>
+          <t>9786058102903</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Komşunun Misafiri</t>
+          <t>Emin Misin?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059937887</t>
+          <t>9786058102927</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kırık Merdiven</t>
+          <t>Attila</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059937733</t>
+          <t>9786058162778</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Babek</t>
+          <t>Köroğlu'nun Deli Tayı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059937498</t>
+          <t>9786057425690</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur Dai</t>
+          <t>Piramitteki Sır - Macera Serisi 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059937849</t>
+          <t>9786059937986</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kelle Avcıları Diyarı</t>
+          <t>Kuşları Uğurlama Sanatı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058102989</t>
+          <t>9786059937894</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Filler Ölüme Yalnız Gider</t>
+          <t>Komşunun Misafiri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058102941</t>
+          <t>9786059937887</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Kağan ve Mete Han</t>
+          <t>Kırık Merdiven</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059937658</t>
+          <t>9786059937733</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Hırsızları</t>
+          <t>Babek</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054447831</t>
+          <t>9786059937498</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Anti Teröristin El Kitabı</t>
+          <t>Hallac-ı Mansur Dai</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000063259</t>
+          <t>9786059937849</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Gözü Yaşlı Çocukları</t>
+          <t>Kelle Avcıları Diyarı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054447664</t>
+          <t>9786058102989</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>1111 Soruda Peygamberimiz</t>
+          <t>Filler Ölüme Yalnız Gider</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054447428</t>
+          <t>9786058102941</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Beyaz</t>
+          <t>Oğuz Kağan ve Mete Han</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>14</v>
+        <v>60</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054447817</t>
+          <t>9786059937658</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kül Dağları</t>
+          <t>Dinozor Hırsızları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>14</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054447893</t>
+          <t>9786054447831</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Derban</t>
+          <t>Anti Teröristin El Kitabı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>13.9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054447985</t>
+          <t>3990000063259</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Camın Arkası</t>
+          <t>Cumhuriyet'in Gözü Yaşlı Çocukları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059937931</t>
+          <t>9786054447664</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hasan Sabbah</t>
+          <t>1111 Soruda Peygamberimiz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057133809</t>
+          <t>9786054447428</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Macera Serisi 1 - Gizemli Kitap</t>
+          <t>Beyaz</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059937764</t>
+          <t>9786054447817</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mafyanın Tutsağı</t>
+          <t>Kül Dağları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059937504</t>
+          <t>9786054447893</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İntikam</t>
+          <t>Derban</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>20</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059937771</t>
+          <t>9786054447985</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Fırtınanın Günahı Melanya</t>
+          <t>Sihirli Camın Arkası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058863767</t>
+          <t>9786059937931</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Kitap</t>
+          <t>Hasan Sabbah</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>18</v>
+        <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059937634</t>
+          <t>9786057133809</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Denizler Ötesinde Tarajar</t>
+          <t>Macera Serisi 1 - Gizemli Kitap</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058162730</t>
+          <t>9786059937764</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Kardeşler</t>
+          <t>Mafyanın Tutsağı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058162716</t>
+          <t>9786059937504</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Sessizliği</t>
+          <t>İntikam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059937702</t>
+          <t>9786059937771</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hilal Çıkmazı</t>
+          <t>Fırtınanın Günahı Melanya</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059937811</t>
+          <t>9786058863767</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Karlı Küller</t>
+          <t>Karanlık Kitap</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>160</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057492586</t>
+          <t>9786059937634</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Son Yeniçeri - İsyan</t>
+          <t>Denizler Ötesinde Tarajar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059937412</t>
+          <t>9786058162730</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Müdür Bey 1. Kitap</t>
+          <t>Ölümsüz Kardeşler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059937450</t>
+          <t>9786058162716</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İncitenler İncitilenler</t>
+          <t>Gölgelerin Sessizliği</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059937726</t>
+          <t>9786059937702</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Gelincik</t>
+          <t>Hilal Çıkmazı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>35</v>
+        <v>600</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059937481</t>
+          <t>9786059937811</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadın Kaç Mezar? 2</t>
+          <t>Karlı Küller</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059937528</t>
+          <t>9786057492586</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Peçeli ve Köle Türkler</t>
+          <t>Son Yeniçeri - İsyan</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>25</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058162754</t>
+          <t>9786059937412</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Aşkın S Hali</t>
+          <t>Müdür Bey 1. Kitap</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059937856</t>
+          <t>9786059937450</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş - Macera Serisi 5</t>
+          <t>İncitenler İncitilenler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054447947</t>
+          <t>9786059937726</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Biraz Sohbet Ettik</t>
+          <t>Gelincik</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>19</v>
+        <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059937924</t>
+          <t>9786059937481</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İyilik Yap Denize At</t>
+          <t>Bir Kadın Kaç Mezar? 2</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059937474</t>
+          <t>9786059937528</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadın Kaç Mezar ?</t>
+          <t>Peçeli ve Köle Türkler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059937153</t>
+          <t>9786058162754</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Aşkın S Hali</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059937573</t>
+          <t>9786059937856</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Pardon Cennet Ne Tarafta ?</t>
+          <t>Eve Dönüş - Macera Serisi 5</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059937917</t>
+          <t>9786054447947</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Son İşgal - Yecüc Mecüc Çin</t>
+          <t>Biraz Sohbet Ettik</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059937016</t>
+          <t>9786059937924</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kürtler Sofrası</t>
+          <t>İyilik Yap Denize At</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054447084</t>
+          <t>9786059937474</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Öcalan'ın Din Okumaları</t>
+          <t>Bir Kadın Kaç Mezar ?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057425621</t>
+          <t>9786059937153</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tekinsiz Okul</t>
+          <t>Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786254447464</t>
+          <t>9786059937573</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Memlük / Ed - Devletü't Türkiyye</t>
+          <t>Pardon Cennet Ne Tarafta ?</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059937719</t>
+          <t>9786059937917</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Denizde Yanan Ateş</t>
+          <t>Son İşgal - Yecüc Mecüc Çin</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059937290</t>
+          <t>9786059937016</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Terörizmin Gizli Kodları: Terörden Korunma ve Kurtulma Yolları</t>
+          <t>Kürtler Sofrası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054447756</t>
+          <t>9786054447084</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Savaş</t>
+          <t>Abdullah Öcalan'ın Din Okumaları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057309457</t>
+          <t>9786057425621</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ben Kara Fatma</t>
+          <t>Tekinsiz Okul</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058162709</t>
+          <t>9786254447464</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Acı Bir Tebessüm</t>
+          <t>Memlük / Ed - Devletü't Türkiyye</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059937665</t>
+          <t>9786059937719</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Ruh</t>
+          <t>Denizde Yanan Ateş</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>10</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059937672</t>
+          <t>9786059937290</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Meliha</t>
+          <t>Terörizmin Gizli Kodları: Terörden Korunma ve Kurtulma Yolları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3990000026985</t>
+          <t>9786054447756</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nasbü'r Raye</t>
+          <t>Kutsal Savaş</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>19</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059937641</t>
+          <t>9786057309457</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Acele Aşk Aranıyor</t>
+          <t>Ben Kara Fatma</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059937610</t>
+          <t>9786058162709</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Beşik Kertmesi</t>
+          <t>Acı Bir Tebessüm</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>30</v>
+        <v>600</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054447787</t>
+          <t>9786059937665</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Pusudaki Düşman Şeytan</t>
+          <t>Kaçak Ruh</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054447909</t>
+          <t>9786059937672</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Bilinmeyen İsimleri El-Gayb</t>
+          <t>Meliha</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>19</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059937443</t>
+          <t>3990000026985</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kenan'ın Gözyaşları</t>
+          <t>Nasbü'r Raye</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059937108</t>
+          <t>9786059937641</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hakuna Matata - Takma Kafana</t>
+          <t>Acele Aşk Aranıyor</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054447275</t>
+          <t>9786059937610</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Deyimlerimiz</t>
+          <t>Beşik Kertmesi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059937306</t>
+          <t>9786054447787</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Taht</t>
+          <t>Pusudaki Düşman Şeytan</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057492548</t>
+          <t>9786054447909</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yağmuru Sevmiyordu</t>
+          <t>Allah'ın Bilinmeyen İsimleri El-Gayb</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>300</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057030788</t>
+          <t>9786059937443</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Bekçisi</t>
+          <t>Kenan'ın Gözyaşları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>700</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057030771</t>
+          <t>9786059937108</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Komik 19 İle Alfa 1</t>
+          <t>Hakuna Matata - Takma Kafana</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057030764</t>
+          <t>9786054447275</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Pavlov’un Becerikli Elleri</t>
+          <t>Masallarla Deyimlerimiz</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059937900</t>
+          <t>9786059937306</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İlk Alışveriş</t>
+          <t>Aşk ve Taht</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057492500</t>
+          <t>9786057492548</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Piyano Çocuk</t>
+          <t>Yağmuru Sevmiyordu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054447237</t>
+          <t>9786057030788</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Üç İsrail</t>
+          <t>Güneşin Bekçisi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>20</v>
+        <v>700</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054447060</t>
+          <t>9786057030771</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Yazılmamış Tarihi</t>
+          <t>Komik 19 İle Alfa 1</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>14</v>
+        <v>60</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054447398</t>
+          <t>9786057030764</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Kanunları</t>
+          <t>Pavlov’un Becerikli Elleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>18</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054447367</t>
+          <t>9786059937900</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dua İle Korunma</t>
+          <t>İlk Alışveriş</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>19</v>
+        <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054447268</t>
+          <t>9786057492500</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Son Ülkücü’yü Kim Öldürdü?</t>
+          <t>Piyano Çocuk</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054447282</t>
+          <t>9786054447237</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Darbe Yaptım?</t>
+          <t>Üç İsrail</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3990000028318</t>
+          <t>9786054447060</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılların Sırları</t>
+          <t>Türklerin Yazılmamış Tarihi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054447435</t>
+          <t>9786054447398</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yeraltının Saklı Hazineleri</t>
+          <t>Tapınak Kanunları</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054447480</t>
+          <t>9786054447367</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Tolstoy</t>
+          <t>Dua İle Korunma</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>600</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054447688</t>
+          <t>9786054447268</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Sırları</t>
+          <t>Son Ülkücü’yü Kim Öldürdü?</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054447220</t>
+          <t>9786054447282</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Yüzyıl Yalanları</t>
+          <t>Nasıl Darbe Yaptım?</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054447626</t>
+          <t>3990000028318</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Lokman Hekim Sokağı</t>
+          <t>Yüzyılların Sırları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054447466</t>
+          <t>9786054447435</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İslam’a Göre Ailevi Problemler Doğum Kontrolü ve Kürtaj</t>
+          <t>Yeraltının Saklı Hazineleri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054447503</t>
+          <t>9786054447480</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İnsan Tefekkür ve İman</t>
+          <t>Müslüman Tolstoy</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>16</v>
+        <v>600</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054447619</t>
+          <t>9786054447688</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yalın Ayak Düşler</t>
+          <t>Mutluluğun Sırları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054447763</t>
+          <t>9786054447220</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Haarp</t>
+          <t>Muhteşem Yüzyıl Yalanları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054447381</t>
+          <t>9786054447626</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Gelincikler ve Aşk</t>
+          <t>Lokman Hekim Sokağı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054447206</t>
+          <t>9786054447466</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Engere</t>
+          <t>İslam’a Göre Ailevi Problemler Doğum Kontrolü ve Kürtaj</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054447770</t>
+          <t>9786054447503</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Deccal’ın Deşifresi</t>
+          <t>İnsan Tefekkür ve İman</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054447442</t>
+          <t>9786054447619</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Deccal, Mehdi ve Mesih (Hz. İsa)</t>
+          <t>Yalın Ayak Düşler</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054447374</t>
+          <t>9786054447763</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Aşka Dönüş</t>
+          <t>Haarp</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000063258</t>
+          <t>9786054447381</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>1 Mayıs’ın Gözyaşları</t>
+          <t>Gelincikler ve Aşk</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054447824</t>
+          <t>9786054447206</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ayakkabılar Yürümez</t>
+          <t>Engere</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>500</v>
+        <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786254447440</t>
+          <t>9786054447770</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Albino Umutlar</t>
+          <t>Deccal’ın Deşifresi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057425614</t>
+          <t>9786054447442</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ağır Sözler</t>
+          <t>Deccal, Mehdi ve Mesih (Hz. İsa)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057492517</t>
+          <t>9786054447374</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Cehenneme Serinlik Geldi</t>
+          <t>Aşka Dönüş</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057741066</t>
+          <t>3990000063258</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Gazi Han Osman</t>
+          <t>1 Mayıs’ın Gözyaşları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057741059</t>
+          <t>9786054447824</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Zengin ve Fakir</t>
+          <t>Ayakkabılar Yürümez</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059937979</t>
+          <t>9786254447440</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bilge Karides</t>
+          <t>Albino Umutlar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057741028</t>
+          <t>9786057425614</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Moskova Ekspresi</t>
+          <t>Ağır Sözler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057741011</t>
+          <t>9786057492517</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ayı ve Kazyol</t>
+          <t>Cehenneme Serinlik Geldi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057030740</t>
+          <t>9786057741066</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yanık Dere - 1915 Erzurum</t>
+          <t>Gazi Han Osman</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054447404</t>
+          <t>9786057741059</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Beynimdeki Yabancı</t>
+          <t>Zengin ve Fakir</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>22</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256941410</t>
+          <t>9786059937979</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Canavar - Fırtına Savaşçıları 2</t>
+          <t>Bilge Karides</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057492531</t>
+          <t>9786057741028</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Boncuktan Yapma Çiçek</t>
+          <t>Moskova Ekspresi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057741073</t>
+          <t>9786057741011</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Üç Arkadaş</t>
+          <t>Ayı ve Kazyol</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057741035</t>
+          <t>9786057030740</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Azizenin Duası</t>
+          <t>Yanık Dere - 1915 Erzurum</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054447800</t>
+          <t>9786054447404</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Serinliği</t>
+          <t>Beynimdeki Yabancı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057492555</t>
+          <t>9786256941410</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kırıldığım Yerden Büyüdüm</t>
+          <t>Canavar - Fırtına Savaşçıları 2</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786058162761</t>
+          <t>9786057492531</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Mavi Sakız</t>
+          <t>Boncuktan Yapma Çiçek</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059937993</t>
+          <t>9786057741073</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Borç Defteri</t>
+          <t>Üç Arkadaş</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786058102934</t>
+          <t>9786057741035</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bilge Kağan ve Kül-Tiğin</t>
+          <t>Azizenin Duası</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256941403</t>
+          <t>9786054447800</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Savaşçıları</t>
+          <t>Ateşin Serinliği</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057741042</t>
+          <t>9786057492555</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Mektebinden İzler</t>
+          <t>Kırıldığım Yerden Büyüdüm</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>20</v>
+        <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
+          <t>9786058162761</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Sakız</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786059937993</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Borç Defteri</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786058102934</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Bilge Kağan ve Kül-Tiğin</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786256941403</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Fırtına Savaşçıları</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786057741042</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Mektebinden İzler</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
           <t>9786256941137</t>
         </is>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Polen ve Büyülü Krallık</t>
         </is>
       </c>
-      <c r="C169" s="1">
-        <v>120</v>
+      <c r="C174" s="1">
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>