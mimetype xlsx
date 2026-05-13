--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,3025 +85,3220 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256165472</t>
+          <t>9786256165571</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kendime Pejmürde Düşünceler</t>
+          <t>Partnerim Bir Narsist Mi?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256165434</t>
+          <t>9786256165564</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gel Ey Gönül Tezenem</t>
+          <t>Eğitim ve Öğrenci Koçluğu Felsefesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256165427</t>
+          <t>9786256165557</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Dansı Ezeli İnsan</t>
+          <t>Yanan Köşkler Zamanı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>860</v>
+        <v>520</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256165410</t>
+          <t>9786256165540</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Kimliğinin Kökleri Araplar ve Türkler</t>
+          <t>Oyuncunun 3 Unsuru</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>840</v>
+        <v>560</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256165366</t>
+          <t>9786256165533</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Papatyaları Serdim Yollarına</t>
+          <t>Kapıldım Gidiyorum</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>340</v>
+        <v>560</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256165373</t>
+          <t>9786256423534</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tiyatrocu Olmak Mı Olmamak Mı?</t>
+          <t>Nasıl İyileştim?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>480</v>
+        <v>740</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256165360</t>
+          <t>9786256165526</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ovidius Müzakeresi</t>
+          <t>16 Dakika</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>360</v>
+        <v>680</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256165403</t>
+          <t>9786256165519</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Fısıltı</t>
+          <t>Mor Fener</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256165359</t>
+          <t>9786256165076</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hindi Adam</t>
+          <t>Merkez Yanılması</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256165397</t>
+          <t>9786256165489</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Temel İstihbarat</t>
+          <t>Geceden Güneşe O Kız’ın Sessiz Zaferi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>880</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256165304</t>
+          <t>9786256165502</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Kılavuz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256165311</t>
+          <t>9786256165496</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Ali</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256165328</t>
+          <t>9786256165458</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sessiz</t>
+          <t>27'de Novella</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256165335</t>
+          <t>9786256165472</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kiremitten Kanatlar</t>
+          <t>Kendime Pejmürde Düşünceler</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256165298</t>
+          <t>9786256165434</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yolu Kars'tan Geçenler</t>
+          <t>Gel Ey Gönül Tezenem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256165281</t>
+          <t>9786256165427</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Toramanlı Karagöz</t>
+          <t>Ölümün Dansı Ezeli İnsan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>1040</v>
+        <v>860</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256165175</t>
+          <t>9786256165410</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sayılmayanlar</t>
+          <t>Ortadoğu Kimliğinin Kökleri Araplar ve Türkler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>480</v>
+        <v>840</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256165229</t>
+          <t>9786256165366</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Komedileri</t>
+          <t>Papatyaları Serdim Yollarına</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>580</v>
+        <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256165199</t>
+          <t>9786256165373</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dilhun</t>
+          <t>Tiyatrocu Olmak Mı Olmamak Mı?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>790</v>
+        <v>480</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256165236</t>
+          <t>9786256165360</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Her Gidiş Biraz Kalır İnsanda</t>
+          <t>Ovidius Müzakeresi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256165250</t>
+          <t>9786256165403</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kelkız’la Keloğlan Türk Kahvesi İçerken</t>
+          <t>Bir Fısıltı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>790</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256423732</t>
+          <t>9786256165359</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zorundalık</t>
+          <t>Hindi Adam</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256165274</t>
+          <t>9786256165397</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gıdaklamaktan Gıdaklatmaya</t>
+          <t>Temel İstihbarat</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>380</v>
+        <v>880</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256165267</t>
+          <t>9786256165304</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Ritimler</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>800</v>
+        <v>380</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256165243</t>
+          <t>9786256165311</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayal Bilgisi</t>
+          <t>Derin</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>460</v>
+        <v>420</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256165212</t>
+          <t>9786256165328</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Hüner/ Yılmaz İrade</t>
+          <t>Sessiz</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256165144</t>
+          <t>9786256165335</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Döngü/ Yolun Sonu</t>
+          <t>Kiremitten Kanatlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256423725</t>
+          <t>9786256165298</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Kadim</t>
+          <t>Yolu Kars'tan Geçenler</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256165205</t>
+          <t>9786256165281</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dindarlık Tercih Midir?</t>
+          <t>Toramanlı Karagöz</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>380</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256165045</t>
+          <t>9786256165175</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gölgeden Surete, Suretten Hayale, Hayalden Hakikate Karagöz</t>
+          <t>Sayılmayanlar</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058315341</t>
+          <t>9786256165229</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mirror, ‘EGO’ Thousand Fragments (Ciltli)</t>
+          <t>Karagöz Komedileri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>3900</v>
+        <v>580</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256165113</t>
+          <t>9786256165199</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Dilhun</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>790</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256165137</t>
+          <t>9786256165236</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Her Gidiş Biraz Kalır İnsanda</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256165151</t>
+          <t>9786256165250</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Ötesindeki Aşk</t>
+          <t>Kelkız’la Keloğlan Türk Kahvesi İçerken</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>360</v>
+        <v>790</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256165168</t>
+          <t>9786256423732</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Roman</t>
+          <t>Zorundalık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256165120</t>
+          <t>9786256165274</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Meçhul İyesiz</t>
+          <t>Gıdaklamaktan Gıdaklatmaya</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256423640</t>
+          <t>9786256165267</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kemikler Arası</t>
+          <t>Düşler ve Ritimler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>380</v>
+        <v>800</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058315334</t>
+          <t>9786256165243</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ayna "Ben" Bin Parça (Ciltli)</t>
+          <t>Hayal Bilgisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>3900</v>
+        <v>460</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256165090</t>
+          <t>9786256165212</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Daha Güçlüyüz</t>
+          <t>Pamuk Hüner/ Yılmaz İrade</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256165052</t>
+          <t>9786256165144</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kazarmalar</t>
+          <t>Döngü/ Yolun Sonu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256165106</t>
+          <t>9786256423725</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ölü Balık</t>
+          <t>Tarih-i Kadim</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256165083</t>
+          <t>9786256165205</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>General Townshend ve Lev Troçki’nin Büyükada Günleri</t>
+          <t>Dindarlık Tercih Midir?</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256165038</t>
+          <t>9786256165045</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>En Kısa Rota Cam Şehir</t>
+          <t>Gölgeden Surete, Suretten Hayale, Hayalden Hakikate Karagöz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057219503</t>
+          <t>9786058315341</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İki ve Çok Dilli Çocuk Yetiştirmek</t>
+          <t>Mirror, ‘EGO’ Thousand Fragments (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256165021</t>
+          <t>9786256165113</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Rujlu Çocuklar</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256423961</t>
+          <t>9786256165137</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Hasan ve Yaşlı Teknesi</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256423633</t>
+          <t>9786256165151</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>10. Gezegen</t>
+          <t>Zamanın Ötesindeki Aşk</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256423466</t>
+          <t>9786256165168</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kış</t>
+          <t>Roman</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256423589</t>
+          <t>9786256165120</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Damlalar</t>
+          <t>Meçhul İyesiz</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256423985</t>
+          <t>9786256423640</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Saint Pierre Geçidi</t>
+          <t>Kemikler Arası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>380</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256423992</t>
+          <t>9786058315334</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şahmeroid</t>
+          <t>Ayna "Ben" Bin Parça (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>480</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256423954</t>
+          <t>9786256165090</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Dünya - Ejderler</t>
+          <t>Birlikte Daha Güçlüyüz</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256165007</t>
+          <t>9786256165052</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Büyümek ve Zaman</t>
+          <t>Kazarmalar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256423930</t>
+          <t>9786256165106</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kabir Böcekleri</t>
+          <t>Ölü Balık</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256423947</t>
+          <t>9786256165083</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Savaş Tanrısı Geleceğin Savaşları</t>
+          <t>General Townshend ve Lev Troçki’nin Büyükada Günleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>680</v>
+        <v>380</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256423978</t>
+          <t>9786256165038</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çinare</t>
+          <t>En Kısa Rota Cam Şehir</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256423909</t>
+          <t>9786057219503</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Hikayesi</t>
+          <t>İki ve Çok Dilli Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>580</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256423916</t>
+          <t>9786256165021</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ruhsuz</t>
+          <t>Kırmızı Rujlu Çocuklar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256423923</t>
+          <t>9786256423961</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yanılsama</t>
+          <t>Balıkçı Hasan ve Yaşlı Teknesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256423893</t>
+          <t>9786256423633</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Benden Gidenler Bana Gelenler</t>
+          <t>10. Gezegen</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256423886</t>
+          <t>9786256423466</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Antimadde ve Görünmezlik Teknolojisi</t>
+          <t>Kış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256423763</t>
+          <t>9786256423589</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gri Gözlü Jasmina (Ciltli)</t>
+          <t>Damlalar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256423879</t>
+          <t>9786256423985</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Zaman Zaman İçinde Kalbur Düzen İçinde</t>
+          <t>Saint Pierre Geçidi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256423343</t>
+          <t>9786256423992</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Geçerken</t>
+          <t>Şahmeroid</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256423442</t>
+          <t>9786256423954</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yitiş</t>
+          <t>Ateşten Dünya - Ejderler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256423299</t>
+          <t>9786256165007</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yaşıyoruz Birbirimize Değmeden</t>
+          <t>Büyümek ve Zaman</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256423237</t>
+          <t>9786256423930</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Kadını Aşk İle Yarattı</t>
+          <t>Kabir Böcekleri</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256423404</t>
+          <t>9786256423947</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Üç Oyun</t>
+          <t>Savaş Tanrısı Geleceğin Savaşları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>840</v>
+        <v>680</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256423336</t>
+          <t>9786256423978</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Çırağı</t>
+          <t>Çinare</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256423305</t>
+          <t>9786256423909</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Suskunluk</t>
+          <t>Harflerin Hikayesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256423015</t>
+          <t>9786256423916</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Son Çağ</t>
+          <t>Ruhsuz</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>780</v>
+        <v>340</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256423497</t>
+          <t>9786256423923</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sepya</t>
+          <t>Yanılsama</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>840</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256423435</t>
+          <t>9786256423893</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Saardie Günlükleri W</t>
+          <t>Benden Gidenler Bana Gelenler</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256423244</t>
+          <t>9786256423886</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Renkli Boşluk</t>
+          <t>Antimadde ve Görünmezlik Teknolojisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256423091</t>
+          <t>9786256423763</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ömer ve Yaralı Kedi</t>
+          <t>Gri Gözlü Jasmina (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256423251</t>
+          <t>9786256423879</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Olursa Severek Olur</t>
+          <t>Zaman Zaman İçinde Kalbur Düzen İçinde</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256423367</t>
+          <t>9786256423343</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Görevler Şifre HG</t>
+          <t>Zamanı Geçerken</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256423565</t>
+          <t>9786256423442</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mau</t>
+          <t>Yitiş</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>860</v>
+        <v>360</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256423206</t>
+          <t>9786256423299</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Lilura İçimdeki Lirik Şarkı</t>
+          <t>Yaşıyoruz Birbirimize Değmeden</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256423374</t>
+          <t>9786256423237</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Koronalı Aşklar Diyarı</t>
+          <t>Ve Tanrı Kadını Aşk İle Yarattı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256423541</t>
+          <t>9786256423404</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşi</t>
+          <t>Üç Oyun</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>440</v>
+        <v>840</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256423145</t>
+          <t>9786256423336</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kendine Sürgün Syd Barrett Bir Pink Floyd Fenomeni</t>
+          <t>Tanrının Çırağı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256423398</t>
+          <t>9786256423305</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İlk Şiirler; Babam ile</t>
+          <t>Suskunluk</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256423428</t>
+          <t>9786256423015</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hasrete Dair</t>
+          <t>Son Çağ</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>340</v>
+        <v>780</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256423169</t>
+          <t>9786256423497</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Göç Kargaşa</t>
+          <t>Sepya</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>360</v>
+        <v>840</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256423268</t>
+          <t>9786256423435</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Sandık</t>
+          <t>Saardie Günlükleri W</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>220</v>
+        <v>480</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256423596</t>
+          <t>9786256423244</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Eylül Rüzgarı</t>
+          <t>Renkli Boşluk</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>440</v>
+        <v>360</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256423510</t>
+          <t>9786256423091</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Elzeme Son Şiir</t>
+          <t>Ömer ve Yaralı Kedi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256423213</t>
+          <t>9786256423251</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Elif’in Işıltılı Hayalleri</t>
+          <t>Olursa Severek Olur</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256423084</t>
+          <t>9786256423367</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Düşe Kalka</t>
+          <t>Mucizevi Görevler Şifre HG</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256423152</t>
+          <t>9786256423565</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Depremleri 5 Geçe Cehenneme 5 Kala</t>
+          <t>Mau</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>340</v>
+        <v>860</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256423220</t>
+          <t>9786256423206</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dandalaz Alışkısı</t>
+          <t>Lilura İçimdeki Lirik Şarkı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256423381</t>
+          <t>9786256423374</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gözüyle Denizli</t>
+          <t>Koronalı Aşklar Diyarı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256423411</t>
+          <t>9786256423541</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Bir Şairin Bisiklet Hikayesi</t>
+          <t>Kış Güneşi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9780997025491</t>
+          <t>9786256423145</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bir Masal Bir Mesel</t>
+          <t>Kendine Sürgün Syd Barrett Bir Pink Floyd Fenomeni</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256423459</t>
+          <t>9786256423398</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Berin'in Maceraları</t>
+          <t>İlk Şiirler; Babam ile</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256423275</t>
+          <t>9786256423428</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Altar Bey</t>
+          <t>Hasrete Dair</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256423312</t>
+          <t>9786256423169</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>3O - 3T ye Karşı</t>
+          <t>Göç Kargaşa</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256423800</t>
+          <t>9786256423268</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dün Bugün Yarın</t>
+          <t>Gizemli Sandık</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256423787</t>
+          <t>9786256423596</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nuh Baba</t>
+          <t>Eylül Rüzgarı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>760</v>
+        <v>440</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256423831</t>
+          <t>9786256423510</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Öleceğin Günü Bilseydin</t>
+          <t>Elzeme Son Şiir</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256423862</t>
+          <t>9786256423213</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Usta</t>
+          <t>Elif’in Işıltılı Hayalleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256423824</t>
+          <t>9786256423084</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Boş Zaman Yönetimi</t>
+          <t>Düşe Kalka</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256423848</t>
+          <t>9786256423152</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Güç</t>
+          <t>Depremleri 5 Geçe Cehenneme 5 Kala</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>580</v>
+        <v>340</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256423770</t>
+          <t>9786256423220</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Denizin Fethi</t>
+          <t>Dandalaz Alışkısı</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256423794</t>
+          <t>9786256423381</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dokunmak</t>
+          <t>Çocuk Gözüyle Denizli</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256423749</t>
+          <t>9786256423411</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bir Harmandır Şiir</t>
+          <t>Bir Şairin Bisiklet Hikayesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256423817</t>
+          <t>9780997025491</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Şapka</t>
+          <t>Bir Masal Bir Mesel</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256423756</t>
+          <t>9786256423459</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Deniz</t>
+          <t>Berin'in Maceraları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256423718</t>
+          <t>9786256423275</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Otobüs Yolculuğu</t>
+          <t>Altar Bey</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256423572</t>
+          <t>9786256423312</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Tanıklığı</t>
+          <t>3O - 3T ye Karşı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256423695</t>
+          <t>9786256423800</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Lethe 1988</t>
+          <t>Dün Bugün Yarın</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256423701</t>
+          <t>9786256423787</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Limansız Aşk</t>
+          <t>Nuh Baba</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>360</v>
+        <v>760</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256423671</t>
+          <t>9786256423831</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Fotoğrafı ve Madalyon</t>
+          <t>Öleceğin Günü Bilseydin</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256423688</t>
+          <t>9786256423862</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ada Yok Ada Olsun</t>
+          <t>Usta</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256423350</t>
+          <t>9786256423824</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Duyarlı Kardeşler Lale ile Bilge Serisi</t>
+          <t>Boş Zaman Yönetimi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256423282</t>
+          <t>9786256423848</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Kadar Derin</t>
+          <t>Akıllı Güç</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256423664</t>
+          <t>9786256423770</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kumsal’ın Unicorn Maceraları</t>
+          <t>Yalnız Denizin Fethi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256423527</t>
+          <t>9786256423794</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Dokunmak</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256423602</t>
+          <t>9786256423749</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Nisan Yağmuru</t>
+          <t>Bir Harmandır Şiir</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>440</v>
+        <v>360</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256423657</t>
+          <t>9786256423817</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yoklar Fısıltısı</t>
+          <t>Şapka</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256423619</t>
+          <t>9786256423756</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Beş Oyun</t>
+          <t>Sürgün Deniz</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>840</v>
+        <v>360</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256423473</t>
+          <t>9786256423718</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Teması</t>
+          <t>Kırmızı Otobüs Yolculuğu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256423480</t>
+          <t>9786256423572</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Umut Hayal Gerçek</t>
+          <t>Yeryüzü Tanıklığı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256423558</t>
+          <t>9786256423695</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sahne Arkası</t>
+          <t>Lethe 1988</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256423626</t>
+          <t>9786256423701</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bana Öküz Çarptı</t>
+          <t>Limansız Aşk</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256423329</t>
+          <t>9786256423671</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Liyakate Davet: Siyaset</t>
+          <t>Fırtına Fotoğrafı ve Madalyon</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256423121</t>
+          <t>9786256423688</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Üzerine Düşünmek</t>
+          <t>Ada Yok Ada Olsun</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256423114</t>
+          <t>9786256423350</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlar Yağdığı Zaman</t>
+          <t>Duyarlı Kardeşler Lale ile Bilge Serisi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256423190</t>
+          <t>9786256423282</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Antikacı Yaşamdan Kareler</t>
+          <t>Rüyalar Kadar Derin</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>460</v>
+        <v>340</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256423183</t>
+          <t>9786256423664</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Antik Dünyanın Tüccarları</t>
+          <t>Kumsal’ın Unicorn Maceraları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>480</v>
+        <v>390</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256423107</t>
+          <t>9786256423527</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kiraz’ın Azimli Tırtılı</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256423077</t>
+          <t>9786256423602</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Senden Geçer</t>
+          <t>Nisan Yağmuru</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>340</v>
+        <v>440</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256423060</t>
+          <t>9786256423657</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yanılsamalar Dünyası</t>
+          <t>Yoklar Fısıltısı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256423053</t>
+          <t>9786256423619</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Eşek Kadar</t>
+          <t>Beş Oyun</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>340</v>
+        <v>840</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256423046</t>
+          <t>9786256423473</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Geç Açan Gonca</t>
+          <t>Çiçek Teması</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256423039</t>
+          <t>9786256423480</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>Umut Hayal Gerçek</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256423022</t>
+          <t>9786256423558</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz</t>
+          <t>Sahne Arkası</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057270191</t>
+          <t>9786256423626</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Pastacı Kreması</t>
+          <t>Bana Öküz Çarptı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256423008</t>
+          <t>9786256423329</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Derviş ile Merviş</t>
+          <t>Liyakate Davet: Siyaset</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057270146</t>
+          <t>9786256423121</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Egemen Aşk İdeolojisi Üzerine</t>
+          <t>Düşünmek Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057270184</t>
+          <t>9786256423114</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ayşe Miray Hikayeleri</t>
+          <t>Yağmurlar Yağdığı Zaman</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057210139</t>
+          <t>9786256423190</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Emma Beni De Davet Etti</t>
+          <t>Antikacı Yaşamdan Kareler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>380</v>
+        <v>460</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057210108</t>
+          <t>9786256423183</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Demirden Kadınlar</t>
+          <t>Antik Dünyanın Tüccarları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057210177</t>
+          <t>9786256423107</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Seversem Eğer</t>
+          <t>Kiraz’ın Azimli Tırtılı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057210122</t>
+          <t>9786256423077</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ey Can</t>
+          <t>Her Şey Senden Geçer</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057210115</t>
+          <t>9786256423060</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Senden Kalan Hayaletin Fısıltıları</t>
+          <t>Yanılsamalar Dünyası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057297563</t>
+          <t>9786256423053</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Dağ ve Diğerleri</t>
+          <t>Eşek Kadar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>580</v>
+        <v>340</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057210153</t>
+          <t>9786256423046</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bir Olgu Olarak Hastaneler ve Halkla İlişkiler</t>
+          <t>Geç Açan Gonca</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057210160</t>
+          <t>9786256423039</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>The Role Of Public Relations In Hospitals</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057219183</t>
+          <t>9786256423022</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mahrumiyet Oteli</t>
+          <t>Karadeniz</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057219190</t>
+          <t>9786057270191</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bizi Bekleyen Yer</t>
+          <t>Pastacı Kreması</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057219176</t>
+          <t>9786256423008</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kaybolışlar</t>
+          <t>Derviş ile Merviş</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057219169</t>
+          <t>9786057270146</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Barışmayan Hayatlar</t>
+          <t>Egemen Aşk İdeolojisi Üzerine</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057219152</t>
+          <t>9786057270184</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Lora’nın Vitamin Rüyası</t>
+          <t>Ayşe Miray Hikayeleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>75</v>
+        <v>390</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057219121</t>
+          <t>9786057210139</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sinekler Küçüktür ve Mükemmeldir</t>
+          <t>Emma Beni De Davet Etti</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057297594</t>
+          <t>9786057210108</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Avcı İle Akrep</t>
+          <t>Demirden Kadınlar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>700</v>
+        <v>390</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057219138</t>
+          <t>9786057210177</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kirpikli Kız Ve İspermeçet Balinası</t>
+          <t>Seversem Eğer</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>75</v>
+        <v>360</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057219114</t>
+          <t>9786057210122</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Şehrinden Çıkış</t>
+          <t>Ey Can</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057219145</t>
+          <t>9786057210115</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Güncelliğin Sarsıcı Degişmezliği</t>
+          <t>Senden Kalan Hayaletin Fısıltıları</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057297570</t>
+          <t>9786057297563</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Moya</t>
+          <t>Dağ ve Diğerleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057297587</t>
+          <t>9786057210153</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Çürük</t>
+          <t>Sosyal Bir Olgu Olarak Hastaneler ve Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057219107</t>
+          <t>9786057210160</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Beni Bul Benimle Eğlen Beni Çöz Benimle Öğren</t>
+          <t>The Role Of Public Relations In Hospitals</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057308566</t>
+          <t>9786057219183</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kündekar</t>
+          <t>Mahrumiyet Oteli</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057297556</t>
+          <t>9786057219190</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler</t>
+          <t>Bizi Bekleyen Yer</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057297532</t>
+          <t>9786057219176</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf</t>
+          <t>Kaybolışlar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057297549</t>
+          <t>9786057219169</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Siyah Mantolu Kadın</t>
+          <t>Barışmayan Hayatlar</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057297518</t>
+          <t>9786057219152</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Metro Hikayeler</t>
+          <t>Lora’nın Vitamin Rüyası</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>340</v>
+        <v>75</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057297525</t>
+          <t>9786057219121</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Herşey İçindeki Sesle Başlar</t>
+          <t>Sinekler Küçüktür ve Mükemmeldir</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057297501</t>
+          <t>9786057297594</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İran'ın İffetsiz Kadınları</t>
+          <t>Avcı İle Akrep</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>540</v>
+        <v>700</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057334893</t>
+          <t>9786057219138</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Zemheri Aşkın Günahı</t>
+          <t>Mavi Kirpikli Kız Ve İspermeçet Balinası</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>340</v>
+        <v>75</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057334855</t>
+          <t>9786057219114</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne İn</t>
+          <t>Sürgün Şehrinden Çıkış</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057354848</t>
+          <t>9786057219145</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yankı(sız)</t>
+          <t>Güncelliğin Sarsıcı Degişmezliği</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057334862</t>
+          <t>9786057297570</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Necmi Bey'in Alışkanlıkları</t>
+          <t>Moya</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057354877</t>
+          <t>9786057297587</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Mela Quno Efsanesi</t>
+          <t>Çürük</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057334879</t>
+          <t>9786057219107</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Küçük Karınca Zari 1</t>
+          <t>Beni Bul Benimle Eğlen Beni Çöz Benimle Öğren</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>90</v>
+        <v>390</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057354884</t>
+          <t>9786057308566</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Köpek</t>
+          <t>Kündekar</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057354891</t>
+          <t>9786057297556</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kliklerin Savaşı</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057308511</t>
+          <t>9786057297532</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kiraz'ın Ağacı - 1</t>
+          <t>Tesadüf</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057308528</t>
+          <t>9786057297549</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Doğan Nur</t>
+          <t>Siyah Mantolu Kadın</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>440</v>
+        <v>340</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057354860</t>
+          <t>9786057297518</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İnanılmaz Zaman Yolculukları</t>
+          <t>Metro Hikayeler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057354800</t>
+          <t>9786057297525</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İmamın Düşüşü</t>
+          <t>Herşey İçindeki Sesle Başlar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057308573</t>
+          <t>9786057297501</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Hisseli Yalnızlık</t>
+          <t>İran'ın İffetsiz Kadınları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057308597</t>
+          <t>9786057334893</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hatıra Ağı</t>
+          <t>Zemheri Aşkın Günahı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>140</v>
+        <v>340</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057354817</t>
+          <t>9786057334855</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Geceleri İnsan Sevmiyorum</t>
+          <t>Yeryüzüne İn</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786057308504</t>
+          <t>9786057354848</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Fikret, Hadi</t>
+          <t>Yankı(sız)</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057308580</t>
+          <t>9786057334862</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş</t>
+          <t>Necmi Bey'in Alışkanlıkları</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057334886</t>
+          <t>9786057354877</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Artin'in Ölümü ve Sonrası</t>
+          <t>Mela Quno Efsanesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>520</v>
+        <v>360</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057334824</t>
+          <t>9786057334879</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler ve Tomurcuklar</t>
+          <t>Küçük Karınca Zari 1</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>380</v>
+        <v>90</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057334831</t>
+          <t>9786057354884</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Adıyasak</t>
+          <t>Köpek</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786057354853</t>
+          <t>9786057354891</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ademe Yeni Bir İsimle Yeni Bir Yaşamak</t>
+          <t>Kliklerin Savaşı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057308542</t>
+          <t>9786057308511</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yara</t>
+          <t>Kiraz'ın Ağacı - 1</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057308535</t>
+          <t>9786057308528</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Katman</t>
+          <t>Karanlıktan Doğan Nur</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786057308559</t>
+          <t>9786057354860</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bir Masal Bir Mesel</t>
+          <t>İnanılmaz Zaman Yolculukları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>30</v>
+        <v>380</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786057354822</t>
+          <t>9786057354800</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Toprak ve Lanet</t>
+          <t>İmamın Düşüşü</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057354846</t>
+          <t>9786057308573</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Aynanın Arkası</t>
+          <t>Hisseli Yalnızlık</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786057354815</t>
+          <t>9786057308597</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Ateşle Doğanlar</t>
+          <t>Hatıra Ağı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>340</v>
+        <v>140</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786057354839</t>
+          <t>9786057354817</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Ar u Ari</t>
+          <t>Geceleri İnsan Sevmiyorum</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>340</v>
+        <v>380</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
+          <t>9786057308504</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Fikret, Hadi</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786057308580</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Bir Varmış Bir Yokmuş</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786057334886</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Artin'in Ölümü ve Sonrası</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786057334824</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Kelebekler ve Tomurcuklar</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786057334831</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Adıyasak</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786057354853</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Ademe Yeni Bir İsimle Yeni Bir Yaşamak</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786057308542</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Yara</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786057308535</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Katman</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786057308559</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Bir Masal Bir Mesel</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786057354822</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Toprak ve Lanet</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786057354846</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Aynanın Arkası</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786057354815</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Ateşle Doğanlar</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786057354839</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Ar u Ari</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
           <t>9786057354808</t>
         </is>
       </c>
-      <c r="B200" s="1" t="inlineStr">
+      <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Kimliğimin Can Kesikleri</t>
         </is>
       </c>
-      <c r="C200" s="1">
+      <c r="C213" s="1">
         <v>360</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>