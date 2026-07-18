--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,3220 +85,3370 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256165571</t>
+          <t>9786256423138</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Partnerim Bir Narsist Mi?</t>
+          <t>Kozalar ve Kelebekler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256165564</t>
+          <t>9786256165670</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Öğrenci Koçluğu Felsefesi</t>
+          <t>Serçe'nin Son Veda Dansı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>520</v>
+        <v>540</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256165557</t>
+          <t>9786256165632</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yanan Köşkler Zamanı</t>
+          <t>Konuşma Sanatı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>520</v>
+        <v>580</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256165540</t>
+          <t>9786256165588</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Oyuncunun 3 Unsuru</t>
+          <t>İnadına Kadın</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256165533</t>
+          <t>9786256165656</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kapıldım Gidiyorum</t>
+          <t>Doktor</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256423534</t>
+          <t>9786256165663</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nasıl İyileştim?</t>
+          <t>Çıt Çıkarmadan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>740</v>
+        <v>580</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256165526</t>
+          <t>9786057334848</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>16 Dakika</t>
+          <t>Yankı(sız)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>680</v>
+        <v>580</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256165519</t>
+          <t>9786256165625</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mor Fener</t>
+          <t>Karanlıkta Işığı Bulmak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>540</v>
+        <v>580</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256165076</t>
+          <t>9786256165618</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Merkez Yanılması</t>
+          <t>Ruhun Arka Odacıkları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256165489</t>
+          <t>9786256165595</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Geceden Güneşe O Kız’ın Sessiz Zaferi</t>
+          <t>Karpuz Kabuklarım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256165502</t>
+          <t>9786256165571</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kılavuz</t>
+          <t>Partnerim Bir Narsist Mi?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>560</v>
+        <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256165496</t>
+          <t>9786256165564</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ali</t>
+          <t>Eğitim ve Öğrenci Koçluğu Felsefesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>560</v>
+        <v>520</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256165458</t>
+          <t>9786256165557</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>27'de Novella</t>
+          <t>Yanan Köşkler Zamanı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>360</v>
+        <v>520</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256165472</t>
+          <t>9786256165540</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kendime Pejmürde Düşünceler</t>
+          <t>Oyuncunun 3 Unsuru</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256165434</t>
+          <t>9786256165533</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gel Ey Gönül Tezenem</t>
+          <t>Kapıldım Gidiyorum</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256165427</t>
+          <t>9786256423534</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Dansı Ezeli İnsan</t>
+          <t>Nasıl İyileştim?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>860</v>
+        <v>740</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256165410</t>
+          <t>9786256165526</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Kimliğinin Kökleri Araplar ve Türkler</t>
+          <t>16 Dakika</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>840</v>
+        <v>680</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256165366</t>
+          <t>9786256165519</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Papatyaları Serdim Yollarına</t>
+          <t>Mor Fener</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256165373</t>
+          <t>9786256165076</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tiyatrocu Olmak Mı Olmamak Mı?</t>
+          <t>Merkez Yanılması</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>480</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256165360</t>
+          <t>9786256165489</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ovidius Müzakeresi</t>
+          <t>Geceden Güneşe O Kız’ın Sessiz Zaferi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256165403</t>
+          <t>9786256165502</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Fısıltı</t>
+          <t>Kılavuz</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>560</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256165359</t>
+          <t>9786256165496</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hindi Adam</t>
+          <t>Ali</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256165397</t>
+          <t>9786256165458</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Temel İstihbarat</t>
+          <t>27'de Novella</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>880</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256165304</t>
+          <t>9786256165472</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Kendime Pejmürde Düşünceler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256165311</t>
+          <t>9786256165434</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Gel Ey Gönül Tezenem</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256165328</t>
+          <t>9786256165427</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sessiz</t>
+          <t>Ölümün Dansı Ezeli İnsan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>380</v>
+        <v>860</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256165335</t>
+          <t>9786256165410</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kiremitten Kanatlar</t>
+          <t>Ortadoğu Kimliğinin Kökleri Araplar ve Türkler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>360</v>
+        <v>840</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256165298</t>
+          <t>9786256165366</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yolu Kars'tan Geçenler</t>
+          <t>Papatyaları Serdim Yollarına</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>380</v>
+        <v>520</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256165281</t>
+          <t>9786256165373</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Toramanlı Karagöz</t>
+          <t>Tiyatrocu Olmak Mı Olmamak Mı?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1040</v>
+        <v>580</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256165175</t>
+          <t>9786256165360</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sayılmayanlar</t>
+          <t>Ovidius Müzakeresi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256165229</t>
+          <t>9786256165403</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Komedileri</t>
+          <t>Bir Fısıltı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>580</v>
+        <v>340</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256165199</t>
+          <t>9786256165359</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dilhun</t>
+          <t>Hindi Adam</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>790</v>
+        <v>520</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256165236</t>
+          <t>9786256165397</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Her Gidiş Biraz Kalır İnsanda</t>
+          <t>Temel İstihbarat</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>420</v>
+        <v>880</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256165250</t>
+          <t>9786256165304</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kelkız’la Keloğlan Türk Kahvesi İçerken</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>790</v>
+        <v>540</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256423732</t>
+          <t>9786256165311</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zorundalık</t>
+          <t>Derin</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256165274</t>
+          <t>9786256165328</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gıdaklamaktan Gıdaklatmaya</t>
+          <t>Sessiz</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>380</v>
+        <v>580</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256165267</t>
+          <t>9786256165335</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Ritimler</t>
+          <t>Kiremitten Kanatlar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>800</v>
+        <v>560</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256165243</t>
+          <t>9786256165298</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hayal Bilgisi</t>
+          <t>Yolu Kars'tan Geçenler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>460</v>
+        <v>560</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256165212</t>
+          <t>9786256165281</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Hüner/ Yılmaz İrade</t>
+          <t>Toramanlı Karagöz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>380</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256165144</t>
+          <t>9786256165175</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Döngü/ Yolun Sonu</t>
+          <t>Sayılmayanlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>380</v>
+        <v>620</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256423725</t>
+          <t>9786256165229</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Kadim</t>
+          <t>Karagöz Komedileri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>380</v>
+        <v>680</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256165205</t>
+          <t>9786256165199</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dindarlık Tercih Midir?</t>
+          <t>Dilhun</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>380</v>
+        <v>790</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256165045</t>
+          <t>9786256165236</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gölgeden Surete, Suretten Hayale, Hayalden Hakikate Karagöz</t>
+          <t>Her Gidiş Biraz Kalır İnsanda</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>480</v>
+        <v>580</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058315341</t>
+          <t>9786256165250</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mirror, ‘EGO’ Thousand Fragments (Ciltli)</t>
+          <t>Kelkız’la Keloğlan Türk Kahvesi İçerken</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>3900</v>
+        <v>840</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256165113</t>
+          <t>9786256423732</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Zorundalık</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256165137</t>
+          <t>9786256165274</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Gıdaklamaktan Gıdaklatmaya</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256165151</t>
+          <t>9786256165267</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Ötesindeki Aşk</t>
+          <t>Düşler ve Ritimler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>360</v>
+        <v>800</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256165168</t>
+          <t>9786256165243</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Roman</t>
+          <t>Hayal Bilgisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>360</v>
+        <v>580</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256165120</t>
+          <t>9786256165212</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Meçhul İyesiz</t>
+          <t>Pamuk Hüner/ Yılmaz İrade</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256423640</t>
+          <t>9786256165144</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kemikler Arası</t>
+          <t>Döngü/ Yolun Sonu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058315334</t>
+          <t>9786256423725</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ayna "Ben" Bin Parça (Ciltli)</t>
+          <t>Tarih-i Kadim</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>3900</v>
+        <v>560</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256165090</t>
+          <t>9786256165205</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Daha Güçlüyüz</t>
+          <t>Dindarlık Tercih Midir?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256165052</t>
+          <t>9786256165045</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kazarmalar</t>
+          <t>Gölgeden Surete, Suretten Hayale, Hayalden Hakikate Karagöz</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>360</v>
+        <v>640</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256165106</t>
+          <t>9786058315341</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ölü Balık</t>
+          <t>Mirror, ‘EGO’ Thousand Fragments (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>360</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256165083</t>
+          <t>9786256165113</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>General Townshend ve Lev Troçki’nin Büyükada Günleri</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256165038</t>
+          <t>9786256165137</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>En Kısa Rota Cam Şehir</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057219503</t>
+          <t>9786256165151</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İki ve Çok Dilli Çocuk Yetiştirmek</t>
+          <t>Zamanın Ötesindeki Aşk</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256165021</t>
+          <t>9786256165168</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Rujlu Çocuklar</t>
+          <t>Roman</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>520</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256423961</t>
+          <t>9786256165120</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Balıkçı Hasan ve Yaşlı Teknesi</t>
+          <t>Meçhul İyesiz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256423633</t>
+          <t>9786256423640</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>10. Gezegen</t>
+          <t>Kemikler Arası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>340</v>
+        <v>560</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256423466</t>
+          <t>9786058315334</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kış</t>
+          <t>Ayna "Ben" Bin Parça (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>340</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256423589</t>
+          <t>9786256165090</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Damlalar</t>
+          <t>Birlikte Daha Güçlüyüz</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>340</v>
+        <v>520</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256423985</t>
+          <t>9786256165052</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Saint Pierre Geçidi</t>
+          <t>Kazarmalar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>240</v>
+        <v>520</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256423992</t>
+          <t>9786256165106</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şahmeroid</t>
+          <t>Ölü Balık</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256423954</t>
+          <t>9786256165083</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ateşten Dünya - Ejderler</t>
+          <t>General Townshend ve Lev Troçki’nin Büyükada Günleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256165007</t>
+          <t>9786256165038</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Büyümek ve Zaman</t>
+          <t>En Kısa Rota Cam Şehir</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256423930</t>
+          <t>9786057219503</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kabir Böcekleri</t>
+          <t>İki ve Çok Dilli Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>480</v>
+        <v>580</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256423947</t>
+          <t>9786256165021</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Savaş Tanrısı Geleceğin Savaşları</t>
+          <t>Kırmızı Rujlu Çocuklar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>680</v>
+        <v>320</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256423978</t>
+          <t>9786256423961</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çinare</t>
+          <t>Balıkçı Hasan ve Yaşlı Teknesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>360</v>
+        <v>490</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256423909</t>
+          <t>9786256423633</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Hikayesi</t>
+          <t>10. Gezegen</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>580</v>
+        <v>480</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256423916</t>
+          <t>9786256423466</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ruhsuz</t>
+          <t>Kış</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256423923</t>
+          <t>9786256423589</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yanılsama</t>
+          <t>Damlalar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256423893</t>
+          <t>9786256423985</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Benden Gidenler Bana Gelenler</t>
+          <t>Saint Pierre Geçidi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256423886</t>
+          <t>9786256423992</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Antimadde ve Görünmezlik Teknolojisi</t>
+          <t>Şahmeroid</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>380</v>
+        <v>580</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256423763</t>
+          <t>9786256423954</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Gri Gözlü Jasmina (Ciltli)</t>
+          <t>Ateşten Dünya - Ejderler</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256423879</t>
+          <t>9786256165007</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Zaman Zaman İçinde Kalbur Düzen İçinde</t>
+          <t>Büyümek ve Zaman</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256423343</t>
+          <t>9786256423930</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Geçerken</t>
+          <t>Kabir Böcekleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>360</v>
+        <v>640</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256423442</t>
+          <t>9786256423947</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yitiş</t>
+          <t>Savaş Tanrısı Geleceğin Savaşları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>360</v>
+        <v>820</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256423299</t>
+          <t>9786256423978</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yaşıyoruz Birbirimize Değmeden</t>
+          <t>Çinare</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256423237</t>
+          <t>9786256423909</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Kadını Aşk İle Yarattı</t>
+          <t>Harflerin Hikayesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>480</v>
+        <v>720</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256423404</t>
+          <t>9786256423916</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Üç Oyun</t>
+          <t>Ruhsuz</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>840</v>
+        <v>480</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256423336</t>
+          <t>9786256423923</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Çırağı</t>
+          <t>Yanılsama</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256423305</t>
+          <t>9786256423893</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Suskunluk</t>
+          <t>Benden Gidenler Bana Gelenler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256423015</t>
+          <t>9786256423886</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Son Çağ</t>
+          <t>Antimadde ve Görünmezlik Teknolojisi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>780</v>
+        <v>520</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256423497</t>
+          <t>9786256423763</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sepya</t>
+          <t>Gri Gözlü Jasmina (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>840</v>
+        <v>540</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256423435</t>
+          <t>9786256423879</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Saardie Günlükleri W</t>
+          <t>Zaman Zaman İçinde Kalbur Düzen İçinde</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256423244</t>
+          <t>9786256423343</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Renkli Boşluk</t>
+          <t>Zamanı Geçerken</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>360</v>
+        <v>520</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256423091</t>
+          <t>9786256423442</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ömer ve Yaralı Kedi</t>
+          <t>Yitiş</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256423251</t>
+          <t>9786256423299</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Olursa Severek Olur</t>
+          <t>Yaşıyoruz Birbirimize Değmeden</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256423367</t>
+          <t>9786256423237</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Görevler Şifre HG</t>
+          <t>Ve Tanrı Kadını Aşk İle Yarattı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>390</v>
+        <v>580</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256423565</t>
+          <t>9786256423404</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mau</t>
+          <t>Üç Oyun</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>860</v>
+        <v>840</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256423206</t>
+          <t>9786256423336</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Lilura İçimdeki Lirik Şarkı</t>
+          <t>Tanrının Çırağı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256423374</t>
+          <t>9786256423305</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Koronalı Aşklar Diyarı</t>
+          <t>Suskunluk</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256423541</t>
+          <t>9786256423015</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kış Güneşi</t>
+          <t>Son Çağ</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>440</v>
+        <v>820</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256423145</t>
+          <t>9786256423497</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kendine Sürgün Syd Barrett Bir Pink Floyd Fenomeni</t>
+          <t>Sepya</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>380</v>
+        <v>840</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256423398</t>
+          <t>9786256423435</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İlk Şiirler; Babam ile</t>
+          <t>Saardie Günlükleri W</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>360</v>
+        <v>620</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256423428</t>
+          <t>9786256423244</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hasrete Dair</t>
+          <t>Renkli Boşluk</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>340</v>
+        <v>520</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256423169</t>
+          <t>9786256423091</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Göç Kargaşa</t>
+          <t>Ömer ve Yaralı Kedi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256423268</t>
+          <t>9786256423251</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Sandık</t>
+          <t>Olursa Severek Olur</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>480</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256423596</t>
+          <t>9786256423367</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Eylül Rüzgarı</t>
+          <t>Mucizevi Görevler Şifre HG</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256423510</t>
+          <t>9786256423565</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Elzeme Son Şiir</t>
+          <t>Mau</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>340</v>
+        <v>860</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256423213</t>
+          <t>9786256423206</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Elif’in Işıltılı Hayalleri</t>
+          <t>Lilura İçimdeki Lirik Şarkı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>290</v>
+        <v>480</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256423084</t>
+          <t>9786256423374</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Düşe Kalka</t>
+          <t>Koronalı Aşklar Diyarı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256423152</t>
+          <t>9786256423541</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Depremleri 5 Geçe Cehenneme 5 Kala</t>
+          <t>Kış Güneşi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256423220</t>
+          <t>9786256423145</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Dandalaz Alışkısı</t>
+          <t>Kendine Sürgün Syd Barrett Bir Pink Floyd Fenomeni</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256423381</t>
+          <t>9786256423398</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gözüyle Denizli</t>
+          <t>İlk Şiirler; Babam ile</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256423411</t>
+          <t>9786256423428</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bir Şairin Bisiklet Hikayesi</t>
+          <t>Hasrete Dair</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9780997025491</t>
+          <t>9786256423169</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Masal Bir Mesel</t>
+          <t>Göç Kargaşa</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>340</v>
+        <v>560</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256423459</t>
+          <t>9786256423268</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Berin'in Maceraları</t>
+          <t>Gizemli Sandık</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256423275</t>
+          <t>9786256423596</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Altar Bey</t>
+          <t>Eylül Rüzgarı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256423312</t>
+          <t>9786256423510</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>3O - 3T ye Karşı</t>
+          <t>Elzeme Son Şiir</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>390</v>
+        <v>440</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256423800</t>
+          <t>9786256423213</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dün Bugün Yarın</t>
+          <t>Elif’in Işıltılı Hayalleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>480</v>
+        <v>440</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256423787</t>
+          <t>9786256423084</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Nuh Baba</t>
+          <t>Düşe Kalka</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>760</v>
+        <v>480</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256423831</t>
+          <t>9786256423152</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Öleceğin Günü Bilseydin</t>
+          <t>Depremleri 5 Geçe Cehenneme 5 Kala</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256423862</t>
+          <t>9786256423220</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Usta</t>
+          <t>Dandalaz Alışkısı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256423824</t>
+          <t>9786256423381</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Boş Zaman Yönetimi</t>
+          <t>Çocuk Gözüyle Denizli</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256423848</t>
+          <t>9786256423411</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Güç</t>
+          <t>Bir Şairin Bisiklet Hikayesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>580</v>
+        <v>180</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256423770</t>
+          <t>9780997025491</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Denizin Fethi</t>
+          <t>Bir Masal Bir Mesel</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256423794</t>
+          <t>9786256423459</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dokunmak</t>
+          <t>Berin'in Maceraları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256423749</t>
+          <t>9786256423275</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bir Harmandır Şiir</t>
+          <t>Altar Bey</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256423817</t>
+          <t>9786256423312</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Şapka</t>
+          <t>3O - 3T ye Karşı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256423756</t>
+          <t>9786256423800</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Deniz</t>
+          <t>Dün Bugün Yarın</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>360</v>
+        <v>640</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256423718</t>
+          <t>9786256423787</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Otobüs Yolculuğu</t>
+          <t>Nuh Baba</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>380</v>
+        <v>860</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256423572</t>
+          <t>9786256423831</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Tanıklığı</t>
+          <t>Öleceğin Günü Bilseydin</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>380</v>
+        <v>520</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256423695</t>
+          <t>9786256423862</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Lethe 1988</t>
+          <t>Usta</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256423701</t>
+          <t>9786256423824</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Limansız Aşk</t>
+          <t>Boş Zaman Yönetimi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256423671</t>
+          <t>9786256423848</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Fotoğrafı ve Madalyon</t>
+          <t>Akıllı Güç</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256423688</t>
+          <t>9786256423770</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ada Yok Ada Olsun</t>
+          <t>Yalnız Denizin Fethi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>340</v>
+        <v>560</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256423350</t>
+          <t>9786256423794</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Duyarlı Kardeşler Lale ile Bilge Serisi</t>
+          <t>Dokunmak</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256423282</t>
+          <t>9786256423749</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Kadar Derin</t>
+          <t>Bir Harmandır Şiir</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256423664</t>
+          <t>9786256423817</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kumsal’ın Unicorn Maceraları</t>
+          <t>Şapka</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256423527</t>
+          <t>9786256423756</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Sürgün Deniz</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256423602</t>
+          <t>9786256423718</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Nisan Yağmuru</t>
+          <t>Kırmızı Otobüs Yolculuğu</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>440</v>
+        <v>560</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256423657</t>
+          <t>9786256423572</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yoklar Fısıltısı</t>
+          <t>Yeryüzü Tanıklığı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256423619</t>
+          <t>9786256423695</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Beş Oyun</t>
+          <t>Lethe 1988</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>840</v>
+        <v>540</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256423473</t>
+          <t>9786256423701</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Teması</t>
+          <t>Limansız Aşk</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256423480</t>
+          <t>9786256423671</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Umut Hayal Gerçek</t>
+          <t>Fırtına Fotoğrafı ve Madalyon</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256423558</t>
+          <t>9786256423688</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sahne Arkası</t>
+          <t>Ada Yok Ada Olsun</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256423626</t>
+          <t>9786256423350</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bana Öküz Çarptı</t>
+          <t>Duyarlı Kardeşler Lale ile Bilge Serisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256423329</t>
+          <t>9786256423282</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Liyakate Davet: Siyaset</t>
+          <t>Rüyalar Kadar Derin</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256423121</t>
+          <t>9786256423664</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Üzerine Düşünmek</t>
+          <t>Kumsal’ın Unicorn Maceraları</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256423114</t>
+          <t>9786256423527</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlar Yağdığı Zaman</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>480</v>
+        <v>340</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256423190</t>
+          <t>9786256423602</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Antikacı Yaşamdan Kareler</t>
+          <t>Nisan Yağmuru</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>460</v>
+        <v>580</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256423183</t>
+          <t>9786256423657</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Antik Dünyanın Tüccarları</t>
+          <t>Yoklar Fısıltısı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>480</v>
+        <v>560</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256423107</t>
+          <t>9786256423619</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kiraz’ın Azimli Tırtılı</t>
+          <t>Beş Oyun</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>290</v>
+        <v>840</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256423077</t>
+          <t>9786256423473</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Senden Geçer</t>
+          <t>Çiçek Teması</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256423060</t>
+          <t>9786256423480</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yanılsamalar Dünyası</t>
+          <t>Umut Hayal Gerçek</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256423053</t>
+          <t>9786256423558</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Eşek Kadar</t>
+          <t>Sahne Arkası</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256423046</t>
+          <t>9786256423626</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Geç Açan Gonca</t>
+          <t>Bana Öküz Çarptı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256423039</t>
+          <t>9786256423329</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İnsana Dair</t>
+          <t>Liyakate Davet: Siyaset</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256423022</t>
+          <t>9786256423121</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz</t>
+          <t>Düşünmek Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057270191</t>
+          <t>9786256423114</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Pastacı Kreması</t>
+          <t>Yağmurlar Yağdığı Zaman</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>390</v>
+        <v>580</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256423008</t>
+          <t>9786256423190</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Derviş ile Merviş</t>
+          <t>Antikacı Yaşamdan Kareler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>280</v>
+        <v>560</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057270146</t>
+          <t>9786256423183</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Egemen Aşk İdeolojisi Üzerine</t>
+          <t>Antik Dünyanın Tüccarları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>360</v>
+        <v>640</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057270184</t>
+          <t>9786256423107</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ayşe Miray Hikayeleri</t>
+          <t>Kiraz’ın Azimli Tırtılı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>390</v>
+        <v>290</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057210139</t>
+          <t>9786256423077</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Emma Beni De Davet Etti</t>
+          <t>Her Şey Senden Geçer</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057210108</t>
+          <t>9786256423060</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Demirden Kadınlar</t>
+          <t>Yanılsamalar Dünyası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>390</v>
+        <v>520</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057210177</t>
+          <t>9786256423053</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Seversem Eğer</t>
+          <t>Eşek Kadar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>360</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057210122</t>
+          <t>9786256423046</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Ey Can</t>
+          <t>Geç Açan Gonca</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057210115</t>
+          <t>9786256423039</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Senden Kalan Hayaletin Fısıltıları</t>
+          <t>İnsana Dair</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057297563</t>
+          <t>9786256423022</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dağ ve Diğerleri</t>
+          <t>Karadeniz</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057210153</t>
+          <t>9786057270191</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bir Olgu Olarak Hastaneler ve Halkla İlişkiler</t>
+          <t>Pastacı Kreması</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057210160</t>
+          <t>9786256423008</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>The Role Of Public Relations In Hospitals</t>
+          <t>Derviş ile Merviş</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057219183</t>
+          <t>9786057270146</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Mahrumiyet Oteli</t>
+          <t>Egemen Aşk İdeolojisi Üzerine</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>380</v>
+        <v>520</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057219190</t>
+          <t>9786057270184</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bizi Bekleyen Yer</t>
+          <t>Ayşe Miray Hikayeleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057219176</t>
+          <t>9786057210139</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kaybolışlar</t>
+          <t>Emma Beni De Davet Etti</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057219169</t>
+          <t>9786057210108</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Barışmayan Hayatlar</t>
+          <t>Demirden Kadınlar</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>380</v>
+        <v>560</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057219152</t>
+          <t>9786057210177</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Lora’nın Vitamin Rüyası</t>
+          <t>Seversem Eğer</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>75</v>
+        <v>480</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057219121</t>
+          <t>9786057210122</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sinekler Küçüktür ve Mükemmeldir</t>
+          <t>Ey Can</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057297594</t>
+          <t>9786057210115</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Avcı İle Akrep</t>
+          <t>Senden Kalan Hayaletin Fısıltıları</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>700</v>
+        <v>480</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057219138</t>
+          <t>9786057297563</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kirpikli Kız Ve İspermeçet Balinası</t>
+          <t>Dağ ve Diğerleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>75</v>
+        <v>680</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057219114</t>
+          <t>9786057210153</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Şehrinden Çıkış</t>
+          <t>Sosyal Bir Olgu Olarak Hastaneler ve Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057219145</t>
+          <t>9786057210160</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Güncelliğin Sarsıcı Degişmezliği</t>
+          <t>The Role Of Public Relations In Hospitals</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>340</v>
+        <v>520</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057297570</t>
+          <t>9786057219183</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Moya</t>
+          <t>Mahrumiyet Oteli</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>540</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057297587</t>
+          <t>9786057219190</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Çürük</t>
+          <t>Bizi Bekleyen Yer</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057219107</t>
+          <t>9786057219176</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Beni Bul Benimle Eğlen Beni Çöz Benimle Öğren</t>
+          <t>Kaybolışlar</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>390</v>
+        <v>560</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057308566</t>
+          <t>9786057219169</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kündekar</t>
+          <t>Barışmayan Hayatlar</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057297556</t>
+          <t>9786057219152</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler</t>
+          <t>Lora’nın Vitamin Rüyası</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057297532</t>
+          <t>9786057219121</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf</t>
+          <t>Sinekler Küçüktür ve Mükemmeldir</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057297549</t>
+          <t>9786057297594</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Siyah Mantolu Kadın</t>
+          <t>Avcı İle Akrep</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>340</v>
+        <v>880</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057297518</t>
+          <t>9786057219138</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Metro Hikayeler</t>
+          <t>Mavi Kirpikli Kız Ve İspermeçet Balinası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>340</v>
+        <v>75</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057297525</t>
+          <t>9786057219114</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Herşey İçindeki Sesle Başlar</t>
+          <t>Sürgün Şehrinden Çıkış</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057297501</t>
+          <t>9786057219145</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İran'ın İffetsiz Kadınları</t>
+          <t>Güncelliğin Sarsıcı Degişmezliği</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>540</v>
+        <v>480</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057334893</t>
+          <t>9786057297570</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Zemheri Aşkın Günahı</t>
+          <t>Moya</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>340</v>
+        <v>620</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057334855</t>
+          <t>9786057297587</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzüne İn</t>
+          <t>Çürük</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786057354848</t>
+          <t>9786057219107</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yankı(sız)</t>
+          <t>Beni Bul Benimle Eğlen Beni Çöz Benimle Öğren</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057334862</t>
+          <t>9786057308566</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Necmi Bey'in Alışkanlıkları</t>
+          <t>Kündekar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>340</v>
+        <v>520</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057354877</t>
+          <t>9786057297556</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Mela Quno Efsanesi</t>
+          <t>Gölgeler</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057334879</t>
+          <t>9786057297532</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Küçük Karınca Zari 1</t>
+          <t>Tesadüf</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>90</v>
+        <v>480</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057354884</t>
+          <t>9786057297549</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Köpek</t>
+          <t>Siyah Mantolu Kadın</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786057354891</t>
+          <t>9786057297518</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Kliklerin Savaşı</t>
+          <t>Metro Hikayeler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057308511</t>
+          <t>9786057297525</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kiraz'ın Ağacı - 1</t>
+          <t>Herşey İçindeki Sesle Başlar</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057308528</t>
+          <t>9786057297501</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Doğan Nur</t>
+          <t>İran'ın İffetsiz Kadınları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>440</v>
+        <v>640</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786057354860</t>
+          <t>9786057334893</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İnanılmaz Zaman Yolculukları</t>
+          <t>Zemheri Aşkın Günahı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786057354800</t>
+          <t>9786057334855</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İmamın Düşüşü</t>
+          <t>Yeryüzüne İn</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>360</v>
+        <v>580</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057308573</t>
+          <t>9786057354848</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hisseli Yalnızlık</t>
+          <t>Yankı(sız)</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786057308597</t>
+          <t>9786057334862</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hatıra Ağı</t>
+          <t>Necmi Bey'in Alışkanlıkları</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>140</v>
+        <v>480</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786057354817</t>
+          <t>9786057354877</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Geceleri İnsan Sevmiyorum</t>
+          <t>Mela Quno Efsanesi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786057308504</t>
+          <t>9786057334879</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Fikret, Hadi</t>
+          <t>Küçük Karınca Zari 1</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>340</v>
+        <v>90</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786057308580</t>
+          <t>9786057354884</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş</t>
+          <t>Köpek</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>340</v>
+        <v>560</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786057334886</t>
+          <t>9786057354891</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Artin'in Ölümü ve Sonrası</t>
+          <t>Kliklerin Savaşı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>520</v>
+        <v>580</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057334824</t>
+          <t>9786057308511</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler ve Tomurcuklar</t>
+          <t>Kiraz'ın Ağacı - 1</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786057334831</t>
+          <t>9786057308528</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Adıyasak</t>
+          <t>Karanlıktan Doğan Nur</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>420</v>
+        <v>580</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786057354853</t>
+          <t>9786057354860</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ademe Yeni Bir İsimle Yeni Bir Yaşamak</t>
+          <t>İnanılmaz Zaman Yolculukları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057308542</t>
+          <t>9786057354800</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Yara</t>
+          <t>İmamın Düşüşü</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>440</v>
+        <v>480</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786057308535</t>
+          <t>9786057308573</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Katman</t>
+          <t>Hisseli Yalnızlık</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786057308559</t>
+          <t>9786057308597</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Bir Masal Bir Mesel</t>
+          <t>Hatıra Ağı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>30</v>
+        <v>140</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057354822</t>
+          <t>9786057354817</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Toprak ve Lanet</t>
+          <t>Geceleri İnsan Sevmiyorum</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786057354846</t>
+          <t>9786057308504</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Aynanın Arkası</t>
+          <t>Fikret, Hadi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786057354815</t>
+          <t>9786057308580</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Ateşle Doğanlar</t>
+          <t>Bir Varmış Bir Yokmuş</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786057354839</t>
+          <t>9786057334886</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ar u Ari</t>
+          <t>Artin'in Ölümü ve Sonrası</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
+          <t>9786057334824</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Kelebekler ve Tomurcuklar</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786057334831</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Adıyasak</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786057354853</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Ademe Yeni Bir İsimle Yeni Bir Yaşamak</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786057308542</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Yara</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786057308535</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Katman</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786057308559</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Bir Masal Bir Mesel</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786057354822</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Toprak ve Lanet</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786057354846</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Aynanın Arkası</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786057354815</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Ateşle Doğanlar</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786057354839</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Ar u Ari</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
           <t>9786057354808</t>
         </is>
       </c>
-      <c r="B213" s="1" t="inlineStr">
+      <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Kimliğimin Can Kesikleri</t>
         </is>
       </c>
-      <c r="C213" s="1">
-        <v>360</v>
+      <c r="C223" s="1">
+        <v>480</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>