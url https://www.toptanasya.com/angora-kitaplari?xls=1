--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,865 +85,880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259864136</t>
+          <t>9789752870758</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Vatan ve Hürriyet – Atatürk’ün Askerlik Yılları</t>
+          <t>Haliç’te Yaşayan Simonlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>170</v>
+        <v>575</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259864129</t>
+          <t>9786259864136</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Sevgi - Atatürk’ün Askerî Okul Yılları</t>
+          <t>Vatan ve Hürriyet – Atatürk’ün Askerlik Yılları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057921963</t>
+          <t>9786259864129</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sanat Takvimi 2025 Duvar Takvimi</t>
+          <t>En Büyük Sevgi - Atatürk’ün Askerî Okul Yılları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057921970</t>
+          <t>9786057921963</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sanat Takvimi 2025 Masa Takvimi</t>
+          <t>Sanat Takvimi 2025 Duvar Takvimi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259864112</t>
+          <t>9786057921970</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayallere İlk Adım - Atatürk’ün Gençlik Yılları</t>
+          <t>Sanat Takvimi 2025 Masa Takvimi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259864105</t>
+          <t>9786259864112</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Altın Saçlı Çocuk</t>
+          <t>Hayallere İlk Adım - Atatürk’ün Gençlik Yılları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752870635</t>
+          <t>9786259864105</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 9 - Bir Dünya Hazinesi</t>
+          <t>Altın Saçlı Çocuk</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>3.61</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789752870628</t>
+          <t>9789752870635</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 8 - Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 9 - Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752870611</t>
+          <t>9789752870628</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 7 - Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 8 - Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752870604</t>
+          <t>9789752870611</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 6 - Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 7 - Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752870598</t>
+          <t>9789752870604</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 5 - Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 6 - Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789752870581</t>
+          <t>9789752870598</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 4 Bir Dünya Hazinesi- Pinokyo</t>
+          <t>Ünlü Masallar 5 - Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752870574</t>
+          <t>9789752870581</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 3 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 4 Bir Dünya Hazinesi- Pinokyo</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752870741</t>
+          <t>9789752870574</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 20 - Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 3 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789752870567</t>
+          <t>9789752870741</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 2 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 20 - Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752870734</t>
+          <t>9789752870567</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 19 - Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 2 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752870550</t>
+          <t>9789752870734</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar 1 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 19 - Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752870727</t>
+          <t>9789752870550</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 18 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar 1 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752870710</t>
+          <t>9789752870727</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 17 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 18 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752870703</t>
+          <t>9789752870710</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 16 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 17 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752870697</t>
+          <t>9789752870703</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 15 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 16 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789752870680</t>
+          <t>9789752870697</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 14 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 15 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789752870673</t>
+          <t>9789752870680</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 13 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 14 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752870666</t>
+          <t>9789752870673</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 12 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 13 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752870659</t>
+          <t>9789752870666</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 11 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 12 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752870642</t>
+          <t>9789752870659</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Masallar - 10 Bir Dünya Hazinesi</t>
+          <t>Ünlü Masallar - 11 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752870147</t>
+          <t>9789752870642</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Fısıldadıkları</t>
+          <t>Ünlü Masallar - 10 Bir Dünya Hazinesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>18.9</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752870451</t>
+          <t>9789752870147</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Renkli Matematik Dünyası 8</t>
+          <t>Şeytanın Fısıldadıkları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>4.54</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752870444</t>
+          <t>9789752870451</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Renkli Matematik Dünyası 7</t>
+          <t>Renkli Matematik Dünyası 8</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>4.54</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752870222</t>
+          <t>9789752870444</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Renkli Matematik Dünyası 5</t>
+          <t>Renkli Matematik Dünyası 7</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>4.54</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752870253</t>
+          <t>9789752870222</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kitaplar - 7 Zihinsel Gelişim Etkinlikleri</t>
+          <t>Renkli Matematik Dünyası 5</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752870246</t>
+          <t>9789752870253</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kitaplar - 6</t>
+          <t>Renkli Kitaplar - 7 Zihinsel Gelişim Etkinlikleri</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752870277</t>
+          <t>9789752870246</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kitaplar - 5 El Etkinlikleri</t>
+          <t>Renkli Kitaplar - 6</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752870284</t>
+          <t>9789752870277</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kitaplar - 4 Öykülü Bilmecelerle Özel Gün ve Haftalar Dinle Boya ve Bul</t>
+          <t>Renkli Kitaplar - 5 El Etkinlikleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752870291</t>
+          <t>9789752870284</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kitaplar - 3 Öykülü Bilmecelerle Soyut Kavramlar Dinle Boya ve Bul</t>
+          <t>Renkli Kitaplar - 4 Öykülü Bilmecelerle Özel Gün ve Haftalar Dinle Boya ve Bul</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789752870390</t>
+          <t>9789752870291</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca 1</t>
+          <t>Renkli Kitaplar - 3 Öykülü Bilmecelerle Soyut Kavramlar Dinle Boya ve Bul</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>3.61</v>
+        <v>170</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752870383</t>
+          <t>9789752870390</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Denizin İki Yakasından Masallar - Küçük Değirmen, Kuzucuk ve Baston</t>
+          <t>Nasreddin Hoca 1</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752870376</t>
+          <t>9789752870383</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan</t>
+          <t>Denizin İki Yakasından Masallar - Küçük Değirmen, Kuzucuk ve Baston</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752870369</t>
+          <t>9789752870376</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Denizin İki Yakasından Masallar - Kara Kar</t>
+          <t>Keloğlan</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789752870345</t>
+          <t>9789752870369</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kalem</t>
+          <t>Denizin İki Yakasından Masallar - Kara Kar</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789752870512</t>
+          <t>9789752870345</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hedefimiz Matematik: Ana Sınıfı</t>
+          <t>Kalem</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>9.17</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789752870505</t>
+          <t>9789752870512</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hedefimiz Matematik: 6. Sınıf</t>
+          <t>Hedefimiz Matematik: Ana Sınıfı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>10.09</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752870499</t>
+          <t>9789752870505</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hedefimiz Matematik: 5. Sınıf</t>
+          <t>Hedefimiz Matematik: 6. Sınıf</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>10.09</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789752870482</t>
+          <t>9789752870499</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hedefimiz Matematik 4. Sınıf</t>
+          <t>Hedefimiz Matematik: 5. Sınıf</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>9.17</v>
+        <v>10.09</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789752870185</t>
+          <t>9789752870482</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kitaplar - 2 Öykülü Bilmecelerle Somut Kavramlar Dinle Boya ve Bul</t>
+          <t>Hedefimiz Matematik 4. Sınıf</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>170</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789752870543</t>
+          <t>9789752870185</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hedefimiz Matematik: 3. Sınıf</t>
+          <t>Renkli Kitaplar - 2 Öykülü Bilmecelerle Somut Kavramlar Dinle Boya ve Bul</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>9.17</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789752870536</t>
+          <t>9789752870543</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hedefimiz Matematik: 2. Sınıf</t>
+          <t>Hedefimiz Matematik: 3. Sınıf</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789752870260</t>
+          <t>9789752870536</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kitaplar - 1</t>
+          <t>Hedefimiz Matematik: 2. Sınıf</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>170</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789752870406</t>
+          <t>9789752870260</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca 2</t>
+          <t>Renkli Kitaplar - 1</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>3.61</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789752870529</t>
+          <t>9789752870406</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hedefimiz Matematik: 1. Sınıf</t>
+          <t>Nasreddin Hoca 2</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>9.17</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752870154</t>
+          <t>9789752870529</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir İşadamına</t>
+          <t>Hedefimiz Matematik: 1. Sınıf</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>14.81</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789752870437</t>
+          <t>9789752870154</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler - Denizin İki Yakasından Masallar</t>
+          <t>Genç Bir İşadamına</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>3.61</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752870422</t>
+          <t>9789752870437</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Denizin İki Yakasından Masallar - Dünyanın En Tatlı Ekmeği,  Bu Kayık Nereye Gidiyor?</t>
+          <t>Efsaneler - Denizin İki Yakasından Masallar</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752890352</t>
+          <t>9789752870422</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Denizin İki Yakasından Masallar - Duvar</t>
+          <t>Denizin İki Yakasından Masallar - Dünyanın En Tatlı Ekmeği,  Bu Kayık Nereye Gidiyor?</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9789752890352</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Denizin İki Yakasından Masallar - Duvar</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>3.61</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
           <t>9786259864167</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Tarihi Değiştirmek - Atatürk'ün Çanakkale Savaşı Yılları</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C57" s="1">
         <v>210</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>