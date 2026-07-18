--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789752870758</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Haliç’te Yaşayan Simonlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>575</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259864136</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Vatan ve Hürriyet – Atatürk’ün Askerlik Yılları</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259864129</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -559,111 +559,111 @@
         <is>
           <t>9789752870222</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Renkli Matematik Dünyası 5</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>4.54</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789752870253</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Renkli Kitaplar - 7 Zihinsel Gelişim Etkinlikleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789752870246</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Renkli Kitaplar - 6</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789752870277</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Renkli Kitaplar - 5 El Etkinlikleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789752870284</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Renkli Kitaplar - 4 Öykülü Bilmecelerle Özel Gün ve Haftalar Dinle Boya ve Bul</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789752870291</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Renkli Kitaplar - 3 Öykülü Bilmecelerle Soyut Kavramlar Dinle Boya ve Bul</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789752870390</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca 1</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789752870383</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
@@ -769,96 +769,96 @@
         <is>
           <t>9789752870482</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Hedefimiz Matematik 4. Sınıf</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789752870185</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Renkli Kitaplar - 2 Öykülü Bilmecelerle Somut Kavramlar Dinle Boya ve Bul</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789752870543</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Hedefimiz Matematik: 3. Sınıf</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789752870536</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hedefimiz Matematik: 2. Sınıf</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789752870260</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Renkli Kitaplar - 1</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789752870406</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca 2</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>3.61</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789752870529</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>