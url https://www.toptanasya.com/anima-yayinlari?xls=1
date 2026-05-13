--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1525 +85,1570 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256214187</t>
+          <t>9786256214200</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Biterken Çıkan Ses</t>
+          <t>O Kolle Tiktakörümcek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256214170</t>
+          <t>9786256214224</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Buz</t>
+          <t>Güz Düşleri – Bir Zamanlar Dersim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256214149</t>
+          <t>9786256214194</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Utangaç Uzam</t>
+          <t>Tasa</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256214095</t>
+          <t>9786256214187</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gölgesindeki İzler - Asya Güncesi</t>
+          <t>Biterken Çıkan Ses</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256214125</t>
+          <t>9786256214170</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gülşe</t>
+          <t>Buz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256214132</t>
+          <t>9786256214149</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ateşle Mühürlü</t>
+          <t>Utangaç Uzam</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256214101</t>
+          <t>9786256214095</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şimal</t>
+          <t>Zamanın Gölgesindeki İzler - Asya Güncesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256214118</t>
+          <t>9786256214125</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Nanemi Hatırlıyorum</t>
+          <t>Gülşe</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256214088</t>
+          <t>9786256214132</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Düşmüş Bir At ya da Bir İnsan Mağlup olmuş</t>
+          <t>Ateşle Mühürlü</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256214071</t>
+          <t>9786256214101</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Karınca ve Gölgeler</t>
+          <t>Şimal</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256214057</t>
+          <t>9786256214118</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uzağın Gölgesi Yoktur</t>
+          <t>Nanemi Hatırlıyorum</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256214064</t>
+          <t>9786256214088</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir İnsanı Ziyaret Etmenin En Güzel Yolu</t>
+          <t>Yorgun Düşmüş Bir At ya da Bir İnsan Mağlup olmuş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256214026</t>
+          <t>9786256214071</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Pire Torbası</t>
+          <t>Karınca ve Gölgeler</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256214033</t>
+          <t>9786256214057</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım İnsan</t>
+          <t>Uzağın Gölgesi Yoktur</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256214019</t>
+          <t>9786256214064</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Şairin Gezileri</t>
+          <t>Bir İnsanı Ziyaret Etmenin En Güzel Yolu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256214040</t>
+          <t>9786256214026</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Var Yokuşu</t>
+          <t>Pire Torbası</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256214002</t>
+          <t>9786256214033</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Parkinsonlu Avukattan Küçük Bir Hikâye</t>
+          <t>Benim Adım İnsan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259842899</t>
+          <t>9786256214019</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Deli Bir Düştü Rosa!</t>
+          <t>Bir Şairin Gezileri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259842868</t>
+          <t>9786256214040</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Burada Taş Telaş</t>
+          <t>Var Yokuşu</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259842882</t>
+          <t>9786256214002</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yanardı Yollar</t>
+          <t>Parkinsonlu Avukattan Küçük Bir Hikâye</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259842875</t>
+          <t>9786259842899</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kökleri</t>
+          <t>Deli Bir Düştü Rosa!</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259842837</t>
+          <t>9786259842868</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnişi Koşmak</t>
+          <t>Burada Taş Telaş</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259842844</t>
+          <t>9786259842882</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Layemut</t>
+          <t>Yanardı Yollar</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259842851</t>
+          <t>9786259842875</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Yüzler</t>
+          <t>Güneşin Kökleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259842820</t>
+          <t>9786259842837</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Tüneli</t>
+          <t>İnişi Koşmak</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259842806</t>
+          <t>9786259842844</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Su Sesi</t>
+          <t>Layemut</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259842813</t>
+          <t>9786259842851</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Oku!</t>
+          <t>Kimsesiz Yüzler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057057792</t>
+          <t>9786259842820</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kıtanın Kayıp Yüzleri - Güney Amerika Güncesi</t>
+          <t>Yitik Zaman Tüneli</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259992495</t>
+          <t>9786259842806</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Ömer</t>
+          <t>Su Sesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259992471</t>
+          <t>9786259842813</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Renkleri</t>
+          <t>Dilsiz Oku!</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259992488</t>
+          <t>9786057057792</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kalmak İsteyenler İçin Basit Bir Kaçış Planı</t>
+          <t>Kıtanın Kayıp Yüzleri - Güney Amerika Güncesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259992464</t>
+          <t>9786259992495</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sen, Bende Öldün</t>
+          <t>Bir Garip Ömer</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259992457</t>
+          <t>9786259992471</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kül Rengi</t>
+          <t>Yaşamın Renkleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259992440</t>
+          <t>9786259992488</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Asfar</t>
+          <t>Kalmak İsteyenler İçin Basit Bir Kaçış Planı</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259992433</t>
+          <t>9786259992464</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Cesur Rüyalar</t>
+          <t>Sen, Bende Öldün</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259992426</t>
+          <t>9786259992457</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Unutmabeni</t>
+          <t>Kül Rengi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259992419</t>
+          <t>9786259992440</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bütün Renkler İnanır Işığa</t>
+          <t>Asfar</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259992402</t>
+          <t>9786259992433</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aldanma Troya</t>
+          <t>Cesur Rüyalar</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057159793</t>
+          <t>9786259992426</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İtiraz Denemeleri</t>
+          <t>Unutmabeni</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057159779</t>
+          <t>9786259992419</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Sessizliğiyle</t>
+          <t>Bütün Renkler İnanır Işığa</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057159786</t>
+          <t>9786259992402</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Distopyada Aşk</t>
+          <t>Aldanma Troya</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057159762</t>
+          <t>9786057159793</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Doktor Hasta Hikayeleri</t>
+          <t>İtiraz Denemeleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057159755</t>
+          <t>9786057159779</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kendime Çıkan Yollar</t>
+          <t>Yalnız Sessizliğiyle</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057159731</t>
+          <t>9786057159786</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Derinden</t>
+          <t>Distopyada Aşk</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057159748</t>
+          <t>9786057159762</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Belirsiz Eşik</t>
+          <t>Doktor Hasta Hikayeleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057159724</t>
+          <t>9786057159755</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Güzün Islak Sesi</t>
+          <t>Kendime Çıkan Yollar</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057159717</t>
+          <t>9786057159731</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi ve Gerçekleşme Tılsımları</t>
+          <t>Derinden</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057105462</t>
+          <t>9786057159748</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Konyaklı Şişe Işıklı Gemi</t>
+          <t>Belirsiz Eşik</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057105479</t>
+          <t>9786057159724</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kumru Olma Rüyası</t>
+          <t>Güzün Islak Sesi</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057105486</t>
+          <t>9786057159717</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Meyyal</t>
+          <t>Demokrasi ve Gerçekleşme Tılsımları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057105493</t>
+          <t>9786057105462</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yanık Bal Kokusu</t>
+          <t>Konyaklı Şişe Işıklı Gemi</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057105455</t>
+          <t>9786057105479</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Arınma Ayini</t>
+          <t>Kumru Olma Rüyası</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057159700</t>
+          <t>9786057105486</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yoklukla Dolu Ellerin</t>
+          <t>Meyyal</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057105448</t>
+          <t>9786057105493</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bahisler - 2</t>
+          <t>Yanık Bal Kokusu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057105431</t>
+          <t>9786057105455</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dikey Uçuş</t>
+          <t>Arınma Ayini</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057105424</t>
+          <t>9786057159700</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hiç Seslenmemiş Olan</t>
+          <t>Yoklukla Dolu Ellerin</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057105417</t>
+          <t>9786057105448</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kaderdeki Aşk</t>
+          <t>Edebi Bahisler - 2</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057057747</t>
+          <t>9786057105431</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dal Tutunuyor Yaprağa</t>
+          <t>Dikey Uçuş</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057105400</t>
+          <t>9786057105424</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Sun Yokluğuna</t>
+          <t>Hiç Seslenmemiş Olan</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058058453</t>
+          <t>9786057105417</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Donuk Adam</t>
+          <t>Kaderdeki Aşk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058164673</t>
+          <t>9786057057747</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gece Gelen</t>
+          <t>Dal Tutunuyor Yaprağa</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058164666</t>
+          <t>9786057105400</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Zamanla Yarışırım Seni Sevmek İçin</t>
+          <t>Çiçek Sun Yokluğuna</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058164635</t>
+          <t>9786058058453</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Repertuvar</t>
+          <t>Donuk Adam</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058164628</t>
+          <t>9786058164673</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bilakis</t>
+          <t>Gece Gelen</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058164604</t>
+          <t>9786058164666</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çok Gölgeli Bedenler</t>
+          <t>Zamanla Yarışırım Seni Sevmek İçin</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058164680</t>
+          <t>9786058164635</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Baharda Kış Ağrısı</t>
+          <t>Repertuvar</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058164659</t>
+          <t>9786058164628</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çavlan</t>
+          <t>Bilakis</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058164642</t>
+          <t>9786058164604</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nefret Sütü</t>
+          <t>Çok Gölgeli Bedenler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058164611</t>
+          <t>9786058164680</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bir Sayıdır</t>
+          <t>Baharda Kış Ağrısı</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057057716</t>
+          <t>9786058164659</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Asimptotik Özgürlük</t>
+          <t>Çavlan</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057057754</t>
+          <t>9786058164642</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kuş Kehaneti</t>
+          <t>Nefret Sütü</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057057730</t>
+          <t>9786058164611</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İronik Öksürük</t>
+          <t>Dünya Bir Sayıdır</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057057723</t>
+          <t>9786057057716</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Konuşmalar</t>
+          <t>Asimptotik Özgürlük</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057057785</t>
+          <t>9786057057754</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İftira ve Diğer Gözlemler</t>
+          <t>Kuş Kehaneti</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057057709</t>
+          <t>9786057057730</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Söyleşileri 2</t>
+          <t>İronik Öksürük</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786050674330</t>
+          <t>9786057057723</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İz Sürücülerle Diyaloglar</t>
+          <t>Sahipsiz Konuşmalar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786050674361</t>
+          <t>9786057057785</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Oz Öge 2</t>
+          <t>İftira ve Diğer Gözlemler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058058491</t>
+          <t>9786057057709</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Yetersizdir</t>
+          <t>Çağdaş Sanat Söyleşileri 2</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057057778</t>
+          <t>9786050674330</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hücumda Yalnız</t>
+          <t>İz Sürücülerle Diyaloglar</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057057761</t>
+          <t>9786050674361</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tesadüfi Tezahürler</t>
+          <t>Oz Öge 2</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050674392</t>
+          <t>9786058058491</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sentetik İlmihali</t>
+          <t>Gerçek Yetersizdir</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050674385</t>
+          <t>9786057057778</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Suskun Yüzler Tarihi</t>
+          <t>Hücumda Yalnız</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050674347</t>
+          <t>9786057057761</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ben Var Görüntü Yok Senfonisi</t>
+          <t>Tesadüfi Tezahürler</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050674316</t>
+          <t>9786050674392</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kül Dediği</t>
+          <t>Aşkın Sentetik İlmihali</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050674323</t>
+          <t>9786050674385</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bahisler</t>
+          <t>Suskun Yüzler Tarihi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050674309</t>
+          <t>9786050674347</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Defolu Kişileme Ritüeli</t>
+          <t>Ben Var Görüntü Yok Senfonisi</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050674354</t>
+          <t>9786050674316</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyıdaki Mağara</t>
+          <t>Zamanın Kül Dediği</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058058460</t>
+          <t>9786050674323</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Söyleşileri</t>
+          <t>Edebi Bahisler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058058439</t>
+          <t>9786050674309</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Katı Dolunayın</t>
+          <t>Defolu Kişileme Ritüeli</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058058415</t>
+          <t>9786050674354</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Biz Denizkentli Değiliz</t>
+          <t>Karşı Kıyıdaki Mağara</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058058477</t>
+          <t>9786058058460</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İfrit</t>
+          <t>Çağdaş Sanat Söyleşileri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058058484</t>
+          <t>9786058058439</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Andromeda'ya Çağrı</t>
+          <t>Yedinci Katı Dolunayın</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050674378</t>
+          <t>9786058058415</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Rüzgardı</t>
+          <t>Biz Denizkentli Değiliz</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058164697</t>
+          <t>9786058058477</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sonrasızlık</t>
+          <t>İfrit</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058058446</t>
+          <t>9786058058484</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Saplantı</t>
+          <t>Andromeda'ya Çağrı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058058408</t>
+          <t>9786050674378</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Karadelilik</t>
+          <t>Yüreğin Rüzgardı</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058058422</t>
+          <t>9786058164697</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamanın Şarkısı</t>
+          <t>Sonrasızlık</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256214163</t>
+          <t>9786058058446</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Düş Aydınlığı</t>
+          <t>Saplantı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9786058058408</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Karadelilik</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786058058422</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Hatırlamanın Şarkısı</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786256214163</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Düş Aydınlığı</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
           <t>9786256214156</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Bir</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C103" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>