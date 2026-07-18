--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,1570 +85,1630 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256214200</t>
+          <t>9786256214248</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>O Kolle Tiktakörümcek</t>
+          <t>Sarı Otların Rüyası</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256214224</t>
+          <t>9786256214231</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güz Düşleri – Bir Zamanlar Dersim</t>
+          <t>Banyo Zamanı Günlükleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256214194</t>
+          <t>9786256214255</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tasa</t>
+          <t>Nona’dan Morta’ya</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256214187</t>
+          <t>9786256214217</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Biterken Çıkan Ses</t>
+          <t>Haiku – Dilin Meditasyonu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256214170</t>
+          <t>9786256214200</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Buz</t>
+          <t>O Kolle Tiktakörümcek</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256214149</t>
+          <t>9786256214224</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Utangaç Uzam</t>
+          <t>Güz Düşleri – Bir Zamanlar Dersim</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256214095</t>
+          <t>9786256214194</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gölgesindeki İzler - Asya Güncesi</t>
+          <t>Tasa</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256214125</t>
+          <t>9786256214187</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gülşe</t>
+          <t>Biterken Çıkan Ses</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256214132</t>
+          <t>9786256214170</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ateşle Mühürlü</t>
+          <t>Buz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256214101</t>
+          <t>9786256214149</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şimal</t>
+          <t>Utangaç Uzam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256214118</t>
+          <t>9786256214095</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nanemi Hatırlıyorum</t>
+          <t>Zamanın Gölgesindeki İzler - Asya Güncesi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256214088</t>
+          <t>9786256214125</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Düşmüş Bir At ya da Bir İnsan Mağlup olmuş</t>
+          <t>Gülşe</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256214071</t>
+          <t>9786256214132</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Karınca ve Gölgeler</t>
+          <t>Ateşle Mühürlü</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256214057</t>
+          <t>9786256214101</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Uzağın Gölgesi Yoktur</t>
+          <t>Şimal</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256214064</t>
+          <t>9786256214118</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir İnsanı Ziyaret Etmenin En Güzel Yolu</t>
+          <t>Nanemi Hatırlıyorum</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256214026</t>
+          <t>9786256214088</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Pire Torbası</t>
+          <t>Yorgun Düşmüş Bir At ya da Bir İnsan Mağlup olmuş</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256214033</t>
+          <t>9786256214071</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım İnsan</t>
+          <t>Karınca ve Gölgeler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256214019</t>
+          <t>9786256214057</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Şairin Gezileri</t>
+          <t>Uzağın Gölgesi Yoktur</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256214040</t>
+          <t>9786256214064</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Var Yokuşu</t>
+          <t>Bir İnsanı Ziyaret Etmenin En Güzel Yolu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256214002</t>
+          <t>9786256214026</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Parkinsonlu Avukattan Küçük Bir Hikâye</t>
+          <t>Pire Torbası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259842899</t>
+          <t>9786256214033</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Deli Bir Düştü Rosa!</t>
+          <t>Benim Adım İnsan</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259842868</t>
+          <t>9786256214019</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Burada Taş Telaş</t>
+          <t>Bir Şairin Gezileri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259842882</t>
+          <t>9786256214040</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yanardı Yollar</t>
+          <t>Var Yokuşu</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259842875</t>
+          <t>9786256214002</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kökleri</t>
+          <t>Parkinsonlu Avukattan Küçük Bir Hikâye</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259842837</t>
+          <t>9786259842899</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnişi Koşmak</t>
+          <t>Deli Bir Düştü Rosa!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259842844</t>
+          <t>9786259842868</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Layemut</t>
+          <t>Burada Taş Telaş</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259842851</t>
+          <t>9786259842882</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Yüzler</t>
+          <t>Yanardı Yollar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259842820</t>
+          <t>9786259842875</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yitik Zaman Tüneli</t>
+          <t>Güneşin Kökleri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259842806</t>
+          <t>9786259842837</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Su Sesi</t>
+          <t>İnişi Koşmak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259842813</t>
+          <t>9786259842844</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Oku!</t>
+          <t>Layemut</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057057792</t>
+          <t>9786259842851</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kıtanın Kayıp Yüzleri - Güney Amerika Güncesi</t>
+          <t>Kimsesiz Yüzler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259992495</t>
+          <t>9786259842820</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Garip Ömer</t>
+          <t>Yitik Zaman Tüneli</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259992471</t>
+          <t>9786259842806</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Renkleri</t>
+          <t>Su Sesi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259992488</t>
+          <t>9786259842813</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kalmak İsteyenler İçin Basit Bir Kaçış Planı</t>
+          <t>Dilsiz Oku!</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259992464</t>
+          <t>9786057057792</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sen, Bende Öldün</t>
+          <t>Kıtanın Kayıp Yüzleri - Güney Amerika Güncesi</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259992457</t>
+          <t>9786259992495</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kül Rengi</t>
+          <t>Bir Garip Ömer</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259992440</t>
+          <t>9786259992471</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Asfar</t>
+          <t>Yaşamın Renkleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259992433</t>
+          <t>9786259992488</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cesur Rüyalar</t>
+          <t>Kalmak İsteyenler İçin Basit Bir Kaçış Planı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259992426</t>
+          <t>9786259992464</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Unutmabeni</t>
+          <t>Sen, Bende Öldün</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259992419</t>
+          <t>9786259992457</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bütün Renkler İnanır Işığa</t>
+          <t>Kül Rengi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259992402</t>
+          <t>9786259992440</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aldanma Troya</t>
+          <t>Asfar</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057159793</t>
+          <t>9786259992433</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İtiraz Denemeleri</t>
+          <t>Cesur Rüyalar</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057159779</t>
+          <t>9786259992426</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Sessizliğiyle</t>
+          <t>Unutmabeni</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057159786</t>
+          <t>9786259992419</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Distopyada Aşk</t>
+          <t>Bütün Renkler İnanır Işığa</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057159762</t>
+          <t>9786259992402</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Doktor Hasta Hikayeleri</t>
+          <t>Aldanma Troya</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057159755</t>
+          <t>9786057159793</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kendime Çıkan Yollar</t>
+          <t>İtiraz Denemeleri</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057159731</t>
+          <t>9786057159779</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Derinden</t>
+          <t>Yalnız Sessizliğiyle</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057159748</t>
+          <t>9786057159786</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Belirsiz Eşik</t>
+          <t>Distopyada Aşk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057159724</t>
+          <t>9786057159762</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Güzün Islak Sesi</t>
+          <t>Doktor Hasta Hikayeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057159717</t>
+          <t>9786057159755</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi ve Gerçekleşme Tılsımları</t>
+          <t>Kendime Çıkan Yollar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057105462</t>
+          <t>9786057159731</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Konyaklı Şişe Işıklı Gemi</t>
+          <t>Derinden</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057105479</t>
+          <t>9786057159748</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kumru Olma Rüyası</t>
+          <t>Belirsiz Eşik</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057105486</t>
+          <t>9786057159724</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Meyyal</t>
+          <t>Güzün Islak Sesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057105493</t>
+          <t>9786057159717</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yanık Bal Kokusu</t>
+          <t>Demokrasi ve Gerçekleşme Tılsımları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057105455</t>
+          <t>9786057105462</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Arınma Ayini</t>
+          <t>Konyaklı Şişe Işıklı Gemi</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057159700</t>
+          <t>9786057105479</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yoklukla Dolu Ellerin</t>
+          <t>Kumru Olma Rüyası</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057105448</t>
+          <t>9786057105486</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bahisler - 2</t>
+          <t>Meyyal</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057105431</t>
+          <t>9786057105493</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dikey Uçuş</t>
+          <t>Yanık Bal Kokusu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057105424</t>
+          <t>9786057105455</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hiç Seslenmemiş Olan</t>
+          <t>Arınma Ayini</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057105417</t>
+          <t>9786057159700</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kaderdeki Aşk</t>
+          <t>Yoklukla Dolu Ellerin</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057057747</t>
+          <t>9786057105448</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dal Tutunuyor Yaprağa</t>
+          <t>Edebi Bahisler - 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057105400</t>
+          <t>9786057105431</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Sun Yokluğuna</t>
+          <t>Dikey Uçuş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058058453</t>
+          <t>9786057105424</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Donuk Adam</t>
+          <t>Hiç Seslenmemiş Olan</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058164673</t>
+          <t>9786057105417</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gece Gelen</t>
+          <t>Kaderdeki Aşk</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058164666</t>
+          <t>9786057057747</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Zamanla Yarışırım Seni Sevmek İçin</t>
+          <t>Dal Tutunuyor Yaprağa</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058164635</t>
+          <t>9786057105400</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Repertuvar</t>
+          <t>Çiçek Sun Yokluğuna</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058164628</t>
+          <t>9786058058453</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bilakis</t>
+          <t>Donuk Adam</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058164604</t>
+          <t>9786058164673</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çok Gölgeli Bedenler</t>
+          <t>Gece Gelen</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058164680</t>
+          <t>9786058164666</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Baharda Kış Ağrısı</t>
+          <t>Zamanla Yarışırım Seni Sevmek İçin</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058164659</t>
+          <t>9786058164635</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çavlan</t>
+          <t>Repertuvar</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786058164642</t>
+          <t>9786058164628</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Nefret Sütü</t>
+          <t>Bilakis</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058164611</t>
+          <t>9786058164604</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bir Sayıdır</t>
+          <t>Çok Gölgeli Bedenler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057057716</t>
+          <t>9786058164680</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Asimptotik Özgürlük</t>
+          <t>Baharda Kış Ağrısı</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057057754</t>
+          <t>9786058164659</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kuş Kehaneti</t>
+          <t>Çavlan</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057057730</t>
+          <t>9786058164642</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İronik Öksürük</t>
+          <t>Nefret Sütü</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057057723</t>
+          <t>9786058164611</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Konuşmalar</t>
+          <t>Dünya Bir Sayıdır</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057057785</t>
+          <t>9786057057716</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İftira ve Diğer Gözlemler</t>
+          <t>Asimptotik Özgürlük</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057057709</t>
+          <t>9786057057754</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Söyleşileri 2</t>
+          <t>Kuş Kehaneti</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050674330</t>
+          <t>9786057057730</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İz Sürücülerle Diyaloglar</t>
+          <t>İronik Öksürük</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050674361</t>
+          <t>9786057057723</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Oz Öge 2</t>
+          <t>Sahipsiz Konuşmalar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058058491</t>
+          <t>9786057057785</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Yetersizdir</t>
+          <t>İftira ve Diğer Gözlemler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057057778</t>
+          <t>9786057057709</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hücumda Yalnız</t>
+          <t>Çağdaş Sanat Söyleşileri 2</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057057761</t>
+          <t>9786050674330</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tesadüfi Tezahürler</t>
+          <t>İz Sürücülerle Diyaloglar</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050674392</t>
+          <t>9786050674361</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sentetik İlmihali</t>
+          <t>Oz Öge 2</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050674385</t>
+          <t>9786058058491</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Suskun Yüzler Tarihi</t>
+          <t>Gerçek Yetersizdir</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050674347</t>
+          <t>9786057057778</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ben Var Görüntü Yok Senfonisi</t>
+          <t>Hücumda Yalnız</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050674316</t>
+          <t>9786057057761</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kül Dediği</t>
+          <t>Tesadüfi Tezahürler</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050674323</t>
+          <t>9786050674392</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bahisler</t>
+          <t>Aşkın Sentetik İlmihali</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050674309</t>
+          <t>9786050674385</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Defolu Kişileme Ritüeli</t>
+          <t>Suskun Yüzler Tarihi</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050674354</t>
+          <t>9786050674347</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyıdaki Mağara</t>
+          <t>Ben Var Görüntü Yok Senfonisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058058460</t>
+          <t>9786050674316</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Söyleşileri</t>
+          <t>Zamanın Kül Dediği</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058058439</t>
+          <t>9786050674323</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Katı Dolunayın</t>
+          <t>Edebi Bahisler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058058415</t>
+          <t>9786050674309</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Biz Denizkentli Değiliz</t>
+          <t>Defolu Kişileme Ritüeli</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058058477</t>
+          <t>9786050674354</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İfrit</t>
+          <t>Karşı Kıyıdaki Mağara</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058058484</t>
+          <t>9786058058460</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Andromeda'ya Çağrı</t>
+          <t>Çağdaş Sanat Söyleşileri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050674378</t>
+          <t>9786058058439</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Rüzgardı</t>
+          <t>Yedinci Katı Dolunayın</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058164697</t>
+          <t>9786058058415</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sonrasızlık</t>
+          <t>Biz Denizkentli Değiliz</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058058446</t>
+          <t>9786058058477</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Saplantı</t>
+          <t>İfrit</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058058408</t>
+          <t>9786058058484</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Karadelilik</t>
+          <t>Andromeda'ya Çağrı</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058058422</t>
+          <t>9786050674378</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamanın Şarkısı</t>
+          <t>Yüreğin Rüzgardı</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256214163</t>
+          <t>9786058164697</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Düş Aydınlığı</t>
+          <t>Sonrasızlık</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
+          <t>9786058058446</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Saplantı</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786058058408</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Karadelilik</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786058058422</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Hatırlamanın Şarkısı</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786256214163</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Düş Aydınlığı</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
           <t>9786256214156</t>
         </is>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Bir</t>
         </is>
       </c>
-      <c r="C103" s="1">
+      <c r="C107" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>