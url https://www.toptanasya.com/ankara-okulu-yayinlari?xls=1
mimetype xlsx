--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,7930 +85,8770 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789758190355</t>
+          <t>9786258563030</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Aklileşme Süreci</t>
+          <t>El-İfade ve’l-İ’tibar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>630</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000099457</t>
+          <t>9786258563047</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İlk Üç Asır Kelam Tartışmaları ve Taberi</t>
+          <t>İlk Dönem Gayrimüslimlerin Gözüyle İslam</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>660</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059281225</t>
+          <t>9786258563023</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Siyeri Farklı Okumak</t>
+          <t>Kitabü Sıreti Resulillah</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>930</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3990000015810</t>
+          <t>9786258563016</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Savaş Esintisi</t>
+          <t>Tarihu İftitahi’l-Endelüs</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>330</v>
+        <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758190546</t>
+          <t>9786256746923</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihinin Yeniden İnşası</t>
+          <t>Vahiy ve Dil</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>780</v>
+        <v>630</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758190461</t>
+          <t>9786256746961</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Din ve Modernlik</t>
+          <t>Mu‘tezile Okulu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256746725</t>
+          <t>9786256746954</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İlk Müslüman Neslin Allah Tasavvuru</t>
+          <t>Geleneğin Gölgesinde Varoluş Krizi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256746732</t>
+          <t>9786258563078</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
+          <t>Arthur John Arberry</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>390</v>
+        <v>665</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059281164</t>
+          <t>9786258563061</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Sırasına Göre Kur’an-ı Kerim Meali (Ciltli)</t>
+          <t>Eskimez Yeni - Hz. Peygamber’in Sünneti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1790</v>
+        <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256746633</t>
+          <t>9786256746909</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sıfatü Cezireti’l-Arab</t>
+          <t>Ümeyye Bin Ebi’s-Salt’ın Şiirlerinde Metafizik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>875</v>
+        <v>525</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256746572</t>
+          <t>9786256746992</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'l-Bed' ve't-Tarih - 3</t>
+          <t>Tarihu’t-Taberi -9-</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>560</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256746565</t>
+          <t>9786258563009</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'l-Bed' ve't-Tarih - 2</t>
+          <t>Problematik Metinler -1-</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>735</v>
+        <v>630</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256746558</t>
+          <t>9786255904201</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'l-Bed' ve't-Tarih - 1</t>
+          <t>Biri, Diğeri ve Hiçbiri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>735</v>
+        <v>310</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256746718</t>
+          <t>9786256746985</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Hilmi Işık ve Işıkçılık</t>
+          <t>Hiçlik Çağında İman ve İstikamet Arayışı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>780</v>
+        <v>455</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256746596</t>
+          <t>9786256746978</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Risaleleri</t>
+          <t>Çağdaş Kötülüğün Metafizik Çanağı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256746503</t>
+          <t>9786256746862</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İlahi</t>
+          <t>İhtilafu Usûli’l-Mezahib</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>1050</v>
+        <v>680</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256746701</t>
+          <t>9786256746886</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Peygamberlerin Hayatlarındaki İslami Kıssaların Kaynakları</t>
+          <t>Hadis Usulü Geleneğinde Münkatı Hadis ve Bilgi Değeri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>660</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256746602</t>
+          <t>9786256746879</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kadın Risaleleri</t>
+          <t>Ehl-i Beyt’in İktidar Kavgası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>455</v>
+        <v>805</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256746589</t>
+          <t>9786256746855</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslam Dünyasında Tekstil Sanayii</t>
+          <t>Şeytan ve İblis’le Savaşımız</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>900</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256746619</t>
+          <t>9786256746831</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Risaleleri</t>
+          <t>Karai Yahudilerin Düşüncesinde Yahudi Mezhepleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256746671</t>
+          <t>9786256746848</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Meani-i Kur'an: Kur'an-ı Kerim'in Türkçe Tercümesi (Ciltli)</t>
+          <t>Evliya Kültünün Temel Dayanağı Veli Hadisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1760</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256746695</t>
+          <t>9786256746817</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Belleğin Yankıları</t>
+          <t>Yahudi ve İslam Hukukunda Fetva</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>660</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256746688</t>
+          <t>9786256746763</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İbadetin Morfolojisi</t>
+          <t>Kur’an Hitabının Tarihselliği Mesajının Evrenselliği</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>630</v>
+        <v>480</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256746510</t>
+          <t>9786256746800</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kâ‘bî ve Eş‘arî’de Mu‘tezile Mukayesesi</t>
+          <t>Kitabu’l-Yahya</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>750</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256746657</t>
+          <t>9786256746794</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Kötüleri</t>
+          <t>Ginza</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>720</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256746664</t>
+          <t>9786256746824</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sahih Kendi-Öz Arayış Fragmanları</t>
+          <t>El-Kitabu’l-Hazeri (Kuzari)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>420</v>
+        <v>690</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256746626</t>
+          <t>9786256746527</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi ve Siyasetin Metafiziği</t>
+          <t>Abdullah’ın Oğlu Muhammed Mücadelesi ve Öğretisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>360</v>
+        <v>990</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256746640</t>
+          <t>9786256746787</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga’nın Başka Kadınları</t>
+          <t>Tarihin Sonbaharı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>780</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256746473</t>
+          <t>9786255904027</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Lübnan Şiîliği</t>
+          <t>Sünnette Amaç-Araç İlişkisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>570</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256746534</t>
+          <t>9786256746770</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Doğu Üzerine Oryantalist Denemeler</t>
+          <t>İbn Hacer’in Hadis Tenkidciliği</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>720</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256746435</t>
+          <t>9789758190157</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zikru’l-Fırak ve Esnâfu’l-Kefera</t>
+          <t>Sünnetin Neliği Sorununa Metodik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>420</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256746497</t>
+          <t>9789758190164</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Siyasi-İtikadi İslam Mezheplerinde Tekfir Hicri İlk Üç Asır</t>
+          <t>İdeolojik Hadisçiliğin Tarihi Arka Planı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>870</v>
+        <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256746480</t>
+          <t>9789758190775</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Afrika İbâdîliği ve İmâmet Düşüncesi</t>
+          <t>Yedi Askı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>480</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256746442</t>
+          <t>9789758190768</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kelâmi Bir Problem Olarak Allah’ın Fiilleri</t>
+          <t>Son Çağrı Kur’an (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256746459</t>
+          <t>9789944162555</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İslâm Öncesi Arap Tarihi -3- (Ciltli)</t>
+          <t>Siyer’e Giriş</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1480</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256746428</t>
+          <t>9789758190263</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Evâ’ilü’l-Makâlât</t>
+          <t>Muaviye Bin Ebi Süfyan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>330</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256746466</t>
+          <t>9789758190966</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bahâîlik Hareketi</t>
+          <t>Pavlus’u Düşünmek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>570</v>
+        <v>245</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256746329</t>
+          <t>9789758190294</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kadın Olmak</t>
+          <t>Pavlus</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>780</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256746336</t>
+          <t>9789758190300</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
+          <t>Oryantalistik Hadis Araştırmaları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758190867</t>
+          <t>9789758190287</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Taberi’nin Kur’an’ı Yorumlama Yöntemi</t>
+          <t>Kutsal Kitaplarda Ölümötesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>360</v>
+        <v>196</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944162234</t>
+          <t>9789758190973</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihi</t>
+          <t>Kur’an’da Sembolik Dil</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>420</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758190393</t>
+          <t>9789758190369</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Felsefi ve Deneysel Dayanaklarla Ölüm Sonrası Yaşam</t>
+          <t>Kur’an’da Din Kavramı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>510</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944162715</t>
+          <t>9789944162067</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem İslam Tarihi Üzerine - Makaleler</t>
+          <t>Kur’an’da Değerler Sistemi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>480</v>
+        <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944162982</t>
+          <t>9789758190119</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meali (Hafız Boy) (Ciltli)</t>
+          <t>Kur’an’a Giriş</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>1790</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059281324</t>
+          <t>9789758190898</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Aydın</t>
+          <t>Anadolu’da Paganizm</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>420</v>
+        <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944162432</t>
+          <t>9789758190690</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sahabe Sonrası İktidar Mücadelesi</t>
+          <t>İslam Nazarında Müskirat ve Meyyit Yakmak Meseleleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>900</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944162524</t>
+          <t>9789758190416</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kuran Meallerindeki Anlatım Bozuklukları</t>
+          <t>İnsanın ve Tanrı’nın Kişiliği</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>450</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758190447</t>
+          <t>9789758190096</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Tarihinde Selefi Söylem</t>
+          <t>Kitabu’s-Sünne</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>660</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758190805</t>
+          <t>9789758190102</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nedir?</t>
+          <t>İdeolojik Tarih Okumaları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>270</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944162623</t>
+          <t>9799944162004</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İbn Hacer’in Buhari Savunusu</t>
+          <t>Hz. Ömer Döneminde Diplomasi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>750</v>
+        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944162562</t>
+          <t>9789758190850</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihi ve Metodolojisi</t>
+          <t>Hristiyan, Yahudi ve Müslüman Perspektifinden Dinsel Çoğulculuk ve Mutlaklık İddiaları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>960</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944162364</t>
+          <t>9789758190478</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Emeviler Dönemi</t>
+          <t>Gençlik, Din ve Değerler Psikolojisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>570</v>
+        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059281959</t>
+          <t>9789944162036</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Tarihi 1 (Ciltli)</t>
+          <t>Gazzali Öncesi Ehl-i Sünnet Kelamında Ahlak Düşüncesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1420</v>
+        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256746411</t>
+          <t>9789758190942</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Dilinin Kültürel-Antropolojik Doğası</t>
+          <t>Emevilerde Günlük Yaşam</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>900</v>
+        <v>248</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256746404</t>
+          <t>9789758190454</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Çeviri Tarihine Giriş</t>
+          <t>Din Felsefesi Açısından Yunus Emre’de Aşk - Yaratılış - Kendi Olma</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>480</v>
+        <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256746398</t>
+          <t>3990000013884</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Re’y Ekolünün Öncüsü İbrahim en-Nehai ve Fıkıhçılığı</t>
+          <t>Abbasilere Yönelik Dini ve Siyasi İsyanlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>510</v>
+        <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256746374</t>
+          <t>9789758190355</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mushaf ve Nesnellik</t>
+          <t>İslam Düşüncesinde Aklileşme Süreci</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>480</v>
+        <v>630</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256746381</t>
+          <t>3990000099457</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hanbelîliğin Eş‘arîleşmesi</t>
+          <t>İlk Üç Asır Kelam Tartışmaları ve Taberi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>450</v>
+        <v>660</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257387569</t>
+          <t>9786059281225</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>el Fusul fil Usul Usule Dair Açıklamalar 1</t>
+          <t>Siyeri Farklı Okumak</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>700</v>
+        <v>930</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256746343</t>
+          <t>3990000015810</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mezhep ve Siyaset</t>
+          <t>Savaş Esintisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>990</v>
+        <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256746367</t>
+          <t>9789758190546</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Tecdid</t>
+          <t>Hadis Tarihinin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>660</v>
+        <v>780</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256746350</t>
+          <t>9789758190461</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Matüridi Düşüncede İlahi Hikmet</t>
+          <t>Din ve Modernlik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256746305</t>
+          <t>9786256746725</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi -8-</t>
+          <t>İlk Müslüman Neslin Allah Tasavvuru</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>1540</v>
+        <v>540</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256746299</t>
+          <t>9786256746732</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İhbaru’l-Ulema</t>
+          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>1085</v>
+        <v>390</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256746312</t>
+          <t>9786059281164</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>el-İkdü’l-Ferid</t>
+          <t>Nüzul Sırasına Göre Kur’an-ı Kerim Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>870</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256746275</t>
+          <t>9786256746633</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte 613 Emir ve Yasak İbn Meymun (Maimonides) Örneği</t>
+          <t>Sıfatü Cezireti’l-Arab</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>450</v>
+        <v>875</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256746282</t>
+          <t>9786256746572</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Düşüncesinde Özgür İrade Gersonides Örneği</t>
+          <t>Kitabu'l-Bed' ve't-Tarih - 3</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>660</v>
+        <v>560</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256746244</t>
+          <t>9786256746565</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İbn Rüşd’ün Fıkıh Usulü Anlayışı</t>
+          <t>Kitabu'l-Bed' ve't-Tarih - 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>390</v>
+        <v>735</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256746220</t>
+          <t>9786256746558</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Nübüvvet Kuramları Felsefe ve Ehl-i Sünnet</t>
+          <t>Kitabu'l-Bed' ve't-Tarih - 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>360</v>
+        <v>735</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944162326</t>
+          <t>9786256746718</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Kur’an Tasavvuru ve Dönüşümü</t>
+          <t>Hüseyin Hilmi Işık ve Işıkçılık</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>780</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944162258</t>
+          <t>9786256746596</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kıssaların Dili</t>
+          <t>Coğrafya Risaleleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>690</v>
+        <v>315</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944162098</t>
+          <t>9786256746503</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kelam Tarihinin Problemleri</t>
+          <t>İlahi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>330</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758190874</t>
+          <t>9786256746701</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kelam Tarihi</t>
+          <t>Kur’an ve Peygamberlerin Hayatlarındaki İslami Kıssaların Kaynakları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>270</v>
+        <v>660</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944162142</t>
+          <t>9786256746602</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İtikattan İmana</t>
+          <t>Kadın Risaleleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>420</v>
+        <v>455</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944162548</t>
+          <t>9786256746589</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İsra ve Mi’rac Gerçeği</t>
+          <t>Orta Çağ İslam Dünyasında Tekstil Sanayii</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758190836</t>
+          <t>9786256746619</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İsnad Analiz Yöntemleri</t>
+          <t>Ticaret Risaleleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944162968</t>
+          <t>9786256746671</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 3</t>
+          <t>Meani-i Kur'an: Kur'an-ı Kerim'in Türkçe Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>330</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944162951</t>
+          <t>9786256746695</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 2</t>
+          <t>Kültürel Belleğin Yankıları</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758190997</t>
+          <t>9786256746688</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İhya ve Reform</t>
+          <t>İbadetin Morfolojisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>570</v>
+        <v>630</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758190072</t>
+          <t>9786256746510</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Çağdaşlık</t>
+          <t>Kâ‘bî ve Eş‘arî’de Mu‘tezile Mukayesesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>480</v>
+        <v>750</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758190881</t>
+          <t>9786256746657</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi</t>
+          <t>Tarihin Kötüleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1050</v>
+        <v>720</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758190324</t>
+          <t>9786256746664</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İslam Siyaset Geleneğinde Amr B. el-As</t>
+          <t>Sahih Kendi-Öz Arayış Fragmanları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758190683</t>
+          <t>9786256746626</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Mekke</t>
+          <t>Ekonomi ve Siyasetin Metafiziği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057596499</t>
+          <t>9786256746640</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Araplar ve Dinleri</t>
+          <t>Dip Dalga’nın Başka Kadınları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>780</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758190980</t>
+          <t>9786256746473</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Tarihi</t>
+          <t>Lübnan Şiîliği</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>510</v>
+        <v>570</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944162166</t>
+          <t>9786256746534</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Biliminde Norm-Amaç İlişkisi</t>
+          <t>Doğu Üzerine Oryantalist Denemeler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>510</v>
+        <v>720</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758190614</t>
+          <t>9786256746435</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Biliminde Hukuk Normu</t>
+          <t>Zikru’l-Fırak ve Esnâfu’l-Kefera</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758190010</t>
+          <t>9786256746497</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İslam Geleneğinde Sağlık ve Tıp</t>
+          <t>Siyasi-İtikadi İslam Mezheplerinde Tekfir Hicri İlk Üç Asır</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>480</v>
+        <v>870</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758190409</t>
+          <t>9786256746480</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Sünneti Yeniden Düşünmek</t>
+          <t>Kuzey Afrika İbâdîliği ve İmâmet Düşüncesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758190034</t>
+          <t>9786256746442</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Sünnet</t>
+          <t>Kelâmi Bir Problem Olarak Allah’ın Fiilleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>660</v>
+        <v>750</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758190188</t>
+          <t>9786256746459</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Hadis Metodolojisi</t>
+          <t>İslâm Öncesi Arap Tarihi -3- (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>720</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758190584</t>
+          <t>9786256746428</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilgi Anlayışı ve Çoğulcu Bir Toplumun Eğitim Sistemine Yansıması</t>
+          <t>Evâ’ilü’l-Makâlât</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758190126</t>
+          <t>9786256746466</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İslam</t>
+          <t>Bahâîlik Hareketi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>750</v>
+        <v>570</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944162203</t>
+          <t>9786256746329</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Kaderi</t>
+          <t>Müslüman Kadın Olmak</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>570</v>
+        <v>780</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758190430</t>
+          <t>9786256746336</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İnançların Gökkuşağı</t>
+          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758190737</t>
+          <t>9789758190867</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İnanç Esasları Açısından Dürzilik</t>
+          <t>Taberi’nin Kur’an’ı Yorumlama Yöntemi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758190621</t>
+          <t>9789944162234</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İman Ahlak İlişkisi</t>
+          <t>Hadis Tarihi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>270</v>
+        <v>420</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758190577</t>
+          <t>9789758190393</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Fakültesi Dergileri Makale ve Yazarlar Fihristi</t>
+          <t>Felsefi ve Deneysel Dayanaklarla Ölüm Sonrası Yaşam</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>600</v>
+        <v>510</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944162425</t>
+          <t>9789944162715</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kelam’ın İmkan ve Tabiatı</t>
+          <t>İlk Dönem İslam Tarihi Üzerine - Makaleler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944162470</t>
+          <t>9789944162982</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İbn Teymiyye’ye Göre Vahiy ve Peygamberlik</t>
+          <t>Kur’an-ı Kerim Meali (Hafız Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>660</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944162616</t>
+          <t>9786059281324</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber ve Mucize</t>
+          <t>Müslüman Aydın</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758190904</t>
+          <t>9789944162432</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hadis Edebiyatının Oluşumu</t>
+          <t>Sahabe Sonrası İktidar Mücadelesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>870</v>
+        <v>900</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944162418</t>
+          <t>9789944162524</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ebu Bekir</t>
+          <t>Kuran Meallerindeki Anlatım Bozuklukları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758190720</t>
+          <t>9789758190447</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Gazzali Felsefesinde Bilgi ve Yöntem</t>
+          <t>İslam Hukuk Tarihinde Selefi Söylem</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>480</v>
+        <v>660</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758190799</t>
+          <t>9789758190805</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Açıdan İmanı Temellendirme</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>810</v>
+        <v>270</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944162135</t>
+          <t>9789944162623</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Emeviler Döneminde İktidar - Ulema İlişkisi</t>
+          <t>İbn Hacer’in Buhari Savunusu</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>540</v>
+        <v>750</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944162609</t>
+          <t>9789944162562</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dört Halifeyi Farklı Okumak 2 - Hz. Ömer</t>
+          <t>Hadis Tarihi ve Metodolojisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>390</v>
+        <v>960</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944162272</t>
+          <t>9789944162364</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Direniş Teolojisi</t>
+          <t>Emeviler Dönemi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>330</v>
+        <v>570</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944162487</t>
+          <t>9786059281959</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Dini Gruplar ve Siyaset</t>
+          <t>İslam Öncesi Arap Tarihi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>870</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944162401</t>
+          <t>9786256746411</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dine Yeni Yaklaşımlar</t>
+          <t>Kur’an Dilinin Kültürel-Antropolojik Doğası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944162340</t>
+          <t>9786256746404</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dilbilimsel Tefsir ve Kur’an’ı Anlamaya Katkısı</t>
+          <t>İslam Öncesi Çeviri Tarihine Giriş</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>660</v>
+        <v>480</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944162661</t>
+          <t>9786256746398</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İslam Düşüncesi ve Kur’ancılık</t>
+          <t>Re’y Ekolünün Öncüsü İbrahim en-Nehai ve Fıkıhçılığı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>600</v>
+        <v>510</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944162500</t>
+          <t>9786256746374</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Türkiyesi’nde Meal ve Tefsirin Serencamı</t>
+          <t>Mushaf ve Nesnellik</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944162210</t>
+          <t>9786256746381</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi ve İslam Araştırmaları</t>
+          <t>Hanbelîliğin Eş‘arîleşmesi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944162357</t>
+          <t>9786257387569</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ateizm ve İslam</t>
+          <t>el Fusul fil Usul Usule Dair Açıklamalar 1</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758190959</t>
+          <t>9786256746343</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Alevilik-Bektaşilik Yazıları</t>
+          <t>Mezhep ve Siyaset</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>540</v>
+        <v>990</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944162302</t>
+          <t>9786256746367</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Beşer Olarak Hz. Peygamber</t>
+          <t>İslam Düşüncesinde Tecdid</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>990</v>
+        <v>660</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758190270</t>
+          <t>9786256746350</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bedevilikten Hadariliğe Kufe</t>
+          <t>Matüridi Düşüncede İlahi Hikmet</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>780</v>
+        <v>450</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758190195</t>
+          <t>9786256746305</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İmanın Dinamikleri</t>
+          <t>Tarihu’t-Taberi -8-</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>240</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256746237</t>
+          <t>9786256746299</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Uzun Günlerde Ruze</t>
+          <t>İhbaru’l-Ulema</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>570</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256746213</t>
+          <t>9786256746312</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ahir Zaman İlmihali</t>
+          <t>el-İkdü’l-Ferid</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>1170</v>
+        <v>870</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256746091</t>
+          <t>9786256746275</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Arkeolojisi</t>
+          <t>Yahudilikte 613 Emir ve Yasak İbn Meymun (Maimonides) Örneği</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256746190</t>
+          <t>9786256746282</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Felsefesi</t>
+          <t>Yahudi Düşüncesinde Özgür İrade Gersonides Örneği</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>450</v>
+        <v>660</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944162784</t>
+          <t>9786256746244</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Din, Dünyevileşme ve Zühd</t>
+          <t>İbn Rüşd’ün Fıkıh Usulü Anlayışı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057596529</t>
+          <t>9786256746220</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Oryantalistik Hadis Araştırmaları</t>
+          <t>İslam Düşüncesinde Nübüvvet Kuramları Felsefe ve Ehl-i Sünnet</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944162456</t>
+          <t>9789944162326</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Ahmed Halefullah</t>
+          <t>İlk Dönem Kur’an Tasavvuru ve Dönüşümü</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>780</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758190539</t>
+          <t>9789944162258</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Modernist Düşüncenin Şekillenişi</t>
+          <t>Kıssaların Dili</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>510</v>
+        <v>690</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789758190249</t>
+          <t>9789944162098</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Modern Mısır’da Hadis Tartışmaları</t>
+          <t>Kelam Tarihinin Problemleri</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944162593</t>
+          <t>9789758190874</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Mihne Süreci ve İslami İlimlere Etkisi</t>
+          <t>Kelam Tarihi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>480</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944162449</t>
+          <t>9789944162142</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mezhepler Tarihi Sözlüğü</t>
+          <t>İtikattan İmana</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>1140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944162319</t>
+          <t>9789944162548</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Metot ve Çalışma Alanları Açısından Türkiye’de Misyonerlik Faaliyetleri</t>
+          <t>İsra ve Mi’rac Gerçeği</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>690</v>
+        <v>900</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944162128</t>
+          <t>9789758190836</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Meal Kültürümüz</t>
+          <t>İsnad Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944162197</t>
+          <t>9789944162968</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Esed'in Kur'an Mesajı'nın Tahlil ve Tenkidi</t>
+          <t>İslami Yenilenme - Makaleler 3</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789758190843</t>
+          <t>9789944162951</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Küresel Sorunlar ve Din</t>
+          <t>İslami Yenilenme - Makaleler 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758190515</t>
+          <t>9789758190997</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Külliyat</t>
+          <t>İslam’da İhya ve Reform</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>750</v>
+        <v>570</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758190744</t>
+          <t>9789758190072</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Mu’tezili Yorumu</t>
+          <t>İslam ve Çağdaşlık</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>660</v>
+        <v>480</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789944162579</t>
+          <t>9789758190881</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Çok Boyutlu Okunuşu</t>
+          <t>İslam Tarihi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>750</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944162227</t>
+          <t>9789758190324</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Bilimsel Yorumu</t>
+          <t>İslam Siyaset Geleneğinde Amr B. el-As</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>420</v>
+        <v>630</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944162630</t>
+          <t>9789758190683</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Ahlak Metafiziği</t>
+          <t>İslam Öncesi Mekke</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>360</v>
+        <v>600</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944162050</t>
+          <t>9786057596499</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Kendi Tarihinde Okumak</t>
+          <t>İslam Öncesi Araplar ve Dinleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944162081</t>
+          <t>9789758190980</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’daki Deyimler ve Zemahşeri’nin Keşşaf’ı</t>
+          <t>İslam Öncesi Arap Tarihi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>720</v>
+        <v>510</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944162333</t>
+          <t>9789944162166</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Matüridi’de Ahlak</t>
+          <t>İslam Hukuk Biliminde Norm-Amaç İlişkisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>450</v>
+        <v>510</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758190706</t>
+          <t>9789758190614</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dinde Sembolizm</t>
+          <t>İslam Hukuk Biliminde Hukuk Normu</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059281799</t>
+          <t>9789758190010</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Samiri'nin Buzağısı</t>
+          <t>İslam Geleneğinde Sağlık ve Tıp</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256746107</t>
+          <t>9789758190409</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Vicdanın Çürümesi</t>
+          <t>İslam Düşüncesinde Sünneti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256746206</t>
+          <t>9789758190034</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mu’tezile Akaidi</t>
+          <t>İslam Düşüncesinde Sünnet</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>180</v>
+        <v>660</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256746183</t>
+          <t>9789758190188</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslam Dünyasında Parfüm, Gıda, İlaç Endüstrisi ve Ticareti</t>
+          <t>İslam Düşüncesinde Hadis Metodolojisi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>1020</v>
+        <v>720</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256746169</t>
+          <t>9789758190584</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
+          <t>İslam Bilgi Anlayışı ve Çoğulcu Bir Toplumun Eğitim Sistemine Yansıması</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>910</v>
+        <v>330</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256746152</t>
+          <t>9789758190126</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
+          <t>İslam</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>950</v>
+        <v>750</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256746145</t>
+          <t>9789944162203</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
+          <t>İnsanın Kaderi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>1010</v>
+        <v>570</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256746138</t>
+          <t>9789758190430</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
+          <t>İnançların Gökkuşağı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>805</v>
+        <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256746114</t>
+          <t>9789758190737</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kerramiler Horasan Hanefileri</t>
+          <t>İnanç Esasları Açısından Dürzilik</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>690</v>
+        <v>525</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256746176</t>
+          <t>9789758190621</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru Ebi Hanife</t>
+          <t>İman Ahlak İlişkisi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>490</v>
+        <v>270</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256746084</t>
+          <t>9789758190577</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Nusayriliğin Teşekkül Süreci, İnanç ve Ritüelleri</t>
+          <t>İlahiyat Fakültesi Dergileri Makale ve Yazarlar Fihristi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257387699</t>
+          <t>9789944162425</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Tanrısı - Kur’an’ın Ahlak Öğretisi Hakkında Bir İnceleme</t>
+          <t>İlahi Kelam’ın İmkan ve Tabiatı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256746022</t>
+          <t>9789944162470</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga’nın Boyu</t>
+          <t>İbn Teymiyye’ye Göre Vahiy ve Peygamberlik</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>660</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256746053</t>
+          <t>9789944162616</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ebu’l-Kasım el-Belhi’de Bilgi</t>
+          <t>Hz. Peygamber ve Mucize</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>600</v>
+        <v>630</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257387811</t>
+          <t>9789758190904</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
+          <t>Hadis Edebiyatının Oluşumu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>780</v>
+        <v>870</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257387828</t>
+          <t>9789944162418</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
+          <t>Hz. Ebu Bekir</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257387781</t>
+          <t>9789758190720</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ashabü’l-Hadîsten Günümüze - Selefi Tefsir Geleneğinin Oluşumu</t>
+          <t>Gazzali Felsefesinde Bilgi ve Yöntem</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>990</v>
+        <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256746060</t>
+          <t>9789758190799</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tarafgir İslam Tarihçiliği</t>
+          <t>Felsefi Açıdan İmanı Temellendirme</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>300</v>
+        <v>810</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256746077</t>
+          <t>9789944162135</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga 2 - Kadın</t>
+          <t>Emeviler Döneminde İktidar - Ulema İlişkisi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>510</v>
+        <v>540</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256746039</t>
+          <t>9789944162609</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İslam Siyaset Düşüncesinde İktidar ve Hukuk</t>
+          <t>Dört Halifeyi Farklı Okumak 2 - Hz. Ömer</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>570</v>
+        <v>390</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256746015</t>
+          <t>9789944162272</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>El–Fütuh</t>
+          <t>Direniş Teolojisi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>1190</v>
+        <v>330</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256746008</t>
+          <t>9789944162487</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>el–Fütuh</t>
+          <t>Dini Gruplar ve Siyaset</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>940</v>
+        <v>870</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257387958</t>
+          <t>9789944162401</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
+          <t>Dine Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>570</v>
+        <v>450</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257387972</t>
+          <t>9789944162340</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’l-Menbici - Menbici Tarihi</t>
+          <t>Dilbilimsel Tefsir ve Kur’an’ı Anlamaya Katkısı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>210</v>
+        <v>660</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257387989</t>
+          <t>9789944162661</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’z-Zuknini Zuknini Tarihi</t>
+          <t>Çağdaş İslam Düşüncesi ve Kur’ancılık</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257387941</t>
+          <t>9789944162500</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Zerdüştîlikte Hayvan Algısı</t>
+          <t>Cumhuriyet Türkiyesi’nde Meal ve Tefsirin Serencamı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257283601</t>
+          <t>9789944162210</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İrfanının Yıldızları – 1 Yunus Emre’nin Gönül Dünyası</t>
+          <t>Bilgi Sosyolojisi ve İslam Araştırmaları</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257387644</t>
+          <t>9789944162357</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Hıristanlığa İtirazları</t>
+          <t>Ateizm ve İslam</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257387965</t>
+          <t>9789758190959</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi - 4</t>
+          <t>Alevilik-Bektaşilik Yazıları</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>960</v>
+        <v>540</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257387996</t>
+          <t>9789944162302</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlık Ortamında İslamʼın Kökeni</t>
+          <t>Beşer Olarak Hz. Peygamber</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>420</v>
+        <v>990</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257387910</t>
+          <t>9789758190270</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarih Usulü ve Kaynakları -2-</t>
+          <t>Bedevilikten Hadariliğe Kufe</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>1140</v>
+        <v>780</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257387927</t>
+          <t>9789758190195</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarih Usulü ve Kaynakları -1-</t>
+          <t>İmanın Dinamikleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>1140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257387903</t>
+          <t>9786256746237</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hitabın Tefsiri -3- (Ciltli)</t>
+          <t>Uzun Günlerde Ruze</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>1680</v>
+        <v>570</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257387934</t>
+          <t>9786256746213</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Corpus Coranicum Projesi</t>
+          <t>Ahir Zaman İlmihali</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>720</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257387880</t>
+          <t>9786256746091</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>Vicdan Arkeolojisi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257387859</t>
+          <t>9786256746190</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>el-Mukaddime fi’l-Usul</t>
+          <t>Kur’an’ın Felsefesi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257387835</t>
+          <t>9789944162784</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hac Seyahatnamesi</t>
+          <t>Din, Dünyevileşme ve Zühd</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257387774</t>
+          <t>9786057596529</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Hayat, Ölüm ve Diriliş</t>
+          <t>Oryantalistik Hadis Araştırmaları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>720</v>
+        <v>360</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257387842</t>
+          <t>9789944162456</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Takribü’l-Vüsul ila İlmi’l-Usul</t>
+          <t>Muhammed Ahmed Halefullah</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>455</v>
+        <v>780</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257387897</t>
+          <t>9789758190539</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Ataların Vasiyetleri</t>
+          <t>Modernist Düşüncenin Şekillenişi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>600</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257387873</t>
+          <t>9789758190249</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>Modern Mısır’da Hadis Tartışmaları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>750</v>
+        <v>330</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257387866</t>
+          <t>9789944162593</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>Mihne Süreci ve İslami İlimlere Etkisi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>810</v>
+        <v>480</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257387804</t>
+          <t>9789944162449</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>Mezhepler Tarihi Sözlüğü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>750</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257387767</t>
+          <t>9789944162319</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kilise ve Sansür</t>
+          <t>Metot ve Çalışma Alanları Açısından Türkiye’de Misyonerlik Faaliyetleri</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>510</v>
+        <v>690</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257387736</t>
+          <t>9789944162128</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi Taberi Tarihi 7</t>
+          <t>Meal Kültürümüz</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>1610</v>
+        <v>540</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257387743</t>
+          <t>9789944162197</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 2</t>
+          <t>Muhammed Esed'in Kur'an Mesajı'nın Tahlil ve Tenkidi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>1150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257387750</t>
+          <t>9789758190843</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 3</t>
+          <t>Küresel Sorunlar ve Din</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>1150</v>
+        <v>420</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257387705</t>
+          <t>9789758190515</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Düşünürlerin Astroloji Algısı</t>
+          <t>Külliyat</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257387712</t>
+          <t>9789758190744</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer Medine Dönemi XIII</t>
+          <t>Kur’an’ın Mu’tezili Yorumu</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>810</v>
+        <v>660</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257387729</t>
+          <t>9789944162579</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Monoteist Dinlerde Kadın</t>
+          <t>Kur’an’ın Çok Boyutlu Okunuşu</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>375</v>
+        <v>750</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257387682</t>
+          <t>9789944162227</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu -4-</t>
+          <t>Kur’an’ın Bilimsel Yorumu</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257387675</t>
+          <t>9789944162630</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga</t>
+          <t>Kur’an’ın Ahlak Metafiziği</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057596055</t>
+          <t>9789944162050</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İtikadatu</t>
+          <t>Kur’an’ı Kendi Tarihinde Okumak</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>240</v>
+        <v>540</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059281683</t>
+          <t>9789944162081</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Risâle fi’l-‘İtikad</t>
+          <t>Kur’an’daki Deyimler ve Zemahşeri’nin Keşşaf’ı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>300</v>
+        <v>720</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257387651</t>
+          <t>9789944162333</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslam Dünyasında Deri, Tahta ve Kağıt Sanayi</t>
+          <t>Matüridi’de Ahlak</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>990</v>
+        <v>450</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257387583</t>
+          <t>9789758190706</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Maverdi ve Düşünce Tarihimizdeki Yeri</t>
+          <t>Dinde Sembolizm</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257387668</t>
+          <t>9786059281799</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Mihan</t>
+          <t>Samiri'nin Buzağısı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>805</v>
+        <v>270</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257387620</t>
+          <t>9786256746107</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Hareketli Cevher Olarak İslam</t>
+          <t>Siyasal Vicdanın Çürümesi</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257387613</t>
+          <t>9786256746206</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Binbir Hali</t>
+          <t>Mu’tezile Akaidi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257387590</t>
+          <t>9786256746183</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ebu’l-Hüseyin el-Hayyat ve Mu‘tezili Düşüncenin Savunusu</t>
+          <t>Orta Çağ İslam Dünyasında Parfüm, Gıda, İlaç Endüstrisi ve Ticareti</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>600</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257387347</t>
+          <t>9786256746169</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Avesta</t>
+          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>1020</v>
+        <v>910</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257387637</t>
+          <t>9786256746152</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Anlama Etkisi Bakımından Kur’an Zamirleri</t>
+          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257387545</t>
+          <t>9786256746145</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İki Halife Ebubekir ve Ömer (ra.)</t>
+          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>390</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257387484</t>
+          <t>9786256746138</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Muhammed ve Muhammedilik</t>
+          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>390</v>
+        <v>805</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257387491</t>
+          <t>9786256746114</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bir Kitap Olarak Kur’an</t>
+          <t>Kerramiler Horasan Hanefileri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>330</v>
+        <v>690</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257387507</t>
+          <t>9786256746176</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Tarihsel Gelişimi</t>
+          <t>Ahbaru Ebi Hanife</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257387514</t>
+          <t>9786256746084</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Arabistan ve Araplar</t>
+          <t>Nusayriliğin Teşekkül Süreci, İnanç ve Ritüelleri</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>810</v>
+        <v>330</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257387538</t>
+          <t>9786257387699</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer Medine Dönemi 12</t>
+          <t>Adaletin Tanrısı - Kur’an’ın Ahlak Öğretisi Hakkında Bir İnceleme</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>810</v>
+        <v>600</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257387521</t>
+          <t>9786256746022</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer Medine Dönemi 11</t>
+          <t>Dip Dalga’nın Boyu</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>780</v>
+        <v>660</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758190256</t>
+          <t>9786256746053</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Vahiy</t>
+          <t>Ebu’l-Kasım el-Belhi’de Bilgi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>630</v>
+        <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257387439</t>
+          <t>9786257387811</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi -6-</t>
+          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>1500</v>
+        <v>780</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257387446</t>
+          <t>9786257387828</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Siretü Ömer b. Abdilaziz</t>
+          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>630</v>
+        <v>600</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257387453</t>
+          <t>9786257387781</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Fütuhu Mısr ve Ahbaruha</t>
+          <t>Ashabü’l-Hadîsten Günümüze - Selefi Tefsir Geleneğinin Oluşumu</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>945</v>
+        <v>990</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257387460</t>
+          <t>9786256746060</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru’d-Devleti’l-Abbasiyye</t>
+          <t>Tarafgir İslam Tarihçiliği</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>805</v>
+        <v>300</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257387477</t>
+          <t>9786256746077</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Tarih-Dil-Yorum Bağlamında Kur’an’ı Tanımak - Kur’an İlimlerine Giriş</t>
+          <t>Dip Dalga 2 - Kadın</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>630</v>
+        <v>510</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257387422</t>
+          <t>9786256746039</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer ve Yönetim Anlayışı</t>
+          <t>İslam Siyaset Düşüncesinde İktidar ve Hukuk</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>630</v>
+        <v>570</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257387385</t>
+          <t>9786256746015</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Siyerin Mekke Dönemi</t>
+          <t>El–Fütuh</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>840</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257387392</t>
+          <t>9786256746008</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Siyerin Medine Dönemi</t>
+          <t>el–Fütuh</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>1020</v>
+        <v>940</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257387408</t>
+          <t>9786257387958</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İslam Milletlerine Dini, Edebi, İçtimai, Siyasi Meseleler - Tedbirler Hakkında</t>
+          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>480</v>
+        <v>570</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257283403</t>
+          <t>9786257387972</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Esbab-ı Nüzul Rivayetlerini Kur’an-Siyer Bağlamında Okumak</t>
+          <t>Tarihu’l-Menbici - Menbici Tarihi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>275</v>
+        <v>210</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257387415</t>
+          <t>9786257387989</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Beyan Fıkıh Usulü İlişkisi</t>
+          <t>Tarihu’z-Zuknini Zuknini Tarihi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257387330</t>
+          <t>9786257387941</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Tarihi -2 (Ciltli)</t>
+          <t>Geçmişten Günümüze Zerdüştîlikte Hayvan Algısı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>1420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786057596697</t>
+          <t>9786257283601</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi ve Problemleri</t>
+          <t>Anadolu İrfanının Yıldızları – 1 Yunus Emre’nin Gönül Dünyası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>570</v>
+        <v>480</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257387378</t>
+          <t>9786257387644</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi Perspektifinden Kıssalarda Tarihsel Bilinçlilik</t>
+          <t>Müslümanların Hıristanlığa İtirazları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257283298</t>
+          <t>9786257387965</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Farkındalıklarımız</t>
+          <t>İslam Tarihi - 4</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>450</v>
+        <v>960</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257283304</t>
+          <t>9786257387996</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Din ve Dindarlıklar</t>
+          <t>Hıristiyanlık Ortamında İslamʼın Kökeni</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059513630</t>
+          <t>9786257387910</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ateizmin Dini Bilimcilik Bilimci Natüralist Dünya Görüşünün Eleştirisi</t>
+          <t>İslam Tarih Usulü ve Kaynakları -2-</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>690</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786057596727</t>
+          <t>9786257387927</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte Cismani Haşir Tartışmaları</t>
+          <t>İslam Tarih Usulü ve Kaynakları -1-</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>330</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257387019</t>
+          <t>9786257387903</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Tevhidin Felsefesi</t>
+          <t>İlahi Hitabın Tefsiri -3- (Ciltli)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>420</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257387149</t>
+          <t>9786257387934</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Tehafütüt-Tehafüt - Gazzali’ye Reddiye</t>
+          <t>Corpus Coranicum Projesi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>1260</v>
+        <v>720</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786057596680</t>
+          <t>9786257387880</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi Açısından Kur’an Kıssaları</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>540</v>
+        <v>270</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257387132</t>
+          <t>9786257387859</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Siretü İbn İshak - İlk Siyer Kitabı</t>
+          <t>el-Mukaddime fi’l-Usul</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>1540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059503730</t>
+          <t>9786257387835</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Müslüman - Bizans Münasebetleri</t>
+          <t>Hac Seyahatnamesi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789758190225</t>
+          <t>9786257387774</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sorunu ve Bir Toplumun Doğuşu</t>
+          <t>Hayat, Ölüm ve Diriliş</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>390</v>
+        <v>720</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257387231</t>
+          <t>9786257387842</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-Asar - Rivayetlerle Fıkıh</t>
+          <t>Takribü’l-Vüsul ila İlmi’l-Usul</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>560</v>
+        <v>455</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257387217</t>
+          <t>9786257387897</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kitabu Bağdad - Me’mun Dönemi</t>
+          <t>Yahudi Ataların Vasiyetleri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>735</v>
+        <v>600</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786057596413</t>
+          <t>9786257387873</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kelam’da Te’vil Sorunu</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>360</v>
+        <v>750</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257387309</t>
+          <t>9786257387866</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi - III</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>1020</v>
+        <v>810</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786057596277</t>
+          <t>9786257387804</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İslam Kelamında Zihniyetler</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>420</v>
+        <v>750</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057596611</t>
+          <t>9786257387767</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşünce Geleneğinde Tanrı Anlayışları I - Eş‘ariler</t>
+          <t>Kilise ve Sansür</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>570</v>
+        <v>510</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786057596512</t>
+          <t>9786257387736</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kelamın Yapısı</t>
+          <t>Tarihu’t-Taberi Taberi Tarihi 7</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>570</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257387224</t>
+          <t>9786257387743</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İğasetü’l-Ümme - Mısır’da Kıtlıklar ve Mali Krizler</t>
+          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 2</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>630</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257387286</t>
+          <t>9786257387750</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Hilafet</t>
+          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 3</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>330</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786057596970</t>
+          <t>9786257387705</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Hadisler ve Yorumlar</t>
+          <t>Yahudi Düşünürlerin Astroloji Algısı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057596246</t>
+          <t>9786257387712</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Usulünün Gelişiminde Sosyal Değişimin Rolü</t>
+          <t>Vahyin Gölgesinde Siyer Medine Dönemi XIII</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>570</v>
+        <v>810</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257387156</t>
+          <t>9786257387729</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Farklı Okumak - Hüseyin ve Yezit</t>
+          <t>Monoteist Dinlerde Kadın</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>270</v>
+        <v>375</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059513623</t>
+          <t>9786257387682</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Et-Ta‘likat Felsefi Bilimsel Fragmanlar - II</t>
+          <t>Müslümanların Engizisyonu -4-</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057596604</t>
+          <t>9786257387675</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>El-Fütuh Fetihler -1</t>
+          <t>Dip Dalga</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>1360</v>
+        <v>330</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057596703</t>
+          <t>9786057596055</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Cinler Bağlamında - Teolojinin Mitolojiden Arındırılması</t>
+          <t>İtikadatu</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>1260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786057596710</t>
+          <t>9786059281683</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Bağdat’ın Ünlü Tarihçileri</t>
+          <t>Risâle fi’l-‘İtikad</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257387293</t>
+          <t>9786257387651</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Arap Devleti ve Yıkılışı</t>
+          <t>Orta Çağ İslam Dünyasında Deri, Tahta ve Kağıt Sanayi</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>810</v>
+        <v>990</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057596963</t>
+          <t>9786257387583</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Antik Mısır’da Rahip Sınıfı</t>
+          <t>Maverdi ve Düşünce Tarihimizdeki Yeri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257387354</t>
+          <t>9786257387668</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi</t>
+          <t>Kitabü’l-Mihan</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>1470</v>
+        <v>805</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059281188</t>
+          <t>9786257387620</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve Modernlik</t>
+          <t>Hareketli Cevher Olarak İslam</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>660</v>
+        <v>300</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059281102</t>
+          <t>9786257387613</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Klasik Nesih Teorisi ve Çağdaş Tefsirciler</t>
+          <t>Hakikatin Binbir Hali</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059281027</t>
+          <t>9786257387590</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Aklın ve Dilin Sınırlarında Kur'an</t>
+          <t>Ebu’l-Hüseyin el-Hayyat ve Mu‘tezili Düşüncenin Savunusu</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>570</v>
+        <v>600</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789758190379</t>
+          <t>9786257387347</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Monologdan Diyaloğa</t>
+          <t>Avesta</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>570</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789758190317</t>
+          <t>9786257387637</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Devletin Egemenlik Unsuru ve Egemenlikten Kaynaklanan Yetkileri</t>
+          <t>Anlama Etkisi Bakımından Kur’an Zamirleri</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>510</v>
+        <v>450</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789758190331</t>
+          <t>9786257387545</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Devlet Geleneği Açısından Hişam b. Abdülmelik</t>
+          <t>İki Halife Ebubekir ve Ömer (ra.)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>570</v>
+        <v>390</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789758190140</t>
+          <t>9786257387484</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bilginin İslamileştirilmesi ve Çağdaş İslam Düşüncesi</t>
+          <t>Muhammed ve Muhammedilik</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257387361</t>
+          <t>9786257387491</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>İmam Maturidi'nin Fikirlerinde Ebu Hanife'nin Etkisi</t>
+          <t>Kutsal Bir Kitap Olarak Kur’an</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>840</v>
+        <v>330</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059513647</t>
+          <t>9786257387507</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Aldatanların Söylem Dili Safsata</t>
+          <t>Kur’an’ın Tarihsel Gelişimi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>480</v>
+        <v>390</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257387323</t>
+          <t>9786257387514</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Oksidentalizme Giriş - Modernden Postmoderne Fikirler ve Akımlar</t>
+          <t>Arabistan ve Araplar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>300</v>
+        <v>810</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257387316</t>
+          <t>9786257387538</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İlim Kitabı - Sefer ha-Mada‘ - Yahudiliğin İnanç ve Ahlak İlkeleri</t>
+          <t>Vahyin Gölgesinde Siyer Medine Dönemi 12</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>510</v>
+        <v>810</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257283328</t>
+          <t>9786257387521</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Yönleriyle Zemahşeri ve Keşşaf'ta Asıl Anlam Vurgusu</t>
+          <t>Vahyin Gölgesinde Siyer Medine Dönemi 11</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>510</v>
+        <v>780</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257387262</t>
+          <t>9789758190256</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Biz ve Onlar</t>
+          <t>Kur’an’da Vahiy</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>420</v>
+        <v>630</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257387279</t>
+          <t>9786257387439</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Aklımın Erdiği</t>
+          <t>Tarihu’t-Taberi -6-</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>360</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257387248</t>
+          <t>9786257387446</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kelamın Kendine Yabancılaşması</t>
+          <t>Siretü Ömer b. Abdilaziz</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>270</v>
+        <v>630</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257387255</t>
+          <t>9786257387453</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Kültürel Antropolojisi</t>
+          <t>Fütuhu Mısr ve Ahbaruha</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>1320</v>
+        <v>945</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059513616</t>
+          <t>9786257387460</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Faysalu’t-Tefrika</t>
+          <t>Ahbaru’d-Devleti’l-Abbasiyye</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>805</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059513609</t>
+          <t>9786257387477</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilim Tarihi ve Felsefesi</t>
+          <t>Tarih-Dil-Yorum Bağlamında Kur’an’ı Tanımak - Kur’an İlimlerine Giriş</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>450</v>
+        <v>630</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257387088</t>
+          <t>9786257387422</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kitabu Usuli’d-Din</t>
+          <t>Hz. Ömer ve Yönetim Anlayışı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>240</v>
+        <v>630</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257387095</t>
+          <t>9786257387385</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de İç Bütünlük</t>
+          <t>Siyerin Mekke Dönemi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>1080</v>
+        <v>840</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057596932</t>
+          <t>9786257387392</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Mülhatü’l-İ‘tikad İtikadın Güzelliği ve et-Terhib an Salati'r-Regaib Bid'at Risalesi</t>
+          <t>Siyerin Medine Dönemi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>180</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257387101</t>
+          <t>9786257387408</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Kitabı</t>
+          <t>İslam Milletlerine Dini, Edebi, İçtimai, Siyasi Meseleler - Tedbirler Hakkında</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>630</v>
+        <v>480</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257387118</t>
+          <t>9786257283403</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Şeriat Esasları</t>
+          <t>Esbab-ı Nüzul Rivayetlerini Kur’an-Siyer Bağlamında Okumak</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>450</v>
+        <v>275</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257387071</t>
+          <t>9786257387415</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Tahrimu’n-Nazar Fi Kütübi’l-Kelam</t>
+          <t>Beyan Fıkıh Usulü İlişkisi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257387194</t>
+          <t>9786257387330</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Aksiyoloji Yazıları</t>
+          <t>İslam Öncesi Arap Tarihi -2 (Ciltli)</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>450</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257387187</t>
+          <t>9786057596697</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 10</t>
+          <t>İslam Felsefesi ve Problemleri</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>780</v>
+        <v>570</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257387170</t>
+          <t>9786257387378</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 9</t>
+          <t>Tarih Felsefesi Perspektifinden Kıssalarda Tarihsel Bilinçlilik</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>810</v>
+        <v>240</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057596840</t>
+          <t>9786257283298</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Muhammed’in Haleflerinin Hayatları</t>
+          <t>Farkındalıklarımız</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257387163</t>
+          <t>9786257283304</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Nüzul Dönemiyle Okumak</t>
+          <t>Din ve Dindarlıklar</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257387200</t>
+          <t>9786059513630</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Bahira Efsanesi</t>
+          <t>Yeni Ateizmin Dini Bilimcilik Bilimci Natüralist Dünya Görüşünün Eleştirisi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257387125</t>
+          <t>9786057596727</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Akile Şerhi</t>
+          <t>Yahudilikte Cismani Haşir Tartışmaları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>510</v>
+        <v>330</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257387064</t>
+          <t>9786257387019</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Riba ve Faiz</t>
+          <t>Tevhidin Felsefesi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257387057</t>
+          <t>9786257387149</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>İlahi Fiillerde Zorunluluk</t>
+          <t>Tehafütüt-Tehafüt - Gazzali’ye Reddiye</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>630</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257387040</t>
+          <t>9786057596680</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Sünneti Çağa Taşımak</t>
+          <t>Tarih Felsefesi Açısından Kur’an Kıssaları</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>660</v>
+        <v>540</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257387026</t>
+          <t>9786257387132</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Karar Yazıları 3</t>
+          <t>Siretü İbn İshak - İlk Siyer Kitabı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>630</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257387033</t>
+          <t>9786059503730</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Karar Yazıları 2</t>
+          <t>Müslüman - Bizans Münasebetleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>690</v>
+        <v>540</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057596345</t>
+          <t>9789758190225</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'da Arap Fetihleri</t>
+          <t>Kültür Sorunu ve Bir Toplumun Doğuşu</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057596857</t>
+          <t>9786257387231</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Tarihu Sini</t>
+          <t>Kitabu’l-Asar - Rivayetlerle Fıkıh</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>800</v>
+        <v>560</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057596987</t>
+          <t>9786257387217</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Hadis Kültürü ve Eleştirisi</t>
+          <t>Kitabu Bağdad - Me’mun Dönemi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>810</v>
+        <v>735</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057596826</t>
+          <t>9786057596413</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>El-Avasım Mine’l-Kavasım</t>
+          <t>Kelam’da Te’vil Sorunu</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>870</v>
+        <v>360</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257387002</t>
+          <t>9786257387309</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>El–Fütüh - Fetihler 2</t>
+          <t>İslam Tarihi - III</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>870</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057596994</t>
+          <t>9786057596277</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 5</t>
+          <t>İslam Kelamında Zihniyetler</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>1540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057596888</t>
+          <t>9786057596611</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi 2</t>
+          <t>İslam Düşünce Geleneğinde Tanrı Anlayışları I - Eş‘ariler</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>1020</v>
+        <v>570</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057596871</t>
+          <t>9786057596512</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi 1</t>
+          <t>İlahi Kelamın Yapısı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>1140</v>
+        <v>570</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057596796</t>
+          <t>9786257387224</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 1</t>
+          <t>İğasetü’l-Ümme - Mısır’da Kıtlıklar ve Mali Krizler</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>1260</v>
+        <v>630</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057596802</t>
+          <t>9786257387286</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Siyeru’l- Evzai - Reddiye Geleneği</t>
+          <t>Hilafet</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>560</v>
+        <v>330</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057596895</t>
+          <t>9786057596970</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Rivayet Kültürünü Anlamak</t>
+          <t>Hadisler ve Yorumlar</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057596925</t>
+          <t>9786057596246</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Kitabü Hüceci’n-Nübüvve - Nübüvvetin Delilleri</t>
+          <t>Fıkıh Usulünün Gelişiminde Sosyal Değişimin Rolü</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>240</v>
+        <v>570</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057596918</t>
+          <t>9786257387156</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Er-Reddu‘ale’z-Zenadıka ve’l-Cehmiyye - Zındıklara ve Cehmiyye’ye Reddiye</t>
+          <t>Farklı Okumak - Hüseyin ve Yezit</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057596901</t>
+          <t>9786059513623</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>El-Minhac Fi Usuli’d-Din - Dinin Temel İlkelerini Anlama Yöntemi</t>
+          <t>Et-Ta‘likat Felsefi Bilimsel Fragmanlar - II</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057596819</t>
+          <t>9786057596604</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>El-Meharic Fi’l-Hiyel - Şer‘i Çıkış Yolları</t>
+          <t>El-Fütuh Fetihler -1</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>665</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057596789</t>
+          <t>9786057596703</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>El-İkdü’l-Ferid - Kültürel İnciler 3</t>
+          <t>Cinler Bağlamında - Teolojinin Mitolojiden Arındırılması</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>910</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057596772</t>
+          <t>9786057596710</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>El-İkdü’l-Ferid - Kültürel İnciler 2</t>
+          <t>Bağdat’ın Ünlü Tarihçileri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>910</v>
+        <v>300</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057596765</t>
+          <t>9786257387293</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>El-İkdü'l-Ferid - Kültürel İnciler 1</t>
+          <t>Arap Devleti ve Yıkılışı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>910</v>
+        <v>810</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057596628</t>
+          <t>9786057596963</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Tetkikleri</t>
+          <t>Antik Mısır’da Rahip Sınıfı</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>690</v>
+        <v>540</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057596635</t>
+          <t>9786257387354</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hadis Çeviri Yorum</t>
+          <t>Tarihu’t-Taberi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>600</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057596956</t>
+          <t>9786059281188</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 8 - Vahyin Gölgesinde Siyer</t>
+          <t>Din Sosyolojisi ve Modernlik</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>750</v>
+        <v>660</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786057596949</t>
+          <t>9786059281102</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 7 - Vahyin Gölgesinde Siyer</t>
+          <t>Klasik Nesih Teorisi ve Çağdaş Tefsirciler</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057596734</t>
+          <t>9786059281027</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Sözün Özü</t>
+          <t>Aklın ve Dilin Sınırlarında Kur'an</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>330</v>
+        <v>570</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057596741</t>
+          <t>9789758190379</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Otorite ve Din</t>
+          <t>Monologdan Diyaloğa</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>360</v>
+        <v>570</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057596581</t>
+          <t>9789758190317</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Devletin Egemenlik Unsuru ve Egemenlikten Kaynaklanan Yetkileri</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>240</v>
+        <v>510</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057596659</t>
+          <t>9789758190331</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Nazımetü’z-Zühr Şerhi</t>
+          <t>Devlet Geleneği Açısından Hişam b. Abdülmelik</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>570</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057596642</t>
+          <t>9789758190140</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Halk Nazarına Bir Niçe Mesele</t>
+          <t>Bilginin İslamileştirilmesi ve Çağdaş İslam Düşüncesi</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057596666</t>
+          <t>9786257387361</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Fıkhu’l-Kur’an</t>
+          <t>İmam Maturidi'nin Fikirlerinde Ebu Hanife'nin Etkisi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>270</v>
+        <v>840</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057596673</t>
+          <t>9786059513647</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Araplarda Nesi Sistemi ve İslam’da Takvim Nizamı</t>
+          <t>Aldatanların Söylem Dili Safsata</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057596574</t>
+          <t>9786257387323</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 4</t>
+          <t>Oksidentalizme Giriş - Modernden Postmoderne Fikirler ve Akımlar</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>1470</v>
+        <v>300</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057596550</t>
+          <t>9786257387316</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Tarihçilerin Dünya Tarihi Tasarımları</t>
+          <t>İlim Kitabı - Sefer ha-Mada‘ - Yahudiliğin İnanç ve Ahlak İlkeleri</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>360</v>
+        <v>510</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057596543</t>
+          <t>9786257283328</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Kur'an</t>
+          <t>Bilinmeyen Yönleriyle Zemahşeri ve Keşşaf'ta Asıl Anlam Vurgusu</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>390</v>
+        <v>510</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057596567</t>
+          <t>9786257387262</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Muhammed ve İslam’ın Yükselişi</t>
+          <t>Biz ve Onlar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>810</v>
+        <v>420</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057596468</t>
+          <t>9786257387279</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 6 - Vahyin Gölgesinde Siyer</t>
+          <t>Aklımın Erdiği</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>750</v>
+        <v>360</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057596451</t>
+          <t>9786257387248</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 5 - Vahyin Gölgesinde Siyer</t>
+          <t>İlahi Kelamın Kendine Yabancılaşması</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>780</v>
+        <v>270</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057596482</t>
+          <t>9786257387255</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Et-Tenbih ve’l-İşraf</t>
+          <t>Kur’an’ın Kültürel Antropolojisi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>940</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057596505</t>
+          <t>9786059513616</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hitabın Tefsiri 2 (Ciltli)</t>
+          <t>Faysalu’t-Tefrika</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>1560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057596475</t>
+          <t>9786059513609</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Alevi Ocakları ve Grupları</t>
+          <t>İslam Bilim Tarihi ve Felsefesi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>1050</v>
+        <v>450</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057596437</t>
+          <t>9786257387088</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Sünni Tefsir Geleneğinde Zındıklık Algısı</t>
+          <t>Kitabu Usuli’d-Din</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>600</v>
+        <v>240</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057596444</t>
+          <t>9786257387095</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>İslam Kültüründe Kurucu Paradigmanın Değişimi</t>
+          <t>Kur’an-ı Kerim’de İç Bütünlük</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>270</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057596420</t>
+          <t>9786057596932</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Ebu Hanife'de Din ve Siyaset</t>
+          <t>Mülhatü’l-İ‘tikad İtikadın Güzelliği ve et-Terhib an Salati'r-Regaib Bid'at Risalesi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057596390</t>
+          <t>9786257387101</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l-İman - İlk İman Tartışmaları</t>
+          <t>Sünnet Kitabı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>270</v>
+        <v>630</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057596383</t>
+          <t>9786257387118</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>El-Alim Ve'l-Müteallim - Kelami Tartışmalar</t>
+          <t>Şeriat Esasları</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059281911</t>
+          <t>9786257387071</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sözlükbilim ve Tefsir</t>
+          <t>Tahrimu’n-Nazar Fi Kütübi’l-Kelam</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>780</v>
+        <v>270</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057596024</t>
+          <t>9786257387194</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Şii Hadis Tarihi</t>
+          <t>Aksiyoloji Yazıları</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>930</v>
+        <v>450</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057596376</t>
+          <t>9786257387187</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>İmamiyye Şiası ve Temel Kavramları</t>
+          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 10</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>330</v>
+        <v>780</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057596291</t>
+          <t>9786257387170</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Fihristi</t>
+          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 9</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>1500</v>
+        <v>810</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057596406</t>
+          <t>9786057596840</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>İlhamice</t>
+          <t>Muhammed’in Haleflerinin Hayatları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>390</v>
+        <v>750</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057596338</t>
+          <t>9786257387163</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Büyük Mevzularda Ufak Fikirler</t>
+          <t>Kur’an’ı Nüzul Dönemiyle Okumak</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057596307</t>
+          <t>9786257387200</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Şeriat-i İslamiyye Nazarında Müskirat ve Meyyit Yakmak Meseleleri</t>
+          <t>Bir Hıristiyan Bahira Efsanesi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057596239</t>
+          <t>9786257387125</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Kitabün Fihi Bed'ü'l-İslam</t>
+          <t>Akile Şerhi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>560</v>
+        <v>510</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057596369</t>
+          <t>9786257387064</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Oryantalistik Kur’an Çalışmaları ve İhlas Suresi</t>
+          <t>Riba ve Faiz</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057596321</t>
+          <t>9786257387057</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Ayet-i Kerimelerinin Mu'ciz İfadelerine Göre Ya Cüc</t>
+          <t>İlahi Fiillerde Zorunluluk</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>270</v>
+        <v>630</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057596260</t>
+          <t>9786257387040</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Et-Tarih</t>
+          <t>Sünneti Çağa Taşımak</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>940</v>
+        <v>660</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057596314</t>
+          <t>9786257387026</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Mülahaza</t>
+          <t>Karar Yazıları 3</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>300</v>
+        <v>630</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057596284</t>
+          <t>9786257387033</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-Tefsir Yazıları</t>
+          <t>Karar Yazıları 2</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>360</v>
+        <v>690</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057596185</t>
+          <t>9786057596345</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Terör Endüstrisi, Din ve Şiddet</t>
+          <t>Orta Asya'da Arap Fetihleri</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>1320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786059281089</t>
+          <t>9786057596857</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Horasan’ın Bilim Merkezi Merv</t>
+          <t>Tarihu Sini</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>630</v>
+        <v>800</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057596222</t>
+          <t>9786057596987</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Meğazi</t>
+          <t>Hadis Kültürü ve Eleştirisi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>875</v>
+        <v>810</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057596215</t>
+          <t>9786057596826</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 3</t>
+          <t>El-Avasım Mine’l-Kavasım</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>1470</v>
+        <v>870</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057596253</t>
+          <t>9786257387002</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Abbasiler Döneminde Sosyal Hayat</t>
+          <t>El–Fütüh - Fetihler 2</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>660</v>
+        <v>870</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057596208</t>
+          <t>9786057596994</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat-ı Arabiyye ile Ulum-i İslamiyye</t>
+          <t>Tarihu’t-Taberi 5</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>450</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057596178</t>
+          <t>9786057596888</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Zekat</t>
+          <t>İslam Tarihi 2</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>450</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057596192</t>
+          <t>9786057596871</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Şeriat Niçin Rüyeti İtibar Etmiş?</t>
+          <t>İslam Tarihi 1</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>480</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057596154</t>
+          <t>9786057596796</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Rahmet-i İlahiyye Burhanları ve İnsanların Akide-i İlahiyyelerine Bir Nazar</t>
+          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 1</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>510</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057596161</t>
+          <t>9786057596802</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Mushaflar Tarihi</t>
+          <t>Siyeru’l- Evzai - Reddiye Geleneği</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>270</v>
+        <v>560</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057596130</t>
+          <t>9786057596895</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>İslami Modernizm Geleneğinde Ahlak Anlayışı</t>
+          <t>Rivayet Kültürünü Anlamak</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786059281560</t>
+          <t>9786057596925</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Mütekaddimin Kelamında Nassı Anlama ve Aşırı Yorum</t>
+          <t>Kitabü Hüceci’n-Nübüvve - Nübüvvetin Delilleri</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>660</v>
+        <v>240</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057596079</t>
+          <t>9786057596918</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sorunlar ve Kelam</t>
+          <t>Er-Reddu‘ale’z-Zenadıka ve’l-Cehmiyye - Zındıklara ve Cehmiyye’ye Reddiye</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>660</v>
+        <v>275</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057596048</t>
+          <t>9786057596901</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi ve Tarihteki Yeri</t>
+          <t>El-Minhac Fi Usuli’d-Din - Dinin Temel İlkelerini Anlama Yöntemi</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>540</v>
+        <v>210</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057596031</t>
+          <t>9786057596819</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>İslam Kelamı</t>
+          <t>El-Meharic Fi’l-Hiyel - Şer‘i Çıkış Yolları</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>600</v>
+        <v>665</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057596147</t>
+          <t>9786057596789</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Küfreden Düşünme Karşıtı Şükreden Düşünme</t>
+          <t>El-İkdü’l-Ferid - Kültürel İnciler 3</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>390</v>
+        <v>910</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057596093</t>
+          <t>9786057596772</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 2</t>
+          <t>El-İkdü’l-Ferid - Kültürel İnciler 2</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>1470</v>
+        <v>910</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057596000</t>
+          <t>9786057596765</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Siyer - Kur’an İlişkisi</t>
+          <t>El-İkdü'l-Ferid - Kültürel İnciler 1</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>660</v>
+        <v>910</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057596017</t>
+          <t>9786057596628</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Farklı Okumalar</t>
+          <t>Sünnet Tetkikleri</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789944162814</t>
+          <t>9786057596635</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Şia ve Tarihi Rivayetler</t>
+          <t>Hadis Çeviri Yorum</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>660</v>
+        <v>600</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057596123</t>
+          <t>9786057596956</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Çağdaş Yaklaşımlar</t>
+          <t>Medine Dönemi 8 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057596116</t>
+          <t>9786057596949</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Dini Literatüründe Mesih Deccal ve Gog - Magog</t>
+          <t>Medine Dönemi 7 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>480</v>
+        <v>750</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057596109</t>
+          <t>9786057596734</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Yahudilerin Ahir Zamanı</t>
+          <t>Sözün Özü</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786059281980</t>
+          <t>9786057596741</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
+          <t>Otorite ve Din</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>750</v>
+        <v>360</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057596062</t>
+          <t>9786057596581</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Şafi'i Fıkıh Usulünün Gelişimi</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>780</v>
+        <v>240</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786059281904</t>
+          <t>9786057596659</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihinin ilk Kaynakları</t>
+          <t>Nazımetü’z-Zühr Şerhi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>690</v>
+        <v>570</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786059281898</t>
+          <t>9786057596642</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Aklın İçindeki İlhamlar</t>
+          <t>Halk Nazarına Bir Niçe Mesele</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786059281973</t>
+          <t>9786057596666</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Siyaset İtikad Din</t>
+          <t>Fıkhu’l-Kur’an</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>600</v>
+        <v>270</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786059281966</t>
+          <t>9786057596673</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Mahiyeti ve Yorumu</t>
+          <t>İslam Öncesi Araplarda Nesi Sistemi ve İslam’da Takvim Nizamı</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789944162029</t>
+          <t>9786057596574</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Atlası (Ciltli)</t>
+          <t>Tarihu’t-Taberi 4</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>960</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786059281850</t>
+          <t>9786057596550</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l - İntisar</t>
+          <t>Müslüman Tarihçilerin Dünya Tarihi Tasarımları</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>980</v>
+        <v>360</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786059281867</t>
+          <t>9786057596543</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l - Mesahif</t>
+          <t>Kur'an</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>1085</v>
+        <v>390</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786059281881</t>
+          <t>9786057596567</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Kamuoyu Oluşturmadaki Rolü</t>
+          <t>Muhammed ve İslam’ın Yükselişi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>510</v>
+        <v>810</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786059281997</t>
+          <t>9786057596468</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
+          <t>Medine Dönemi 6 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>780</v>
+        <v>750</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786059281928</t>
+          <t>9786057596451</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Arap Coğrafyası ve Kur'an</t>
+          <t>Medine Dönemi 5 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>336</v>
+        <v>780</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786059281843</t>
+          <t>9786057596482</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Kavaid-i Fıkhiyye</t>
+          <t>Et-Tenbih ve’l-İşraf</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>1170</v>
+        <v>940</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786059281836</t>
+          <t>9786057596505</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hitabın Tefsiri - 1 (Ciltli)</t>
+          <t>İlahi Hitabın Tefsiri 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C386" s="1">
         <v>1560</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786059281812</t>
+          <t>9786057596475</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Kabileden Devlete Medine Tecrübesi</t>
+          <t>Anadolu’da Alevi Ocakları ve Grupları</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>630</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786059281768</t>
+          <t>9786057596437</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru'l-Medine / İslam Klasikleri 11</t>
+          <t>Sünni Tefsir Geleneğinde Zındıklık Algısı</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>1050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059281782</t>
+          <t>9786057596444</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>El-Muhabber / İslam Klasikleri 13</t>
+          <t>İslam Kültüründe Kurucu Paradigmanın Değişimi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>945</v>
+        <v>270</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059281775</t>
+          <t>9786057596420</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l-Harac / İslam Klasikleri 12</t>
+          <t>Ebu Hanife'de Din ve Siyaset</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059281805</t>
+          <t>9786057596390</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Erol Güngör</t>
+          <t>Kitabü'l-İman - İlk İman Tartışmaları</t>
         </is>
       </c>
       <c r="C391" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059503310</t>
+          <t>9786057596383</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Çağdaşlaşma 1</t>
+          <t>El-Alim Ve'l-Müteallim - Kelami Tartışmalar</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>570</v>
+        <v>240</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059503266</t>
+          <t>9786059281911</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın İki Fıkhi Okunuşu</t>
+          <t>Sözlükbilim ve Tefsir</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>480</v>
+        <v>780</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059281751</t>
+          <t>9786057596024</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Orta Doğu Siyasi Tarihinde Dürziler</t>
+          <t>Şii Hadis Tarihi</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>360</v>
+        <v>930</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059281072</t>
+          <t>9786057596376</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Dinlerde İntihar Şehitlik ve Ötanazi</t>
+          <t>İmamiyye Şiası ve Temel Kavramları</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>480</v>
+        <v>330</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786059281065</t>
+          <t>9786057596291</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Hükümlerin Usuli Dayanakları</t>
+          <t>Kur’an Fihristi</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>660</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786059281003</t>
+          <t>9786057596406</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Mitolojisi</t>
+          <t>İlhamice</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786059281669</t>
+          <t>9786057596338</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Hanbeli Usulcülerin Hadis Metodolojisi</t>
+          <t>Büyük Mevzularda Ufak Fikirler</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>780</v>
+        <v>480</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059281713</t>
+          <t>9786057596307</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Mekke Dönemi 1 - Vahyin Gölgesinde Siyer</t>
+          <t>Şeriat-i İslamiyye Nazarında Müskirat ve Meyyit Yakmak Meseleleri</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>810</v>
+        <v>330</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059281744</t>
+          <t>9786057596239</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Mekke Yılları 4 - Vahyin Gölgesinde Siyer</t>
+          <t>Kitabün Fihi Bed'ü'l-İslam</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>870</v>
+        <v>560</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786059281737</t>
+          <t>9786057596369</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Mekke Yılları 3 - Vahyin Gölgesinde Siyer</t>
+          <t>Oryantalistik Kur’an Çalışmaları ve İhlas Suresi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>690</v>
+        <v>270</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059281720</t>
+          <t>9786057596321</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Mekke Yılları 2 - Vahyin Gölgesinde Siyer</t>
+          <t>Kur'an-ı Kerim Ayet-i Kerimelerinin Mu'ciz İfadelerine Göre Ya Cüc</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>690</v>
+        <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059281690</t>
+          <t>9786057596260</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Tarihsellik Üzerine</t>
+          <t>Et-Tarih</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>630</v>
+        <v>940</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059281676</t>
+          <t>9786057596314</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Geleneğinde Anlam-Yorum Nüzul-Siret İlişkisi</t>
+          <t>Mülahaza</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059281645</t>
+          <t>9786057596284</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kelamında Teklif ve Sorumluluk</t>
+          <t>Kur’an-Tefsir Yazıları</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059281652</t>
+          <t>9786057596185</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tefsirinde Öznellik</t>
+          <t>Terör Endüstrisi, Din ve Şiddet</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>750</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059281638</t>
+          <t>9786059281089</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Vak‘atu Sıffin</t>
+          <t>Horasan’ın Bilim Merkezi Merv</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>1085</v>
+        <v>630</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059281591</t>
+          <t>9786057596222</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>El-A‘laku’n-Nefise</t>
+          <t>Kitabü’l-Meğazi</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>1120</v>
+        <v>875</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059281621</t>
+          <t>9786057596215</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da İslam Öncesi Kültür</t>
+          <t>Tarihu’t-Taberi 3</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>1320</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059281607</t>
+          <t>9786057596253</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz İlhamlar</t>
+          <t>Abbasiler Döneminde Sosyal Hayat</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>250</v>
+        <v>660</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059281614</t>
+          <t>9786057596208</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Farklı Anlama ve Nedenleri</t>
+          <t>Edebiyat-ı Arabiyye ile Ulum-i İslamiyye</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>900</v>
+        <v>450</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059281577</t>
+          <t>9786057596178</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Tarihsel Mahiyeti</t>
+          <t>Zekat</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>630</v>
+        <v>450</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059281584</t>
+          <t>9786057596192</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Karar Yazıları</t>
+          <t>Şeriat Niçin Rüyeti İtibar Etmiş?</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>630</v>
+        <v>480</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059281553</t>
+          <t>9786057596154</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Oryantalistlere Göre Kur’an’ın Kaynağı ve Metinleşmesi</t>
+          <t>Rahmet-i İlahiyye Burhanları ve İnsanların Akide-i İlahiyyelerine Bir Nazar</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>390</v>
+        <v>510</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786059281492</t>
+          <t>9786057596161</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Hicret Bağlamında Tarih ve Hadis Metodolojileri</t>
+          <t>Kur’an ve Mushaflar Tarihi</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>780</v>
+        <v>270</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786059281546</t>
+          <t>9786057596130</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Dilbilimsel Tefsirlerde Kıraatlere Yaklaşım</t>
+          <t>İslami Modernizm Geleneğinde Ahlak Anlayışı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>570</v>
+        <v>360</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059281539</t>
+          <t>9786059281560</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>El-İmame ve’s-Siyase</t>
+          <t>Mütekaddimin Kelamında Nassı Anlama ve Aşırı Yorum</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>1295</v>
+        <v>660</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059281522</t>
+          <t>9786057596079</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>El-Ahbaru’t-Tıval</t>
+          <t>Çağdaş Sorunlar ve Kelam</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>1085</v>
+        <v>660</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059281515</t>
+          <t>9786057596048</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru Mekke - Mekke Tarihi</t>
+          <t>İslam Düşüncesi ve Tarihteki Yeri</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>1505</v>
+        <v>540</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059281508</t>
+          <t>9786057596031</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sünniliğin Eleştirisine Giriş</t>
+          <t>İslam Kelamı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>390</v>
+        <v>600</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059281485</t>
+          <t>9786057596147</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Düşüncesinde İslam Algısı</t>
+          <t>Küfreden Düşünme Karşıtı Şükreden Düşünme</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>540</v>
+        <v>390</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059281478</t>
+          <t>9786057596093</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisine Giriş ya da Meleklere Ağıt</t>
+          <t>Tarihu’t-Taberi 2</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>300</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059281454</t>
+          <t>9786057596000</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü</t>
+          <t>Siyer - Kur’an İlişkisi</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>450</v>
+        <v>660</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059281423</t>
+          <t>9786057596017</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Metinleşme Tarihi</t>
+          <t>Farklı Okumalar</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>510</v>
+        <v>300</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059281447</t>
+          <t>9789944162814</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Mu'tezile'de İmamet ve Siyaset</t>
+          <t>Şia ve Tarihi Rivayetler</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>570</v>
+        <v>660</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059281461</t>
+          <t>9786057596123</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa Hayatı ve Mesajı</t>
+          <t>Kur’an’a Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059281430</t>
+          <t>9786057596116</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Siyer Okumaları</t>
+          <t>Yahudi Dini Literatüründe Mesih Deccal ve Gog - Magog</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059281409</t>
+          <t>9786057596109</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Es-Siretü’n - Nebeviyye ve Ahbaru’l - Hulefa</t>
+          <t>Yahudilerin Ahir Zamanı</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>1120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059281355</t>
+          <t>9786059281980</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Husün - Kubuh</t>
+          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059281416</t>
+          <t>9786057596062</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Din Sermayesinden İktidar Devşirmek: Fetö</t>
+          <t>Şafi'i Fıkıh Usulünün Gelişimi</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>660</v>
+        <v>780</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059281393</t>
+          <t>9786059281904</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>FETÖ/PDY - Dini Gruplar ve Siyaset - 2</t>
+          <t>İslam Tarihinin ilk Kaynakları</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>140</v>
+        <v>690</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059281362</t>
+          <t>9786059281898</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve İslam Araştırmaları</t>
+          <t>Aklın İçindeki İlhamlar</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059281379</t>
+          <t>9786059281973</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve İslami Modernizm</t>
+          <t>Siyaset İtikad Din</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059281386</t>
+          <t>9786059281966</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>El-Meğazi</t>
+          <t>Kur’an’ın Mahiyeti ve Yorumu</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>875</v>
+        <v>270</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059281348</t>
+          <t>9789944162029</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tarihi</t>
+          <t>Kur'an Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>660</v>
+        <v>960</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059281331</t>
+          <t>9786059281850</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Sadık Halife Hz. Ebu Bekir</t>
+          <t>Kitabü'l - İntisar</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>630</v>
+        <v>980</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059281232</t>
+          <t>9786059281867</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Bağlam ve Kur’an’ın Anlaşılması Üzerine</t>
+          <t>Kitabü’l - Mesahif</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>630</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059281317</t>
+          <t>9786059281881</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Kuş Bakışı</t>
+          <t>Kur’an’ın Kamuoyu Oluşturmadaki Rolü</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>480</v>
+        <v>510</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059281300</t>
+          <t>9786059281997</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Biliminde İhtilaf ve Gerilimler</t>
+          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>270</v>
+        <v>780</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059281294</t>
+          <t>9786059281928</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Selefilik</t>
+          <t>Arap Coğrafyası ve Kur'an</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>360</v>
+        <v>336</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059281263</t>
+          <t>9786059281843</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojiye Giriş</t>
+          <t>Kavaid-i Fıkhiyye</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>330</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059281249</t>
+          <t>9786059281836</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Hasan ve Muaviye - Farklı Okumak</t>
+          <t>İlahi Hitabın Tefsiri - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>330</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059281256</t>
+          <t>9786059281812</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Araplarının İlahları</t>
+          <t>Kabileden Devlete Medine Tecrübesi</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059281218</t>
+          <t>9786059281768</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Araplarının Ahiret İnancı</t>
+          <t>Ahbaru'l-Medine / İslam Klasikleri 11</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>480</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059281270</t>
+          <t>9786059281782</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Emval</t>
+          <t>El-Muhabber / İslam Klasikleri 13</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>1295</v>
+        <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059281201</t>
+          <t>9786059281775</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Vahiy Nüzul</t>
+          <t>Kitabü'l-Harac / İslam Klasikleri 12</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059281171</t>
+          <t>9786059281805</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Ümmetçiliğe Doğru</t>
+          <t>Erol Güngör</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059281195</t>
+          <t>9786059503310</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve Yöntem</t>
+          <t>Kur'an ve Çağdaşlaşma 1</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>420</v>
+        <v>570</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059281133</t>
+          <t>9786059503266</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>es-Sire</t>
+          <t>Kur'an'ın İki Fıkhi Okunuşu</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059281140</t>
+          <t>9786059281751</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l Esnam</t>
+          <t>Orta Doğu Siyasi Tarihinde Dürziler</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789944162395</t>
+          <t>9786059281072</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>El, Cahaz'ın Hadis - Sünnet Anlayışı</t>
+          <t>Dinlerde İntihar Şehitlik ve Ötanazi</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>570</v>
+        <v>480</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059281126</t>
+          <t>9786059281065</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okumaları</t>
+          <t>Fıkhi Hükümlerin Usuli Dayanakları</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>390</v>
+        <v>660</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059281119</t>
+          <t>9786059281003</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Sosyal Bilim</t>
+          <t>İslam Öncesi Arap Mitolojisi</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059281034</t>
+          <t>9786059281669</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>İslam Tefsir Geleneğinde Muhalefet ve Eleştiri</t>
+          <t>Hanbeli Usulcülerin Hadis Metodolojisi</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>480</v>
+        <v>780</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059281096</t>
+          <t>9786059281713</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Anlayıcı Yaklaşım ve Din Sosyolojisi İçin Uzanımları</t>
+          <t>Mekke Dönemi 1 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>690</v>
+        <v>810</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786054495795</t>
+          <t>9786059281744</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Eşref'ten Esfel'e İnsanın Serüveni</t>
+          <t>Mekke Yılları 4 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>540</v>
+        <v>870</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059281058</t>
+          <t>9786059281737</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber ve Namaz</t>
+          <t>Mekke Yılları 3 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>510</v>
+        <v>690</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059281041</t>
+          <t>9786059281720</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Böyle Buyurdu</t>
+          <t>Mekke Yılları 2 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>780</v>
+        <v>690</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059281010</t>
+          <t>9786059281690</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde İsrailiyyat'ın Kaynak ve Bilgi Değeri</t>
+          <t>Kur’an ve Tarihsellik Üzerine</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>570</v>
+        <v>630</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789944162975</t>
+          <t>9786059281676</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meali (Cep Boy) (Ciltli)</t>
+          <t>Tefsir Geleneğinde Anlam-Yorum Nüzul-Siret İlişkisi</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>1310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789944162999</t>
+          <t>9786059281645</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Kabile Bürokrasisi ve Hz. Osman</t>
+          <t>Müslüman Kelamında Teklif ve Sorumluluk</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789944162760</t>
+          <t>9786059281652</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Kur'anın Filolojik Yorumu</t>
+          <t>Kur’an Tefsirinde Öznellik</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>1020</v>
+        <v>750</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789944162807</t>
+          <t>9786059281638</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Dört Halifeyi Farklı Okumak 4: Hz. Ali</t>
+          <t>Vak‘atu Sıffin</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>240</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789758190669</t>
+          <t>9786059281591</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Psiko-Sosyal Açıdan Dini İletişim</t>
+          <t>El-A‘laku’n-Nefise</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>420</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789944162944</t>
+          <t>9786059281621</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 4</t>
+          <t>Kur'an'da İslam Öncesi Kültür</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>300</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789944162913</t>
+          <t>9786059281607</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Fazlur Rahman ile İslam'ı Yeniden Düşünmek</t>
+          <t>İsimsiz İlhamlar</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>720</v>
+        <v>250</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789944162876</t>
+          <t>9786059281614</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem Mekki Surelerin Tahlili</t>
+          <t>Kur’an’ı Farklı Anlama ve Nedenleri</t>
         </is>
       </c>
       <c r="C467" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789944162906</t>
+          <t>9786059281577</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Cahiliyye'yi Farklı Okumak</t>
+          <t>Vahyin Tarihsel Mahiyeti</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>300</v>
+        <v>630</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789944162494</t>
+          <t>9786059281584</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Cahiliyeden İslamiyet’e Kadın</t>
+          <t>Karar Yazıları</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>510</v>
+        <v>630</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789758190676</t>
+          <t>9786059281553</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Şiiri Üzerine</t>
+          <t>Oryantalistlere Göre Kur’an’ın Kaynağı ve Metinleşmesi</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789944162043</t>
+          <t>9786059281492</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Dogması Teslis</t>
+          <t>Hicret Bağlamında Tarih ve Hadis Metodolojileri</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>570</v>
+        <v>780</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789944162937</t>
+          <t>9786059281546</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 1</t>
+          <t>Dilbilimsel Tefsirlerde Kıraatlere Yaklaşım</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>300</v>
+        <v>570</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789758190553</t>
+          <t>9786059281539</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>İslami Tarihçiliğin Doğuşu</t>
+          <t>El-İmame ve’s-Siyase</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>540</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789944162753</t>
+          <t>9786059281522</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlik Öncesi Hz. Muhammed</t>
+          <t>El-Ahbaru’t-Tıval</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>660</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789758190713</t>
+          <t>9786059281515</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Şii Fırkalar</t>
+          <t>Ahbaru Mekke - Mekke Tarihi</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>1330</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789758190829</t>
+          <t>9786059281508</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Sünni Paradigmayı Anlamak</t>
+          <t>Sünniliğin Eleştirisine Giriş</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>475</v>
+        <v>390</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789944162883</t>
+          <t>9786059281485</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlamada Bağlamın Rolü ve Meallerdeki Bağlamsal Sorunlar</t>
+          <t>Yahudi Düşüncesinde İslam Algısı</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>810</v>
+        <v>540</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789944162920</t>
+          <t>9786059281478</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Derin Ahlak</t>
+          <t>Din Sosyolojisine Giriş ya da Meleklere Ağıt</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789944162074</t>
+          <t>9786059281454</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Tefsir Kültürümüz</t>
+          <t>Tefsir Usulü</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789944162586</t>
+          <t>9786059281423</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve İslami İlimlerin Anlaşılmasında Tarihin Önemi</t>
+          <t>Kur'an'ın Metinleşme Tarihi</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>540</v>
+        <v>510</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789758190218</t>
+          <t>9786059281447</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Ben Ne Kadar Tarihseliz?</t>
+          <t>Mu'tezile'de İmamet ve Siyaset</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>420</v>
+        <v>570</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789944162265</t>
+          <t>9786059281461</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Dili ve Retoriği</t>
+          <t>Hz. İsa Hayatı ve Mesajı</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>510</v>
+        <v>480</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789944162869</t>
+          <t>9786059281430</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Araplarının Uluhiyet Anlayışı</t>
+          <t>Siyer Okumaları</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789944162845</t>
+          <t>9786059281409</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye’den İslam’a İbadet Tarihi</t>
+          <t>Es-Siretü’n - Nebeviyye ve Ahbaru’l - Hulefa</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>240</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789944162852</t>
+          <t>9786059281355</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Yitik Şehri Cündişapur</t>
+          <t>Husün - Kubuh</t>
         </is>
       </c>
       <c r="C485" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789944162890</t>
+          <t>9786059281416</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Kufe'nin Siyasi Tarihi</t>
+          <t>Din Sermayesinden İktidar Devşirmek: Fetö</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>420</v>
+        <v>660</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789944162821</t>
+          <t>9786059281393</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meali (Orta Boy) (Ciltli)</t>
+          <t>FETÖ/PDY - Dini Gruplar ve Siyaset - 2</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>1790</v>
+        <v>140</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789944162654</t>
+          <t>9786059281362</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Yeni İlmi Kelam</t>
+          <t>Din Sosyolojisi ve İslam Araştırmaları</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789944162791</t>
+          <t>9786059281379</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Aşırı Yorum</t>
+          <t>Din Sosyolojisi ve İslami Modernizm</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>850</v>
+        <v>330</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789944162678</t>
+          <t>9786059281386</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Şia'da ve Ehl-i Sünnet'e Kur'an Tasavvuru</t>
+          <t>El-Meğazi</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>390</v>
+        <v>875</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789944162685</t>
+          <t>9786059281348</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Tefsirin Halleri</t>
+          <t>Kur’an Tarihi</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>840</v>
+        <v>660</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789944162746</t>
+          <t>9786059281331</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler Polemikler</t>
+          <t>Sadık Halife Hz. Ebu Bekir</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>450</v>
+        <v>630</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789944162739</t>
+          <t>9786059281232</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamberin Savaşlarında İlahi Yardım</t>
+          <t>Bağlam ve Kur’an’ın Anlaşılması Üzerine</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>420</v>
+        <v>630</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789944162722</t>
+          <t>9786059281317</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Sahabe Dönemi Siyasi Olaylarında Kur’an’ın Rolü</t>
+          <t>Kuş Bakışı</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>780</v>
+        <v>480</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789944162159</t>
+          <t>9786059281300</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet</t>
+          <t>İslam Hukuk Biliminde İhtilaf ve Gerilimler</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>390</v>
+        <v>270</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789944162463</t>
+          <t>9786059281294</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Siyasi-İtikadi İslam Mezhepleri Tarihi</t>
+          <t>İslam Düşüncesinde Selefilik</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>1050</v>
+        <v>360</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789944162777</t>
+          <t>9786059281263</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Aleviliği</t>
+          <t>Sosyolojiye Giriş</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>780</v>
+        <v>330</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789758190645</t>
+          <t>9786059281249</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Tefsirin Oluşum Süreci</t>
+          <t>Hasan ve Muaviye - Farklı Okumak</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>660</v>
+        <v>330</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789944162838</t>
+          <t>9786059281256</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Kelam’da Nübüvvet Tartışmaları</t>
+          <t>Cahiliye Araplarının İlahları</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>720</v>
+        <v>540</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789758190089</t>
+          <t>9786059281218</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Ana Konularıyla Kur’an</t>
+          <t>Cahiliye Araplarının Ahiret İnancı</t>
         </is>
       </c>
       <c r="C500" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789758190058</t>
+          <t>9786059281270</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Ahlakiliği Sorunu</t>
+          <t>Kitabü’l-Emval</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>330</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786059281157</t>
+          <t>9786059281201</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber ve Gayb</t>
+          <t>Kur'an Vahiy Nüzul</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789944162647</t>
+          <t>9786059281171</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Nass-Yorum İlişkisi</t>
+          <t>Evrensel Ümmetçiliğe Doğru</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>360</v>
+        <v>330</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789758190911</t>
+          <t>9786059281195</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Dinin Bağlayıcılığı ve İnsanın Özgürlüğü</t>
+          <t>Din Sosyolojisi ve Yöntem</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>510</v>
+        <v>420</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786057596352</t>
+          <t>9786059281133</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukuk ve Kültür Tarihi Üzerine Makaleler</t>
+          <t>es-Sire</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789758190928</t>
+          <t>9786059281140</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Tokat Yöresinde Geleneksel Alevilik</t>
+          <t>Kitabü'l Esnam</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>870</v>
+        <v>350</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789944162371</t>
+          <t>9789944162395</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Heterodoksi</t>
+          <t>El, Cahaz'ın Hadis - Sünnet Anlayışı</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>510</v>
+        <v>570</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789944162180</t>
+          <t>9786059281126</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Ehl-i Sünnet ve Şia Polemikleri</t>
+          <t>Tarih Okumaları</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>870</v>
+        <v>390</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789758190812</t>
+          <t>9786059281119</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi Araştırmaları</t>
+          <t>Nasıl Bir Sosyal Bilim</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>660</v>
+        <v>390</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789758190508</t>
+          <t>9786059281034</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel İsa</t>
+          <t>İslam Tefsir Geleneğinde Muhalefet ve Eleştiri</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>510</v>
+        <v>480</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789944162289</t>
+          <t>9786059281096</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Bir Adlandırmanın Tahlili Ehl-i Sünnet Ehl-i Bid’at</t>
+          <t>Anlayıcı Yaklaşım ve Din Sosyolojisi İçin Uzanımları</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>180</v>
+        <v>690</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789758190041</t>
+          <t>9786054495795</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca İslami Metodoloji Sorunu</t>
+          <t>Eşref'ten Esfel'e İnsanın Serüveni</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>330</v>
+        <v>540</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789944162104</t>
+          <t>9786059281058</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Kültürden Yazılı Kültüre Kur’an</t>
+          <t>Hz. Peygamber ve Namaz</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>600</v>
+        <v>510</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789758190171</t>
+          <t>9786059281041</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Sabit Din Dinamik Şeriat</t>
+          <t>Vicdan Böyle Buyurdu</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>390</v>
+        <v>780</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789758190201</t>
+          <t>9786059281010</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Ruh - Beden İlişkisi Açısından İnsanın Bütünlüğü Sorunu</t>
+          <t>Tefsirde İsrailiyyat'ın Kaynak ve Bilgi Değeri</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>600</v>
+        <v>570</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789944162531</t>
+          <t>9789944162975</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Realpolitik - Muhafazakarlık Karşıtı Yazılar</t>
+          <t>Kur’an-ı Kerim Meali (Cep Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>450</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9799944162011</t>
+          <t>9789944162999</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Presbiteryenlik ve Türk Presbiteryenler</t>
+          <t>Kabile Bürokrasisi ve Hz. Osman</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>570</v>
+        <v>600</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789944162296</t>
+          <t>9789944162760</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Politik Teoloji Yazıları</t>
+          <t>Kur'anın Filolojik Yorumu</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>570</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789758190751</t>
+          <t>9789944162807</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Özgürlükçü Teoloji Yazıları</t>
+          <t>Dört Halifeyi Farklı Okumak 4: Hz. Ali</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789944162517</t>
+          <t>9789758190669</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tefsir Mirası</t>
+          <t>Psiko-Sosyal Açıdan Dini İletişim</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789758190232</t>
+          <t>9789944162944</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Oluşum Sürecinde Abbasi İhtilali</t>
+          <t>İslami Yenilenme - Makaleler 4</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789758190591</t>
+          <t>9789944162913</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Mu’tezile’nin Altın Çağı</t>
+          <t>Fazlur Rahman ile İslam'ı Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>300</v>
+        <v>720</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789758190560</t>
+          <t>9789944162876</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli İslam Hukuk Düşüncesinin Temellendirilmesi</t>
+          <t>Erken Dönem Mekki Surelerin Tahlili</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>570</v>
+        <v>900</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789758190423</t>
+          <t>9789944162906</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Anlatım Sanatı</t>
+          <t>Cahiliyye'yi Farklı Okumak</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>840</v>
+        <v>300</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789944162388</t>
+          <t>9789944162494</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Kur’an, Tefsir ve Usul Üzerine</t>
+          <t>Cahiliyeden İslamiyet’e Kadın</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>600</v>
+        <v>510</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789944162692</t>
+          <t>9789758190676</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Dört Halifeyi Farklı Okumak 3 - Hz. Osman</t>
+          <t>Cahiliye Şiiri Üzerine</t>
         </is>
       </c>
       <c r="C526" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
+          <t>9789944162043</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hıristiyan Dogması Teslis</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9789944162937</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>İslami Yenilenme - Makaleler 1</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9789758190553</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>İslami Tarihçiliğin Doğuşu</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9789944162753</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberlik Öncesi Hz. Muhammed</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9789758190713</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Şii Fırkalar</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9789758190829</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Sünni Paradigmayı Anlamak</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9789944162883</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’ı Anlamada Bağlamın Rolü ve Meallerdeki Bağlamsal Sorunlar</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9789944162920</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Derin Ahlak</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9789944162074</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an ve Tefsir Kültürümüz</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9789944162586</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an ve İslami İlimlerin Anlaşılmasında Tarihin Önemi</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9789758190218</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an ve Ben Ne Kadar Tarihseliz?</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9789944162265</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an Dili ve Retoriği</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9789944162869</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Cahiliye Araplarının Uluhiyet Anlayışı</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9789944162845</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Cahiliye’den İslam’a İbadet Tarihi</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789944162852</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Bilimin Yitik Şehri Cündişapur</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9789944162890</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Kufe'nin Siyasi Tarihi</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9789944162821</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim Meali (Orta Boy) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9789944162654</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Yeni İlmi Kelam</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9789944162791</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Aşırı Yorum</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9789944162678</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Şia'da ve Ehl-i Sünnet'e Kur'an Tasavvuru</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9789944162685</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Tefsirin Halleri</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9789944162746</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Söyleşiler Polemikler</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9789944162739</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Peygamberin Savaşlarında İlahi Yardım</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9789944162722</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Sahabe Dönemi Siyasi Olaylarında Kur’an’ın Rolü</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9789944162159</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Sünnet</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9789944162463</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Siyasi-İtikadi İslam Mezhepleri Tarihi</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9789944162777</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Aleviliği</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9789758190645</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal Tefsirin Oluşum Süreci</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9789944162838</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Kelam’da Nübüvvet Tartışmaları</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9789758190089</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Ana Konularıyla Kur’an</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9789758190058</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Allah’ın Ahlakiliği Sorunu</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9786059281157</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Peygamber ve Gayb</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9789944162647</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Nass-Yorum İlişkisi</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9789758190911</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Dinin Bağlayıcılığı ve İnsanın Özgürlüğü</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9786057596352</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Türk Hukuk ve Kültür Tarihi Üzerine Makaleler</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9789758190928</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Tokat Yöresinde Geleneksel Alevilik</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9789944162371</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Tefsirde Heterodoksi</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9789944162180</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Tefsirde Ehl-i Sünnet ve Şia Polemikleri</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9789758190812</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Tefsir Tarihi Araştırmaları</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9789758190508</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Tarihsel İsa</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9789944162289</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Tarihsel Bir Adlandırmanın Tahlili Ehl-i Sünnet Ehl-i Bid’at</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9789758190041</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Boyunca İslami Metodoloji Sorunu</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9789944162104</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Sözlü Kültürden Yazılı Kültüre Kur’an</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9789758190171</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Sabit Din Dinamik Şeriat</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9789758190201</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Ruh - Beden İlişkisi Açısından İnsanın Bütünlüğü Sorunu</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9789944162531</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Realpolitik - Muhafazakarlık Karşıtı Yazılar</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9799944162011</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Presbiteryenlik ve Türk Presbiteryenler</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9789944162296</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Politik Teoloji Yazıları</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9789758190751</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlükçü Teoloji Yazıları</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9789944162517</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Tefsir Mirası</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9789758190232</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Oluşum Sürecinde Abbasi İhtilali</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9789758190591</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Mu’tezile’nin Altın Çağı</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9789758190560</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Mukayeseli İslam Hukuk Düşüncesinin Temellendirilmesi</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9789758190423</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da Anlatım Sanatı</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9789944162388</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an, Tefsir ve Usul Üzerine</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9789944162692</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Dört Halifeyi Farklı Okumak 3 - Hz. Osman</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
           <t>9789944162708</t>
         </is>
       </c>
-      <c r="B527" s="1" t="inlineStr">
+      <c r="B583" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Süreçte Eşarilik Maturidilik İlişkişi</t>
         </is>
       </c>
-      <c r="C527" s="1">
+      <c r="C583" s="1">
         <v>720</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>