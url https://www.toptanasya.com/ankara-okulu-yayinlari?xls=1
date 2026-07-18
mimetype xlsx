--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,8770 +85,8815 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258563030</t>
+          <t>9786258563054</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>El-İfade ve’l-İ’tibar</t>
+          <t>Tefsir İlminde Terminoloji, İsimlendirme ve Literatür Sorunu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>595</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258563047</t>
+          <t>9786258563092</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Gayrimüslimlerin Gözüyle İslam</t>
+          <t>Kutsaldan Kopuş</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1225</v>
+        <v>490</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258563023</t>
+          <t>9786258563085</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kitabü Sıreti Resulillah</t>
+          <t>Kur’an Mealleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>360</v>
+        <v>875</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258563016</t>
+          <t>9786258563030</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tarihu İftitahi’l-Endelüs</t>
+          <t>El-İfade ve’l-İ’tibar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>440</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256746923</t>
+          <t>9786258563047</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Vahiy ve Dil</t>
+          <t>İlk Dönem Gayrimüslimlerin Gözüyle İslam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>630</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256746961</t>
+          <t>9786258563023</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mu‘tezile Okulu</t>
+          <t>Kitabü Sıreti Resulillah</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256746954</t>
+          <t>9786258563016</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Gölgesinde Varoluş Krizi</t>
+          <t>Tarihu İftitahi’l-Endelüs</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258563078</t>
+          <t>9786256746923</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Arthur John Arberry</t>
+          <t>Vahiy ve Dil</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>665</v>
+        <v>630</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258563061</t>
+          <t>9786256746961</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Eskimez Yeni - Hz. Peygamber’in Sünneti</t>
+          <t>Mu‘tezile Okulu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>525</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256746909</t>
+          <t>9786256746954</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ümeyye Bin Ebi’s-Salt’ın Şiirlerinde Metafizik</t>
+          <t>Geleneğin Gölgesinde Varoluş Krizi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>525</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256746992</t>
+          <t>9786258563078</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi -9-</t>
+          <t>Arthur John Arberry</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1840</v>
+        <v>665</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258563009</t>
+          <t>9786258563061</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Problematik Metinler -1-</t>
+          <t>Eskimez Yeni - Hz. Peygamber’in Sünneti</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>630</v>
+        <v>525</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255904201</t>
+          <t>9786256746909</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Biri, Diğeri ve Hiçbiri</t>
+          <t>Ümeyye Bin Ebi’s-Salt’ın Şiirlerinde Metafizik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>310</v>
+        <v>525</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256746985</t>
+          <t>9786256746992</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hiçlik Çağında İman ve İstikamet Arayışı</t>
+          <t>Tarihu’t-Taberi -9-</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>455</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256746978</t>
+          <t>9786258563009</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Kötülüğün Metafizik Çanağı</t>
+          <t>Problematik Metinler -1-</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>630</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256746862</t>
+          <t>9786255904201</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İhtilafu Usûli’l-Mezahib</t>
+          <t>Biri, Diğeri ve Hiçbiri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>680</v>
+        <v>310</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256746886</t>
+          <t>9786256746985</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hadis Usulü Geleneğinde Münkatı Hadis ve Bilgi Değeri</t>
+          <t>Hiçlik Çağında İman ve İstikamet Arayışı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>420</v>
+        <v>455</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256746879</t>
+          <t>9786256746978</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt’in İktidar Kavgası</t>
+          <t>Çağdaş Kötülüğün Metafizik Çanağı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>805</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256746855</t>
+          <t>9786256746862</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şeytan ve İblis’le Savaşımız</t>
+          <t>İhtilafu Usûli’l-Mezahib</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>680</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256746831</t>
+          <t>9786256746886</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Karai Yahudilerin Düşüncesinde Yahudi Mezhepleri</t>
+          <t>Hadis Usulü Geleneğinde Münkatı Hadis ve Bilgi Değeri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256746848</t>
+          <t>9786256746879</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Evliya Kültünün Temel Dayanağı Veli Hadisi</t>
+          <t>Ehl-i Beyt’in İktidar Kavgası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>900</v>
+        <v>805</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256746817</t>
+          <t>9786256746855</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yahudi ve İslam Hukukunda Fetva</t>
+          <t>Şeytan ve İblis’le Savaşımız</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>660</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256746763</t>
+          <t>9786256746831</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Hitabının Tarihselliği Mesajının Evrenselliği</t>
+          <t>Karai Yahudilerin Düşüncesinde Yahudi Mezhepleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>480</v>
+        <v>875</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256746800</t>
+          <t>9786256746848</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-Yahya</t>
+          <t>Evliya Kültünün Temel Dayanağı Veli Hadisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256746794</t>
+          <t>9786256746817</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ginza</t>
+          <t>Yahudi ve İslam Hukukunda Fetva</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>1100</v>
+        <v>770</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256746824</t>
+          <t>9786256746763</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>El-Kitabu’l-Hazeri (Kuzari)</t>
+          <t>Kur’an Hitabının Tarihselliği Mesajının Evrenselliği</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>690</v>
+        <v>560</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256746527</t>
+          <t>9786256746800</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Abdullah’ın Oğlu Muhammed Mücadelesi ve Öğretisi</t>
+          <t>Kitabu’l-Yahya</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>990</v>
+        <v>315</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256746787</t>
+          <t>9786256746794</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Sonbaharı</t>
+          <t>Ginza</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255904027</t>
+          <t>9786256746824</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sünnette Amaç-Araç İlişkisi</t>
+          <t>El-Kitabu’l-Hazeri (Kuzari)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>805</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256746770</t>
+          <t>9786256746527</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İbn Hacer’in Hadis Tenkidciliği</t>
+          <t>Abdullah’ın Oğlu Muhammed Mücadelesi ve Öğretisi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>720</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758190157</t>
+          <t>9786256746787</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sünnetin Neliği Sorununa Metodik Bir Yaklaşım</t>
+          <t>Tarihin Sonbaharı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758190164</t>
+          <t>9786255904027</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İdeolojik Hadisçiliğin Tarihi Arka Planı</t>
+          <t>Sünnette Amaç-Araç İlişkisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>75</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758190775</t>
+          <t>9786256746770</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yedi Askı</t>
+          <t>İbn Hacer’in Hadis Tenkidciliği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>840</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758190768</t>
+          <t>9789758190157</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Son Çağrı Kur’an (Ciltli)</t>
+          <t>Sünnetin Neliği Sorununa Metodik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>500</v>
+        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944162555</t>
+          <t>9789758190164</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Siyer’e Giriş</t>
+          <t>İdeolojik Hadisçiliğin Tarihi Arka Planı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758190263</t>
+          <t>9789758190775</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Muaviye Bin Ebi Süfyan</t>
+          <t>Yedi Askı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758190966</t>
+          <t>9789758190768</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Pavlus’u Düşünmek</t>
+          <t>Son Çağrı Kur’an (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>245</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758190294</t>
+          <t>9789944162555</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Pavlus</t>
+          <t>Siyer’e Giriş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>55</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758190300</t>
+          <t>9789758190263</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Oryantalistik Hadis Araştırmaları</t>
+          <t>Muaviye Bin Ebi Süfyan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758190287</t>
+          <t>9789758190966</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplarda Ölümötesi</t>
+          <t>Pavlus’u Düşünmek</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>196</v>
+        <v>245</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758190973</t>
+          <t>9789758190294</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Sembolik Dil</t>
+          <t>Pavlus</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>152</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758190369</t>
+          <t>9789758190300</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Din Kavramı</t>
+          <t>Oryantalistik Hadis Araştırmaları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944162067</t>
+          <t>9789758190287</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Değerler Sistemi</t>
+          <t>Kutsal Kitaplarda Ölümötesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>144</v>
+        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758190119</t>
+          <t>9789758190973</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Giriş</t>
+          <t>Kur’an’da Sembolik Dil</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758190898</t>
+          <t>9789758190369</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Paganizm</t>
+          <t>Kur’an’da Din Kavramı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>36</v>
+        <v>595</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758190690</t>
+          <t>9789944162067</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İslam Nazarında Müskirat ve Meyyit Yakmak Meseleleri</t>
+          <t>Kur’an’da Değerler Sistemi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>14</v>
+        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758190416</t>
+          <t>9789758190119</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnsanın ve Tanrı’nın Kişiliği</t>
+          <t>Kur’an’a Giriş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>176</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758190096</t>
+          <t>9789758190898</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’s-Sünne</t>
+          <t>Anadolu’da Paganizm</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758190102</t>
+          <t>9789758190690</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İdeolojik Tarih Okumaları</t>
+          <t>İslam Nazarında Müskirat ve Meyyit Yakmak Meseleleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>75</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9799944162004</t>
+          <t>9789758190416</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer Döneminde Diplomasi</t>
+          <t>İnsanın ve Tanrı’nın Kişiliği</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>152</v>
+        <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758190850</t>
+          <t>9789758190096</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan, Yahudi ve Müslüman Perspektifinden Dinsel Çoğulculuk ve Mutlaklık İddiaları</t>
+          <t>Kitabu’s-Sünne</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>210</v>
+        <v>40</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758190478</t>
+          <t>9789758190102</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gençlik, Din ve Değerler Psikolojisi</t>
+          <t>İdeolojik Tarih Okumaları</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944162036</t>
+          <t>9799944162004</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gazzali Öncesi Ehl-i Sünnet Kelamında Ahlak Düşüncesi</t>
+          <t>Hz. Ömer Döneminde Diplomasi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>144</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758190942</t>
+          <t>9789758190850</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Emevilerde Günlük Yaşam</t>
+          <t>Hristiyan, Yahudi ve Müslüman Perspektifinden Dinsel Çoğulculuk ve Mutlaklık İddiaları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>248</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758190454</t>
+          <t>9789758190478</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi Açısından Yunus Emre’de Aşk - Yaratılış - Kendi Olma</t>
+          <t>Gençlik, Din ve Değerler Psikolojisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>104</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000013884</t>
+          <t>9789944162036</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Abbasilere Yönelik Dini ve Siyasi İsyanlar</t>
+          <t>Gazzali Öncesi Ehl-i Sünnet Kelamında Ahlak Düşüncesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758190355</t>
+          <t>9789758190942</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Aklileşme Süreci</t>
+          <t>Emevilerde Günlük Yaşam</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>630</v>
+        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000099457</t>
+          <t>9789758190454</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İlk Üç Asır Kelam Tartışmaları ve Taberi</t>
+          <t>Din Felsefesi Açısından Yunus Emre’de Aşk - Yaratılış - Kendi Olma</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>660</v>
+        <v>104</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059281225</t>
+          <t>3990000013884</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Siyeri Farklı Okumak</t>
+          <t>Abbasilere Yönelik Dini ve Siyasi İsyanlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>930</v>
+        <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000015810</t>
+          <t>9789758190355</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Savaş Esintisi</t>
+          <t>İslam Düşüncesinde Aklileşme Süreci</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>330</v>
+        <v>735</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758190546</t>
+          <t>3990000099457</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihinin Yeniden İnşası</t>
+          <t>İlk Üç Asır Kelam Tartışmaları ve Taberi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>780</v>
+        <v>770</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758190461</t>
+          <t>9786059281225</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Din ve Modernlik</t>
+          <t>Siyeri Farklı Okumak</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>420</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256746725</t>
+          <t>3990000015810</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İlk Müslüman Neslin Allah Tasavvuru</t>
+          <t>Savaş Esintisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>540</v>
+        <v>385</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256746732</t>
+          <t>9789758190546</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
+          <t>Hadis Tarihinin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>390</v>
+        <v>910</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059281164</t>
+          <t>9789758190461</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Sırasına Göre Kur’an-ı Kerim Meali (Ciltli)</t>
+          <t>Din ve Modernlik</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>1790</v>
+        <v>490</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256746633</t>
+          <t>9786256746725</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sıfatü Cezireti’l-Arab</t>
+          <t>İlk Müslüman Neslin Allah Tasavvuru</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>875</v>
+        <v>630</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256746572</t>
+          <t>9786256746732</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'l-Bed' ve't-Tarih - 3</t>
+          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>560</v>
+        <v>455</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256746565</t>
+          <t>9786059281164</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'l-Bed' ve't-Tarih - 2</t>
+          <t>Nüzul Sırasına Göre Kur’an-ı Kerim Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>735</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256746558</t>
+          <t>9786256746633</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kitabu'l-Bed' ve't-Tarih - 1</t>
+          <t>Sıfatü Cezireti’l-Arab</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>735</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256746718</t>
+          <t>9786256746572</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Hilmi Işık ve Işıkçılık</t>
+          <t>Kitabu'l-Bed' ve't-Tarih - 3</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>780</v>
+        <v>640</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256746596</t>
+          <t>9786256746565</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Risaleleri</t>
+          <t>Kitabu'l-Bed' ve't-Tarih - 2</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>315</v>
+        <v>840</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256746503</t>
+          <t>9786256746558</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İlahi</t>
+          <t>Kitabu'l-Bed' ve't-Tarih - 1</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>1050</v>
+        <v>840</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256746701</t>
+          <t>9786256746718</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Peygamberlerin Hayatlarındaki İslami Kıssaların Kaynakları</t>
+          <t>Hüseyin Hilmi Işık ve Işıkçılık</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>660</v>
+        <v>910</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256746602</t>
+          <t>9786256746596</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kadın Risaleleri</t>
+          <t>Coğrafya Risaleleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>455</v>
+        <v>360</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256746589</t>
+          <t>9786256746503</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslam Dünyasında Tekstil Sanayii</t>
+          <t>İlahi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>900</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256746619</t>
+          <t>9786256746701</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Risaleleri</t>
+          <t>Kur’an ve Peygamberlerin Hayatlarındaki İslami Kıssaların Kaynakları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>770</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256746671</t>
+          <t>9786256746602</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Meani-i Kur'an: Kur'an-ı Kerim'in Türkçe Tercümesi (Ciltli)</t>
+          <t>Kadın Risaleleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>1760</v>
+        <v>520</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256746695</t>
+          <t>9786256746589</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Belleğin Yankıları</t>
+          <t>Orta Çağ İslam Dünyasında Tekstil Sanayii</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>360</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256746688</t>
+          <t>9786256746619</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İbadetin Morfolojisi</t>
+          <t>Ticaret Risaleleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>630</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256746510</t>
+          <t>9786256746671</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kâ‘bî ve Eş‘arî’de Mu‘tezile Mukayesesi</t>
+          <t>Meani-i Kur'an: Kur'an-ı Kerim'in Türkçe Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>750</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256746657</t>
+          <t>9786256746695</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Kötüleri</t>
+          <t>Kültürel Belleğin Yankıları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>720</v>
+        <v>420</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256746664</t>
+          <t>9786256746688</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sahih Kendi-Öz Arayış Fragmanları</t>
+          <t>İbadetin Morfolojisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>420</v>
+        <v>735</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256746626</t>
+          <t>9786256746510</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi ve Siyasetin Metafiziği</t>
+          <t>Kâ‘bî ve Eş‘arî’de Mu‘tezile Mukayesesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>360</v>
+        <v>875</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256746640</t>
+          <t>9786256746657</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga’nın Başka Kadınları</t>
+          <t>Tarihin Kötüleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>780</v>
+        <v>840</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256746473</t>
+          <t>9786256746664</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Lübnan Şiîliği</t>
+          <t>Sahih Kendi-Öz Arayış Fragmanları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>570</v>
+        <v>490</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256746534</t>
+          <t>9786256746626</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Doğu Üzerine Oryantalist Denemeler</t>
+          <t>Ekonomi ve Siyasetin Metafiziği</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>720</v>
+        <v>420</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256746435</t>
+          <t>9786256746640</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Zikru’l-Fırak ve Esnâfu’l-Kefera</t>
+          <t>Dip Dalga’nın Başka Kadınları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>420</v>
+        <v>910</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256746497</t>
+          <t>9786256746473</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Siyasi-İtikadi İslam Mezheplerinde Tekfir Hicri İlk Üç Asır</t>
+          <t>Lübnan Şiîliği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>870</v>
+        <v>665</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256746480</t>
+          <t>9786256746534</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Afrika İbâdîliği ve İmâmet Düşüncesi</t>
+          <t>Doğu Üzerine Oryantalist Denemeler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>480</v>
+        <v>840</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256746442</t>
+          <t>9786256746435</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kelâmi Bir Problem Olarak Allah’ın Fiilleri</t>
+          <t>Zikru’l-Fırak ve Esnâfu’l-Kefera</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>750</v>
+        <v>490</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256746459</t>
+          <t>9786256746497</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İslâm Öncesi Arap Tarihi -3- (Ciltli)</t>
+          <t>Siyasi-İtikadi İslam Mezheplerinde Tekfir Hicri İlk Üç Asır</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>1480</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256746428</t>
+          <t>9786256746480</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Evâ’ilü’l-Makâlât</t>
+          <t>Kuzey Afrika İbâdîliği ve İmâmet Düşüncesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>330</v>
+        <v>560</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256746466</t>
+          <t>9786256746442</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bahâîlik Hareketi</t>
+          <t>Kelâmi Bir Problem Olarak Allah’ın Fiilleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>570</v>
+        <v>875</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256746329</t>
+          <t>9786256746459</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kadın Olmak</t>
+          <t>İslâm Öncesi Arap Tarihi -3- (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>780</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256746336</t>
+          <t>9786256746428</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
+          <t>Evâ’ilü’l-Makâlât</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758190867</t>
+          <t>9786256746466</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Taberi’nin Kur’an’ı Yorumlama Yöntemi</t>
+          <t>Bahâîlik Hareketi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>360</v>
+        <v>665</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944162234</t>
+          <t>9786256746329</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihi</t>
+          <t>Müslüman Kadın Olmak</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>420</v>
+        <v>910</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758190393</t>
+          <t>9786256746336</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Felsefi ve Deneysel Dayanaklarla Ölüm Sonrası Yaşam</t>
+          <t>Çağının Belirlenimleri ve Algıları Işığında Hz. Muhammed’in Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>510</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944162715</t>
+          <t>9789758190867</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem İslam Tarihi Üzerine - Makaleler</t>
+          <t>Taberi’nin Kur’an’ı Yorumlama Yöntemi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944162982</t>
+          <t>9789944162234</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meali (Hafız Boy) (Ciltli)</t>
+          <t>Hadis Tarihi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>1790</v>
+        <v>490</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059281324</t>
+          <t>9789758190393</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Aydın</t>
+          <t>Felsefi ve Deneysel Dayanaklarla Ölüm Sonrası Yaşam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>420</v>
+        <v>595</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944162432</t>
+          <t>9789944162715</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sahabe Sonrası İktidar Mücadelesi</t>
+          <t>İlk Dönem İslam Tarihi Üzerine - Makaleler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>900</v>
+        <v>560</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944162524</t>
+          <t>9789944162982</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kuran Meallerindeki Anlatım Bozuklukları</t>
+          <t>Kur’an-ı Kerim Meali (Hafız Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>450</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758190447</t>
+          <t>9786059281324</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Tarihinde Selefi Söylem</t>
+          <t>Müslüman Aydın</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>660</v>
+        <v>490</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758190805</t>
+          <t>9789944162432</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nedir?</t>
+          <t>Sahabe Sonrası İktidar Mücadelesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>270</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944162623</t>
+          <t>9789944162524</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İbn Hacer’in Buhari Savunusu</t>
+          <t>Kuran Meallerindeki Anlatım Bozuklukları</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>750</v>
+        <v>525</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944162562</t>
+          <t>9789758190447</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tarihi ve Metodolojisi</t>
+          <t>İslam Hukuk Tarihinde Selefi Söylem</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>960</v>
+        <v>770</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944162364</t>
+          <t>9789758190805</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Emeviler Dönemi</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>570</v>
+        <v>315</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059281959</t>
+          <t>9789944162623</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Tarihi 1 (Ciltli)</t>
+          <t>İbn Hacer’in Buhari Savunusu</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1420</v>
+        <v>875</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256746411</t>
+          <t>9789944162562</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Dilinin Kültürel-Antropolojik Doğası</t>
+          <t>Hadis Tarihi ve Metodolojisi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>900</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256746404</t>
+          <t>9789944162364</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Çeviri Tarihine Giriş</t>
+          <t>Emeviler Dönemi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>480</v>
+        <v>665</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256746398</t>
+          <t>9786059281959</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Re’y Ekolünün Öncüsü İbrahim en-Nehai ve Fıkıhçılığı</t>
+          <t>İslam Öncesi Arap Tarihi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>510</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256746374</t>
+          <t>9786256746411</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mushaf ve Nesnellik</t>
+          <t>Kur’an Dilinin Kültürel-Antropolojik Doğası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>480</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256746381</t>
+          <t>9786256746404</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hanbelîliğin Eş‘arîleşmesi</t>
+          <t>İslam Öncesi Çeviri Tarihine Giriş</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257387569</t>
+          <t>9786256746398</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>el Fusul fil Usul Usule Dair Açıklamalar 1</t>
+          <t>Re’y Ekolünün Öncüsü İbrahim en-Nehai ve Fıkıhçılığı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>700</v>
+        <v>595</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256746343</t>
+          <t>9786256746374</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Mezhep ve Siyaset</t>
+          <t>Mushaf ve Nesnellik</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>990</v>
+        <v>560</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256746367</t>
+          <t>9786256746381</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Tecdid</t>
+          <t>Hanbelîliğin Eş‘arîleşmesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>660</v>
+        <v>525</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256746350</t>
+          <t>9786257387569</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Matüridi Düşüncede İlahi Hikmet</t>
+          <t>el Fusul fil Usul Usule Dair Açıklamalar 1</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256746305</t>
+          <t>9786256746343</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi -8-</t>
+          <t>Mezhep ve Siyaset</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1540</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256746299</t>
+          <t>9786256746367</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İhbaru’l-Ulema</t>
+          <t>İslam Düşüncesinde Tecdid</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>1085</v>
+        <v>770</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256746312</t>
+          <t>9786256746350</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>el-İkdü’l-Ferid</t>
+          <t>Matüridi Düşüncede İlahi Hikmet</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>870</v>
+        <v>525</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256746275</t>
+          <t>9786256746305</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte 613 Emir ve Yasak İbn Meymun (Maimonides) Örneği</t>
+          <t>Tarihu’t-Taberi -8-</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>450</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256746282</t>
+          <t>9786256746299</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Düşüncesinde Özgür İrade Gersonides Örneği</t>
+          <t>İhbaru’l-Ulema</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>660</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256746244</t>
+          <t>9786256746312</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İbn Rüşd’ün Fıkıh Usulü Anlayışı</t>
+          <t>el-İkdü’l-Ferid</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>390</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256746220</t>
+          <t>9786256746275</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Nübüvvet Kuramları Felsefe ve Ehl-i Sünnet</t>
+          <t>Yahudilikte 613 Emir ve Yasak İbn Meymun (Maimonides) Örneği</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>360</v>
+        <v>525</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944162326</t>
+          <t>9786256746282</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Kur’an Tasavvuru ve Dönüşümü</t>
+          <t>Yahudi Düşüncesinde Özgür İrade Gersonides Örneği</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>780</v>
+        <v>770</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944162258</t>
+          <t>9786256746244</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kıssaların Dili</t>
+          <t>İbn Rüşd’ün Fıkıh Usulü Anlayışı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>690</v>
+        <v>455</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944162098</t>
+          <t>9786256746220</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kelam Tarihinin Problemleri</t>
+          <t>İslam Düşüncesinde Nübüvvet Kuramları Felsefe ve Ehl-i Sünnet</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758190874</t>
+          <t>9789944162326</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kelam Tarihi</t>
+          <t>İlk Dönem Kur’an Tasavvuru ve Dönüşümü</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>270</v>
+        <v>910</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944162142</t>
+          <t>9789944162258</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İtikattan İmana</t>
+          <t>Kıssaların Dili</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>420</v>
+        <v>805</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944162548</t>
+          <t>9789944162098</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İsra ve Mi’rac Gerçeği</t>
+          <t>Kelam Tarihinin Problemleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>900</v>
+        <v>385</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789758190836</t>
+          <t>9789758190874</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İsnad Analiz Yöntemleri</t>
+          <t>Kelam Tarihi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944162968</t>
+          <t>9789944162142</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 3</t>
+          <t>İtikattan İmana</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>330</v>
+        <v>490</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944162951</t>
+          <t>9789944162548</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 2</t>
+          <t>İsra ve Mi’rac Gerçeği</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>360</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758190997</t>
+          <t>9789758190836</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İhya ve Reform</t>
+          <t>İsnad Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>570</v>
+        <v>490</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789758190072</t>
+          <t>9789944162968</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Çağdaşlık</t>
+          <t>İslami Yenilenme - Makaleler 3</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>480</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758190881</t>
+          <t>9789944162951</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi</t>
+          <t>İslami Yenilenme - Makaleler 2</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1050</v>
+        <v>420</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758190324</t>
+          <t>9789758190997</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İslam Siyaset Geleneğinde Amr B. el-As</t>
+          <t>İslam’da İhya ve Reform</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>630</v>
+        <v>665</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758190683</t>
+          <t>9789758190072</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Mekke</t>
+          <t>İslam ve Çağdaşlık</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>600</v>
+        <v>560</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057596499</t>
+          <t>9789758190881</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Araplar ve Dinleri</t>
+          <t>İslam Tarihi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758190980</t>
+          <t>9789758190324</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Tarihi</t>
+          <t>İslam Siyaset Geleneğinde Amr B. el-As</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>510</v>
+        <v>735</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944162166</t>
+          <t>9789758190683</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Biliminde Norm-Amaç İlişkisi</t>
+          <t>İslam Öncesi Mekke</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>510</v>
+        <v>700</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789758190614</t>
+          <t>9786057596499</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Biliminde Hukuk Normu</t>
+          <t>İslam Öncesi Araplar ve Dinleri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758190010</t>
+          <t>9789758190980</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İslam Geleneğinde Sağlık ve Tıp</t>
+          <t>İslam Öncesi Arap Tarihi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>480</v>
+        <v>595</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758190409</t>
+          <t>9789944162166</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Sünneti Yeniden Düşünmek</t>
+          <t>İslam Hukuk Biliminde Norm-Amaç İlişkisi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>450</v>
+        <v>595</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758190034</t>
+          <t>9789758190614</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Sünnet</t>
+          <t>İslam Hukuk Biliminde Hukuk Normu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>660</v>
+        <v>630</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789758190188</t>
+          <t>9789758190010</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Hadis Metodolojisi</t>
+          <t>İslam Geleneğinde Sağlık ve Tıp</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>720</v>
+        <v>560</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789758190584</t>
+          <t>9789758190409</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilgi Anlayışı ve Çoğulcu Bir Toplumun Eğitim Sistemine Yansıması</t>
+          <t>İslam Düşüncesinde Sünneti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758190126</t>
+          <t>9789758190034</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İslam</t>
+          <t>İslam Düşüncesinde Sünnet</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>750</v>
+        <v>770</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789944162203</t>
+          <t>9789758190188</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Kaderi</t>
+          <t>İslam Düşüncesinde Hadis Metodolojisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>570</v>
+        <v>840</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789758190430</t>
+          <t>9789758190584</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>İnançların Gökkuşağı</t>
+          <t>İslam Bilgi Anlayışı ve Çoğulcu Bir Toplumun Eğitim Sistemine Yansıması</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>350</v>
+        <v>385</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758190737</t>
+          <t>9789758190126</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İnanç Esasları Açısından Dürzilik</t>
+          <t>İslam</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>525</v>
+        <v>875</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789758190621</t>
+          <t>9789944162203</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İman Ahlak İlişkisi</t>
+          <t>İnsanın Kaderi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>270</v>
+        <v>665</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789758190577</t>
+          <t>9789758190430</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Fakültesi Dergileri Makale ve Yazarlar Fihristi</t>
+          <t>İnançların Gökkuşağı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>600</v>
+        <v>385</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789944162425</t>
+          <t>9789758190737</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kelam’ın İmkan ve Tabiatı</t>
+          <t>İnanç Esasları Açısından Dürzilik</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>420</v>
+        <v>525</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789944162470</t>
+          <t>9789758190621</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İbn Teymiyye’ye Göre Vahiy ve Peygamberlik</t>
+          <t>İman Ahlak İlişkisi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>660</v>
+        <v>315</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789944162616</t>
+          <t>9789758190577</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber ve Mucize</t>
+          <t>İlahiyat Fakültesi Dergileri Makale ve Yazarlar Fihristi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>630</v>
+        <v>700</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758190904</t>
+          <t>9789944162425</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hadis Edebiyatının Oluşumu</t>
+          <t>İlahi Kelam’ın İmkan ve Tabiatı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>870</v>
+        <v>490</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789944162418</t>
+          <t>9789944162470</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ebu Bekir</t>
+          <t>İbn Teymiyye’ye Göre Vahiy ve Peygamberlik</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>360</v>
+        <v>770</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789758190720</t>
+          <t>9789944162616</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gazzali Felsefesinde Bilgi ve Yöntem</t>
+          <t>Hz. Peygamber ve Mucize</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>480</v>
+        <v>735</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758190799</t>
+          <t>9789758190904</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Açıdan İmanı Temellendirme</t>
+          <t>Hadis Edebiyatının Oluşumu</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>810</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789944162135</t>
+          <t>9789944162418</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Emeviler Döneminde İktidar - Ulema İlişkisi</t>
+          <t>Hz. Ebu Bekir</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789944162609</t>
+          <t>9789758190720</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dört Halifeyi Farklı Okumak 2 - Hz. Ömer</t>
+          <t>Gazzali Felsefesinde Bilgi ve Yöntem</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>390</v>
+        <v>560</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789944162272</t>
+          <t>9789758190799</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Direniş Teolojisi</t>
+          <t>Felsefi Açıdan İmanı Temellendirme</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>330</v>
+        <v>945</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944162487</t>
+          <t>9789944162135</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Dini Gruplar ve Siyaset</t>
+          <t>Emeviler Döneminde İktidar - Ulema İlişkisi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>870</v>
+        <v>630</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789944162401</t>
+          <t>9789944162609</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dine Yeni Yaklaşımlar</t>
+          <t>Dört Halifeyi Farklı Okumak 2 - Hz. Ömer</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789944162340</t>
+          <t>9789944162272</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Dilbilimsel Tefsir ve Kur’an’ı Anlamaya Katkısı</t>
+          <t>Direniş Teolojisi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>660</v>
+        <v>385</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789944162661</t>
+          <t>9789944162487</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İslam Düşüncesi ve Kur’ancılık</t>
+          <t>Dini Gruplar ve Siyaset</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>600</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789944162500</t>
+          <t>9789944162401</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Türkiyesi’nde Meal ve Tefsirin Serencamı</t>
+          <t>Dine Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>450</v>
+        <v>525</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789944162210</t>
+          <t>9789944162340</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi ve İslam Araştırmaları</t>
+          <t>Dilbilimsel Tefsir ve Kur’an’ı Anlamaya Katkısı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>360</v>
+        <v>770</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789944162357</t>
+          <t>9789944162661</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ateizm ve İslam</t>
+          <t>Çağdaş İslam Düşüncesi ve Kur’ancılık</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789758190959</t>
+          <t>9789944162500</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Alevilik-Bektaşilik Yazıları</t>
+          <t>Cumhuriyet Türkiyesi’nde Meal ve Tefsirin Serencamı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>540</v>
+        <v>525</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789944162302</t>
+          <t>9789944162210</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Beşer Olarak Hz. Peygamber</t>
+          <t>Bilgi Sosyolojisi ve İslam Araştırmaları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>990</v>
+        <v>420</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789758190270</t>
+          <t>9789944162357</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bedevilikten Hadariliğe Kufe</t>
+          <t>Ateizm ve İslam</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>780</v>
+        <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789758190195</t>
+          <t>9789758190959</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>İmanın Dinamikleri</t>
+          <t>Alevilik-Bektaşilik Yazıları</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>240</v>
+        <v>630</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256746237</t>
+          <t>9789944162302</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Uzun Günlerde Ruze</t>
+          <t>Beşer Olarak Hz. Peygamber</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>570</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256746213</t>
+          <t>9789758190270</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Ahir Zaman İlmihali</t>
+          <t>Bedevilikten Hadariliğe Kufe</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>1170</v>
+        <v>910</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256746091</t>
+          <t>9789758190195</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Arkeolojisi</t>
+          <t>İmanın Dinamikleri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256746190</t>
+          <t>9786256746237</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Felsefesi</t>
+          <t>Uzun Günlerde Ruze</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>450</v>
+        <v>665</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789944162784</t>
+          <t>9786256746213</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Din, Dünyevileşme ve Zühd</t>
+          <t>Ahir Zaman İlmihali</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>540</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057596529</t>
+          <t>9786256746091</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Oryantalistik Hadis Araştırmaları</t>
+          <t>Vicdan Arkeolojisi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789944162456</t>
+          <t>9786256746190</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Ahmed Halefullah</t>
+          <t>Kur’an’ın Felsefesi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>780</v>
+        <v>525</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789758190539</t>
+          <t>9789944162784</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Modernist Düşüncenin Şekillenişi</t>
+          <t>Din, Dünyevileşme ve Zühd</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>510</v>
+        <v>630</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789758190249</t>
+          <t>9786057596529</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Modern Mısır’da Hadis Tartışmaları</t>
+          <t>Oryantalistik Hadis Araştırmaları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789944162593</t>
+          <t>9789944162456</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mihne Süreci ve İslami İlimlere Etkisi</t>
+          <t>Muhammed Ahmed Halefullah</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>480</v>
+        <v>910</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789944162449</t>
+          <t>9789758190539</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mezhepler Tarihi Sözlüğü</t>
+          <t>Modernist Düşüncenin Şekillenişi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>1140</v>
+        <v>595</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789944162319</t>
+          <t>9789758190249</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Metot ve Çalışma Alanları Açısından Türkiye’de Misyonerlik Faaliyetleri</t>
+          <t>Modern Mısır’da Hadis Tartışmaları</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>690</v>
+        <v>385</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789944162128</t>
+          <t>9789944162593</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Meal Kültürümüz</t>
+          <t>Mihne Süreci ve İslami İlimlere Etkisi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>540</v>
+        <v>560</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789944162197</t>
+          <t>9789944162449</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Esed'in Kur'an Mesajı'nın Tahlil ve Tenkidi</t>
+          <t>Mezhepler Tarihi Sözlüğü</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>600</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789758190843</t>
+          <t>9789944162319</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Küresel Sorunlar ve Din</t>
+          <t>Metot ve Çalışma Alanları Açısından Türkiye’de Misyonerlik Faaliyetleri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>420</v>
+        <v>805</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789758190515</t>
+          <t>9789944162128</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Külliyat</t>
+          <t>Meal Kültürümüz</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>750</v>
+        <v>630</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758190744</t>
+          <t>9789944162197</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Mu’tezili Yorumu</t>
+          <t>Muhammed Esed'in Kur'an Mesajı'nın Tahlil ve Tenkidi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>660</v>
+        <v>700</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789944162579</t>
+          <t>9789758190843</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Çok Boyutlu Okunuşu</t>
+          <t>Küresel Sorunlar ve Din</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>750</v>
+        <v>490</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944162227</t>
+          <t>9789758190515</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Bilimsel Yorumu</t>
+          <t>Külliyat</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>420</v>
+        <v>875</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789944162630</t>
+          <t>9789758190744</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Ahlak Metafiziği</t>
+          <t>Kur’an’ın Mu’tezili Yorumu</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>360</v>
+        <v>770</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789944162050</t>
+          <t>9789944162579</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Kendi Tarihinde Okumak</t>
+          <t>Kur’an’ın Çok Boyutlu Okunuşu</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>540</v>
+        <v>875</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789944162081</t>
+          <t>9789944162227</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’daki Deyimler ve Zemahşeri’nin Keşşaf’ı</t>
+          <t>Kur’an’ın Bilimsel Yorumu</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>720</v>
+        <v>490</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789944162333</t>
+          <t>9789944162630</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Matüridi’de Ahlak</t>
+          <t>Kur’an’ın Ahlak Metafiziği</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789758190706</t>
+          <t>9789944162050</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Dinde Sembolizm</t>
+          <t>Kur’an’ı Kendi Tarihinde Okumak</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059281799</t>
+          <t>9789944162081</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Samiri'nin Buzağısı</t>
+          <t>Kur’an’daki Deyimler ve Zemahşeri’nin Keşşaf’ı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>270</v>
+        <v>840</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256746107</t>
+          <t>9789944162333</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Vicdanın Çürümesi</t>
+          <t>Matüridi’de Ahlak</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>300</v>
+        <v>525</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256746206</t>
+          <t>9789758190706</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Mu’tezile Akaidi</t>
+          <t>Dinde Sembolizm</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>180</v>
+        <v>630</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256746183</t>
+          <t>9786059281799</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslam Dünyasında Parfüm, Gıda, İlaç Endüstrisi ve Ticareti</t>
+          <t>Samiri'nin Buzağısı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>1020</v>
+        <v>315</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256746169</t>
+          <t>9786256746107</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
+          <t>Siyasal Vicdanın Çürümesi</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>910</v>
+        <v>350</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256746152</t>
+          <t>9786256746206</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
+          <t>Mu’tezile Akaidi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>950</v>
+        <v>210</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256746145</t>
+          <t>9786256746183</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
+          <t>Orta Çağ İslam Dünyasında Parfüm, Gıda, İlaç Endüstrisi ve Ticareti</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>1010</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256746138</t>
+          <t>9786256746169</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>805</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256746114</t>
+          <t>9786256746152</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kerramiler Horasan Hanefileri</t>
+          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>690</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256746176</t>
+          <t>9786256746145</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru Ebi Hanife</t>
+          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>490</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256746084</t>
+          <t>9786256746138</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Nusayriliğin Teşekkül Süreci, İnanç ve Ritüelleri</t>
+          <t>Mürucü’z-Zeheb ve Meadinü’l-Cevher</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>330</v>
+        <v>920</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257387699</t>
+          <t>9786256746114</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Tanrısı - Kur’an’ın Ahlak Öğretisi Hakkında Bir İnceleme</t>
+          <t>Kerramiler Horasan Hanefileri</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>600</v>
+        <v>805</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256746022</t>
+          <t>9786256746176</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga’nın Boyu</t>
+          <t>Ahbaru Ebi Hanife</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>660</v>
+        <v>560</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256746053</t>
+          <t>9786256746084</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Ebu’l-Kasım el-Belhi’de Bilgi</t>
+          <t>Nusayriliğin Teşekkül Süreci, İnanç ve Ritüelleri</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>600</v>
+        <v>385</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257387811</t>
+          <t>9786257387699</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
+          <t>Adaletin Tanrısı - Kur’an’ın Ahlak Öğretisi Hakkında Bir İnceleme</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>780</v>
+        <v>700</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257387828</t>
+          <t>9786256746022</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
+          <t>Dip Dalga’nın Boyu</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>600</v>
+        <v>770</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257387781</t>
+          <t>9786256746053</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Ashabü’l-Hadîsten Günümüze - Selefi Tefsir Geleneğinin Oluşumu</t>
+          <t>Ebu’l-Kasım el-Belhi’de Bilgi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>990</v>
+        <v>700</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256746060</t>
+          <t>9786257387811</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Tarafgir İslam Tarihçiliği</t>
+          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>300</v>
+        <v>910</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256746077</t>
+          <t>9786257387828</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga 2 - Kadın</t>
+          <t>İlhamu’r-Rahman fi Tefsiri’l-Kur’an</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>510</v>
+        <v>700</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256746039</t>
+          <t>9786257387781</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İslam Siyaset Düşüncesinde İktidar ve Hukuk</t>
+          <t>Ashabü’l-Hadîsten Günümüze - Selefi Tefsir Geleneğinin Oluşumu</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>570</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256746015</t>
+          <t>9786256746060</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>El–Fütuh</t>
+          <t>Tarafgir İslam Tarihçiliği</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>1190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256746008</t>
+          <t>9786256746077</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>el–Fütuh</t>
+          <t>Dip Dalga 2 - Kadın</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>940</v>
+        <v>595</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257387958</t>
+          <t>9786256746039</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
+          <t>İslam Siyaset Düşüncesinde İktidar ve Hukuk</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>570</v>
+        <v>665</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257387972</t>
+          <t>9786256746015</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’l-Menbici - Menbici Tarihi</t>
+          <t>El–Fütuh</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>210</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257387989</t>
+          <t>9786256746008</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’z-Zuknini Zuknini Tarihi</t>
+          <t>el–Fütuh</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>420</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257387941</t>
+          <t>9786257387958</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Zerdüştîlikte Hayvan Algısı</t>
+          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>300</v>
+        <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257283601</t>
+          <t>9786257387972</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İrfanının Yıldızları – 1 Yunus Emre’nin Gönül Dünyası</t>
+          <t>Tarihu’l-Menbici - Menbici Tarihi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>480</v>
+        <v>245</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257387644</t>
+          <t>9786257387989</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Hıristanlığa İtirazları</t>
+          <t>Tarihu’z-Zuknini Zuknini Tarihi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257387965</t>
+          <t>9786257387941</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi - 4</t>
+          <t>Geçmişten Günümüze Zerdüştîlikte Hayvan Algısı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>960</v>
+        <v>350</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257387996</t>
+          <t>9786257283601</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlık Ortamında İslamʼın Kökeni</t>
+          <t>Anadolu İrfanının Yıldızları – 1 Yunus Emre’nin Gönül Dünyası</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257387910</t>
+          <t>9786257387644</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarih Usulü ve Kaynakları -2-</t>
+          <t>Müslümanların Hıristanlığa İtirazları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>1140</v>
+        <v>490</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257387927</t>
+          <t>9786257387965</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarih Usulü ve Kaynakları -1-</t>
+          <t>İslam Tarihi - 4</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>1140</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257387903</t>
+          <t>9786257387996</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hitabın Tefsiri -3- (Ciltli)</t>
+          <t>Hıristiyanlık Ortamında İslamʼın Kökeni</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>1680</v>
+        <v>490</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257387934</t>
+          <t>9786257387910</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Corpus Coranicum Projesi</t>
+          <t>İslam Tarih Usulü ve Kaynakları -2-</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>720</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257387880</t>
+          <t>9786257387927</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>İslam Tarih Usulü ve Kaynakları -1-</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>270</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257387859</t>
+          <t>9786257387903</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>el-Mukaddime fi’l-Usul</t>
+          <t>İlahi Hitabın Tefsiri -3- (Ciltli)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>360</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257387835</t>
+          <t>9786257387934</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Hac Seyahatnamesi</t>
+          <t>Corpus Coranicum Projesi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>300</v>
+        <v>840</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257387774</t>
+          <t>9786257387880</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Hayat, Ölüm ve Diriliş</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>720</v>
+        <v>315</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257387842</t>
+          <t>9786257387859</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Takribü’l-Vüsul ila İlmi’l-Usul</t>
+          <t>el-Mukaddime fi’l-Usul</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>455</v>
+        <v>420</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257387897</t>
+          <t>9786257387835</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Ataların Vasiyetleri</t>
+          <t>Hac Seyahatnamesi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257387873</t>
+          <t>9786257387774</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>Hayat, Ölüm ve Diriliş</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>750</v>
+        <v>840</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257387866</t>
+          <t>9786257387842</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>Takribü’l-Vüsul ila İlmi’l-Usul</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>810</v>
+        <v>455</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257387804</t>
+          <t>9786257387897</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>A Semantic Study of Vocabulary of the Qur’an</t>
+          <t>Yahudi Ataların Vasiyetleri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257387767</t>
+          <t>9786257387873</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kilise ve Sansür</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>510</v>
+        <v>875</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257387736</t>
+          <t>9786257387866</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi Taberi Tarihi 7</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>1610</v>
+        <v>945</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257387743</t>
+          <t>9786257387804</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 2</t>
+          <t>A Semantic Study of Vocabulary of the Qur’an</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>1150</v>
+        <v>875</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257387750</t>
+          <t>9786257387767</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 3</t>
+          <t>Kilise ve Sansür</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>1150</v>
+        <v>595</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257387705</t>
+          <t>9786257387736</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Düşünürlerin Astroloji Algısı</t>
+          <t>Tarihu’t-Taberi Taberi Tarihi 7</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>450</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257387712</t>
+          <t>9786257387743</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer Medine Dönemi XIII</t>
+          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 2</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>810</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257387729</t>
+          <t>9786257387750</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Monoteist Dinlerde Kadın</t>
+          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 3</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>375</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257387682</t>
+          <t>9786257387705</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Engizisyonu -4-</t>
+          <t>Yahudi Düşünürlerin Astroloji Algısı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>600</v>
+        <v>525</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257387675</t>
+          <t>9786257387712</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Dip Dalga</t>
+          <t>Vahyin Gölgesinde Siyer Medine Dönemi XIII</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>330</v>
+        <v>945</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057596055</t>
+          <t>9786257387729</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İtikadatu</t>
+          <t>Monoteist Dinlerde Kadın</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>240</v>
+        <v>385</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059281683</t>
+          <t>9786257387682</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Risâle fi’l-‘İtikad</t>
+          <t>Müslümanların Engizisyonu -4-</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257387651</t>
+          <t>9786257387675</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ İslam Dünyasında Deri, Tahta ve Kağıt Sanayi</t>
+          <t>Dip Dalga</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>990</v>
+        <v>385</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257387583</t>
+          <t>9786057596055</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Maverdi ve Düşünce Tarihimizdeki Yeri</t>
+          <t>İtikadatu</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>630</v>
+        <v>280</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257387668</t>
+          <t>9786059281683</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Mihan</t>
+          <t>Risâle fi’l-‘İtikad</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>805</v>
+        <v>350</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257387620</t>
+          <t>9786257387651</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Hareketli Cevher Olarak İslam</t>
+          <t>Orta Çağ İslam Dünyasında Deri, Tahta ve Kağıt Sanayi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>300</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257387613</t>
+          <t>9786257387583</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Binbir Hali</t>
+          <t>Maverdi ve Düşünce Tarihimizdeki Yeri</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>300</v>
+        <v>735</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257387590</t>
+          <t>9786257387668</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ebu’l-Hüseyin el-Hayyat ve Mu‘tezili Düşüncenin Savunusu</t>
+          <t>Kitabü’l-Mihan</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>600</v>
+        <v>920</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257387347</t>
+          <t>9786257387620</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Avesta</t>
+          <t>Hareketli Cevher Olarak İslam</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>1020</v>
+        <v>350</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257387637</t>
+          <t>9786257387613</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Anlama Etkisi Bakımından Kur’an Zamirleri</t>
+          <t>Hakikatin Binbir Hali</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257387545</t>
+          <t>9786257387590</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>İki Halife Ebubekir ve Ömer (ra.)</t>
+          <t>Ebu’l-Hüseyin el-Hayyat ve Mu‘tezili Düşüncenin Savunusu</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>390</v>
+        <v>700</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257387484</t>
+          <t>9786257387347</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Muhammed ve Muhammedilik</t>
+          <t>Avesta</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>390</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257387491</t>
+          <t>9786257387637</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bir Kitap Olarak Kur’an</t>
+          <t>Anlama Etkisi Bakımından Kur’an Zamirleri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257387507</t>
+          <t>9786257387545</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Tarihsel Gelişimi</t>
+          <t>İki Halife Ebubekir ve Ömer (ra.)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>390</v>
+        <v>455</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257387514</t>
+          <t>9786257387484</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Arabistan ve Araplar</t>
+          <t>Muhammed ve Muhammedilik</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>810</v>
+        <v>455</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257387538</t>
+          <t>9786257387491</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer Medine Dönemi 12</t>
+          <t>Kutsal Bir Kitap Olarak Kur’an</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>810</v>
+        <v>385</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257387521</t>
+          <t>9786257387507</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer Medine Dönemi 11</t>
+          <t>Kur’an’ın Tarihsel Gelişimi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>780</v>
+        <v>455</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789758190256</t>
+          <t>9786257387514</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Vahiy</t>
+          <t>Arabistan ve Araplar</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>630</v>
+        <v>945</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257387439</t>
+          <t>9786257387538</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi -6-</t>
+          <t>Vahyin Gölgesinde Siyer Medine Dönemi 12</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>1500</v>
+        <v>945</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257387446</t>
+          <t>9786257387521</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Siretü Ömer b. Abdilaziz</t>
+          <t>Vahyin Gölgesinde Siyer Medine Dönemi 11</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>630</v>
+        <v>910</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257387453</t>
+          <t>9789758190256</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Fütuhu Mısr ve Ahbaruha</t>
+          <t>Kur’an’da Vahiy</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>945</v>
+        <v>735</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257387460</t>
+          <t>9786257387439</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru’d-Devleti’l-Abbasiyye</t>
+          <t>Tarihu’t-Taberi -6-</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>805</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257387477</t>
+          <t>9786257387446</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Tarih-Dil-Yorum Bağlamında Kur’an’ı Tanımak - Kur’an İlimlerine Giriş</t>
+          <t>Siretü Ömer b. Abdilaziz</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>630</v>
+        <v>720</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257387422</t>
+          <t>9786257387453</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer ve Yönetim Anlayışı</t>
+          <t>Fütuhu Mısr ve Ahbaruha</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>630</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257387385</t>
+          <t>9786257387460</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Siyerin Mekke Dönemi</t>
+          <t>Ahbaru’d-Devleti’l-Abbasiyye</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>840</v>
+        <v>920</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257387392</t>
+          <t>9786257387477</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Siyerin Medine Dönemi</t>
+          <t>Tarih-Dil-Yorum Bağlamında Kur’an’ı Tanımak - Kur’an İlimlerine Giriş</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>1020</v>
+        <v>735</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257387408</t>
+          <t>9786257387422</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İslam Milletlerine Dini, Edebi, İçtimai, Siyasi Meseleler - Tedbirler Hakkında</t>
+          <t>Hz. Ömer ve Yönetim Anlayışı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>480</v>
+        <v>735</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257283403</t>
+          <t>9786257387385</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Esbab-ı Nüzul Rivayetlerini Kur’an-Siyer Bağlamında Okumak</t>
+          <t>Siyerin Mekke Dönemi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>275</v>
+        <v>980</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257387415</t>
+          <t>9786257387392</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Beyan Fıkıh Usulü İlişkisi</t>
+          <t>Siyerin Medine Dönemi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>600</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257387330</t>
+          <t>9786257387408</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Tarihi -2 (Ciltli)</t>
+          <t>İslam Milletlerine Dini, Edebi, İçtimai, Siyasi Meseleler - Tedbirler Hakkında</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>1420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057596697</t>
+          <t>9786257283403</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesi ve Problemleri</t>
+          <t>Esbab-ı Nüzul Rivayetlerini Kur’an-Siyer Bağlamında Okumak</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>570</v>
+        <v>315</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257387378</t>
+          <t>9786257387415</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi Perspektifinden Kıssalarda Tarihsel Bilinçlilik</t>
+          <t>Beyan Fıkıh Usulü İlişkisi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257283298</t>
+          <t>9786257387330</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Farkındalıklarımız</t>
+          <t>İslam Öncesi Arap Tarihi -2 (Ciltli)</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>450</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257283304</t>
+          <t>9786057596697</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Din ve Dindarlıklar</t>
+          <t>İslam Felsefesi ve Problemleri</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>420</v>
+        <v>665</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059513630</t>
+          <t>9786257387378</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ateizmin Dini Bilimcilik Bilimci Natüralist Dünya Görüşünün Eleştirisi</t>
+          <t>Tarih Felsefesi Perspektifinden Kıssalarda Tarihsel Bilinçlilik</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>690</v>
+        <v>280</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057596727</t>
+          <t>9786257283298</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte Cismani Haşir Tartışmaları</t>
+          <t>Farkındalıklarımız</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257387019</t>
+          <t>9786257283304</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Tevhidin Felsefesi</t>
+          <t>Din ve Dindarlıklar</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257387149</t>
+          <t>9786059513630</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Tehafütüt-Tehafüt - Gazzali’ye Reddiye</t>
+          <t>Yeni Ateizmin Dini Bilimcilik Bilimci Natüralist Dünya Görüşünün Eleştirisi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>1260</v>
+        <v>805</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057596680</t>
+          <t>9786057596727</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi Açısından Kur’an Kıssaları</t>
+          <t>Yahudilikte Cismani Haşir Tartışmaları</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>540</v>
+        <v>385</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257387132</t>
+          <t>9786257387019</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Siretü İbn İshak - İlk Siyer Kitabı</t>
+          <t>Tevhidin Felsefesi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>1540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786059503730</t>
+          <t>9786257387149</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Müslüman - Bizans Münasebetleri</t>
+          <t>Tehafütüt-Tehafüt - Gazzali’ye Reddiye</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>540</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789758190225</t>
+          <t>9786057596680</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sorunu ve Bir Toplumun Doğuşu</t>
+          <t>Tarih Felsefesi Açısından Kur’an Kıssaları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>390</v>
+        <v>630</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257387231</t>
+          <t>9786257387132</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-Asar - Rivayetlerle Fıkıh</t>
+          <t>Siretü İbn İshak - İlk Siyer Kitabı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>560</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257387217</t>
+          <t>9786059503730</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kitabu Bağdad - Me’mun Dönemi</t>
+          <t>Müslüman - Bizans Münasebetleri</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>735</v>
+        <v>630</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057596413</t>
+          <t>9789758190225</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kelam’da Te’vil Sorunu</t>
+          <t>Kültür Sorunu ve Bir Toplumun Doğuşu</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>360</v>
+        <v>455</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257387309</t>
+          <t>9786257387231</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi - III</t>
+          <t>Kitabu’l-Asar - Rivayetlerle Fıkıh</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>1020</v>
+        <v>640</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057596277</t>
+          <t>9786257387217</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>İslam Kelamında Zihniyetler</t>
+          <t>Kitabu Bağdad - Me’mun Dönemi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>420</v>
+        <v>840</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057596611</t>
+          <t>9786057596413</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşünce Geleneğinde Tanrı Anlayışları I - Eş‘ariler</t>
+          <t>Kelam’da Te’vil Sorunu</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>570</v>
+        <v>420</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057596512</t>
+          <t>9786257387309</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kelamın Yapısı</t>
+          <t>İslam Tarihi - III</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>570</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257387224</t>
+          <t>9786057596277</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>İğasetü’l-Ümme - Mısır’da Kıtlıklar ve Mali Krizler</t>
+          <t>İslam Kelamında Zihniyetler</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>630</v>
+        <v>490</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257387286</t>
+          <t>9786057596611</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Hilafet</t>
+          <t>İslam Düşünce Geleneğinde Tanrı Anlayışları I - Eş‘ariler</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>330</v>
+        <v>665</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057596970</t>
+          <t>9786057596512</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Hadisler ve Yorumlar</t>
+          <t>İlahi Kelamın Yapısı</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>600</v>
+        <v>665</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057596246</t>
+          <t>9786257387224</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Usulünün Gelişiminde Sosyal Değişimin Rolü</t>
+          <t>İğasetü’l-Ümme - Mısır’da Kıtlıklar ve Mali Krizler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>570</v>
+        <v>720</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257387156</t>
+          <t>9786257387286</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Farklı Okumak - Hüseyin ve Yezit</t>
+          <t>Hilafet</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>270</v>
+        <v>385</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059513623</t>
+          <t>9786057596970</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Et-Ta‘likat Felsefi Bilimsel Fragmanlar - II</t>
+          <t>Hadisler ve Yorumlar</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057596604</t>
+          <t>9786057596246</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>El-Fütuh Fetihler -1</t>
+          <t>Fıkıh Usulünün Gelişiminde Sosyal Değişimin Rolü</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>1360</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057596703</t>
+          <t>9786257387156</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Cinler Bağlamında - Teolojinin Mitolojiden Arındırılması</t>
+          <t>Farklı Okumak - Hüseyin ve Yezit</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>1260</v>
+        <v>315</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057596710</t>
+          <t>9786059513623</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Bağdat’ın Ünlü Tarihçileri</t>
+          <t>Et-Ta‘likat Felsefi Bilimsel Fragmanlar - II</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257387293</t>
+          <t>9786057596604</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Arap Devleti ve Yıkılışı</t>
+          <t>El-Fütuh Fetihler -1</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>810</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057596963</t>
+          <t>9786057596703</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Antik Mısır’da Rahip Sınıfı</t>
+          <t>Cinler Bağlamında - Teolojinin Mitolojiden Arındırılması</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>540</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257387354</t>
+          <t>9786057596710</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi</t>
+          <t>Bağdat’ın Ünlü Tarihçileri</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>1470</v>
+        <v>300</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059281188</t>
+          <t>9786257387293</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve Modernlik</t>
+          <t>Arap Devleti ve Yıkılışı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>660</v>
+        <v>945</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059281102</t>
+          <t>9786057596963</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Klasik Nesih Teorisi ve Çağdaş Tefsirciler</t>
+          <t>Antik Mısır’da Rahip Sınıfı</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>750</v>
+        <v>630</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059281027</t>
+          <t>9786257387354</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Aklın ve Dilin Sınırlarında Kur'an</t>
+          <t>Tarihu’t-Taberi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>570</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789758190379</t>
+          <t>9786059281188</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Monologdan Diyaloğa</t>
+          <t>Din Sosyolojisi ve Modernlik</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>570</v>
+        <v>660</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789758190317</t>
+          <t>9786059281102</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Devletin Egemenlik Unsuru ve Egemenlikten Kaynaklanan Yetkileri</t>
+          <t>Klasik Nesih Teorisi ve Çağdaş Tefsirciler</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>510</v>
+        <v>875</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789758190331</t>
+          <t>9786059281027</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Devlet Geleneği Açısından Hişam b. Abdülmelik</t>
+          <t>Aklın ve Dilin Sınırlarında Kur'an</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>570</v>
+        <v>665</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789758190140</t>
+          <t>9789758190379</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Bilginin İslamileştirilmesi ve Çağdaş İslam Düşüncesi</t>
+          <t>Monologdan Diyaloğa</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>450</v>
+        <v>665</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257387361</t>
+          <t>9789758190317</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>İmam Maturidi'nin Fikirlerinde Ebu Hanife'nin Etkisi</t>
+          <t>Devletin Egemenlik Unsuru ve Egemenlikten Kaynaklanan Yetkileri</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>840</v>
+        <v>595</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059513647</t>
+          <t>9789758190331</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Aldatanların Söylem Dili Safsata</t>
+          <t>Devlet Geleneği Açısından Hişam b. Abdülmelik</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>480</v>
+        <v>665</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257387323</t>
+          <t>9789758190140</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Oksidentalizme Giriş - Modernden Postmoderne Fikirler ve Akımlar</t>
+          <t>Bilginin İslamileştirilmesi ve Çağdaş İslam Düşüncesi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>300</v>
+        <v>525</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257387316</t>
+          <t>9786257387361</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>İlim Kitabı - Sefer ha-Mada‘ - Yahudiliğin İnanç ve Ahlak İlkeleri</t>
+          <t>İmam Maturidi'nin Fikirlerinde Ebu Hanife'nin Etkisi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>510</v>
+        <v>980</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257283328</t>
+          <t>9786059513647</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Yönleriyle Zemahşeri ve Keşşaf'ta Asıl Anlam Vurgusu</t>
+          <t>Aldatanların Söylem Dili Safsata</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>510</v>
+        <v>560</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257387262</t>
+          <t>9786257387323</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Biz ve Onlar</t>
+          <t>Oksidentalizme Giriş - Modernden Postmoderne Fikirler ve Akımlar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257387279</t>
+          <t>9786257387316</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Aklımın Erdiği</t>
+          <t>İlim Kitabı - Sefer ha-Mada‘ - Yahudiliğin İnanç ve Ahlak İlkeleri</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>360</v>
+        <v>595</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257387248</t>
+          <t>9786257283328</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kelamın Kendine Yabancılaşması</t>
+          <t>Bilinmeyen Yönleriyle Zemahşeri ve Keşşaf'ta Asıl Anlam Vurgusu</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>270</v>
+        <v>595</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257387255</t>
+          <t>9786257387262</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Kültürel Antropolojisi</t>
+          <t>Biz ve Onlar</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>1320</v>
+        <v>490</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786059513616</t>
+          <t>9786257387279</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Faysalu’t-Tefrika</t>
+          <t>Aklımın Erdiği</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786059513609</t>
+          <t>9786257387248</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilim Tarihi ve Felsefesi</t>
+          <t>İlahi Kelamın Kendine Yabancılaşması</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>450</v>
+        <v>315</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786257387088</t>
+          <t>9786257387255</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Kitabu Usuli’d-Din</t>
+          <t>Kur’an’ın Kültürel Antropolojisi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>240</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786257387095</t>
+          <t>9786059513616</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de İç Bütünlük</t>
+          <t>Faysalu’t-Tefrika</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>1080</v>
+        <v>350</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057596932</t>
+          <t>9786059513609</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Mülhatü’l-İ‘tikad İtikadın Güzelliği ve et-Terhib an Salati'r-Regaib Bid'at Risalesi</t>
+          <t>İslam Bilim Tarihi ve Felsefesi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>180</v>
+        <v>525</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257387101</t>
+          <t>9786257387088</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Kitabı</t>
+          <t>Kitabu Usuli’d-Din</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>630</v>
+        <v>280</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257387118</t>
+          <t>9786257387095</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Şeriat Esasları</t>
+          <t>Kur’an-ı Kerim’de İç Bütünlük</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>450</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786257387071</t>
+          <t>9786057596932</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Tahrimu’n-Nazar Fi Kütübi’l-Kelam</t>
+          <t>Mülhatü’l-İ‘tikad İtikadın Güzelliği ve et-Terhib an Salati'r-Regaib Bid'at Risalesi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786257387194</t>
+          <t>9786257387101</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Aksiyoloji Yazıları</t>
+          <t>Sünnet Kitabı</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>450</v>
+        <v>735</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786257387187</t>
+          <t>9786257387118</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 10</t>
+          <t>Şeriat Esasları</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>780</v>
+        <v>525</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786257387170</t>
+          <t>9786257387071</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 9</t>
+          <t>Tahrimu’n-Nazar Fi Kütübi’l-Kelam</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>810</v>
+        <v>315</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057596840</t>
+          <t>9786257387194</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Muhammed’in Haleflerinin Hayatları</t>
+          <t>Aksiyoloji Yazıları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>750</v>
+        <v>525</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786257387163</t>
+          <t>9786257387187</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Nüzul Dönemiyle Okumak</t>
+          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 10</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>360</v>
+        <v>910</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786257387200</t>
+          <t>9786257387170</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Bahira Efsanesi</t>
+          <t>Vahyin Gölgesinde Siyer - Medine Dönemi 9</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>300</v>
+        <v>945</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786257387125</t>
+          <t>9786057596840</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Akile Şerhi</t>
+          <t>Muhammed’in Haleflerinin Hayatları</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>510</v>
+        <v>875</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786257387064</t>
+          <t>9786257387163</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Riba ve Faiz</t>
+          <t>Kur’an’ı Nüzul Dönemiyle Okumak</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786257387057</t>
+          <t>9786257387200</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>İlahi Fiillerde Zorunluluk</t>
+          <t>Bir Hıristiyan Bahira Efsanesi</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>630</v>
+        <v>350</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786257387040</t>
+          <t>9786257387125</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Sünneti Çağa Taşımak</t>
+          <t>Akile Şerhi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>660</v>
+        <v>595</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786257387026</t>
+          <t>9786257387064</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Karar Yazıları 3</t>
+          <t>Riba ve Faiz</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>630</v>
+        <v>560</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786257387033</t>
+          <t>9786257387057</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Karar Yazıları 2</t>
+          <t>İlahi Fiillerde Zorunluluk</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>690</v>
+        <v>735</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057596345</t>
+          <t>9786257387040</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'da Arap Fetihleri</t>
+          <t>Sünneti Çağa Taşımak</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>270</v>
+        <v>770</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057596857</t>
+          <t>9786257387026</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Tarihu Sini</t>
+          <t>Karar Yazıları 3</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>800</v>
+        <v>735</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057596987</t>
+          <t>9786257387033</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Hadis Kültürü ve Eleştirisi</t>
+          <t>Karar Yazıları 2</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>810</v>
+        <v>805</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057596826</t>
+          <t>9786057596345</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>El-Avasım Mine’l-Kavasım</t>
+          <t>Orta Asya'da Arap Fetihleri</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>870</v>
+        <v>315</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257387002</t>
+          <t>9786057596857</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>El–Fütüh - Fetihler 2</t>
+          <t>Tarihu Sini</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>870</v>
+        <v>920</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057596994</t>
+          <t>9786057596987</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 5</t>
+          <t>Hadis Kültürü ve Eleştirisi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>1540</v>
+        <v>945</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057596888</t>
+          <t>9786057596826</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi 2</t>
+          <t>El-Avasım Mine’l-Kavasım</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>1020</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057596871</t>
+          <t>9786257387002</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi 1</t>
+          <t>El–Fütüh - Fetihler 2</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>1140</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057596796</t>
+          <t>9786057596994</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 1</t>
+          <t>Tarihu’t-Taberi 5</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>1260</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057596802</t>
+          <t>9786057596888</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Siyeru’l- Evzai - Reddiye Geleneği</t>
+          <t>İslam Tarihi 2</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>560</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057596895</t>
+          <t>9786057596871</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Rivayet Kültürünü Anlamak</t>
+          <t>İslam Tarihi 1</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>420</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057596925</t>
+          <t>9786057596796</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kitabü Hüceci’n-Nübüvve - Nübüvvetin Delilleri</t>
+          <t>Şerhü’s-Siyeri’l-Kebir - İslam Savaş Hukuku 1</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>240</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057596918</t>
+          <t>9786057596802</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Er-Reddu‘ale’z-Zenadıka ve’l-Cehmiyye - Zındıklara ve Cehmiyye’ye Reddiye</t>
+          <t>Siyeru’l- Evzai - Reddiye Geleneği</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>275</v>
+        <v>640</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057596901</t>
+          <t>9786057596895</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>El-Minhac Fi Usuli’d-Din - Dinin Temel İlkelerini Anlama Yöntemi</t>
+          <t>Rivayet Kültürünü Anlamak</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>210</v>
+        <v>490</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057596819</t>
+          <t>9786057596925</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>El-Meharic Fi’l-Hiyel - Şer‘i Çıkış Yolları</t>
+          <t>Kitabü Hüceci’n-Nübüvve - Nübüvvetin Delilleri</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>665</v>
+        <v>280</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057596789</t>
+          <t>9786057596918</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>El-İkdü’l-Ferid - Kültürel İnciler 3</t>
+          <t>Er-Reddu‘ale’z-Zenadıka ve’l-Cehmiyye - Zındıklara ve Cehmiyye’ye Reddiye</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>910</v>
+        <v>315</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057596772</t>
+          <t>9786057596901</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>El-İkdü’l-Ferid - Kültürel İnciler 2</t>
+          <t>El-Minhac Fi Usuli’d-Din - Dinin Temel İlkelerini Anlama Yöntemi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>910</v>
+        <v>245</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057596765</t>
+          <t>9786057596819</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>El-İkdü'l-Ferid - Kültürel İnciler 1</t>
+          <t>El-Meharic Fi’l-Hiyel - Şer‘i Çıkış Yolları</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>910</v>
+        <v>760</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057596628</t>
+          <t>9786057596789</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Tetkikleri</t>
+          <t>El-İkdü’l-Ferid - Kültürel İnciler 3</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>690</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057596635</t>
+          <t>9786057596772</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Hadis Çeviri Yorum</t>
+          <t>El-İkdü’l-Ferid - Kültürel İnciler 2</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>600</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057596956</t>
+          <t>9786057596765</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 8 - Vahyin Gölgesinde Siyer</t>
+          <t>El-İkdü'l-Ferid - Kültürel İnciler 1</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>750</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057596949</t>
+          <t>9786057596628</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 7 - Vahyin Gölgesinde Siyer</t>
+          <t>Sünnet Tetkikleri</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>750</v>
+        <v>805</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057596734</t>
+          <t>9786057596635</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sözün Özü</t>
+          <t>Hadis Çeviri Yorum</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>330</v>
+        <v>700</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057596741</t>
+          <t>9786057596956</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Otorite ve Din</t>
+          <t>Medine Dönemi 8 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>360</v>
+        <v>875</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057596581</t>
+          <t>9786057596949</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesi</t>
+          <t>Medine Dönemi 7 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>240</v>
+        <v>875</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786057596659</t>
+          <t>9786057596734</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Nazımetü’z-Zühr Şerhi</t>
+          <t>Sözün Özü</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>570</v>
+        <v>385</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786057596642</t>
+          <t>9786057596741</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Halk Nazarına Bir Niçe Mesele</t>
+          <t>Otorite ve Din</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786057596666</t>
+          <t>9786057596581</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Fıkhu’l-Kur’an</t>
+          <t>Tarih Felsefesi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786057596673</t>
+          <t>9786057596659</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Araplarda Nesi Sistemi ve İslam’da Takvim Nizamı</t>
+          <t>Nazımetü’z-Zühr Şerhi</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>270</v>
+        <v>665</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057596574</t>
+          <t>9786057596642</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 4</t>
+          <t>Halk Nazarına Bir Niçe Mesele</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>1470</v>
+        <v>525</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057596550</t>
+          <t>9786057596666</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Tarihçilerin Dünya Tarihi Tasarımları</t>
+          <t>Fıkhu’l-Kur’an</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057596543</t>
+          <t>9786057596673</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kur'an</t>
+          <t>İslam Öncesi Araplarda Nesi Sistemi ve İslam’da Takvim Nizamı</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>390</v>
+        <v>315</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786057596567</t>
+          <t>9786057596574</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Muhammed ve İslam’ın Yükselişi</t>
+          <t>Tarihu’t-Taberi 4</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>810</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057596468</t>
+          <t>9786057596550</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 6 - Vahyin Gölgesinde Siyer</t>
+          <t>Müslüman Tarihçilerin Dünya Tarihi Tasarımları</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786057596451</t>
+          <t>9786057596543</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Medine Dönemi 5 - Vahyin Gölgesinde Siyer</t>
+          <t>Kur'an</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>780</v>
+        <v>455</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057596482</t>
+          <t>9786057596567</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Et-Tenbih ve’l-İşraf</t>
+          <t>Muhammed ve İslam’ın Yükselişi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>940</v>
+        <v>945</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057596505</t>
+          <t>9786057596468</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hitabın Tefsiri 2 (Ciltli)</t>
+          <t>Medine Dönemi 6 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>1560</v>
+        <v>875</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057596475</t>
+          <t>9786057596451</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Alevi Ocakları ve Grupları</t>
+          <t>Medine Dönemi 5 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>1050</v>
+        <v>910</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057596437</t>
+          <t>9786057596482</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Sünni Tefsir Geleneğinde Zındıklık Algısı</t>
+          <t>Et-Tenbih ve’l-İşraf</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>600</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057596444</t>
+          <t>9786057596505</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İslam Kültüründe Kurucu Paradigmanın Değişimi</t>
+          <t>İlahi Hitabın Tefsiri 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>270</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057596420</t>
+          <t>9786057596475</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Ebu Hanife'de Din ve Siyaset</t>
+          <t>Anadolu’da Alevi Ocakları ve Grupları</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>600</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057596390</t>
+          <t>9786057596437</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l-İman - İlk İman Tartışmaları</t>
+          <t>Sünni Tefsir Geleneğinde Zındıklık Algısı</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>270</v>
+        <v>700</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057596383</t>
+          <t>9786057596444</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>El-Alim Ve'l-Müteallim - Kelami Tartışmalar</t>
+          <t>İslam Kültüründe Kurucu Paradigmanın Değişimi</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059281911</t>
+          <t>9786057596420</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Sözlükbilim ve Tefsir</t>
+          <t>Ebu Hanife'de Din ve Siyaset</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>780</v>
+        <v>700</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057596024</t>
+          <t>9786057596390</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Şii Hadis Tarihi</t>
+          <t>Kitabü'l-İman - İlk İman Tartışmaları</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>930</v>
+        <v>315</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057596376</t>
+          <t>9786057596383</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>İmamiyye Şiası ve Temel Kavramları</t>
+          <t>El-Alim Ve'l-Müteallim - Kelami Tartışmalar</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057596291</t>
+          <t>9786059281911</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Fihristi</t>
+          <t>Sözlükbilim ve Tefsir</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>1500</v>
+        <v>910</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786057596406</t>
+          <t>9786057596024</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>İlhamice</t>
+          <t>Şii Hadis Tarihi</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>390</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057596338</t>
+          <t>9786057596376</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Büyük Mevzularda Ufak Fikirler</t>
+          <t>İmamiyye Şiası ve Temel Kavramları</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>480</v>
+        <v>385</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057596307</t>
+          <t>9786057596291</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Şeriat-i İslamiyye Nazarında Müskirat ve Meyyit Yakmak Meseleleri</t>
+          <t>Kur’an Fihristi</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>330</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057596239</t>
+          <t>9786057596406</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Kitabün Fihi Bed'ü'l-İslam</t>
+          <t>İlhamice</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>560</v>
+        <v>455</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057596369</t>
+          <t>9786057596338</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Oryantalistik Kur’an Çalışmaları ve İhlas Suresi</t>
+          <t>Büyük Mevzularda Ufak Fikirler</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>270</v>
+        <v>560</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057596321</t>
+          <t>9786057596307</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Ayet-i Kerimelerinin Mu'ciz İfadelerine Göre Ya Cüc</t>
+          <t>Şeriat-i İslamiyye Nazarında Müskirat ve Meyyit Yakmak Meseleleri</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>270</v>
+        <v>385</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057596260</t>
+          <t>9786057596239</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Et-Tarih</t>
+          <t>Kitabün Fihi Bed'ü'l-İslam</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>940</v>
+        <v>640</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057596314</t>
+          <t>9786057596369</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Mülahaza</t>
+          <t>Oryantalistik Kur’an Çalışmaları ve İhlas Suresi</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>300</v>
+        <v>315</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057596284</t>
+          <t>9786057596321</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-Tefsir Yazıları</t>
+          <t>Kur'an-ı Kerim Ayet-i Kerimelerinin Mu'ciz İfadelerine Göre Ya Cüc</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786057596185</t>
+          <t>9786057596260</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Terör Endüstrisi, Din ve Şiddet</t>
+          <t>Et-Tarih</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>1320</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059281089</t>
+          <t>9786057596314</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Horasan’ın Bilim Merkezi Merv</t>
+          <t>Mülahaza</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>630</v>
+        <v>350</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786057596222</t>
+          <t>9786057596284</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Meğazi</t>
+          <t>Kur’an-Tefsir Yazıları</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>875</v>
+        <v>420</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786057596215</t>
+          <t>9786057596185</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 3</t>
+          <t>Terör Endüstrisi, Din ve Şiddet</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>1470</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786057596253</t>
+          <t>9786059281089</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Abbasiler Döneminde Sosyal Hayat</t>
+          <t>Horasan’ın Bilim Merkezi Merv</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>660</v>
+        <v>735</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786057596208</t>
+          <t>9786057596222</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat-ı Arabiyye ile Ulum-i İslamiyye</t>
+          <t>Kitabü’l-Meğazi</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>450</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786057596178</t>
+          <t>9786057596215</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Zekat</t>
+          <t>Tarihu’t-Taberi 3</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>450</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786057596192</t>
+          <t>9786057596253</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Şeriat Niçin Rüyeti İtibar Etmiş?</t>
+          <t>Abbasiler Döneminde Sosyal Hayat</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>480</v>
+        <v>770</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786057596154</t>
+          <t>9786057596208</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Rahmet-i İlahiyye Burhanları ve İnsanların Akide-i İlahiyyelerine Bir Nazar</t>
+          <t>Edebiyat-ı Arabiyye ile Ulum-i İslamiyye</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>510</v>
+        <v>525</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786057596161</t>
+          <t>9786057596178</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Mushaflar Tarihi</t>
+          <t>Zekat</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>270</v>
+        <v>525</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786057596130</t>
+          <t>9786057596192</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>İslami Modernizm Geleneğinde Ahlak Anlayışı</t>
+          <t>Şeriat Niçin Rüyeti İtibar Etmiş?</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059281560</t>
+          <t>9786057596154</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Mütekaddimin Kelamında Nassı Anlama ve Aşırı Yorum</t>
+          <t>Rahmet-i İlahiyye Burhanları ve İnsanların Akide-i İlahiyyelerine Bir Nazar</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>660</v>
+        <v>595</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057596079</t>
+          <t>9786057596161</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sorunlar ve Kelam</t>
+          <t>Kur’an ve Mushaflar Tarihi</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>660</v>
+        <v>315</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057596048</t>
+          <t>9786057596130</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi ve Tarihteki Yeri</t>
+          <t>İslami Modernizm Geleneğinde Ahlak Anlayışı</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786057596031</t>
+          <t>9786059281560</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>İslam Kelamı</t>
+          <t>Mütekaddimin Kelamında Nassı Anlama ve Aşırı Yorum</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>600</v>
+        <v>770</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057596147</t>
+          <t>9786057596079</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Küfreden Düşünme Karşıtı Şükreden Düşünme</t>
+          <t>Çağdaş Sorunlar ve Kelam</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>390</v>
+        <v>770</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057596093</t>
+          <t>9786057596048</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Tarihu’t-Taberi 2</t>
+          <t>İslam Düşüncesi ve Tarihteki Yeri</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>1470</v>
+        <v>630</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786057596000</t>
+          <t>9786057596031</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Siyer - Kur’an İlişkisi</t>
+          <t>İslam Kelamı</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>660</v>
+        <v>700</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786057596017</t>
+          <t>9786057596147</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Farklı Okumalar</t>
+          <t>Küfreden Düşünme Karşıtı Şükreden Düşünme</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>300</v>
+        <v>455</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789944162814</t>
+          <t>9786057596093</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Şia ve Tarihi Rivayetler</t>
+          <t>Tarihu’t-Taberi 2</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>660</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786057596123</t>
+          <t>9786057596000</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Çağdaş Yaklaşımlar</t>
+          <t>Siyer - Kur’an İlişkisi</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>600</v>
+        <v>770</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786057596116</t>
+          <t>9786057596017</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Dini Literatüründe Mesih Deccal ve Gog - Magog</t>
+          <t>Farklı Okumalar</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786057596109</t>
+          <t>9789944162814</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Yahudilerin Ahir Zamanı</t>
+          <t>Şia ve Tarihi Rivayetler</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>600</v>
+        <v>770</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059281980</t>
+          <t>9786057596123</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
+          <t>Kur’an’a Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786057596062</t>
+          <t>9786057596116</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Şafi'i Fıkıh Usulünün Gelişimi</t>
+          <t>Yahudi Dini Literatüründe Mesih Deccal ve Gog - Magog</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>780</v>
+        <v>560</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059281904</t>
+          <t>9786057596109</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihinin ilk Kaynakları</t>
+          <t>Yahudilerin Ahir Zamanı</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>690</v>
+        <v>700</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059281898</t>
+          <t>9786059281980</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Aklın İçindeki İlhamlar</t>
+          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>360</v>
+        <v>875</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059281973</t>
+          <t>9786057596062</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Siyaset İtikad Din</t>
+          <t>Şafi'i Fıkıh Usulünün Gelişimi</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>600</v>
+        <v>910</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059281966</t>
+          <t>9786059281904</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Mahiyeti ve Yorumu</t>
+          <t>İslam Tarihinin ilk Kaynakları</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>270</v>
+        <v>805</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789944162029</t>
+          <t>9786059281898</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Atlası (Ciltli)</t>
+          <t>Aklın İçindeki İlhamlar</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>960</v>
+        <v>420</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059281850</t>
+          <t>9786059281973</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l - İntisar</t>
+          <t>Siyaset İtikad Din</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>980</v>
+        <v>700</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059281867</t>
+          <t>9786059281966</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l - Mesahif</t>
+          <t>Kur’an’ın Mahiyeti ve Yorumu</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>1085</v>
+        <v>315</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059281881</t>
+          <t>9789944162029</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Kamuoyu Oluşturmadaki Rolü</t>
+          <t>Kur'an Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>510</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059281997</t>
+          <t>9786059281850</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
+          <t>Kitabü'l - İntisar</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>780</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059281928</t>
+          <t>9786059281867</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Arap Coğrafyası ve Kur'an</t>
+          <t>Kitabü’l - Mesahif</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>336</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059281843</t>
+          <t>9786059281881</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Kavaid-i Fıkhiyye</t>
+          <t>Kur’an’ın Kamuoyu Oluşturmadaki Rolü</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>1170</v>
+        <v>595</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059281836</t>
+          <t>9786059281997</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hitabın Tefsiri - 1 (Ciltli)</t>
+          <t>Nüzul Sürecinde Müslümanların Gayrimüslimlerle İlişkileri</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>1560</v>
+        <v>910</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059281812</t>
+          <t>9786059281928</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Kabileden Devlete Medine Tecrübesi</t>
+          <t>Arap Coğrafyası ve Kur'an</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>630</v>
+        <v>385</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059281768</t>
+          <t>9786059281843</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru'l-Medine / İslam Klasikleri 11</t>
+          <t>Kavaid-i Fıkhiyye</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>1050</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059281782</t>
+          <t>9786059281836</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>El-Muhabber / İslam Klasikleri 13</t>
+          <t>İlahi Hitabın Tefsiri - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>945</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059281775</t>
+          <t>9786059281812</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l-Harac / İslam Klasikleri 12</t>
+          <t>Kabileden Devlete Medine Tecrübesi</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>700</v>
+        <v>735</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059281805</t>
+          <t>9786059281768</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Erol Güngör</t>
+          <t>Ahbaru'l-Medine / İslam Klasikleri 11</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>270</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059503310</t>
+          <t>9786059281782</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Çağdaşlaşma 1</t>
+          <t>El-Muhabber / İslam Klasikleri 13</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>570</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059503266</t>
+          <t>9786059281775</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın İki Fıkhi Okunuşu</t>
+          <t>Kitabü'l-Harac / İslam Klasikleri 12</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>480</v>
+        <v>800</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059281751</t>
+          <t>9786059281805</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Orta Doğu Siyasi Tarihinde Dürziler</t>
+          <t>Erol Güngör</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786059281072</t>
+          <t>9786059503310</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Dinlerde İntihar Şehitlik ve Ötanazi</t>
+          <t>Kur'an ve Çağdaşlaşma 1</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>480</v>
+        <v>665</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059281065</t>
+          <t>9786059503266</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Fıkhi Hükümlerin Usuli Dayanakları</t>
+          <t>Kur'an'ın İki Fıkhi Okunuşu</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>660</v>
+        <v>560</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059281003</t>
+          <t>9786059281751</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>İslam Öncesi Arap Mitolojisi</t>
+          <t>Orta Doğu Siyasi Tarihinde Dürziler</t>
         </is>
       </c>
       <c r="C453" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059281669</t>
+          <t>9786059281072</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Hanbeli Usulcülerin Hadis Metodolojisi</t>
+          <t>Dinlerde İntihar Şehitlik ve Ötanazi</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>780</v>
+        <v>560</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059281713</t>
+          <t>9786059281065</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Mekke Dönemi 1 - Vahyin Gölgesinde Siyer</t>
+          <t>Fıkhi Hükümlerin Usuli Dayanakları</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>810</v>
+        <v>770</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059281744</t>
+          <t>9786059281003</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Mekke Yılları 4 - Vahyin Gölgesinde Siyer</t>
+          <t>İslam Öncesi Arap Mitolojisi</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>870</v>
+        <v>490</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059281737</t>
+          <t>9786059281669</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Mekke Yılları 3 - Vahyin Gölgesinde Siyer</t>
+          <t>Hanbeli Usulcülerin Hadis Metodolojisi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>690</v>
+        <v>910</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059281720</t>
+          <t>9786059281713</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Mekke Yılları 2 - Vahyin Gölgesinde Siyer</t>
+          <t>Mekke Dönemi 1 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>690</v>
+        <v>945</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059281690</t>
+          <t>9786059281744</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Tarihsellik Üzerine</t>
+          <t>Mekke Yılları 4 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>630</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786059281676</t>
+          <t>9786059281737</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Geleneğinde Anlam-Yorum Nüzul-Siret İlişkisi</t>
+          <t>Mekke Yılları 3 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>360</v>
+        <v>805</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059281645</t>
+          <t>9786059281720</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kelamında Teklif ve Sorumluluk</t>
+          <t>Mekke Yılları 2 - Vahyin Gölgesinde Siyer</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>300</v>
+        <v>805</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059281652</t>
+          <t>9786059281690</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tefsirinde Öznellik</t>
+          <t>Kur’an ve Tarihsellik Üzerine</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>750</v>
+        <v>735</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786059281638</t>
+          <t>9786059281676</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Vak‘atu Sıffin</t>
+          <t>Tefsir Geleneğinde Anlam-Yorum Nüzul-Siret İlişkisi</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>1085</v>
+        <v>420</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059281591</t>
+          <t>9786059281645</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>El-A‘laku’n-Nefise</t>
+          <t>Müslüman Kelamında Teklif ve Sorumluluk</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>1120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059281621</t>
+          <t>9786059281652</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da İslam Öncesi Kültür</t>
+          <t>Kur’an Tefsirinde Öznellik</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>1320</v>
+        <v>875</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059281607</t>
+          <t>9786059281638</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz İlhamlar</t>
+          <t>Vak‘atu Sıffin</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>250</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059281614</t>
+          <t>9786059281591</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Farklı Anlama ve Nedenleri</t>
+          <t>El-A‘laku’n-Nefise</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>900</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059281577</t>
+          <t>9786059281621</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Tarihsel Mahiyeti</t>
+          <t>Kur'an'da İslam Öncesi Kültür</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>630</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059281584</t>
+          <t>9786059281607</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Karar Yazıları</t>
+          <t>İsimsiz İlhamlar</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>630</v>
+        <v>350</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059281553</t>
+          <t>9786059281614</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Oryantalistlere Göre Kur’an’ın Kaynağı ve Metinleşmesi</t>
+          <t>Kur’an’ı Farklı Anlama ve Nedenleri</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>390</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059281492</t>
+          <t>9786059281577</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Hicret Bağlamında Tarih ve Hadis Metodolojileri</t>
+          <t>Vahyin Tarihsel Mahiyeti</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>780</v>
+        <v>735</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059281546</t>
+          <t>9786059281584</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Dilbilimsel Tefsirlerde Kıraatlere Yaklaşım</t>
+          <t>Karar Yazıları</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>570</v>
+        <v>735</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059281539</t>
+          <t>9786059281553</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>El-İmame ve’s-Siyase</t>
+          <t>Oryantalistlere Göre Kur’an’ın Kaynağı ve Metinleşmesi</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>1295</v>
+        <v>455</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059281522</t>
+          <t>9786059281492</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>El-Ahbaru’t-Tıval</t>
+          <t>Hicret Bağlamında Tarih ve Hadis Metodolojileri</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>1085</v>
+        <v>910</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059281515</t>
+          <t>9786059281546</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Ahbaru Mekke - Mekke Tarihi</t>
+          <t>Dilbilimsel Tefsirlerde Kıraatlere Yaklaşım</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>1505</v>
+        <v>665</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786059281508</t>
+          <t>9786059281539</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Sünniliğin Eleştirisine Giriş</t>
+          <t>El-İmame ve’s-Siyase</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>390</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786059281485</t>
+          <t>9786059281522</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Düşüncesinde İslam Algısı</t>
+          <t>El-Ahbaru’t-Tıval</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>540</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786059281478</t>
+          <t>9786059281515</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisine Giriş ya da Meleklere Ağıt</t>
+          <t>Ahbaru Mekke - Mekke Tarihi</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>300</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786059281454</t>
+          <t>9786059281508</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü</t>
+          <t>Sünniliğin Eleştirisine Giriş</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786059281423</t>
+          <t>9786059281485</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Metinleşme Tarihi</t>
+          <t>Yahudi Düşüncesinde İslam Algısı</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>510</v>
+        <v>630</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786059281447</t>
+          <t>9786059281478</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Mu'tezile'de İmamet ve Siyaset</t>
+          <t>Din Sosyolojisine Giriş ya da Meleklere Ağıt</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>570</v>
+        <v>350</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786059281461</t>
+          <t>9786059281454</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa Hayatı ve Mesajı</t>
+          <t>Tefsir Usulü</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>480</v>
+        <v>525</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786059281430</t>
+          <t>9786059281423</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Siyer Okumaları</t>
+          <t>Kur'an'ın Metinleşme Tarihi</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>300</v>
+        <v>595</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786059281409</t>
+          <t>9786059281447</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Es-Siretü’n - Nebeviyye ve Ahbaru’l - Hulefa</t>
+          <t>Mu'tezile'de İmamet ve Siyaset</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>1120</v>
+        <v>665</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786059281355</t>
+          <t>9786059281461</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Husün - Kubuh</t>
+          <t>Hz. İsa Hayatı ve Mesajı</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786059281416</t>
+          <t>9786059281430</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Din Sermayesinden İktidar Devşirmek: Fetö</t>
+          <t>Siyer Okumaları</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>660</v>
+        <v>350</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786059281393</t>
+          <t>9786059281409</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>FETÖ/PDY - Dini Gruplar ve Siyaset - 2</t>
+          <t>Es-Siretü’n - Nebeviyye ve Ahbaru’l - Hulefa</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>140</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786059281362</t>
+          <t>9786059281355</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve İslam Araştırmaları</t>
+          <t>Husün - Kubuh</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786059281379</t>
+          <t>9786059281416</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve İslami Modernizm</t>
+          <t>Din Sermayesinden İktidar Devşirmek: Fetö</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>330</v>
+        <v>770</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786059281386</t>
+          <t>9786059281393</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>El-Meğazi</t>
+          <t>FETÖ/PDY - Dini Gruplar ve Siyaset - 2</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>875</v>
+        <v>420</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786059281348</t>
+          <t>9786059281362</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tarihi</t>
+          <t>Din Sosyolojisi ve İslam Araştırmaları</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>660</v>
+        <v>350</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786059281331</t>
+          <t>9786059281379</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Sadık Halife Hz. Ebu Bekir</t>
+          <t>Din Sosyolojisi ve İslami Modernizm</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>630</v>
+        <v>385</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786059281232</t>
+          <t>9786059281386</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Bağlam ve Kur’an’ın Anlaşılması Üzerine</t>
+          <t>El-Meğazi</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>630</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786059281317</t>
+          <t>9786059281348</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Kuş Bakışı</t>
+          <t>Kur’an Tarihi</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>480</v>
+        <v>770</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786059281300</t>
+          <t>9786059281331</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Biliminde İhtilaf ve Gerilimler</t>
+          <t>Sadık Halife Hz. Ebu Bekir</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>270</v>
+        <v>735</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786059281294</t>
+          <t>9786059281232</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Selefilik</t>
+          <t>Bağlam ve Kur’an’ın Anlaşılması Üzerine</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>360</v>
+        <v>735</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786059281263</t>
+          <t>9786059281317</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojiye Giriş</t>
+          <t>Kuş Bakışı</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>330</v>
+        <v>560</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786059281249</t>
+          <t>9786059281300</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Hasan ve Muaviye - Farklı Okumak</t>
+          <t>İslam Hukuk Biliminde İhtilaf ve Gerilimler</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>330</v>
+        <v>315</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786059281256</t>
+          <t>9786059281294</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Araplarının İlahları</t>
+          <t>İslam Düşüncesinde Selefilik</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786059281218</t>
+          <t>9786059281263</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Araplarının Ahiret İnancı</t>
+          <t>Sosyolojiye Giriş</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>480</v>
+        <v>385</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786059281270</t>
+          <t>9786059281249</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l-Emval</t>
+          <t>Hasan ve Muaviye - Farklı Okumak</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>1295</v>
+        <v>385</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786059281201</t>
+          <t>9786059281256</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Vahiy Nüzul</t>
+          <t>Cahiliye Araplarının İlahları</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>480</v>
+        <v>630</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786059281171</t>
+          <t>9786059281218</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Ümmetçiliğe Doğru</t>
+          <t>Cahiliye Araplarının Ahiret İnancı</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>330</v>
+        <v>560</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786059281195</t>
+          <t>9786059281270</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi ve Yöntem</t>
+          <t>Kitabü’l-Emval</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>420</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786059281133</t>
+          <t>9786059281201</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>es-Sire</t>
+          <t>Kur'an Vahiy Nüzul</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786059281140</t>
+          <t>9786059281171</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l Esnam</t>
+          <t>Evrensel Ümmetçiliğe Doğru</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>350</v>
+        <v>385</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789944162395</t>
+          <t>9786059281195</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>El, Cahaz'ın Hadis - Sünnet Anlayışı</t>
+          <t>Din Sosyolojisi ve Yöntem</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>570</v>
+        <v>490</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786059281126</t>
+          <t>9786059281133</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okumaları</t>
+          <t>es-Sire</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786059281119</t>
+          <t>9786059281140</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Sosyal Bilim</t>
+          <t>Kitabü'l Esnam</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786059281034</t>
+          <t>9789944162395</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>İslam Tefsir Geleneğinde Muhalefet ve Eleştiri</t>
+          <t>El, Cahaz'ın Hadis - Sünnet Anlayışı</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>480</v>
+        <v>665</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786059281096</t>
+          <t>9786059281126</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Anlayıcı Yaklaşım ve Din Sosyolojisi İçin Uzanımları</t>
+          <t>Tarih Okumaları</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>690</v>
+        <v>455</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786054495795</t>
+          <t>9786059281119</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Eşref'ten Esfel'e İnsanın Serüveni</t>
+          <t>Nasıl Bir Sosyal Bilim</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>540</v>
+        <v>455</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786059281058</t>
+          <t>9786059281034</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber ve Namaz</t>
+          <t>İslam Tefsir Geleneğinde Muhalefet ve Eleştiri</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>510</v>
+        <v>560</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786059281041</t>
+          <t>9786059281096</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Böyle Buyurdu</t>
+          <t>Anlayıcı Yaklaşım ve Din Sosyolojisi İçin Uzanımları</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>780</v>
+        <v>805</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786059281010</t>
+          <t>9786054495795</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde İsrailiyyat'ın Kaynak ve Bilgi Değeri</t>
+          <t>Eşref'ten Esfel'e İnsanın Serüveni</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>570</v>
+        <v>630</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789944162975</t>
+          <t>9786059281058</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meali (Cep Boy) (Ciltli)</t>
+          <t>Hz. Peygamber ve Namaz</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>1310</v>
+        <v>595</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9789944162999</t>
+          <t>9786059281041</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Kabile Bürokrasisi ve Hz. Osman</t>
+          <t>Vicdan Böyle Buyurdu</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>600</v>
+        <v>910</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789944162760</t>
+          <t>9786059281010</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Kur'anın Filolojik Yorumu</t>
+          <t>Tefsirde İsrailiyyat'ın Kaynak ve Bilgi Değeri</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>1020</v>
+        <v>665</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789944162807</t>
+          <t>9789944162975</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Dört Halifeyi Farklı Okumak 4: Hz. Ali</t>
+          <t>Kur’an-ı Kerim Meali (Cep Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>240</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789758190669</t>
+          <t>9789944162999</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Psiko-Sosyal Açıdan Dini İletişim</t>
+          <t>Kabile Bürokrasisi ve Hz. Osman</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789944162944</t>
+          <t>9789944162760</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 4</t>
+          <t>Kur'anın Filolojik Yorumu</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>300</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789944162913</t>
+          <t>9789944162807</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Fazlur Rahman ile İslam'ı Yeniden Düşünmek</t>
+          <t>Dört Halifeyi Farklı Okumak 4: Hz. Ali</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>720</v>
+        <v>420</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789944162876</t>
+          <t>9789758190669</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem Mekki Surelerin Tahlili</t>
+          <t>Psiko-Sosyal Açıdan Dini İletişim</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>900</v>
+        <v>490</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789944162906</t>
+          <t>9789944162944</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Cahiliyye'yi Farklı Okumak</t>
+          <t>İslami Yenilenme - Makaleler 4</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789944162494</t>
+          <t>9789944162913</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Cahiliyeden İslamiyet’e Kadın</t>
+          <t>Fazlur Rahman ile İslam'ı Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>510</v>
+        <v>840</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789758190676</t>
+          <t>9789944162876</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Şiiri Üzerine</t>
+          <t>Erken Dönem Mekki Surelerin Tahlili</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>390</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789944162043</t>
+          <t>9789944162906</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Dogması Teslis</t>
+          <t>Cahiliyye'yi Farklı Okumak</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>570</v>
+        <v>350</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789944162937</t>
+          <t>9789944162494</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>İslami Yenilenme - Makaleler 1</t>
+          <t>Cahiliyeden İslamiyet’e Kadın</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>300</v>
+        <v>595</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789758190553</t>
+          <t>9789758190676</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>İslami Tarihçiliğin Doğuşu</t>
+          <t>Cahiliye Şiiri Üzerine</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>540</v>
+        <v>455</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789944162753</t>
+          <t>9789944162043</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlik Öncesi Hz. Muhammed</t>
+          <t>Bir Hıristiyan Dogması Teslis</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789758190713</t>
+          <t>9789944162937</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Şii Fırkalar</t>
+          <t>İslami Yenilenme - Makaleler 1</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>1330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789758190829</t>
+          <t>9789758190553</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Sünni Paradigmayı Anlamak</t>
+          <t>İslami Tarihçiliğin Doğuşu</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>475</v>
+        <v>630</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789944162883</t>
+          <t>9789944162753</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlamada Bağlamın Rolü ve Meallerdeki Bağlamsal Sorunlar</t>
+          <t>Peygamberlik Öncesi Hz. Muhammed</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>810</v>
+        <v>770</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789944162920</t>
+          <t>9789758190713</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Derin Ahlak</t>
+          <t>Şii Fırkalar</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>390</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789944162074</t>
+          <t>9789758190829</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Tefsir Kültürümüz</t>
+          <t>Sünni Paradigmayı Anlamak</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>450</v>
+        <v>665</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789944162586</t>
+          <t>9789944162883</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve İslami İlimlerin Anlaşılmasında Tarihin Önemi</t>
+          <t>Kur’an’ı Anlamada Bağlamın Rolü ve Meallerdeki Bağlamsal Sorunlar</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>540</v>
+        <v>945</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789758190218</t>
+          <t>9789944162920</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Ben Ne Kadar Tarihseliz?</t>
+          <t>Derin Ahlak</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>420</v>
+        <v>455</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789944162265</t>
+          <t>9789944162074</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Dili ve Retoriği</t>
+          <t>Kur’an ve Tefsir Kültürümüz</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>510</v>
+        <v>525</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789944162869</t>
+          <t>9789944162586</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Araplarının Uluhiyet Anlayışı</t>
+          <t>Kur’an ve İslami İlimlerin Anlaşılmasında Tarihin Önemi</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>360</v>
+        <v>630</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789944162845</t>
+          <t>9789758190218</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye’den İslam’a İbadet Tarihi</t>
+          <t>Kur’an ve Ben Ne Kadar Tarihseliz?</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789944162852</t>
+          <t>9789944162265</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Yitik Şehri Cündişapur</t>
+          <t>Kur’an Dili ve Retoriği</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>300</v>
+        <v>595</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789944162890</t>
+          <t>9789944162869</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Kufe'nin Siyasi Tarihi</t>
+          <t>Cahiliye Araplarının Uluhiyet Anlayışı</t>
         </is>
       </c>
       <c r="C542" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789944162821</t>
+          <t>9789944162845</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meali (Orta Boy) (Ciltli)</t>
+          <t>Cahiliye’den İslam’a İbadet Tarihi</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>1790</v>
+        <v>280</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789944162654</t>
+          <t>9789944162852</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Yeni İlmi Kelam</t>
+          <t>Bilimin Yitik Şehri Cündişapur</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>900</v>
+        <v>350</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789944162791</t>
+          <t>9789944162890</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Aşırı Yorum</t>
+          <t>Kufe'nin Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>850</v>
+        <v>490</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9789944162678</t>
+          <t>9789944162821</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Şia'da ve Ehl-i Sünnet'e Kur'an Tasavvuru</t>
+          <t>Kur’an-ı Kerim Meali (Orta Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>390</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789944162685</t>
+          <t>9789944162654</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Tefsirin Halleri</t>
+          <t>Yeni İlmi Kelam</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>840</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789944162746</t>
+          <t>9789944162791</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler Polemikler</t>
+          <t>Kur'an ve Aşırı Yorum</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789944162739</t>
+          <t>9789944162678</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamberin Savaşlarında İlahi Yardım</t>
+          <t>Şia'da ve Ehl-i Sünnet'e Kur'an Tasavvuru</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>420</v>
+        <v>455</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789944162722</t>
+          <t>9789944162685</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Sahabe Dönemi Siyasi Olaylarında Kur’an’ın Rolü</t>
+          <t>Tefsirin Halleri</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>780</v>
+        <v>980</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789944162159</t>
+          <t>9789944162746</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet</t>
+          <t>Söyleşiler Polemikler</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789944162463</t>
+          <t>9789944162739</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Siyasi-İtikadi İslam Mezhepleri Tarihi</t>
+          <t>Hz. Peygamberin Savaşlarında İlahi Yardım</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>1050</v>
+        <v>490</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789944162777</t>
+          <t>9789944162722</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Aleviliği</t>
+          <t>Sahabe Dönemi Siyasi Olaylarında Kur’an’ın Rolü</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>780</v>
+        <v>910</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9789758190645</t>
+          <t>9789944162159</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Tefsirin Oluşum Süreci</t>
+          <t>Ehl-i Sünnet</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>660</v>
+        <v>455</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9789944162838</t>
+          <t>9789944162463</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Kelam’da Nübüvvet Tartışmaları</t>
+          <t>Dünden Bugüne Siyasi-İtikadi İslam Mezhepleri Tarihi</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>720</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789758190089</t>
+          <t>9789944162777</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Ana Konularıyla Kur’an</t>
+          <t>Anadolu Aleviliği</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>480</v>
+        <v>910</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9789758190058</t>
+          <t>9789758190645</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Ahlakiliği Sorunu</t>
+          <t>Siyasal Tefsirin Oluşum Süreci</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>330</v>
+        <v>770</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786059281157</t>
+          <t>9789944162838</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber ve Gayb</t>
+          <t>Kelam’da Nübüvvet Tartışmaları</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>420</v>
+        <v>840</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789944162647</t>
+          <t>9789758190089</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Nass-Yorum İlişkisi</t>
+          <t>Ana Konularıyla Kur’an</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789758190911</t>
+          <t>9789758190058</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Dinin Bağlayıcılığı ve İnsanın Özgürlüğü</t>
+          <t>Allah’ın Ahlakiliği Sorunu</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>510</v>
+        <v>385</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786057596352</t>
+          <t>9786059281157</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukuk ve Kültür Tarihi Üzerine Makaleler</t>
+          <t>Hz. Peygamber ve Gayb</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>600</v>
+        <v>490</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789758190928</t>
+          <t>9789944162647</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Tokat Yöresinde Geleneksel Alevilik</t>
+          <t>Nass-Yorum İlişkisi</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>870</v>
+        <v>420</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789944162371</t>
+          <t>9789758190911</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Heterodoksi</t>
+          <t>Dinin Bağlayıcılığı ve İnsanın Özgürlüğü</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>510</v>
+        <v>595</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9789944162180</t>
+          <t>9786057596352</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Ehl-i Sünnet ve Şia Polemikleri</t>
+          <t>Türk Hukuk ve Kültür Tarihi Üzerine Makaleler</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>870</v>
+        <v>700</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9789758190812</t>
+          <t>9789758190928</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi Araştırmaları</t>
+          <t>Tokat Yöresinde Geleneksel Alevilik</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>660</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9789758190508</t>
+          <t>9789944162371</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel İsa</t>
+          <t>Tefsirde Heterodoksi</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>510</v>
+        <v>595</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9789944162289</t>
+          <t>9789944162180</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Bir Adlandırmanın Tahlili Ehl-i Sünnet Ehl-i Bid’at</t>
+          <t>Tefsirde Ehl-i Sünnet ve Şia Polemikleri</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>180</v>
+        <v>870</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9789758190041</t>
+          <t>9789758190812</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca İslami Metodoloji Sorunu</t>
+          <t>Tefsir Tarihi Araştırmaları</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>330</v>
+        <v>770</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9789944162104</t>
+          <t>9789758190508</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Kültürden Yazılı Kültüre Kur’an</t>
+          <t>Tarihsel İsa</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>600</v>
+        <v>595</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789758190171</t>
+          <t>9789944162289</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Sabit Din Dinamik Şeriat</t>
+          <t>Tarihsel Bir Adlandırmanın Tahlili Ehl-i Sünnet Ehl-i Bid’at</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>390</v>
+        <v>210</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789758190201</t>
+          <t>9789758190041</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Ruh - Beden İlişkisi Açısından İnsanın Bütünlüğü Sorunu</t>
+          <t>Tarih Boyunca İslami Metodoloji Sorunu</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>600</v>
+        <v>385</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9789944162531</t>
+          <t>9789944162104</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Realpolitik - Muhafazakarlık Karşıtı Yazılar</t>
+          <t>Sözlü Kültürden Yazılı Kültüre Kur’an</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9799944162011</t>
+          <t>9789758190171</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Presbiteryenlik ve Türk Presbiteryenler</t>
+          <t>Sabit Din Dinamik Şeriat</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>570</v>
+        <v>455</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789944162296</t>
+          <t>9789758190201</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Politik Teoloji Yazıları</t>
+          <t>Ruh - Beden İlişkisi Açısından İnsanın Bütünlüğü Sorunu</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>570</v>
+        <v>700</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789758190751</t>
+          <t>9789944162531</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Özgürlükçü Teoloji Yazıları</t>
+          <t>Realpolitik - Muhafazakarlık Karşıtı Yazılar</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789944162517</t>
+          <t>9799944162011</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tefsir Mirası</t>
+          <t>Presbiteryenlik ve Türk Presbiteryenler</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>450</v>
+        <v>665</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9789758190232</t>
+          <t>9789944162296</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Oluşum Sürecinde Abbasi İhtilali</t>
+          <t>Politik Teoloji Yazıları</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>240</v>
+        <v>655</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9789758190591</t>
+          <t>9789758190751</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Mu’tezile’nin Altın Çağı</t>
+          <t>Özgürlükçü Teoloji Yazıları</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9789758190560</t>
+          <t>9789944162517</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli İslam Hukuk Düşüncesinin Temellendirilmesi</t>
+          <t>Osmanlı Tefsir Mirası</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>570</v>
+        <v>525</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9789758190423</t>
+          <t>9789758190232</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Anlatım Sanatı</t>
+          <t>Oluşum Sürecinde Abbasi İhtilali</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>840</v>
+        <v>280</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9789944162388</t>
+          <t>9789758190591</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Kur’an, Tefsir ve Usul Üzerine</t>
+          <t>Mu’tezile’nin Altın Çağı</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9789944162692</t>
+          <t>9789758190560</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Dört Halifeyi Farklı Okumak 3 - Hz. Osman</t>
+          <t>Mukayeseli İslam Hukuk Düşüncesinin Temellendirilmesi</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>390</v>
+        <v>665</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
+          <t>9789758190423</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da Anlatım Sanatı</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9789944162388</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an, Tefsir ve Usul Üzerine</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9789944162692</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Dört Halifeyi Farklı Okumak 3 - Hz. Osman</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
           <t>9789944162708</t>
         </is>
       </c>
-      <c r="B583" s="1" t="inlineStr">
+      <c r="B586" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Süreçte Eşarilik Maturidilik İlişkişi</t>
         </is>
       </c>
-      <c r="C583" s="1">
-        <v>720</v>
+      <c r="C586" s="1">
+        <v>840</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>