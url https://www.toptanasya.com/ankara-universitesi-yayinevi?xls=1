--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -85,640 +85,685 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051362625</t>
+          <t>9786051369792</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Harezm-Altın Ordu Türkçesi</t>
+          <t>Hangi Haklar Evrensel Olmalı?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051369174</t>
+          <t>9786051369808</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Saha/Yakut İnanç Dünyası</t>
+          <t>Aliya İzetbegoviç: Düşünceleri ve Mücadelesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051369150</t>
+          <t>9786051369501</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aliya İzzzetbegoviç’in Düşünce Dünyası</t>
+          <t>Göç Gerçeği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051367859</t>
+          <t>9786051362625</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Metafiziği</t>
+          <t>Harezm-Altın Ordu Türkçesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051369044</t>
+          <t>9786051369174</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yapı Denetim Kuruluşlarının Mali Yükümlülükleri</t>
+          <t>Saha/Yakut İnanç Dünyası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051368900</t>
+          <t>9786051369150</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Pedagojik Bir Uygulama Olarak Diller Arası Geçişlilik</t>
+          <t>Aliya İzzzetbegoviç’in Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051368894</t>
+          <t>9786051367859</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>War, Humanity and Media</t>
+          <t>İbn Sina Metafiziği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051367989</t>
+          <t>9786051369044</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Düzenin İnşası</t>
+          <t>Yapı Denetim Kuruluşlarının Mali Yükümlülükleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051367965</t>
+          <t>9786051368900</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Endülüs'te Kadın (711-1492)</t>
+          <t>Pedagojik Bir Uygulama Olarak Diller Arası Geçişlilik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051367958</t>
+          <t>9786051368894</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ateizm ve Delilcilik</t>
+          <t>War, Humanity and Media</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051367934</t>
+          <t>9786051367989</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>ISO 27001 ve Kamu Kurumlarında Bilgi Güvenliği</t>
+          <t>Yeşil Düzenin İnşası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>230</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051367996</t>
+          <t>9786051367965</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Metaphysics of Free Will in Islamic Philosophy</t>
+          <t>Endülüs'te Kadın (711-1492)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051367736</t>
+          <t>9786051367958</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sivil Havacılıkta Yolcu Memnuniyeti ve Müşteri Sadakatinin Dinamikleri</t>
+          <t>Ateizm ve Delilcilik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>175</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051367972</t>
+          <t>9786051367934</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tanrı, İnayet ve Aranedencilik</t>
+          <t>ISO 27001 ve Kamu Kurumlarında Bilgi Güvenliği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>245</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051361215</t>
+          <t>9786051367996</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sitogenetikte Araştırma Yöntemleri ve Gözlemler</t>
+          <t>Metaphysics of Free Will in Islamic Philosophy</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051361307</t>
+          <t>9786051367736</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Jeoteknik Saha İnceleme Kılavuzu</t>
+          <t>Sivil Havacılıkta Yolcu Memnuniyeti ve Müşteri Sadakatinin Dinamikleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051361475</t>
+          <t>9786051367972</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Korece</t>
+          <t>Tanrı, İnayet ve Aranedencilik</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>245</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051361482</t>
+          <t>9786051361215</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Temel Proteomik Stratejiler</t>
+          <t>Sitogenetikte Araştırma Yöntemleri ve Gözlemler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051361512</t>
+          <t>9786051361307</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hareket ve Reji Sanatı</t>
+          <t>Jeoteknik Saha İnceleme Kılavuzu</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051361536</t>
+          <t>9786051361475</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sedimantoloji ve Stratigrafi Temel İlkeleri</t>
+          <t>Korece</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051361628</t>
+          <t>9786051361482</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Medya, Çocukluk ve Gençlik</t>
+          <t>Temel Proteomik Stratejiler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051362946</t>
+          <t>9786051361512</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>AQUAgraphs</t>
+          <t>Hareket ve Reji Sanatı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051363349</t>
+          <t>9786051361536</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kemal Atatürk Bir Beğeniyle Değerlendirme</t>
+          <t>Sedimantoloji ve Stratigrafi Temel İlkeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051363486</t>
+          <t>9786051361628</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bakla Tepe Geç Tunç Çağı Mezarları - Late Bronze Age Graves Of Bakla Tepe</t>
+          <t>Medya, Çocukluk ve Gençlik</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051364421</t>
+          <t>9786051362946</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlık ve Hıristiyanlık’ta İnsan - Der Mensch in Christentum und Islam</t>
+          <t>AQUAgraphs</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051367187</t>
+          <t>9786051363349</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Batı’nın Güvenlik Doktrinlerindeki Değişim: Melez Savaş Konsepti</t>
+          <t>Kemal Atatürk Bir Beğeniyle Değerlendirme</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051367200</t>
+          <t>9786051363486</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nato: Geçmişi, Günceli ve Geleceği</t>
+          <t>Bakla Tepe Geç Tunç Çağı Mezarları - Late Bronze Age Graves Of Bakla Tepe</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051367224</t>
+          <t>9786051364421</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zaman Üzerine Dört Ders</t>
+          <t>Müslümanlık ve Hıristiyanlık’ta İnsan - Der Mensch in Christentum und Islam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055264024</t>
+          <t>9786051367187</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hasan Ali Yücel Konuşmaları</t>
+          <t>Batı’nın Güvenlik Doktrinlerindeki Değişim: Melez Savaş Konsepti</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051368122</t>
+          <t>9786051367200</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tematik Tasavvuf Literatür Seçkisi 2</t>
+          <t>Nato: Geçmişi, Günceli ve Geleceği</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051368115</t>
+          <t>9786051367224</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tematik Tasavvuf Literatür Seçkisi 1</t>
+          <t>Zaman Üzerine Dört Ders</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051364070</t>
+          <t>9786055264024</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Siyaset, Bilim ve Yargıda Ankara Üniversiteliler</t>
+          <t>Hasan Ali Yücel Konuşmaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051361147</t>
+          <t>9786051368122</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet - Hıristiyanlık Kavramları Sözlüğü Seti - 2 Kitap Takım</t>
+          <t>Tematik Tasavvuf Literatür Seçkisi 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051361949</t>
+          <t>9786051368115</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Olarak Türk İşaret Dili - Öğrenci Kitabı 1 Temel A1 - A2</t>
+          <t>Tematik Tasavvuf Literatür Seçkisi 1</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>170</v>
+        <v>550</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051367439</t>
+          <t>9786051364070</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Galaksiler ve Kozmolojiye Giriş</t>
+          <t>Siyaset, Bilim ve Yargıda Ankara Üniversiteliler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051361338</t>
+          <t>9786051361147</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Jeolojisi</t>
+          <t>İslamiyet - Hıristiyanlık Kavramları Sözlüğü Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>4440000002114</t>
+          <t>9786051361949</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Maraş Tahrir Defteri (1563) 1 - 2 Cilt Takım 3. Hamur</t>
+          <t>Yabancı Dil Olarak Türk İşaret Dili - Öğrenci Kitabı 1 Temel A1 - A2</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>4440000002112</t>
+          <t>9786051367439</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Maraş Tahrir Defteri (1563) 1 - 2 Cilt Takım 1. Hamur</t>
+          <t>Galaksiler ve Kozmolojiye Giriş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055264017</t>
+          <t>9786051361338</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tılsım, İnanç ve Başkaldırı</t>
+          <t>Mühendislik Jeolojisi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
+          <t>4440000002114</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Maraş Tahrir Defteri (1563) 1 - 2 Cilt Takım 3. Hamur</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>4440000002112</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Maraş Tahrir Defteri (1563) 1 - 2 Cilt Takım 1. Hamur</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786055264017</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Tılsım, İnanç ve Başkaldırı</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
           <t>9786051372006</t>
         </is>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Harezm - Altın Ordu Türkçesi</t>
         </is>
       </c>
-      <c r="C41" s="1">
+      <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>