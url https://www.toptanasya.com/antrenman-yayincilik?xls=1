--- v0 (2025-11-03)
+++ v1 (2026-07-18)
@@ -94,141 +94,141 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786059409469</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>TYT-AYT Geometri Soru Bankası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059409452</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>TYT Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059409322</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Matematik 4</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>430</v>
+        <v>690</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059409445</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Altı Üstü Paragraf</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059409438</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hepsi TYT AYT Geometri Temel Orta Zor</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059409421</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hepsi TYT Matematik Temel Orta Zor</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059409384</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Matematik 8. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059409414</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Kimya</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059409391</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -259,121 +259,121 @@
         <is>
           <t>9786059409353</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla 7. Sınıf Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059409315</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Matematik 3</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>520</v>
+        <v>690</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059409308</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Hiç Problem Değil</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058821019</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Matematik 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>595</v>
+        <v>790</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056334351</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Geometri 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>595</v>
+        <v>790</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056669040</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Geometri 1</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>595</v>
+        <v>790</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786058821002</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Antrenmanlarla Matematik 1</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>595</v>
+        <v>790</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>