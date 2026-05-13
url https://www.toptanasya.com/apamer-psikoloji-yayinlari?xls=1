--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,460 +85,520 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057362841</t>
+          <t>9786056747731</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Anne Olunca Anladım</t>
+          <t>Borderline Kişilik Bozukluğu Olan Birini Sevmek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259991429</t>
+          <t>9786050629965</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ekran Süresini</t>
+          <t>Bilişsel Davranışçı Terapi - Dur ve Düşün (2 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>860</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259991412</t>
+          <t>3990000024756</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Dayanıklılık</t>
+          <t>Dürtü Sorunu ve DEHB İçin Bilişsel Davranışçı Terapi (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259991443</t>
+          <t>9786056747779</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>EMDR Çözümleri - 2</t>
+          <t>Kum Tepsisi Terapisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259991436</t>
+          <t>9786057362841</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>EMDR Çözümleri İyileşmeye Giden Yollar</t>
+          <t>Anne Olunca Anladım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259991405</t>
+          <t>9786259991429</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Oyun Terapisi Odasında Çocuklarla Emdr</t>
+          <t>Ekran Süresini</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>940</v>
+        <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057362896</t>
+          <t>9786259991412</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kaçıngan - Kısıtlı Yiyecek Alım Bozukluğu İçin Bilişsel Davranışçı Terapi</t>
+          <t>Psikolojik Dayanıklılık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>740</v>
+        <v>550</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057362872</t>
+          <t>9786259991443</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Çocuklarda Anksiyete</t>
+          <t>EMDR Çözümleri - 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>640</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057362865</t>
+          <t>9786259991436</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kukla Oyunu Terapisi</t>
+          <t>EMDR Çözümleri İyileşmeye Giden Yollar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>690</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057362858</t>
+          <t>9786259991405</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Odaklı Oyun Terapisi</t>
+          <t>Oyun Terapisi Odasında Çocuklarla Emdr</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>740</v>
+        <v>940</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057362834</t>
+          <t>9786057362896</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ergen Ruh Sağlığı Alanında Kullanılan Değerlendirme Araçları</t>
+          <t>Kaçıngan - Kısıtlı Yiyecek Alım Bozukluğu İçin Bilişsel Davranışçı Terapi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>540</v>
+        <v>740</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057362810</t>
+          <t>9786057362872</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çiftler İçin Kabul ve Kararlılık Terapisi</t>
+          <t>Okul Öncesi Çocuklarda Anksiyete</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>740</v>
+        <v>640</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057362803</t>
+          <t>9786057362865</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kaygı Yönetimi Becerileri Çalışma Kitabı</t>
+          <t>Kukla Oyunu Terapisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>740</v>
+        <v>690</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057362827</t>
+          <t>9786057362858</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Depresyon Tedavisi</t>
+          <t>Çözüm Odaklı Oyun Terapisi</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056747748</t>
+          <t>9786057362834</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>OKB'yi Yenmek</t>
+          <t>Çocuk Ergen Ruh Sağlığı Alanında Kullanılan Değerlendirme Araçları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>740</v>
+        <v>540</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056747700</t>
+          <t>9786057362810</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Oyun Terapisi</t>
+          <t>Çiftler İçin Kabul ve Kararlılık Terapisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>890</v>
+        <v>740</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050629989</t>
+          <t>9786057362803</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Öfke Yönetimi</t>
+          <t>Kaygı Yönetimi Becerileri Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050629927</t>
+          <t>9786057362827</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Stres Terapi Kartları – 52 Temel Mindfulness Becerisi</t>
+          <t>Depresyon Tedavisi</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050629972</t>
+          <t>9786056747748</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Depresyon Kaygı Farkındalık Kartları 52 Kart</t>
+          <t>OKB'yi Yenmek</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050629903</t>
+          <t>9786056747700</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Risk Altındaki Çocuklarla Yaratıcı Oyun</t>
+          <t>Oyun Terapisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>740</v>
+        <v>890</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050629910</t>
+          <t>9786050629989</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yakın İlişkilerde - Şiddet ve İstismar</t>
+          <t>Öfke Yönetimi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050629934</t>
+          <t>9786050629927</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Gizlenmiş Depresyon</t>
+          <t>Stres Terapi Kartları – 52 Temel Mindfulness Becerisi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>620</v>
+        <v>740</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056747793</t>
+          <t>9786050629972</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kısa Süreli Çözüm Odaklı Aile Terapisi</t>
+          <t>Depresyon Kaygı Farkındalık Kartları 52 Kart</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050629941</t>
+          <t>9786050629903</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Filial Terapi</t>
+          <t>Risk Altındaki Çocuklarla Yaratıcı Oyun</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>660</v>
+        <v>740</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056747786</t>
+          <t>9786050629910</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kısa Süreli Bilişsel Davranışçı Terapi</t>
+          <t>Yakın İlişkilerde - Şiddet ve İstismar</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056747762</t>
+          <t>9786050629934</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenlerde OKB Tedavisi</t>
+          <t>Mükemmel Gizlenmiş Depresyon</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>740</v>
+        <v>620</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056747755</t>
+          <t>9786056747793</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mindfulness</t>
+          <t>Kısa Süreli Çözüm Odaklı Aile Terapisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>550</v>
+        <v>740</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
+          <t>9786050629941</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Filial Terapi</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786056747786</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Süreli Bilişsel Davranışçı Terapi</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786056747762</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenlerde OKB Tedavisi</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786056747755</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Mindfulness</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
           <t>9786056747717</t>
         </is>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Çocuk Merkezli Oyun Terapisi</t>
         </is>
       </c>
-      <c r="C29" s="1">
+      <c r="C33" s="1">
         <v>740</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>