--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -109,496 +109,496 @@
         <is>
           <t>9786056747731</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Borderline Kişilik Bozukluğu Olan Birini Sevmek</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786050629965</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bilişsel Davranışçı Terapi - Dur ve Düşün (2 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>860</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>3990000024756</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dürtü Sorunu ve DEHB İçin Bilişsel Davranışçı Terapi (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056747779</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kum Tepsisi Terapisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>850</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057362841</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Anne Olunca Anladım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259991429</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Ekran Süresini</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>550</v>
+        <v>630</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259991412</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Psikolojik Dayanıklılık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>550</v>
+        <v>630</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259991443</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>EMDR Çözümleri - 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1250</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259991436</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>EMDR Çözümleri İyileşmeye Giden Yollar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1250</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259991405</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Oyun Terapisi Odasında Çocuklarla Emdr</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>940</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057362896</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kaçıngan - Kısıtlı Yiyecek Alım Bozukluğu İçin Bilişsel Davranışçı Terapi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057362872</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Çocuklarda Anksiyete</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>640</v>
+        <v>735</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057362865</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kukla Oyunu Terapisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>690</v>
+        <v>790</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057362858</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Çözüm Odaklı Oyun Terapisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057362834</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Çocuk Ergen Ruh Sağlığı Alanında Kullanılan Değerlendirme Araçları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>540</v>
+        <v>620</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057362810</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Çiftler İçin Kabul ve Kararlılık Terapisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057362803</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kaygı Yönetimi Becerileri Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057362827</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Depresyon Tedavisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056747748</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>OKB'yi Yenmek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056747700</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Oyun Terapisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>890</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786050629989</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Öfke Yönetimi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786050629927</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Stres Terapi Kartları – 52 Temel Mindfulness Becerisi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786050629972</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Depresyon Kaygı Farkındalık Kartları 52 Kart</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786050629903</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Risk Altındaki Çocuklarla Yaratıcı Oyun</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786050629910</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yakın İlişkilerde - Şiddet ve İstismar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786050629934</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Mükemmel Gizlenmiş Depresyon</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>620</v>
+        <v>710</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786056747793</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Kısa Süreli Çözüm Odaklı Aile Terapisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786050629941</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Filial Terapi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>660</v>
+        <v>760</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056747786</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kısa Süreli Bilişsel Davranışçı Terapi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786056747762</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Çocuk ve Ergenlerde OKB Tedavisi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786056747755</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Mindfulness</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>630</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786056747717</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Çocuk Merkezli Oyun Terapisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>740</v>
+        <v>850</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>