--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -124,66 +124,66 @@
         <is>
           <t>9786059755382</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Feyruşe</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059755238</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Zihin ve Beyin</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>176</v>
+        <v>358</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059755306</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Modern Devlette Bilimin Yeri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>158</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059755146</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Canın Notasız Son Şarkıları</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059755108</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -274,51 +274,51 @@
         <is>
           <t>9786055676896</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Canana Şiirler</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056548291</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Benim Adım Ada</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>144</v>
+        <v>292</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059755009</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Düş Zamanı Öyküleri</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058486201</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>