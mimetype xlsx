--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,5215 +85,5260 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255904171</t>
+          <t>9786255904249</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Toplumsal Nabzı</t>
+          <t>Türkiye’de Ateizmin Edebî Gücü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>910</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255904164</t>
+          <t>9786257283670</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kilisli Hocazâde Mehmet Tahir’in Muhtelitât Zübdetün Mine’t-Tasdîkât</t>
+          <t>Kur’ân’da Yaratılış</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>315</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255904195</t>
+          <t>9786255904256</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kadim İnançların Coğrafyası</t>
+          <t>Kökenli Mahallesi Halk İnanışları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>385</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255904188</t>
+          <t>9786255904171</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ailenin Saklı Yüzü</t>
+          <t>Vahyin Toplumsal Nabzı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>910</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255904157</t>
+          <t>9786255904164</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Yazıları - 2</t>
+          <t>Kilisli Hocazâde Mehmet Tahir’in Muhtelitât Zübdetün Mine’t-Tasdîkât</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>630</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255904140</t>
+          <t>9786255904195</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mantık Yazıları - 2</t>
+          <t>Kadim İnançların Coğrafyası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255904133</t>
+          <t>9786255904188</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sünnetullah ve Dua İlişkisi</t>
+          <t>Ailenin Saklı Yüzü</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255904119</t>
+          <t>9786255904157</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ruh ve Can Olgusu</t>
+          <t>Mevlana Yazıları - 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>630</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255904126</t>
+          <t>9786255904140</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Selefîlik/Selefiyye</t>
+          <t>Mantık Yazıları - 2</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255904102</t>
+          <t>9786255904133</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Agnostik Duraklama</t>
+          <t>Sünnetullah ve Dua İlişkisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255904089</t>
+          <t>9786255904119</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kelam Tarihi ve Ekolleri</t>
+          <t>Ruh ve Can Olgusu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>810</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255904096</t>
+          <t>9786255904126</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Felsefe Olur mu?</t>
+          <t>Selefîlik/Selefiyye</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255904072</t>
+          <t>9786255904102</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bilimselci Tefsirin İmkanı</t>
+          <t>Agnostik Duraklama</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>540</v>
+        <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255904065</t>
+          <t>9786255904089</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İzmler ve İslam</t>
+          <t>Kelam Tarihi ve Ekolleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>810</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255904010</t>
+          <t>9786255904096</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağı Sosyal Medya ve Din</t>
+          <t>İslam’da Felsefe Olur mu?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>480</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257283915</t>
+          <t>9786255904072</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mutezilî Düşüncenin Farklılaşması</t>
+          <t>Bilimselci Tefsirin İmkanı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>750</v>
+        <v>540</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255904058</t>
+          <t>9786255904065</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakâr Ahlâk ya da Ahlâksızlığın Kodları</t>
+          <t>İzmler ve İslam</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255904034</t>
+          <t>9786255904010</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Tabakât Kitaplarının Tefsire Etkisi</t>
+          <t>Z Kuşağı Sosyal Medya ve Din</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255904003</t>
+          <t>9786257283915</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Abdülkâhir el-Bağdâdî’nin Mezhepler Tarihi Yazıcılığı el-Fark beyne’l-Fırak’ın Söylem Analizi</t>
+          <t>Mutezilî Düşüncenin Farklılaşması</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>750</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257283991</t>
+          <t>9786255904058</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Kelâm Yaklaşımları</t>
+          <t>Muhafazakâr Ahlâk ya da Ahlâksızlığın Kodları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>680</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257283977</t>
+          <t>9786255904034</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hilâfeti Yeniden Düşünmek</t>
+          <t>İlk Dönem Tabakât Kitaplarının Tefsire Etkisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257283984</t>
+          <t>9786255904003</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Güncel Kelâm Problematiği</t>
+          <t>Abdülkâhir el-Bağdâdî’nin Mezhepler Tarihi Yazıcılığı el-Fark beyne’l-Fırak’ın Söylem Analizi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257283847</t>
+          <t>9786257283991</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kelamın Doğuşu ve Amr b. Ubeyd</t>
+          <t>Sistematik Kelâm Yaklaşımları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>510</v>
+        <v>680</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257283908</t>
+          <t>9786257283977</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinin Psikoanalitik Eleştirisi</t>
+          <t>Hilâfeti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257283953</t>
+          <t>9786257283984</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İmam Şâfiî’nin Hadis Usûlü Mirası</t>
+          <t>Güncel Kelâm Problematiği</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257283922</t>
+          <t>9786257283847</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla İslam Felsefesi</t>
+          <t>Kelamın Doğuşu ve Amr b. Ubeyd</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>390</v>
+        <v>510</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257283939</t>
+          <t>9786257283908</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Comparison of the Basic Content of the Qur’an and the Bible</t>
+          <t>İslam Düşüncesinin Psikoanalitik Eleştirisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257283946</t>
+          <t>9786257283953</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler IV</t>
+          <t>İmam Şâfiî’nin Hadis Usûlü Mirası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257283892</t>
+          <t>9786257283922</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlahi Dil Tanrı’nın Konuşması</t>
+          <t>Ana Hatlarıyla İslam Felsefesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257283885</t>
+          <t>9786257283939</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Cerhu’l-Akâid -2- (Ciltli)</t>
+          <t>Comparison of the Basic Content of the Qur’an and the Bible</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1620</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257283878</t>
+          <t>9786257283946</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Cerhu’l-Akâid -1- (Ciltli)</t>
+          <t>Aristoteles Kategoriler IV</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1530</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257283854</t>
+          <t>9786257283892</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şerhu Ebyati’d-Dav’ شرح ابيات الضوء</t>
+          <t>İlahi Dil Tanrı’nın Konuşması</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257283861</t>
+          <t>9786257283885</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hanbeli Literatürün İslam Mezhepleri Tarihi Kaynakları Geleneğindeki Yeri</t>
+          <t>Cerhu’l-Akâid -2- (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>510</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257283793</t>
+          <t>9786257283878</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Öte Yaka</t>
+          <t>Cerhu’l-Akâid -1- (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>210</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257283830</t>
+          <t>9786257283854</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kelam’ın Gelişim Tarihi</t>
+          <t>Şerhu Ebyati’d-Dav’ شرح ابيات الضوء</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>540</v>
+        <v>210</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257283816</t>
+          <t>9786257283861</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Pozitif Ayrımcılık</t>
+          <t>Hanbeli Literatürün İslam Mezhepleri Tarihi Kaynakları Geleneğindeki Yeri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>420</v>
+        <v>510</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257283823</t>
+          <t>9786257283793</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İslam Dini ve İnanç Alanı</t>
+          <t>Öte Yaka</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>720</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257283809</t>
+          <t>9786257283830</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Galen’in Mantık Anlayışı ve Mantık-Tıp İlişkisi</t>
+          <t>Kelam’ın Gelişim Tarihi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>840</v>
+        <v>540</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257283786</t>
+          <t>9786257283816</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Öne Çıkan Erdemler</t>
+          <t>İslam’da Pozitif Ayrımcılık</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257283779</t>
+          <t>9786257283823</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Hukukunun Kaynakları Sözlü Tevrat İbn Meymun’un Mişna Şerhi’nin Mukaddimesi</t>
+          <t>İslam Dini ve İnanç Alanı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>720</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256746268</t>
+          <t>9786257283809</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ahmed b. Hanbel’in el-Müsned’inde Tefsir Rivayetleri</t>
+          <t>Galen’in Mantık Anlayışı ve Mantık-Tıp İlişkisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>570</v>
+        <v>840</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256746251</t>
+          <t>9786257283786</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dilin Vaz‘ı ve İçtihatlara Etkisi</t>
+          <t>Kur’an’da Öne Çıkan Erdemler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>660</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257283762</t>
+          <t>9786257283779</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Makasıd Perspektifinde Kur’an Ahlakı</t>
+          <t>Yahudi Hukukunun Kaynakları Sözlü Tevrat İbn Meymun’un Mişna Şerhi’nin Mukaddimesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>810</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257283755</t>
+          <t>9786256746268</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Sokağında Demokrasi Hayal mi?</t>
+          <t>Ahmed b. Hanbel’in el-Müsned’inde Tefsir Rivayetleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>420</v>
+        <v>570</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257283748</t>
+          <t>9786256746251</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Zekat-Vergi İlişkisi</t>
+          <t>Dilin Vaz‘ı ve İçtihatlara Etkisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>630</v>
+        <v>660</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257283731</t>
+          <t>9786257283762</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Temel Dini Bilgiler</t>
+          <t>Makasıd Perspektifinde Kur’an Ahlakı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>570</v>
+        <v>810</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257283724</t>
+          <t>9786257283755</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Açık Teizm Bağlamında Tanrı’nın Önbilgisi ve İnsan Hürriyeti</t>
+          <t>Müslüman Sokağında Demokrasi Hayal mi?</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>510</v>
+        <v>420</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257283663</t>
+          <t>9786257283748</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yeni Güvenlik Konsepti ve Terörle Mücadele</t>
+          <t>Zekat-Vergi İlişkisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>420</v>
+        <v>630</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257283694</t>
+          <t>9786257283731</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Hüseyin Nasr’a Göre İslam ve Modern Dünya</t>
+          <t>Temel Dini Bilgiler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>570</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257283717</t>
+          <t>9786257283724</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Sonrası İnançlar ve Teolojik Temelleri</t>
+          <t>Açık Teizm Bağlamında Tanrı’nın Önbilgisi ve İnsan Hürriyeti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>210</v>
+        <v>510</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257283700</t>
+          <t>9786257283663</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çevre Ahlakı ve İslam</t>
+          <t>Türkiye’nin Yeni Güvenlik Konsepti ve Terörle Mücadele</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>270</v>
+        <v>420</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257283687</t>
+          <t>9786257283694</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Creation in the Qur'an</t>
+          <t>Seyyid Hüseyin Nasr’a Göre İslam ve Modern Dünya</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257283526</t>
+          <t>9786257283717</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Filozof, Felsefe ve Yaşam Sokratik Bulmacalar</t>
+          <t>Ölüm Sonrası İnançlar ve Teolojik Temelleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256746046</t>
+          <t>9786257283700</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İsrailiyat Araştırmaları</t>
+          <t>Çevre Ahlakı ve İslam</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>510</v>
+        <v>270</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257283625</t>
+          <t>9786257283687</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlerin Disiplinlerarası Doğası</t>
+          <t>Creation in the Qur'an</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257283632</t>
+          <t>9786257283526</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Gerdanlığı’nda Dil Oyunları</t>
+          <t>Filozof, Felsefe ve Yaşam Sokratik Bulmacalar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257283588</t>
+          <t>9786256746046</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sorun Sistem Mi?</t>
+          <t>İsrailiyat Araştırmaları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>540</v>
+        <v>510</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257283649</t>
+          <t>9786257283625</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ateizme Reddiye</t>
+          <t>İslami İlimlerin Disiplinlerarası Doğası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>540</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257283618</t>
+          <t>9786257283632</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İrfanının Yıldızları – 3 Âşık Paşa’da Tasavvufi Düşünce</t>
+          <t>Güvercin Gerdanlığı’nda Dil Oyunları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>480</v>
+        <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257283595</t>
+          <t>9786257283588</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşüncesinin Muhafazakar Seyri</t>
+          <t>Sorun Sistem Mi?</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257283571</t>
+          <t>9786257283649</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bizden Söylemesi</t>
+          <t>Ateizme Reddiye</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>390</v>
+        <v>540</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257283564</t>
+          <t>9786257283618</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk Bilincimiz</t>
+          <t>Anadolu İrfanının Yıldızları – 3 Âşık Paşa’da Tasavvufi Düşünce</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>570</v>
+        <v>480</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257283540</t>
+          <t>9786257283595</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Korunaksız İtimat</t>
+          <t>Türk Düşüncesinin Muhafazakar Seyri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257283557</t>
+          <t>9786257283571</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kelam Açısından İnanç Özgürlüğü ve İrtidat</t>
+          <t>Bizden Söylemesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>210</v>
+        <v>390</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257283533</t>
+          <t>9786257283564</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ömer Müslümanlığı</t>
+          <t>Sorumluluk Bilincimiz</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>570</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257283519</t>
+          <t>9786257283540</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Deizmin Eleştirisi</t>
+          <t>Korunaksız İtimat</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257283465</t>
+          <t>9786257283557</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Deistik Argümanlara Karşı Vahyin İmkan ve Gerekliliği</t>
+          <t>Kelam Açısından İnanç Özgürlüğü ve İrtidat</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>690</v>
+        <v>210</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059503198</t>
+          <t>9786257283533</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Beyan İlmine Dair Bir Risale</t>
+          <t>Ömer Müslümanlığı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>270</v>
+        <v>570</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257283472</t>
+          <t>9786257283519</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Muta Nikah</t>
+          <t>Deizmin Eleştirisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257283502</t>
+          <t>9786257283465</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yola Çıktıklarım</t>
+          <t>Deistik Argümanlara Karşı Vahyin İmkan ve Gerekliliği</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>330</v>
+        <v>690</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257283496</t>
+          <t>9786059503198</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yolda Bulduklarım</t>
+          <t>Beyan İlmine Dair Bir Risale</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257283434</t>
+          <t>9786257283472</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>El-maksud Şerhlerinden İm‘anü’l-enzar</t>
+          <t>Muta Nikah</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257283441</t>
+          <t>9786257283502</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kevaşi’nin Tefsirinde Kıraat Olgusu</t>
+          <t>Yola Çıktıklarım</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>390</v>
+        <v>330</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257283427</t>
+          <t>9786257283496</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mirza Gulam Ahmed ve Ahmedi Algılardaki Farklılaşması</t>
+          <t>Yolda Bulduklarım</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>960</v>
+        <v>330</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257283410</t>
+          <t>9786257283434</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Tagore’un Yaşamı ve Öğretisi</t>
+          <t>El-maksud Şerhlerinden İm‘anü’l-enzar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059503808</t>
+          <t>9786257283441</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - AB İlişkilerinde Dinin Rolü</t>
+          <t>Kevaşi’nin Tefsirinde Kıraat Olgusu</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>630</v>
+        <v>390</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257283342</t>
+          <t>9786257283427</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ebu Bekir Cabir el-Cezairi'ye Göre</t>
+          <t>Mirza Gulam Ahmed ve Ahmedi Algılardaki Farklılaşması</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180</v>
+        <v>960</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257283359</t>
+          <t>9786257283410</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kaza ve Kader: Ebû Bekir Cabir el-Cezairi'ye Göre</t>
+          <t>Tagore’un Yaşamı ve Öğretisi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>210</v>
+        <v>325</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257283335</t>
+          <t>9786059503808</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ahiret Ahvali: Hüseyin el-Cisr et-Tarabulusi'ye Göre</t>
+          <t>Türkiye - AB İlişkilerinde Dinin Rolü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>210</v>
+        <v>630</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257283311</t>
+          <t>9786257283342</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Birey ve Toplum Üzerine: İslam Felsefesi Merkezli Okumalar</t>
+          <t>Ebu Bekir Cabir el-Cezairi'ye Göre</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>780</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059503921</t>
+          <t>9786257283359</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>17-20. Asırlarda Siirt Bölgesinde Yapılan Kelam Çalışmaları</t>
+          <t>Kaza ve Kader: Ebû Bekir Cabir el-Cezairi'ye Göre</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059503907</t>
+          <t>9786257283335</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Eş'arilerin İtikad Yolu</t>
+          <t>Ahiret Ahvali: Hüseyin el-Cisr et-Tarabulusi'ye Göre</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059503877</t>
+          <t>9786257283311</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Fadl Hasen Abbas'ın Kur'an İlimlerindeki Müşkil Meselelere Bakışı</t>
+          <t>Birey ve Toplum Üzerine: İslam Felsefesi Merkezli Okumalar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>660</v>
+        <v>780</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054495108</t>
+          <t>9786059503921</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İslam Tefsir Geleneğinde Öznellik</t>
+          <t>17-20. Asırlarda Siirt Bölgesinde Yapılan Kelam Çalışmaları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>90</v>
+        <v>270</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756788400</t>
+          <t>9786059503907</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mutezile İle Şi'a Arasında Siyasal Tartışma</t>
+          <t>Eş'arilerin İtikad Yolu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756788332</t>
+          <t>9786059503877</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'in Türkçe Anlamı</t>
+          <t>Fadl Hasen Abbas'ın Kur'an İlimlerindeki Müşkil Meselelere Bakışı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>450</v>
+        <v>660</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756788264</t>
+          <t>9786054495108</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tahirü'l-Mevlevi (Olgun)'den Metin Şerhi Örnekleri</t>
+          <t>İslam Tefsir Geleneğinde Öznellik</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756788141</t>
+          <t>9789756788400</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Türkçe Çeviri</t>
+          <t>Mutezile İle Şi'a Arasında Siyasal Tartışma</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>78</v>
+        <v>240</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756788134</t>
+          <t>9789756788332</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Arap Dilinde İ'rab Olgusu</t>
+          <t>Kur'an-ı Kerim'in Türkçe Anlamı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>74</v>
+        <v>450</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756788172</t>
+          <t>9789756788264</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Kuramı</t>
+          <t>Tahirü'l-Mevlevi (Olgun)'den Metin Şerhi Örnekleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>54</v>
+        <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756788059</t>
+          <t>9789756788141</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Dönemine Geçişte Tahiroğulları</t>
+          <t>Kur'an-ı Kerim Türkçe Çeviri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>78</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257283397</t>
+          <t>9789756788134</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Mushaflarındaki Vakf İşaretlerinin Tahlili</t>
+          <t>Arap Dilinde İ'rab Olgusu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>600</v>
+        <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059503938</t>
+          <t>9789756788172</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Akıl</t>
+          <t>Bilgi Kuramı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>570</v>
+        <v>54</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257283380</t>
+          <t>9789756788059</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Atomik Evren Anlayışı ve Deizm Eleştirisi</t>
+          <t>Türk İslam Dönemine Geçişte Tahiroğulları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>390</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257283373</t>
+          <t>9786257283397</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kitap-Yasa İlişkisi</t>
+          <t>Türkiye Mushaflarındaki Vakf İşaretlerinin Tahlili</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257283366</t>
+          <t>9786059503938</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>John Stuart Mill’in Tümevarım Anlayışı</t>
+          <t>İslam Düşüncesinde Akıl</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>510</v>
+        <v>570</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257283281</t>
+          <t>9786257283380</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Şirkin Ekonomi Politiği</t>
+          <t>İslam'ın Atomik Evren Anlayışı ve Deizm Eleştirisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257283274</t>
+          <t>9786257283373</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Şirk ve Beşeri Çerçeve</t>
+          <t>Kitap-Yasa İlişkisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257283267</t>
+          <t>9786257283366</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Şirkin Dini ve Kültürel Temelleri</t>
+          <t>John Stuart Mill’in Tümevarım Anlayışı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>390</v>
+        <v>510</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257283250</t>
+          <t>9786257283281</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tevhit ve Şirkin İçerik Analizi</t>
+          <t>Şirkin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059503914</t>
+          <t>9786257283274</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında Kıyamet Habercileri</t>
+          <t>Şirk ve Beşeri Çerçeve</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059503884</t>
+          <t>9786257283267</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yemen’le İlgili Kur’an Kıssaları</t>
+          <t>Şirkin Dini ve Kültürel Temelleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>720</v>
+        <v>390</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059503495</t>
+          <t>9786257283250</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Allah Tasavvuru</t>
+          <t>Tevhit ve Şirkin İçerik Analizi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257283168</t>
+          <t>9786059503914</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tecrübeden Tanrı’ya - Dini Tecrübe Delili ve Eleştirisi</t>
+          <t>Ayetler ve Hadisler Işığında Kıyamet Habercileri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059503679</t>
+          <t>9786059503884</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Siracettin Oşi ve Emali Kasidesi</t>
+          <t>Yemen’le İlgili Kur’an Kıssaları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>210</v>
+        <v>720</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059503891</t>
+          <t>9786059503495</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Molla Halil’in Kelami Görüşleri</t>
+          <t>Vahyin Allah Tasavvuru</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>390</v>
+        <v>330</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059503754</t>
+          <t>9786257283168</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Meşşai Gelenek ve İbn Bacce’nin Nefs Anlayışı</t>
+          <t>Tecrübeden Tanrı’ya - Dini Tecrübe Delili ve Eleştirisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059503945</t>
+          <t>9786059503679</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Öznesi Kadın</t>
+          <t>Siracettin Oşi ve Emali Kasidesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>510</v>
+        <v>210</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257283007</t>
+          <t>9786059503891</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Doğası Üzerine</t>
+          <t>Molla Halil’in Kelami Görüşleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>360</v>
+        <v>390</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257283113</t>
+          <t>9786059503754</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Musibetler - İnsanın Sorumluluğu ve Sünnetullah</t>
+          <t>Meşşai Gelenek ve İbn Bacce’nin Nefs Anlayışı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257283175</t>
+          <t>9786059503945</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Araştırmaları III - Yaşadığımız Çağ</t>
+          <t>Kur’an’ın Öznesi Kadın</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059503839</t>
+          <t>9786257283007</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Araştırmaları II - Metodolojik Yaklaşımlar</t>
+          <t>Kur’an’ın Doğası Üzerine</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>810</v>
+        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>4440000000426</t>
+          <t>9786257283113</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Afgani - Kelami ve Felsefi Görüşleri</t>
+          <t>Kur’an’da Musibetler - İnsanın Sorumluluğu ve Sünnetullah</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>60</v>
+        <v>390</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059503853</t>
+          <t>9786257283175</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Alaeddin Ali Es-Semerkandi’nin Bahru’l-Ulum’u ve Kaynakları</t>
+          <t>İslam Düşüncesi Araştırmaları III - Yaşadığımız Çağ</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>210</v>
+        <v>510</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059503778</t>
+          <t>9786059503839</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Antropomorfizm ve Tenzih</t>
+          <t>İslam Düşüncesi Araştırmaları II - Metodolojik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>840</v>
+        <v>810</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059503587</t>
+          <t>4440000000426</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Araştırmaları - I</t>
+          <t>Afgani - Kelami ve Felsefi Görüşleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>1080</v>
+        <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059503846</t>
+          <t>9786059503853</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İlah Tasavvurları ve Kur’an Yorumuna Etkileri</t>
+          <t>Alaeddin Ali Es-Semerkandi’nin Bahru’l-Ulum’u ve Kaynakları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>510</v>
+        <v>210</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059503990</t>
+          <t>9786059503778</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İki Paradigma Bir Hakikat - Felsefe Geleneğimizin Mahrem Yüzü</t>
+          <t>Antropomorfizm ve Tenzih</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>270</v>
+        <v>840</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059503709</t>
+          <t>9786059503587</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İbadiyye'nin Ana Hadis Kitabı</t>
+          <t>İslam Düşüncesi Araştırmaları - I</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>690</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257283243</t>
+          <t>9786059503846</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Güney Afrika - Etnisite, Toplum ve Siyaset</t>
+          <t>İlah Tasavvurları ve Kur’an Yorumuna Etkileri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>510</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257283151</t>
+          <t>9786059503990</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dinin Şekillendirdiği Siyasetten Siyasetin Şekillendirdiği Dine</t>
+          <t>İki Paradigma Bir Hakikat - Felsefe Geleneğimizin Mahrem Yüzü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>900</v>
+        <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059503860</t>
+          <t>9786059503709</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde İşlevsel Akıl</t>
+          <t>İbadiyye'nin Ana Hadis Kitabı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>330</v>
+        <v>690</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257283045</t>
+          <t>9786257283243</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Şeyhim</t>
+          <t>Güney Afrika - Etnisite, Toplum ve Siyaset</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>570</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059503976</t>
+          <t>9786257283151</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Askerin Din Eğitimi ve Din Dersi Kitapları</t>
+          <t>Dinin Şekillendirdiği Siyasetten Siyasetin Şekillendirdiği Dine</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>420</v>
+        <v>900</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257283144</t>
+          <t>9786059503860</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi İnançlarında Sembol ve Motifler</t>
+          <t>Din Eğitiminde İşlevsel Akıl</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257283212</t>
+          <t>9786257283045</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İbadet ve Sosyal Sorumluluk Maun Suresi</t>
+          <t>Böyle Buyurdu Şeyhim</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>270</v>
+        <v>570</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257283229</t>
+          <t>9786059503976</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Düşüncesinde Vaz‘i Hüküm Teorisi</t>
+          <t>Askerin Din Eğitimi ve Din Dersi Kitapları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>570</v>
+        <v>420</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257283182</t>
+          <t>9786257283144</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Spekülatif Yorum</t>
+          <t>Alevi - Bektaşi İnançlarında Sembol ve Motifler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257283199</t>
+          <t>9786257283212</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İnanç Esasları</t>
+          <t>İbadet ve Sosyal Sorumluluk Maun Suresi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>750</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257283205</t>
+          <t>9786257283229</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Teosentrik ve Antroposentrik Yorumu</t>
+          <t>İslam Hukuk Düşüncesinde Vaz‘i Hüküm Teorisi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>360</v>
+        <v>570</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059503594</t>
+          <t>9786257283182</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Dinin Kaynağı Sorunu - Çağdaş Yaklaşımlar ve İslam</t>
+          <t>Tefsirde Spekülatif Yorum</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059503617</t>
+          <t>9786257283199</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>El-İntisar Bağlamında Kur'an'ın Metinleşme Süreci</t>
+          <t>İslam’da İnanç Esasları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>570</v>
+        <v>750</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059503570</t>
+          <t>9786257283205</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın İ‘cazı</t>
+          <t>Kur’an’ın Teosentrik ve Antroposentrik Yorumu</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059503655</t>
+          <t>9786059503594</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Düşünür İbrahim Mominov’un İlmi Faaliyetleri</t>
+          <t>Dinin Kaynağı Sorunu - Çağdaş Yaklaşımlar ve İslam</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059503426</t>
+          <t>9786059503617</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mantıkta Akıl Yürütme</t>
+          <t>El-İntisar Bağlamında Kur'an'ın Metinleşme Süreci</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>330</v>
+        <v>570</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059503471</t>
+          <t>9786059503570</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın İ'cazına Çağdaş Bir Yaklaşım</t>
+          <t>Kur’an’ın İ‘cazı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059503518</t>
+          <t>9786059503655</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Saç Ağartan Uyarı</t>
+          <t>Çağdaş Düşünür İbrahim Mominov’un İlmi Faaliyetleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>390</v>
+        <v>180</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059503501</t>
+          <t>9786059503426</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Peşinde Yalın Kalem</t>
+          <t>Klasik Mantıkta Akıl Yürütme</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>720</v>
+        <v>330</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059503242</t>
+          <t>9786059503471</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ali Şir Nevai ve Farsça Gazelleri</t>
+          <t>Kur'an'ın İ'cazına Çağdaş Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>990</v>
+        <v>330</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059503228</t>
+          <t>9786059503518</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İngiltere’de Türkler</t>
+          <t>Saç Ağartan Uyarı</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059503174</t>
+          <t>9786059503501</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Sağlam Kulpa Tutunamayanlar</t>
+          <t>Hakikat Peşinde Yalın Kalem</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>480</v>
+        <v>720</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059503457</t>
+          <t>9786059503242</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kıyam ve Katliam</t>
+          <t>Ali Şir Nevai ve Farsça Gazelleri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>1050</v>
+        <v>990</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054495597</t>
+          <t>9786059503228</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Bir Sivil Siyaset Modeli Aydınlar Ocağı</t>
+          <t>İngiltere’de Türkler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>720</v>
+        <v>390</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054495627</t>
+          <t>9786059503174</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Razi Düşüncesinde Felsefenin Temel Disiplinleri ve Pozitif Bilimler</t>
+          <t>Sağlam Kulpa Tutunamayanlar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>900</v>
+        <v>480</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054495566</t>
+          <t>9786059503457</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Gelenekselci ve Modernist Paradigmalar Kıskacında İmam Şafii</t>
+          <t>Kıyam ve Katliam</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>1170</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054495818</t>
+          <t>9786054495597</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bizi Eğitebiliyor mu?</t>
+          <t>Bir Sivil Siyaset Modeli Aydınlar Ocağı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>600</v>
+        <v>720</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789756788042</t>
+          <t>9786054495627</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Peşinde</t>
+          <t>Razi Düşüncesinde Felsefenin Temel Disiplinleri ve Pozitif Bilimler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>55</v>
+        <v>900</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054495641</t>
+          <t>9786054495566</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Şii Gelenekte Alternatif Bir İktidar Mücadelesi: Erken Dönem Zeydilik</t>
+          <t>Gelenekselci ve Modernist Paradigmalar Kıskacında İmam Şafii</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>510</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059503440</t>
+          <t>9786054495818</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Velayet ve İmamet</t>
+          <t>Eğitim Bizi Eğitebiliyor mu?</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>960</v>
+        <v>600</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054495825</t>
+          <t>9789756788042</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>21. Asırda İslam Rönesansı</t>
+          <t>Bilgelik Peşinde</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>450</v>
+        <v>55</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789756788257</t>
+          <t>9786054495641</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yusuf’un Tarihsel Hayatı</t>
+          <t>Şii Gelenekte Alternatif Bir İktidar Mücadelesi: Erken Dönem Zeydilik</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>67</v>
+        <v>510</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054495801</t>
+          <t>9786059503440</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber Döneminde Medine'nin Sosyal Yapısı</t>
+          <t>Velayet ve İmamet</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>420</v>
+        <v>960</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054495559</t>
+          <t>9786054495825</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Eskatolojik Açıdan Kişisel Özdeşlik Sorunu</t>
+          <t>21. Asırda İslam Rönesansı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054495672</t>
+          <t>9789756788257</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Taberi Tefsirinin Dirayet Boyutu</t>
+          <t>Hz. Yusuf’un Tarihsel Hayatı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>390</v>
+        <v>67</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054495764</t>
+          <t>9786054495801</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Üzüntüyü Yenmenin Çareleri</t>
+          <t>Hz. Peygamber Döneminde Medine'nin Sosyal Yapısı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054495573</t>
+          <t>9786054495559</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İşgal İstanbul'unda Kimsesiz Çocuklar ve Himaye-i Etfal Cemiyeti</t>
+          <t>Eskatolojik Açıdan Kişisel Özdeşlik Sorunu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054495771</t>
+          <t>9786054495672</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mantık El Kitabı</t>
+          <t>Taberi Tefsirinin Dirayet Boyutu</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>480</v>
+        <v>390</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059503341</t>
+          <t>9786054495764</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Platon: Hayatı ve Felsefesi</t>
+          <t>Üzüntüyü Yenmenin Çareleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>390</v>
+        <v>330</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059503327</t>
+          <t>9786054495573</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Karaçaylar</t>
+          <t>İşgal İstanbul'unda Kimsesiz Çocuklar ve Himaye-i Etfal Cemiyeti</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059503358</t>
+          <t>9786054495771</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Seyyit Feyzullah Efendi ve Fetava-yı Feyziyye</t>
+          <t>Klasik Mantık El Kitabı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059503334</t>
+          <t>9786059503341</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Sorgulayan Baki Sorulara Hayatı Yöneten Fani Cevaplar</t>
+          <t>Platon: Hayatı ve Felsefesi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059503297</t>
+          <t>9786059503327</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kıbrıs Türk Cumhuriyeti'nde Hadis ve Sünnet Bilinci</t>
+          <t>Karaçaylar</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>840</v>
+        <v>420</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059503273</t>
+          <t>9786059503358</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Usülünün Tedrici Gelişimi ve Usüli Görüşler</t>
+          <t>Şeyhülislam Seyyit Feyzullah Efendi ve Fetava-yı Feyziyye</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059503280</t>
+          <t>9786059503334</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Öncesi Arap Folkloru ve Kur'an</t>
+          <t>Hayatı Sorgulayan Baki Sorulara Hayatı Yöneten Fani Cevaplar</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059503167</t>
+          <t>9786059503297</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Sekülerlik ve Muhafazakar Kadın</t>
+          <t>Kuzey Kıbrıs Türk Cumhuriyeti'nde Hadis ve Sünnet Bilinci</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>360</v>
+        <v>840</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059503181</t>
+          <t>9786059503273</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Algımız</t>
+          <t>Fıkıh Usülünün Tedrici Gelişimi ve Usüli Görüşler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>3990000027694</t>
+          <t>9786059503280</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Yok Edilişin Öyküsü</t>
+          <t>İslamiyet Öncesi Arap Folkloru ve Kur'an</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>9.26</v>
+        <v>420</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054495498</t>
+          <t>9786059503167</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Osmanlı'da Kipli Mantık</t>
+          <t>Sekülerlik ve Muhafazakar Kadın</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054495412</t>
+          <t>9786059503181</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>El-Mizzi'nin Hadis İlmindeki Yeri</t>
+          <t>Medeniyet Algımız</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054495405</t>
+          <t>3990000027694</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Metodolojisi Açısından el-Burhan ve el-İtkan</t>
+          <t>Endülüs Yok Edilişin Öyküsü</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>690</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054495436</t>
+          <t>9786054495498</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sinenu't -Tirmizi'nin Metot Yönünden İncelenmesi</t>
+          <t>Son Dönem Osmanlı'da Kipli Mantık</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>68</v>
+        <v>270</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054495610</t>
+          <t>9786054495412</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Nifak'ın Kıyam Hali: Mescid-i Dırar</t>
+          <t>El-Mizzi'nin Hadis İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>570</v>
+        <v>360</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789756788585</t>
+          <t>9786054495405</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kadı Abdülcebbar'da Nedensellik Kuramı</t>
+          <t>Tefsir Metodolojisi Açısından el-Burhan ve el-İtkan</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>780</v>
+        <v>690</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054495603</t>
+          <t>9786054495436</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Hazf</t>
+          <t>Sinenu't -Tirmizi'nin Metot Yönünden İncelenmesi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>390</v>
+        <v>68</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054495467</t>
+          <t>9786054495610</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Sakalar El Kitabı</t>
+          <t>Nifak'ın Kıyam Hali: Mescid-i Dırar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>450</v>
+        <v>570</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054495474</t>
+          <t>9789756788585</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Şia ve Tarih Makaleler</t>
+          <t>Kadı Abdülcebbar'da Nedensellik Kuramı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>450</v>
+        <v>780</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054495382</t>
+          <t>9786054495603</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kavramları Bağlamında Yaşam Boyu Salih Amel (Ciltli)</t>
+          <t>Kur'an'da Hazf</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>120</v>
+        <v>390</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054495429</t>
+          <t>9786054495467</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Men Kezebe ...</t>
+          <t>Sakalar El Kitabı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>68</v>
+        <v>450</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059503235</t>
+          <t>9786054495474</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Musa Kazım Efendi’nin Hayatı ve Fetvaları</t>
+          <t>Şia ve Tarih Makaleler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059503143</t>
+          <t>9786054495382</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İhvan-ı Safa ve Hadis</t>
+          <t>Kur'an Kavramları Bağlamında Yaşam Boyu Salih Amel (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>540</v>
+        <v>120</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059503150</t>
+          <t>9786054495429</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bernard Williams’ın Ahlak Kavramı Analizi ve Sistem Eleştirisi</t>
+          <t>Men Kezebe ...</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>360</v>
+        <v>68</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059503365</t>
+          <t>9786059503235</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Sonsuz Mudur?</t>
+          <t>Şeyhülislam Musa Kazım Efendi’nin Hayatı ve Fetvaları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>510</v>
+        <v>600</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059503013</t>
+          <t>9786059503143</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlamada Siyakın Yeri</t>
+          <t>İhvan-ı Safa ve Hadis</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>510</v>
+        <v>540</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059503372</t>
+          <t>9786059503150</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasının Açmazları</t>
+          <t>Bernard Williams’ın Ahlak Kavramı Analizi ve Sistem Eleştirisi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059503389</t>
+          <t>9786059503365</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Harezm Me’mun Akademisi</t>
+          <t>Sonsuzluk Sonsuz Mudur?</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>210</v>
+        <v>510</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059503112</t>
+          <t>9786059503013</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Sürecinde Osmanlı Muhasebesi</t>
+          <t>Kur’an’ı Anlamada Siyakın Yeri</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>480</v>
+        <v>510</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059503129</t>
+          <t>9786059503372</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Te’vilatü’l-Kur’an ve el-Keşşaf’ta Kelami Tartışmalar</t>
+          <t>İslam Dünyasının Açmazları</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>600</v>
+        <v>390</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059503136</t>
+          <t>9786059503389</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Halife Me’mun</t>
+          <t>Harezm Me’mun Akademisi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059503433</t>
+          <t>9786059503112</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kısa Dünya Tarihi</t>
+          <t>Modernleşme Sürecinde Osmanlı Muhasebesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>810</v>
+        <v>480</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059503051</t>
+          <t>9786059503129</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Şii Kaynaklara Göre Hz. Ömer</t>
+          <t>Te’vilatü’l-Kur’an ve el-Keşşaf’ta Kelami Tartışmalar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054495658</t>
+          <t>9786059503136</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Goldziher ve Hadis</t>
+          <t>Halife Me’mun</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059503396</t>
+          <t>9786059503433</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Küpten Taşanlar</t>
+          <t>Kısa Dünya Tarihi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>450</v>
+        <v>810</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059503402</t>
+          <t>9786059503051</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler 1</t>
+          <t>Şii Kaynaklara Göre Hz. Ömer</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059503204</t>
+          <t>9786054495658</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Tanımak</t>
+          <t>Goldziher ve Hadis</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059503259</t>
+          <t>9786059503396</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Modern Dönem Dindarlarının Kadın Algısı</t>
+          <t>Küpten Taşanlar</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054495832</t>
+          <t>9786059503402</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Beni Mustalik Gazvesi ve İfk Olayı</t>
+          <t>Aristoteles Kategoriler 1</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059503099</t>
+          <t>9786059503204</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kültürün Ehl-i Kitap Kaynakları</t>
+          <t>Kur’an’ı Tanımak</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>750</v>
+        <v>240</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059503105</t>
+          <t>9786059503259</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik, Hristiyanlık ve İslam’da Çocuk Algısı</t>
+          <t>Modern Dönem Dindarlarının Kadın Algısı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>660</v>
+        <v>360</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054495399</t>
+          <t>9786054495832</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Dini Açıdan Taklit</t>
+          <t>Beni Mustalik Gazvesi ve İfk Olayı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059503020</t>
+          <t>9786059503099</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi Açısından İnsan Doğası</t>
+          <t>Müslüman Kültürün Ehl-i Kitap Kaynakları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>510</v>
+        <v>750</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059503037</t>
+          <t>9786059503105</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Din, Ahlak ve Kültür Yazıları</t>
+          <t>Yahudilik, Hristiyanlık ve İslam’da Çocuk Algısı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>510</v>
+        <v>660</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054495924</t>
+          <t>9786054495399</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Anlam Arayışı ve Yeni Çağ İnançları</t>
+          <t>Dini Açıdan Taklit</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>540</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054495917</t>
+          <t>9786059503020</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tahrif Edilen Hakikat</t>
+          <t>Din Felsefesi Açısından İnsan Doğası</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>480</v>
+        <v>510</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054495948</t>
+          <t>9786059503037</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Selefi Zihniyet Arap Baharı ve Türkiye</t>
+          <t>Din, Ahlak ve Kültür Yazıları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>720</v>
+        <v>510</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054495894</t>
+          <t>9786054495924</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Osmanlı’da Kızılbaş Ayaklanmaları</t>
+          <t>İnsanın Anlam Arayışı ve Yeni Çağ İnançları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>780</v>
+        <v>540</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054495887</t>
+          <t>9786054495917</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Baberti ile İbn Melek Arasındaki Fıkhi Tartışmalar</t>
+          <t>Tahrif Edilen Hakikat</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054495900</t>
+          <t>9786054495948</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Algı ya da Gerçek: Hz. Peygamber'i Anmak veya Anlamak Üzerine</t>
+          <t>Selefi Zihniyet Arap Baharı ve Türkiye</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>510</v>
+        <v>720</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054495931</t>
+          <t>9786054495894</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tasavvuru</t>
+          <t>16. Yüzyılda Osmanlı’da Kızılbaş Ayaklanmaları</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>300</v>
+        <v>780</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054495962</t>
+          <t>9786054495887</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Ezeli Yazgı</t>
+          <t>Baberti ile İbn Melek Arasındaki Fıkhi Tartışmalar</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>810</v>
+        <v>360</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054495955</t>
+          <t>9786054495900</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Tüketim Anlayışında Dindar Yaşam Biçimleri</t>
+          <t>Algı ya da Gerçek: Hz. Peygamber'i Anmak veya Anlamak Üzerine</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>900</v>
+        <v>510</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756788592</t>
+          <t>9786054495931</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kelam Yazıları - Varlık Bilgi Değer ve Siyaset Üzerine</t>
+          <t>Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>870</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054495337</t>
+          <t>9786054495962</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İstikrar Olgusu</t>
+          <t>Ezeli Yazgı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>390</v>
+        <v>810</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054495993</t>
+          <t>9786054495955</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İslam Sosyoloji Yazıları</t>
+          <t>Postmodern Tüketim Anlayışında Dindar Yaşam Biçimleri</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>510</v>
+        <v>900</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054495986</t>
+          <t>9789756788592</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Muhammed b. İsa et-Tirmizi'nin Eserleri Üzerine Yapılan Çalışmalar</t>
+          <t>Kelam Yazıları - Varlık Bilgi Değer ve Siyaset Üzerine</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>150</v>
+        <v>870</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054495535</t>
+          <t>9786054495337</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İslam Pavlusları 2: Paralel Din</t>
+          <t>Kur’an’da İstikrar Olgusu</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>900</v>
+        <v>390</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054495542</t>
+          <t>9786054495993</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Farklı Siyer'i Okumak</t>
+          <t>İslam Sosyoloji Yazıları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>720</v>
+        <v>510</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054495528</t>
+          <t>9786054495986</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Pavlusları 1</t>
+          <t>Muhammed b. İsa et-Tirmizi'nin Eserleri Üzerine Yapılan Çalışmalar</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>900</v>
+        <v>150</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054495634</t>
+          <t>9786054495535</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Fahruddin er-Razi’de Felsefi -Teolojik Antropoloji</t>
+          <t>İslam Pavlusları 2: Paralel Din</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>270</v>
+        <v>900</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054495269</t>
+          <t>9786054495542</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dört Halife ve Emeviler Döneminde Din - Devlet İlişkisi</t>
+          <t>Farklı Siyer'i Okumak</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>330</v>
+        <v>720</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059503006</t>
+          <t>9786054495528</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayata Sosyolojik Bakış</t>
+          <t>İslam'ın Pavlusları 1</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>390</v>
+        <v>900</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054495788</t>
+          <t>9786054495634</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki Davranış ve Ebedi Kurtuluş İlişkisi</t>
+          <t>Fahruddin er-Razi’de Felsefi -Teolojik Antropoloji</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>750</v>
+        <v>270</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054495849</t>
+          <t>9786054495269</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvetin İspatında Mucize</t>
+          <t>Dört Halife ve Emeviler Döneminde Din - Devlet İlişkisi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786054495702</t>
+          <t>9786059503006</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sorunlar ve Kelam</t>
+          <t>Gündelik Hayata Sosyolojik Bakış</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>108</v>
+        <v>390</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054495689</t>
+          <t>9786054495788</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Allah, İnsan ve Tabiat Yasaları Bağlamında Ecel Problemi</t>
+          <t>Ahlaki Davranış ve Ebedi Kurtuluş İlişkisi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>1230</v>
+        <v>750</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054495696</t>
+          <t>9786054495849</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy’a Göre İnsan, Toplum ve İslam</t>
+          <t>Nübüvvetin İspatında Mucize</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>510</v>
+        <v>600</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786054495481</t>
+          <t>9786054495702</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Şirk</t>
+          <t>Çağdaş Sorunlar ve Kelam</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>1470</v>
+        <v>108</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054495450</t>
+          <t>9786054495689</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Siyaset</t>
+          <t>Allah, İnsan ve Tabiat Yasaları Bağlamında Ecel Problemi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>450</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054495375</t>
+          <t>9786054495696</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Mekki Surelerde Mü'nin Kimliğinin Oluşumu ve Gayrimüslimlerle İlişkileri</t>
+          <t>Mehmet Akif Ersoy’a Göre İnsan, Toplum ve İslam</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>260</v>
+        <v>510</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054495351</t>
+          <t>9786054495481</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Salahaddin-i Uşşaki'nin Hz. Ali Divanı Tercümesi</t>
+          <t>Bütün Yönleriyle Şirk</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>450</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054495726</t>
+          <t>9786054495450</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi Yazımı Sempozyumu</t>
+          <t>Ahlak ve Siyaset</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>810</v>
+        <v>450</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054495733</t>
+          <t>9786054495375</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Hanefi Fakihlerin Zayıf Hadisle Hüküm Verme Gerekçeleri</t>
+          <t>Mekki Surelerde Mü'nin Kimliğinin Oluşumu ve Gayrimüslimlerle İlişkileri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054495740</t>
+          <t>9786054495351</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Rusya'da İslam</t>
+          <t>Abdullah Salahaddin-i Uşşaki'nin Hz. Ali Divanı Tercümesi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054495719</t>
+          <t>9786054495726</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Rivayetlerde Hz. Ali</t>
+          <t>Tefsir Tarihi Yazımı Sempozyumu</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>330</v>
+        <v>810</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257283052</t>
+          <t>9786054495733</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Matüridi’nin Mu‘tezile Eleştirisi</t>
+          <t>Hanefi Fakihlerin Zayıf Hadisle Hüküm Verme Gerekçeleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059503815</t>
+          <t>9786054495740</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Çevre Bilinci</t>
+          <t>Rusya'da İslam</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059503983</t>
+          <t>9786054495719</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Yorumunda Fıkıh Usulünün İşlevi</t>
+          <t>Rivayetlerde Hz. Ali</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>750</v>
+        <v>330</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059503723</t>
+          <t>9786257283052</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kemalpaşazade’ye Göre İnsanın Varlık Yapısı İnsani Şahsiyet</t>
+          <t>Matüridi’nin Mu‘tezile Eleştirisi</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059503952</t>
+          <t>9786059503815</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Bize Her Yer Rize Değil</t>
+          <t>Kur’an’da Çevre Bilinci</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059503969</t>
+          <t>9786059503983</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2K Kader ve Kanun</t>
+          <t>Kur’an Yorumunda Fıkıh Usulünün İşlevi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>420</v>
+        <v>750</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059503822</t>
+          <t>9786059503723</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Zemahşeri’nin Kur’an’ı Yorumlama Yöntemi</t>
+          <t>Kemalpaşazade’ye Göre İnsanın Varlık Yapısı İnsani Şahsiyet</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>1020</v>
+        <v>300</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059503785</t>
+          <t>9786059503952</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Terimbilimi’ne Alternatif Bir Alan</t>
+          <t>Bize Her Yer Rize Değil</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257283137</t>
+          <t>9786059503969</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Söylemsel Bir İnşa Olarak Oryantalizm</t>
+          <t>2K Kader ve Kanun</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257283120</t>
+          <t>9786059503822</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Müslümanın Çağrısı</t>
+          <t>Zemahşeri’nin Kur’an’ı Yorumlama Yöntemi</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>270</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>3990000014569</t>
+          <t>9786059503785</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İslam Ülkelerinde Emperyalizm ve Askerleri: Misyonerler</t>
+          <t>Tefsir Terimbilimi’ne Alternatif Bir Alan</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>15.28</v>
+        <v>600</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059503792</t>
+          <t>9786257283137</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Ukayliler</t>
+          <t>Söylemsel Bir İnşa Olarak Oryantalizm</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059503716</t>
+          <t>9786257283120</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Hadis Çalışmaları ve Talat Koçyiğit'in Hadisçiliği</t>
+          <t>Bir Hıristiyan Müslümanın Çağrısı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059503747</t>
+          <t>3990000014569</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Makaleler ve Günlük Yazılar</t>
+          <t>İslam Ülkelerinde Emperyalizm ve Askerleri: Misyonerler</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>900</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059503662</t>
+          <t>9786059503792</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler 2</t>
+          <t>Ukayliler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059503563</t>
+          <t>9786059503716</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Uyandırma Servisi</t>
+          <t>Son Dönem Hadis Çalışmaları ve Talat Koçyiğit'in Hadisçiliği</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789756788783</t>
+          <t>9786059503747</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Kronolojik Okunuşu</t>
+          <t>Makaleler ve Günlük Yazılar</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>64</v>
+        <v>900</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789756788080</t>
+          <t>9786059503662</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Felsefi Okunuşu</t>
+          <t>Aristoteles Kategoriler 2</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>84</v>
+        <v>240</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789756788288</t>
+          <t>9786059503563</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim ve Kitab-ı Mukaddes</t>
+          <t>Uyandırma Servisi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>64</v>
+        <v>390</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789756788622</t>
+          <t>9789756788783</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Savaş Olgusu</t>
+          <t>Kur’an’ın Kronolojik Okunuşu</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>270</v>
+        <v>64</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786054495160</t>
+          <t>9789756788080</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Peygamberlik</t>
+          <t>Kur’an’ın Felsefi Okunuşu</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>420</v>
+        <v>84</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756788967</t>
+          <t>9789756788288</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Göre İnanma Hürriyeti</t>
+          <t>Kur’an-ı Kerim ve Kitab-ı Mukaddes</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>270</v>
+        <v>64</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756788899</t>
+          <t>9789756788622</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
+          <t>Kur’an’da Savaş Olgusu</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>130</v>
+        <v>270</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789756788318</t>
+          <t>9786054495160</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kelamullah Tartışmaları ve el-Hayde</t>
+          <t>Kur’an’da Peygamberlik</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>50</v>
+        <v>420</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789756788790</t>
+          <t>9789756788967</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kelamda Te’vil Sorunu</t>
+          <t>Kur’an’a Göre İnanma Hürriyeti</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>26</v>
+        <v>270</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054495214</t>
+          <t>9789756788899</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kelam’da Ecel Problemi</t>
+          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>630</v>
+        <v>130</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054495238</t>
+          <t>9789756788318</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kavram, Kuram ve Süreç Açısından Tercüme Etkinliği</t>
+          <t>Kelamullah Tartışmaları ve el-Hayde</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>360</v>
+        <v>50</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789756788707</t>
+          <t>9789756788790</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Peygamberlik ve Yalancı Peygamberlik Olgusu</t>
+          <t>Kelamda Te’vil Sorunu</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>450</v>
+        <v>26</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054495283</t>
+          <t>9786054495214</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>İslam Toplumunda Kölelik ve Cariyelik</t>
+          <t>Kelam’da Ecel Problemi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>75</v>
+        <v>630</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054495061</t>
+          <t>9786054495238</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>İslam İnanç İlkeleri</t>
+          <t>Kavram, Kuram ve Süreç Açısından Tercüme Etkinliği</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054495139</t>
+          <t>9789756788707</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>İki Hanefi Fakihin Fıkhu’l-Hadis Değerlendirmeleri</t>
+          <t>İslam’da Peygamberlik ve Yalancı Peygamberlik Olgusu</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789756788929</t>
+          <t>9786054495283</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>İbn Teymiyye’nin Mantık Eleştirisi</t>
+          <t>İslam Toplumunda Kölelik ve Cariyelik</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>540</v>
+        <v>75</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789756788530</t>
+          <t>9786054495061</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>İbn Hacer’in Hocaları Bağlamında Kadın Hadisçiler</t>
+          <t>İslam İnanç İlkeleri</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>120</v>
+        <v>270</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054495191</t>
+          <t>9786054495139</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber’in Anne ve Babasının Dini Konumu</t>
+          <t>İki Hanefi Fakihin Fıkhu’l-Hadis Değerlendirmeleri</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>510</v>
+        <v>210</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789756788158</t>
+          <t>9789756788929</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Filistin ve İki Şair - Emel Dunkul, Mahmud Derviş</t>
+          <t>İbn Teymiyye’nin Mantık Eleştirisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>160</v>
+        <v>540</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054495290</t>
+          <t>9789756788530</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Fetret Dönemi ve İnsanın Dini Sorumluluğu</t>
+          <t>İbn Hacer’in Hocaları Bağlamında Kadın Hadisçiler</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>630</v>
+        <v>120</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789756788806</t>
+          <t>9786054495191</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Farabi’de Felsefenin Serüveni</t>
+          <t>Hz. Peygamber’in Anne ve Babasının Dini Konumu</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>70</v>
+        <v>510</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756788851</t>
+          <t>9789756788158</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Faizsiz Ekonomi</t>
+          <t>Filistin ve İki Şair - Emel Dunkul, Mahmud Derviş</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789756788065</t>
+          <t>9786054495290</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Endülüs’ün Fethi ve Musa B. Nusayr</t>
+          <t>Fetret Dönemi ve İnsanın Dini Sorumluluğu</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>27</v>
+        <v>630</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756788424</t>
+          <t>9789756788806</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Endülüslü İbn Battal ve Buhari Şerhi</t>
+          <t>Farabi’de Felsefenin Serüveni</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756788301</t>
+          <t>9789756788851</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ehli İçin</t>
+          <t>Faizsiz Ekonomi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756788486</t>
+          <t>9789756788065</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Dini Anlama Biçimleri ve Dünya Barışına Katkısı</t>
+          <t>Endülüs’ün Fethi ve Musa B. Nusayr</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>240</v>
+        <v>27</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054495184</t>
+          <t>9789756788424</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Cebir ve Kader Kıskacında İnsan Özgürlüğü</t>
+          <t>Endülüslü İbn Battal ve Buhari Şerhi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>72</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756788202</t>
+          <t>9789756788301</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Başarı ve Saldırganlık Gereksinimi</t>
+          <t>Ehli İçin</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789756788745</t>
+          <t>9789756788486</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Az Gelişmişlik</t>
+          <t>Dini Anlama Biçimleri ve Dünya Barışına Katkısı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>56</v>
+        <v>240</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789756788417</t>
+          <t>9786054495184</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Sureler Arası Münasebet</t>
+          <t>Cebir ve Kader Kıskacında İnsan Özgürlüğü</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>240</v>
+        <v>72</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789756788073</t>
+          <t>9789756788202</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Apokrif Tarih Yazıcılığı</t>
+          <t>Başarı ve Saldırganlık Gereksinimi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>330</v>
+        <v>72</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789756788233</t>
+          <t>9789756788745</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Almanya’da Türk Kimliği - Din ve Entegrasyon</t>
+          <t>Az Gelişmişlik</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>325</v>
+        <v>56</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054495320</t>
+          <t>9789756788417</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İslam Ceza Hukukunda Taksirli Suçlar</t>
+          <t>Ayetler ve Sureler Arası Münasebet</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756788356</t>
+          <t>9789756788073</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilgi Felsefesinde Kalbin Anlaması</t>
+          <t>Apokrif Tarih Yazıcılığı</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789756788431</t>
+          <t>9789756788233</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İlk Mesajlar</t>
+          <t>Almanya’da Türk Kimliği - Din ve Entegrasyon</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789756788738</t>
+          <t>9786054495320</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Farabi ve İbn Haldun’da Siyaset</t>
+          <t>İslam Ceza Hukukunda Taksirli Suçlar</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789756788677</t>
+          <t>9789756788356</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Allah’tan Alem’e İlahi Fiiller</t>
+          <t>İslam Bilgi Felsefesinde Kalbin Anlaması</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054495122</t>
+          <t>9789756788431</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Musahiblik</t>
+          <t>İlk Mesajlar</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054495078</t>
+          <t>9789756788738</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Hakikat ve Kimlik</t>
+          <t>Farabi ve İbn Haldun’da Siyaset</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>630</v>
+        <v>200</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789756788189</t>
+          <t>9789756788677</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Abdüsselam el-’Uceyli’nin Edebi Kişiliği ve Hikayeciliği</t>
+          <t>Allah’tan Alem’e İlahi Fiiller</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>420</v>
+        <v>120</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789756788394</t>
+          <t>9786054495122</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Bir Osmanlı Ordugah Kasabası Şumnu</t>
+          <t>Alevilikte Musahiblik</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>64</v>
+        <v>480</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257283014</t>
+          <t>9786054495078</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Akleden Dindarlık</t>
+          <t>Ahlak Hakikat ve Kimlik</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>390</v>
+        <v>630</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257283021</t>
+          <t>9789756788189</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Kur’anı Davet Stratejisi</t>
+          <t>Abdüsselam el-’Uceyli’nin Edebi Kişiliği ve Hikayeciliği</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>540</v>
+        <v>420</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257283038</t>
+          <t>9789756788394</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tasavvurları</t>
+          <t>19. Yüzyılda Bir Osmanlı Ordugah Kasabası Şumnu</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>420</v>
+        <v>64</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059503631</t>
+          <t>9786257283014</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Kudret-Fiil İlişkisi</t>
+          <t>Akleden Dindarlık</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>810</v>
+        <v>390</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059503624</t>
+          <t>9786257283021</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Mescit, Mescitler ve Dırar Mescidi</t>
+          <t>Kur’anı Davet Stratejisi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059503600</t>
+          <t>9786257283038</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Mukaddimeler 1</t>
+          <t>Tanrı Tasavvurları</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>270</v>
+        <v>420</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789756788066</t>
+          <t>9786059503631</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Valilikten İmparatorluğa Gazneliler</t>
+          <t>Kudret-Fiil İlişkisi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>300</v>
+        <v>810</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789756788110</t>
+          <t>9786059503624</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Modernleşmesi Sürecinde Şemseddin Günaltay</t>
+          <t>Mescit, Mescitler ve Dırar Mescidi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054495115</t>
+          <t>9786059503600</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Demokrasi Sancıları</t>
+          <t>Mukaddimeler 1</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>540</v>
+        <v>270</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054495252</t>
+          <t>9789756788066</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi Yazımı ve Problemleri</t>
+          <t>Valilikten İmparatorluğa Gazneliler</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>540</v>
+        <v>300</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054495245</t>
+          <t>9789756788110</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Şehir ve Pazar</t>
+          <t>Türkiye’nin Modernleşmesi Sürecinde Şemseddin Günaltay</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>810</v>
+        <v>270</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054495221</t>
+          <t>9786054495115</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Tahrifi</t>
+          <t>Türkiye’de Demokrasi Sancıları</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054495313</t>
+          <t>9786054495252</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okumaları</t>
+          <t>Tefsir Tarihi Yazımı ve Problemleri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>15.74</v>
+        <v>540</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054495207</t>
+          <t>9786054495245</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Sonra Türkiye’de Yayınlanan Telif ve Tercüme Felsefe Tarihleri</t>
+          <t>Tarihte Şehir ve Pazar</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>72</v>
+        <v>810</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789756788950</t>
+          <t>9786054495221</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Şii-Sunni Polemiğinde Ebu Talib ve Dini Konumu</t>
+          <t>Tarihin Tahrifi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>510</v>
+        <v>450</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789756788370</t>
+          <t>9786054495313</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Galip Aşkın Devrik Kralı</t>
+          <t>Tarih Okumaları</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>208</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789756788363</t>
+          <t>9786054495207</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Şiiliğin Farklılaşma Sürecinde Ca’fer es-Sadık’ın Yeri</t>
+          <t>Tanzimat’tan Sonra Türkiye’de Yayınlanan Telif ve Tercüme Felsefe Tarihleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>450</v>
+        <v>72</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054495276</t>
+          <t>9789756788950</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Şia’da Usuliliğin Doğuşu ve Şeyh Müfid</t>
+          <t>Şii-Sunni Polemiğinde Ebu Talib ve Dini Konumu</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>660</v>
+        <v>510</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054495009</t>
+          <t>9789756788370</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Şehristani’nin Filozoflarla Mücadelesi</t>
+          <t>Şiirin Galip Aşkın Devrik Kralı</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>330</v>
+        <v>208</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789756788998</t>
+          <t>9789756788363</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Şehrezuri Metafiziği</t>
+          <t>Şiiliğin Farklılaşma Sürecinde Ca’fer es-Sadık’ın Yeri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>510</v>
+        <v>450</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789756788523</t>
+          <t>9786054495276</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yeni İlköğretim Programlarında İnsan Hakları Vatandaşlık ve Kentlilik Eğitimi</t>
+          <t>Şia’da Usuliliğin Doğuşu ve Şeyh Müfid</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>300</v>
+        <v>660</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789756788479</t>
+          <t>9786054495009</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Şah Veliyyullah Dihlevi’nin Kelami Görüşleri</t>
+          <t>Şehristani’nin Filozoflarla Mücadelesi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>208</v>
+        <v>330</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789756788387</t>
+          <t>9789756788998</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Stoa Mantığı ve Farabi’ye Etkisi</t>
+          <t>Şehrezuri Metafiziği</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>330</v>
+        <v>510</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789756788240</t>
+          <t>9789756788523</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimler Mantığı ve Kelam</t>
+          <t>Yeni İlköğretim Programlarında İnsan Hakları Vatandaşlık ve Kentlilik Eğitimi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>208</v>
+        <v>300</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789756788219</t>
+          <t>9789756788479</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Gereksinimler</t>
+          <t>Şah Veliyyullah Dihlevi’nin Kelami Görüşleri</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>390</v>
+        <v>208</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789054495093</t>
+          <t>9789756788387</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Porphyrios ve İbn Sina Mantığında Tümeller</t>
+          <t>Stoa Mantığı ve Farabi’ye Etkisi</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789756788035</t>
+          <t>9789756788240</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Peygamber ve Filozof</t>
+          <t>Sosyal Bilimler Mantığı ve Kelam</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>75</v>
+        <v>208</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789756788165</t>
+          <t>9789756788219</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Onuncu Günde Kaplanlar</t>
+          <t>Psikolojik Gereksinimler</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>270</v>
+        <v>390</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789756788936</t>
+          <t>9789054495093</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kültüründe Sekülerleşme Süreci</t>
+          <t>Porphyrios ve İbn Sina Mantığında Tümeller</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>480</v>
+        <v>330</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789756788660</t>
+          <t>9789756788035</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Mürucu’z-Zeheb’te İslam Mezhepleri</t>
+          <t>Peygamber ve Filozof</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>64</v>
+        <v>75</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789756788103</t>
+          <t>9789756788165</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Mu’tezili İmamet Düşüncesinde Farklılaşma Süreci</t>
+          <t>Onuncu Günde Kaplanlar</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>26</v>
+        <v>270</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054495306</t>
+          <t>9789756788936</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Maturidi’de İnsan Özgürlüğü</t>
+          <t>Müslüman Kültüründe Sekülerleşme Süreci</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>46</v>
+        <v>480</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054495054</t>
+          <t>9789756788660</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Mağrip Medeniyetinin Zirvesi Muvahhidler</t>
+          <t>Mürucu’z-Zeheb’te İslam Mezhepleri</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>660</v>
+        <v>64</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789756788455</t>
+          <t>9789756788103</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Lebid b. Rabia el-Amiri ve Divanı</t>
+          <t>Mu’tezili İmamet Düşüncesinde Farklılaşma Süreci</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>450</v>
+        <v>26</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059503693</t>
+          <t>9786054495306</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Dini Pencereden İnsanlık ve Hayat Serüveni</t>
+          <t>Maturidi’de İnsan Özgürlüğü</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>600</v>
+        <v>46</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054495870</t>
+          <t>9786054495054</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı Azam Ebu Hanife ve Onun Fıkhu’l-Ekber, Fıkhu’l-Ebsat el-Alim ve’l-Müteallim el-Vasiyye ve Risaletü Ebi Hanife Adlı Eserlerinin Tercümesi</t>
+          <t>Mağrip Medeniyetinin Zirvesi Muvahhidler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>420</v>
+        <v>660</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059503686</t>
+          <t>9789756788455</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Körük</t>
+          <t>Lebid b. Rabia el-Amiri ve Divanı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059503648</t>
+          <t>9786059503693</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufta Tipoloji</t>
+          <t>Dini Pencereden İnsanlık ve Hayat Serüveni</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>840</v>
+        <v>600</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054495511</t>
+          <t>9786054495870</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş ve Çevresinde Ziyaret Yerleri</t>
+          <t>İmam-ı Azam Ebu Hanife ve Onun Fıkhu’l-Ekber, Fıkhu’l-Ebsat el-Alim ve’l-Müteallim el-Vasiyye ve Risaletü Ebi Hanife Adlı Eserlerinin Tercümesi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>62</v>
+        <v>420</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054495504</t>
+          <t>9786059503686</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tenkidi</t>
+          <t>Körük</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>870</v>
+        <v>360</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786257283090</t>
+          <t>9786059503648</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Kelami Perspektif</t>
+          <t>Tasavvufta Tipoloji</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>450</v>
+        <v>840</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786257283106</t>
+          <t>9786054495511</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Dogmatik Uyku</t>
+          <t>Kahramanmaraş ve Çevresinde Ziyaret Yerleri</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>450</v>
+        <v>62</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786257283076</t>
+          <t>9786054495504</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler 3</t>
+          <t>Hadis Tenkidi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>240</v>
+        <v>870</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789756788875</t>
+          <t>9786257283090</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Bazı Yaygın Dillerde Soru Cümleleri Üzerine Sosyo-Kültürel Bir Yaklaşım</t>
+          <t>Kelami Perspektif</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>175</v>
+        <v>450</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786059503556</t>
+          <t>9786257283106</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Mysticism and Philosophy</t>
+          <t>Dogmatik Uyku</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059503549</t>
+          <t>9786257283076</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Şii Yorumu</t>
+          <t>Aristoteles Kategoriler 3</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>660</v>
+        <v>240</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059503525</t>
+          <t>9789756788875</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayelerinin Felsefi Analizi</t>
+          <t>Bazı Yaygın Dillerde Soru Cümleleri Üzerine Sosyo-Kültürel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059503532</t>
+          <t>9786059503556</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji Bağlamında Çevre İmtihanımız</t>
+          <t>Mysticism and Philosophy</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059503464</t>
+          <t>9786059503549</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Arap İlim Heyetinin Payitaht ve Çanakkale Seyahati</t>
+          <t>Kur'an'ın Şii Yorumu</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>420</v>
+        <v>660</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059503488</t>
+          <t>9786059503525</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Dost Ateşinde Pişmek</t>
+          <t>Dede Korkut Hikayelerinin Felsefi Analizi</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059503303</t>
+          <t>9786059503532</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Modern Suriye Şiiri</t>
+          <t>Ekoloji Bağlamında Çevre İmtihanımız</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>420</v>
+        <v>210</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059503419</t>
+          <t>9786059503464</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Mevlana'da Estetik</t>
+          <t>Arap İlim Heyetinin Payitaht ve Çanakkale Seyahati</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786255904218</t>
+          <t>9786059503488</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Ailesi</t>
+          <t>Dost Ateşinde Pişmek</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>630</v>
+        <v>390</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786255904225</t>
+          <t>9786059503303</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Risk ve Kriz Yönetimi</t>
+          <t>Modern Suriye Şiiri</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>455</v>
+        <v>420</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
+          <t>9786059503419</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana'da Estetik</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786255904218</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an Ailesi</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786255904225</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da Risk ve Kriz Yönetimi</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
           <t>9786255904232</t>
         </is>
       </c>
-      <c r="B346" s="1" t="inlineStr">
+      <c r="B349" s="1" t="inlineStr">
         <is>
           <t>Kadi Abdülcebbar’ın Hıristiyanlık Algısı</t>
         </is>
       </c>
-      <c r="C346" s="1">
+      <c r="C349" s="1">
         <v>595</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>