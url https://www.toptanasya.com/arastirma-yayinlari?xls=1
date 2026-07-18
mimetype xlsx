--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,5260 +85,5320 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255904249</t>
+          <t>9786255904263</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Ateizmin Edebî Gücü</t>
+          <t>Ramazan Birikimleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257283670</t>
+          <t>9786255904270</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kur’ân’da Yaratılış</t>
+          <t>İstismar Edilen Din</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>315</v>
+        <v>560</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255904256</t>
+          <t>9786255904294</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kökenli Mahallesi Halk İnanışları</t>
+          <t>Ahlâkî Donanım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>385</v>
+        <v>595</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255904171</t>
+          <t>9786255904287</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Toplumsal Nabzı</t>
+          <t>Adalet Teolojisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>910</v>
+        <v>560</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255904164</t>
+          <t>9786255904249</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kilisli Hocazâde Mehmet Tahir’in Muhtelitât Zübdetün Mine’t-Tasdîkât</t>
+          <t>Türkiye’de Ateizmin Edebî Gücü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255904195</t>
+          <t>9786257283670</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kadim İnançların Coğrafyası</t>
+          <t>Kur’ân’da Yaratılış</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255904188</t>
+          <t>9786255904256</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ailenin Saklı Yüzü</t>
+          <t>Kökenli Mahallesi Halk İnanışları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255904157</t>
+          <t>9786255904171</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Yazıları - 2</t>
+          <t>Vahyin Toplumsal Nabzı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>630</v>
+        <v>910</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255904140</t>
+          <t>9786255904164</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mantık Yazıları - 2</t>
+          <t>Kilisli Hocazâde Mehmet Tahir’in Muhtelitât Zübdetün Mine’t-Tasdîkât</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255904133</t>
+          <t>9786255904195</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sünnetullah ve Dua İlişkisi</t>
+          <t>Kadim İnançların Coğrafyası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255904119</t>
+          <t>9786255904188</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ruh ve Can Olgusu</t>
+          <t>Ailenin Saklı Yüzü</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255904126</t>
+          <t>9786255904157</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Selefîlik/Selefiyye</t>
+          <t>Mevlana Yazıları - 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>420</v>
+        <v>735</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255904102</t>
+          <t>9786255904140</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Agnostik Duraklama</t>
+          <t>Mantık Yazıları - 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255904089</t>
+          <t>9786255904133</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kelam Tarihi ve Ekolleri</t>
+          <t>Sünnetullah ve Dua İlişkisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>810</v>
+        <v>525</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255904096</t>
+          <t>9786255904119</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Felsefe Olur mu?</t>
+          <t>Ruh ve Can Olgusu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>525</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255904072</t>
+          <t>9786255904126</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bilimselci Tefsirin İmkanı</t>
+          <t>Selefîlik/Selefiyye</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255904065</t>
+          <t>9786255904102</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İzmler ve İslam</t>
+          <t>Agnostik Duraklama</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255904010</t>
+          <t>9786255904089</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağı Sosyal Medya ve Din</t>
+          <t>Kelam Tarihi ve Ekolleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>480</v>
+        <v>945</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257283915</t>
+          <t>9786255904096</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mutezilî Düşüncenin Farklılaşması</t>
+          <t>İslam’da Felsefe Olur mu?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>750</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255904058</t>
+          <t>9786255904072</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakâr Ahlâk ya da Ahlâksızlığın Kodları</t>
+          <t>Bilimselci Tefsirin İmkanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>630</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255904034</t>
+          <t>9786255904065</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Tabakât Kitaplarının Tefsire Etkisi</t>
+          <t>İzmler ve İslam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255904003</t>
+          <t>9786255904010</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Abdülkâhir el-Bağdâdî’nin Mezhepler Tarihi Yazıcılığı el-Fark beyne’l-Fırak’ın Söylem Analizi</t>
+          <t>Z Kuşağı Sosyal Medya ve Din</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>560</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257283991</t>
+          <t>9786257283915</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sistematik Kelâm Yaklaşımları</t>
+          <t>Mutezilî Düşüncenin Farklılaşması</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>680</v>
+        <v>875</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257283977</t>
+          <t>9786255904058</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hilâfeti Yeniden Düşünmek</t>
+          <t>Muhafazakâr Ahlâk ya da Ahlâksızlığın Kodları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257283984</t>
+          <t>9786255904034</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Güncel Kelâm Problematiği</t>
+          <t>İlk Dönem Tabakât Kitaplarının Tefsire Etkisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>385</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257283847</t>
+          <t>9786255904003</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kelamın Doğuşu ve Amr b. Ubeyd</t>
+          <t>Abdülkâhir el-Bağdâdî’nin Mezhepler Tarihi Yazıcılığı el-Fark beyne’l-Fırak’ın Söylem Analizi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>510</v>
+        <v>420</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257283908</t>
+          <t>9786257283991</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinin Psikoanalitik Eleştirisi</t>
+          <t>Sistematik Kelâm Yaklaşımları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257283953</t>
+          <t>9786257283977</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İmam Şâfiî’nin Hadis Usûlü Mirası</t>
+          <t>Hilâfeti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257283922</t>
+          <t>9786257283984</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla İslam Felsefesi</t>
+          <t>Güncel Kelâm Problematiği</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257283939</t>
+          <t>9786257283847</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Comparison of the Basic Content of the Qur’an and the Bible</t>
+          <t>Kelamın Doğuşu ve Amr b. Ubeyd</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>595</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257283946</t>
+          <t>9786257283908</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler IV</t>
+          <t>İslam Düşüncesinin Psikoanalitik Eleştirisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257283892</t>
+          <t>9786257283953</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İlahi Dil Tanrı’nın Konuşması</t>
+          <t>İmam Şâfiî’nin Hadis Usûlü Mirası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>490</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257283885</t>
+          <t>9786257283922</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cerhu’l-Akâid -2- (Ciltli)</t>
+          <t>Ana Hatlarıyla İslam Felsefesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1620</v>
+        <v>455</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257283878</t>
+          <t>9786257283939</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Cerhu’l-Akâid -1- (Ciltli)</t>
+          <t>Comparison of the Basic Content of the Qur’an and the Bible</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1530</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257283854</t>
+          <t>9786257283946</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şerhu Ebyati’d-Dav’ شرح ابيات الضوء</t>
+          <t>Aristoteles Kategoriler IV</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257283861</t>
+          <t>9786257283892</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hanbeli Literatürün İslam Mezhepleri Tarihi Kaynakları Geleneğindeki Yeri</t>
+          <t>İlahi Dil Tanrı’nın Konuşması</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>510</v>
+        <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257283793</t>
+          <t>9786257283885</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Öte Yaka</t>
+          <t>Cerhu’l-Akâid -2- (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>210</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257283830</t>
+          <t>9786257283878</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kelam’ın Gelişim Tarihi</t>
+          <t>Cerhu’l-Akâid -1- (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>540</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257283816</t>
+          <t>9786257283854</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Pozitif Ayrımcılık</t>
+          <t>Şerhu Ebyati’d-Dav’ شرح ابيات الضوء</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>420</v>
+        <v>245</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257283823</t>
+          <t>9786257283861</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İslam Dini ve İnanç Alanı</t>
+          <t>Hanbeli Literatürün İslam Mezhepleri Tarihi Kaynakları Geleneğindeki Yeri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>720</v>
+        <v>595</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257283809</t>
+          <t>9786257283793</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Galen’in Mantık Anlayışı ve Mantık-Tıp İlişkisi</t>
+          <t>Öte Yaka</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>840</v>
+        <v>245</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257283786</t>
+          <t>9786257283830</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Öne Çıkan Erdemler</t>
+          <t>Kelam’ın Gelişim Tarihi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>630</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257283779</t>
+          <t>9786257283816</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Hukukunun Kaynakları Sözlü Tevrat İbn Meymun’un Mişna Şerhi’nin Mukaddimesi</t>
+          <t>İslam’da Pozitif Ayrımcılık</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256746268</t>
+          <t>9786257283823</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ahmed b. Hanbel’in el-Müsned’inde Tefsir Rivayetleri</t>
+          <t>İslam Dini ve İnanç Alanı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>570</v>
+        <v>840</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256746251</t>
+          <t>9786257283809</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dilin Vaz‘ı ve İçtihatlara Etkisi</t>
+          <t>Galen’in Mantık Anlayışı ve Mantık-Tıp İlişkisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>660</v>
+        <v>980</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257283762</t>
+          <t>9786257283786</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Makasıd Perspektifinde Kur’an Ahlakı</t>
+          <t>Kur’an’da Öne Çıkan Erdemler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>810</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257283755</t>
+          <t>9786257283779</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Sokağında Demokrasi Hayal mi?</t>
+          <t>Yahudi Hukukunun Kaynakları Sözlü Tevrat İbn Meymun’un Mişna Şerhi’nin Mukaddimesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257283748</t>
+          <t>9786256746268</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zekat-Vergi İlişkisi</t>
+          <t>Ahmed b. Hanbel’in el-Müsned’inde Tefsir Rivayetleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>630</v>
+        <v>665</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257283731</t>
+          <t>9786256746251</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Temel Dini Bilgiler</t>
+          <t>Dilin Vaz‘ı ve İçtihatlara Etkisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>570</v>
+        <v>770</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257283724</t>
+          <t>9786257283762</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Açık Teizm Bağlamında Tanrı’nın Önbilgisi ve İnsan Hürriyeti</t>
+          <t>Makasıd Perspektifinde Kur’an Ahlakı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>510</v>
+        <v>945</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257283663</t>
+          <t>9786257283755</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yeni Güvenlik Konsepti ve Terörle Mücadele</t>
+          <t>Müslüman Sokağında Demokrasi Hayal mi?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257283694</t>
+          <t>9786257283748</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Hüseyin Nasr’a Göre İslam ve Modern Dünya</t>
+          <t>Zekat-Vergi İlişkisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>735</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257283717</t>
+          <t>9786257283731</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Sonrası İnançlar ve Teolojik Temelleri</t>
+          <t>Temel Dini Bilgiler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>210</v>
+        <v>665</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257283700</t>
+          <t>9786257283724</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çevre Ahlakı ve İslam</t>
+          <t>Açık Teizm Bağlamında Tanrı’nın Önbilgisi ve İnsan Hürriyeti</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>270</v>
+        <v>595</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257283687</t>
+          <t>9786257283663</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Creation in the Qur'an</t>
+          <t>Türkiye’nin Yeni Güvenlik Konsepti ve Terörle Mücadele</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>210</v>
+        <v>490</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257283526</t>
+          <t>9786257283694</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Filozof, Felsefe ve Yaşam Sokratik Bulmacalar</t>
+          <t>Seyyid Hüseyin Nasr’a Göre İslam ve Modern Dünya</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256746046</t>
+          <t>9786257283717</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İsrailiyat Araştırmaları</t>
+          <t>Ölüm Sonrası İnançlar ve Teolojik Temelleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>510</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257283625</t>
+          <t>9786257283700</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlerin Disiplinlerarası Doğası</t>
+          <t>Çevre Ahlakı ve İslam</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257283632</t>
+          <t>9786257283687</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Güvercin Gerdanlığı’nda Dil Oyunları</t>
+          <t>Creation in the Qur'an</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>210</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257283588</t>
+          <t>9786257283526</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sorun Sistem Mi?</t>
+          <t>Filozof, Felsefe ve Yaşam Sokratik Bulmacalar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>540</v>
+        <v>315</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257283649</t>
+          <t>9786256746046</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ateizme Reddiye</t>
+          <t>İsrailiyat Araştırmaları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>540</v>
+        <v>595</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257283618</t>
+          <t>9786257283625</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Anadolu İrfanının Yıldızları – 3 Âşık Paşa’da Tasavvufi Düşünce</t>
+          <t>İslami İlimlerin Disiplinlerarası Doğası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257283595</t>
+          <t>9786257283632</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşüncesinin Muhafazakar Seyri</t>
+          <t>Güvercin Gerdanlığı’nda Dil Oyunları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257283571</t>
+          <t>9786257283588</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bizden Söylemesi</t>
+          <t>Sorun Sistem Mi?</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>390</v>
+        <v>630</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257283564</t>
+          <t>9786257283649</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk Bilincimiz</t>
+          <t>Ateizme Reddiye</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>570</v>
+        <v>630</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257283540</t>
+          <t>9786257283618</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Korunaksız İtimat</t>
+          <t>Anadolu İrfanının Yıldızları – 3 Âşık Paşa’da Tasavvufi Düşünce</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257283557</t>
+          <t>9786257283595</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kelam Açısından İnanç Özgürlüğü ve İrtidat</t>
+          <t>Türk Düşüncesinin Muhafazakar Seyri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257283533</t>
+          <t>9786257283571</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ömer Müslümanlığı</t>
+          <t>Bizden Söylemesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>570</v>
+        <v>455</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257283519</t>
+          <t>9786257283564</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Deizmin Eleştirisi</t>
+          <t>Sorumluluk Bilincimiz</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>665</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257283465</t>
+          <t>9786257283540</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Deistik Argümanlara Karşı Vahyin İmkan ve Gerekliliği</t>
+          <t>Korunaksız İtimat</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>690</v>
+        <v>525</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059503198</t>
+          <t>9786257283557</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Beyan İlmine Dair Bir Risale</t>
+          <t>Kelam Açısından İnanç Özgürlüğü ve İrtidat</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>270</v>
+        <v>245</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257283472</t>
+          <t>9786257283533</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Muta Nikah</t>
+          <t>Ömer Müslümanlığı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>665</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257283502</t>
+          <t>9786257283519</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yola Çıktıklarım</t>
+          <t>Deizmin Eleştirisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257283496</t>
+          <t>9786257283465</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yolda Bulduklarım</t>
+          <t>Deistik Argümanlara Karşı Vahyin İmkan ve Gerekliliği</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>330</v>
+        <v>805</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257283434</t>
+          <t>9786059503198</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>El-maksud Şerhlerinden İm‘anü’l-enzar</t>
+          <t>Beyan İlmine Dair Bir Risale</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>330</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257283441</t>
+          <t>9786257283472</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kevaşi’nin Tefsirinde Kıraat Olgusu</t>
+          <t>Muta Nikah</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257283427</t>
+          <t>9786257283502</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mirza Gulam Ahmed ve Ahmedi Algılardaki Farklılaşması</t>
+          <t>Yola Çıktıklarım</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>960</v>
+        <v>385</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257283410</t>
+          <t>9786257283496</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tagore’un Yaşamı ve Öğretisi</t>
+          <t>Yolda Bulduklarım</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>325</v>
+        <v>385</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059503808</t>
+          <t>9786257283434</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - AB İlişkilerinde Dinin Rolü</t>
+          <t>El-maksud Şerhlerinden İm‘anü’l-enzar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>630</v>
+        <v>385</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257283342</t>
+          <t>9786257283441</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ebu Bekir Cabir el-Cezairi'ye Göre</t>
+          <t>Kevaşi’nin Tefsirinde Kıraat Olgusu</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>180</v>
+        <v>455</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257283359</t>
+          <t>9786257283427</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kaza ve Kader: Ebû Bekir Cabir el-Cezairi'ye Göre</t>
+          <t>Mirza Gulam Ahmed ve Ahmedi Algılardaki Farklılaşması</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>210</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257283335</t>
+          <t>9786257283410</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ahiret Ahvali: Hüseyin el-Cisr et-Tarabulusi'ye Göre</t>
+          <t>Tagore’un Yaşamı ve Öğretisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>210</v>
+        <v>455</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257283311</t>
+          <t>9786059503808</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Birey ve Toplum Üzerine: İslam Felsefesi Merkezli Okumalar</t>
+          <t>Türkiye - AB İlişkilerinde Dinin Rolü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>780</v>
+        <v>735</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059503921</t>
+          <t>9786257283342</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>17-20. Asırlarda Siirt Bölgesinde Yapılan Kelam Çalışmaları</t>
+          <t>Ebu Bekir Cabir el-Cezairi'ye Göre</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059503907</t>
+          <t>9786257283359</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Eş'arilerin İtikad Yolu</t>
+          <t>Kaza ve Kader: Ebû Bekir Cabir el-Cezairi'ye Göre</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>210</v>
+        <v>245</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059503877</t>
+          <t>9786257283335</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Fadl Hasen Abbas'ın Kur'an İlimlerindeki Müşkil Meselelere Bakışı</t>
+          <t>Ahiret Ahvali: Hüseyin el-Cisr et-Tarabulusi'ye Göre</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>660</v>
+        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054495108</t>
+          <t>9786257283311</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İslam Tefsir Geleneğinde Öznellik</t>
+          <t>Birey ve Toplum Üzerine: İslam Felsefesi Merkezli Okumalar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>90</v>
+        <v>910</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756788400</t>
+          <t>9786059503921</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mutezile İle Şi'a Arasında Siyasal Tartışma</t>
+          <t>17-20. Asırlarda Siirt Bölgesinde Yapılan Kelam Çalışmaları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756788332</t>
+          <t>9786059503907</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'in Türkçe Anlamı</t>
+          <t>Eş'arilerin İtikad Yolu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>450</v>
+        <v>245</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756788264</t>
+          <t>9786059503877</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tahirü'l-Mevlevi (Olgun)'den Metin Şerhi Örnekleri</t>
+          <t>Fadl Hasen Abbas'ın Kur'an İlimlerindeki Müşkil Meselelere Bakışı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>80</v>
+        <v>770</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756788141</t>
+          <t>9786054495108</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Türkçe Çeviri</t>
+          <t>İslam Tefsir Geleneğinde Öznellik</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756788134</t>
+          <t>9789756788400</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Arap Dilinde İ'rab Olgusu</t>
+          <t>Mutezile İle Şi'a Arasında Siyasal Tartışma</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>74</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756788172</t>
+          <t>9789756788332</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Kuramı</t>
+          <t>Kur'an-ı Kerim'in Türkçe Anlamı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>54</v>
+        <v>450</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789756788059</t>
+          <t>9789756788264</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türk İslam Dönemine Geçişte Tahiroğulları</t>
+          <t>Tahirü'l-Mevlevi (Olgun)'den Metin Şerhi Örnekleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257283397</t>
+          <t>9789756788141</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Mushaflarındaki Vakf İşaretlerinin Tahlili</t>
+          <t>Kur'an-ı Kerim Türkçe Çeviri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>600</v>
+        <v>78</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059503938</t>
+          <t>9789756788134</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Akıl</t>
+          <t>Arap Dilinde İ'rab Olgusu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>570</v>
+        <v>74</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257283380</t>
+          <t>9789756788172</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Atomik Evren Anlayışı ve Deizm Eleştirisi</t>
+          <t>Bilgi Kuramı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>390</v>
+        <v>54</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257283373</t>
+          <t>9789756788059</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kitap-Yasa İlişkisi</t>
+          <t>Türk İslam Dönemine Geçişte Tahiroğulları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>420</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257283366</t>
+          <t>9786257283397</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>John Stuart Mill’in Tümevarım Anlayışı</t>
+          <t>Türkiye Mushaflarındaki Vakf İşaretlerinin Tahlili</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>510</v>
+        <v>700</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257283281</t>
+          <t>9786059503938</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Şirkin Ekonomi Politiği</t>
+          <t>İslam Düşüncesinde Akıl</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>665</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257283274</t>
+          <t>9786257283380</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Şirk ve Beşeri Çerçeve</t>
+          <t>İslam'ın Atomik Evren Anlayışı ve Deizm Eleştirisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>330</v>
+        <v>455</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257283267</t>
+          <t>9786257283373</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Şirkin Dini ve Kültürel Temelleri</t>
+          <t>Kitap-Yasa İlişkisi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>390</v>
+        <v>490</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257283250</t>
+          <t>9786257283366</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Tevhit ve Şirkin İçerik Analizi</t>
+          <t>John Stuart Mill’in Tümevarım Anlayışı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>450</v>
+        <v>595</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059503914</t>
+          <t>9786257283281</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında Kıyamet Habercileri</t>
+          <t>Şirkin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059503884</t>
+          <t>9786257283274</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yemen’le İlgili Kur’an Kıssaları</t>
+          <t>Şirk ve Beşeri Çerçeve</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>720</v>
+        <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059503495</t>
+          <t>9786257283267</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Allah Tasavvuru</t>
+          <t>Şirkin Dini ve Kültürel Temelleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>330</v>
+        <v>455</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257283168</t>
+          <t>9786257283250</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tecrübeden Tanrı’ya - Dini Tecrübe Delili ve Eleştirisi</t>
+          <t>Tevhit ve Şirkin İçerik Analizi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>525</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059503679</t>
+          <t>9786059503914</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Siracettin Oşi ve Emali Kasidesi</t>
+          <t>Ayetler ve Hadisler Işığında Kıyamet Habercileri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>210</v>
+        <v>315</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059503891</t>
+          <t>9786059503884</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Molla Halil’in Kelami Görüşleri</t>
+          <t>Yemen’le İlgili Kur’an Kıssaları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>390</v>
+        <v>840</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059503754</t>
+          <t>9786059503495</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Meşşai Gelenek ve İbn Bacce’nin Nefs Anlayışı</t>
+          <t>Vahyin Allah Tasavvuru</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>420</v>
+        <v>385</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059503945</t>
+          <t>9786257283168</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Öznesi Kadın</t>
+          <t>Tecrübeden Tanrı’ya - Dini Tecrübe Delili ve Eleştirisi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>510</v>
+        <v>350</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257283007</t>
+          <t>9786059503679</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Doğası Üzerine</t>
+          <t>Siracettin Oşi ve Emali Kasidesi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>360</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257283113</t>
+          <t>9786059503891</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Musibetler - İnsanın Sorumluluğu ve Sünnetullah</t>
+          <t>Molla Halil’in Kelami Görüşleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>390</v>
+        <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257283175</t>
+          <t>9786059503754</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Araştırmaları III - Yaşadığımız Çağ</t>
+          <t>Meşşai Gelenek ve İbn Bacce’nin Nefs Anlayışı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>510</v>
+        <v>490</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059503839</t>
+          <t>9786059503945</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Araştırmaları II - Metodolojik Yaklaşımlar</t>
+          <t>Kur’an’ın Öznesi Kadın</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>810</v>
+        <v>595</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>4440000000426</t>
+          <t>9786257283007</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Afgani - Kelami ve Felsefi Görüşleri</t>
+          <t>Kur’an’ın Doğası Üzerine</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>420</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059503853</t>
+          <t>9786257283113</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Alaeddin Ali Es-Semerkandi’nin Bahru’l-Ulum’u ve Kaynakları</t>
+          <t>Kur’an’da Musibetler - İnsanın Sorumluluğu ve Sünnetullah</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>210</v>
+        <v>455</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059503778</t>
+          <t>9786257283175</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Antropomorfizm ve Tenzih</t>
+          <t>İslam Düşüncesi Araştırmaları III - Yaşadığımız Çağ</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>840</v>
+        <v>595</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059503587</t>
+          <t>9786059503839</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Araştırmaları - I</t>
+          <t>İslam Düşüncesi Araştırmaları II - Metodolojik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1080</v>
+        <v>945</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059503846</t>
+          <t>4440000000426</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İlah Tasavvurları ve Kur’an Yorumuna Etkileri</t>
+          <t>Afgani - Kelami ve Felsefi Görüşleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>510</v>
+        <v>60</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059503990</t>
+          <t>9786059503853</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İki Paradigma Bir Hakikat - Felsefe Geleneğimizin Mahrem Yüzü</t>
+          <t>Alaeddin Ali Es-Semerkandi’nin Bahru’l-Ulum’u ve Kaynakları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>270</v>
+        <v>245</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059503709</t>
+          <t>9786059503778</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İbadiyye'nin Ana Hadis Kitabı</t>
+          <t>Antropomorfizm ve Tenzih</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>690</v>
+        <v>980</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257283243</t>
+          <t>9786059503587</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Güney Afrika - Etnisite, Toplum ve Siyaset</t>
+          <t>İslam Düşüncesi Araştırmaları - I</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>300</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257283151</t>
+          <t>9786059503846</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dinin Şekillendirdiği Siyasetten Siyasetin Şekillendirdiği Dine</t>
+          <t>İlah Tasavvurları ve Kur’an Yorumuna Etkileri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>900</v>
+        <v>595</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059503860</t>
+          <t>9786059503990</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde İşlevsel Akıl</t>
+          <t>İki Paradigma Bir Hakikat - Felsefe Geleneğimizin Mahrem Yüzü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>330</v>
+        <v>315</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257283045</t>
+          <t>9786059503709</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Şeyhim</t>
+          <t>İbadiyye'nin Ana Hadis Kitabı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>570</v>
+        <v>805</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059503976</t>
+          <t>9786257283243</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Askerin Din Eğitimi ve Din Dersi Kitapları</t>
+          <t>Güney Afrika - Etnisite, Toplum ve Siyaset</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257283144</t>
+          <t>9786257283151</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi İnançlarında Sembol ve Motifler</t>
+          <t>Dinin Şekillendirdiği Siyasetten Siyasetin Şekillendirdiği Dine</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257283212</t>
+          <t>9786059503860</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İbadet ve Sosyal Sorumluluk Maun Suresi</t>
+          <t>Din Eğitiminde İşlevsel Akıl</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>270</v>
+        <v>385</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257283229</t>
+          <t>9786257283045</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Düşüncesinde Vaz‘i Hüküm Teorisi</t>
+          <t>Böyle Buyurdu Şeyhim</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>570</v>
+        <v>665</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257283182</t>
+          <t>9786059503976</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tefsirde Spekülatif Yorum</t>
+          <t>Askerin Din Eğitimi ve Din Dersi Kitapları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257283199</t>
+          <t>9786257283144</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İslam’da İnanç Esasları</t>
+          <t>Alevi - Bektaşi İnançlarında Sembol ve Motifler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257283205</t>
+          <t>9786257283212</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Teosentrik ve Antroposentrik Yorumu</t>
+          <t>İbadet ve Sosyal Sorumluluk Maun Suresi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059503594</t>
+          <t>9786257283229</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Dinin Kaynağı Sorunu - Çağdaş Yaklaşımlar ve İslam</t>
+          <t>İslam Hukuk Düşüncesinde Vaz‘i Hüküm Teorisi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>210</v>
+        <v>665</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059503617</t>
+          <t>9786257283182</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>El-İntisar Bağlamında Kur'an'ın Metinleşme Süreci</t>
+          <t>Tefsirde Spekülatif Yorum</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>570</v>
+        <v>525</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059503570</t>
+          <t>9786257283199</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın İ‘cazı</t>
+          <t>İslam’da İnanç Esasları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>390</v>
+        <v>875</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059503655</t>
+          <t>9786257283205</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Düşünür İbrahim Mominov’un İlmi Faaliyetleri</t>
+          <t>Kur’an’ın Teosentrik ve Antroposentrik Yorumu</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059503426</t>
+          <t>9786059503594</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mantıkta Akıl Yürütme</t>
+          <t>Dinin Kaynağı Sorunu - Çağdaş Yaklaşımlar ve İslam</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>330</v>
+        <v>245</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059503471</t>
+          <t>9786059503617</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın İ'cazına Çağdaş Bir Yaklaşım</t>
+          <t>El-İntisar Bağlamında Kur'an'ın Metinleşme Süreci</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>330</v>
+        <v>665</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059503518</t>
+          <t>9786059503570</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Saç Ağartan Uyarı</t>
+          <t>Kur’an’ın İ‘cazı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>390</v>
+        <v>455</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059503501</t>
+          <t>9786059503655</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Peşinde Yalın Kalem</t>
+          <t>Çağdaş Düşünür İbrahim Mominov’un İlmi Faaliyetleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>720</v>
+        <v>210</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059503242</t>
+          <t>9786059503426</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ali Şir Nevai ve Farsça Gazelleri</t>
+          <t>Klasik Mantıkta Akıl Yürütme</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>990</v>
+        <v>385</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059503228</t>
+          <t>9786059503471</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İngiltere’de Türkler</t>
+          <t>Kur'an'ın İ'cazına Çağdaş Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059503174</t>
+          <t>9786059503518</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sağlam Kulpa Tutunamayanlar</t>
+          <t>Saç Ağartan Uyarı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>480</v>
+        <v>455</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059503457</t>
+          <t>9786059503501</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kıyam ve Katliam</t>
+          <t>Hakikat Peşinde Yalın Kalem</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>1050</v>
+        <v>840</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054495597</t>
+          <t>9786059503242</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bir Sivil Siyaset Modeli Aydınlar Ocağı</t>
+          <t>Ali Şir Nevai ve Farsça Gazelleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>720</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054495627</t>
+          <t>9786059503228</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Razi Düşüncesinde Felsefenin Temel Disiplinleri ve Pozitif Bilimler</t>
+          <t>İngiltere’de Türkler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>900</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054495566</t>
+          <t>9786059503174</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gelenekselci ve Modernist Paradigmalar Kıskacında İmam Şafii</t>
+          <t>Sağlam Kulpa Tutunamayanlar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1170</v>
+        <v>560</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054495818</t>
+          <t>9786059503457</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bizi Eğitebiliyor mu?</t>
+          <t>Kıyam ve Katliam</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>600</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756788042</t>
+          <t>9786054495597</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Peşinde</t>
+          <t>Bir Sivil Siyaset Modeli Aydınlar Ocağı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>55</v>
+        <v>840</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054495641</t>
+          <t>9786054495627</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Şii Gelenekte Alternatif Bir İktidar Mücadelesi: Erken Dönem Zeydilik</t>
+          <t>Razi Düşüncesinde Felsefenin Temel Disiplinleri ve Pozitif Bilimler</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>510</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059503440</t>
+          <t>9786054495566</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Velayet ve İmamet</t>
+          <t>Gelenekselci ve Modernist Paradigmalar Kıskacında İmam Şafii</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>960</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054495825</t>
+          <t>9786054495818</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>21. Asırda İslam Rönesansı</t>
+          <t>Eğitim Bizi Eğitebiliyor mu?</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756788257</t>
+          <t>9789756788042</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hz. Yusuf’un Tarihsel Hayatı</t>
+          <t>Bilgelik Peşinde</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054495801</t>
+          <t>9786054495641</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber Döneminde Medine'nin Sosyal Yapısı</t>
+          <t>Şii Gelenekte Alternatif Bir İktidar Mücadelesi: Erken Dönem Zeydilik</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>420</v>
+        <v>595</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054495559</t>
+          <t>9786059503440</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Eskatolojik Açıdan Kişisel Özdeşlik Sorunu</t>
+          <t>Velayet ve İmamet</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>420</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054495672</t>
+          <t>9786054495825</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Taberi Tefsirinin Dirayet Boyutu</t>
+          <t>21. Asırda İslam Rönesansı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054495764</t>
+          <t>9789756788257</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Üzüntüyü Yenmenin Çareleri</t>
+          <t>Hz. Yusuf’un Tarihsel Hayatı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>330</v>
+        <v>67</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054495573</t>
+          <t>9786054495801</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İşgal İstanbul'unda Kimsesiz Çocuklar ve Himaye-i Etfal Cemiyeti</t>
+          <t>Hz. Peygamber Döneminde Medine'nin Sosyal Yapısı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054495771</t>
+          <t>9786054495559</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mantık El Kitabı</t>
+          <t>Eskatolojik Açıdan Kişisel Özdeşlik Sorunu</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>480</v>
+        <v>490</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059503341</t>
+          <t>9786054495672</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Platon: Hayatı ve Felsefesi</t>
+          <t>Taberi Tefsirinin Dirayet Boyutu</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>390</v>
+        <v>455</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059503327</t>
+          <t>9786054495764</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Karaçaylar</t>
+          <t>Üzüntüyü Yenmenin Çareleri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>420</v>
+        <v>385</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059503358</t>
+          <t>9786054495573</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Seyyit Feyzullah Efendi ve Fetava-yı Feyziyye</t>
+          <t>İşgal İstanbul'unda Kimsesiz Çocuklar ve Himaye-i Etfal Cemiyeti</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059503334</t>
+          <t>9786054495771</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Sorgulayan Baki Sorulara Hayatı Yöneten Fani Cevaplar</t>
+          <t>Klasik Mantık El Kitabı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059503297</t>
+          <t>9786059503341</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kıbrıs Türk Cumhuriyeti'nde Hadis ve Sünnet Bilinci</t>
+          <t>Platon: Hayatı ve Felsefesi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>840</v>
+        <v>455</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059503273</t>
+          <t>9786059503327</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Usülünün Tedrici Gelişimi ve Usüli Görüşler</t>
+          <t>Karaçaylar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>480</v>
+        <v>490</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059503280</t>
+          <t>9786059503358</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Öncesi Arap Folkloru ve Kur'an</t>
+          <t>Şeyhülislam Seyyit Feyzullah Efendi ve Fetava-yı Feyziyye</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059503167</t>
+          <t>9786059503334</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sekülerlik ve Muhafazakar Kadın</t>
+          <t>Hayatı Sorgulayan Baki Sorulara Hayatı Yöneten Fani Cevaplar</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>360</v>
+        <v>490</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059503181</t>
+          <t>9786059503297</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Algımız</t>
+          <t>Kuzey Kıbrıs Türk Cumhuriyeti'nde Hadis ve Sünnet Bilinci</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>450</v>
+        <v>980</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000027694</t>
+          <t>9786059503273</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Yok Edilişin Öyküsü</t>
+          <t>Fıkıh Usülünün Tedrici Gelişimi ve Usüli Görüşler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>9.26</v>
+        <v>560</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054495498</t>
+          <t>9786059503280</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Osmanlı'da Kipli Mantık</t>
+          <t>İslamiyet Öncesi Arap Folkloru ve Kur'an</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>270</v>
+        <v>490</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054495412</t>
+          <t>9786059503167</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>El-Mizzi'nin Hadis İlmindeki Yeri</t>
+          <t>Sekülerlik ve Muhafazakar Kadın</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054495405</t>
+          <t>9786059503181</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Metodolojisi Açısından el-Burhan ve el-İtkan</t>
+          <t>Medeniyet Algımız</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>690</v>
+        <v>525</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054495436</t>
+          <t>3990000027694</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sinenu't -Tirmizi'nin Metot Yönünden İncelenmesi</t>
+          <t>Endülüs Yok Edilişin Öyküsü</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>68</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054495610</t>
+          <t>9786054495498</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Nifak'ın Kıyam Hali: Mescid-i Dırar</t>
+          <t>Son Dönem Osmanlı'da Kipli Mantık</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>570</v>
+        <v>315</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789756788585</t>
+          <t>9786054495412</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kadı Abdülcebbar'da Nedensellik Kuramı</t>
+          <t>El-Mizzi'nin Hadis İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>780</v>
+        <v>420</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054495603</t>
+          <t>9786054495405</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Hazf</t>
+          <t>Tefsir Metodolojisi Açısından el-Burhan ve el-İtkan</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>390</v>
+        <v>805</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054495467</t>
+          <t>9786054495436</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sakalar El Kitabı</t>
+          <t>Sinenu't -Tirmizi'nin Metot Yönünden İncelenmesi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>450</v>
+        <v>68</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054495474</t>
+          <t>9786054495610</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Şia ve Tarih Makaleler</t>
+          <t>Nifak'ın Kıyam Hali: Mescid-i Dırar</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>450</v>
+        <v>665</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054495382</t>
+          <t>9789756788585</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kavramları Bağlamında Yaşam Boyu Salih Amel (Ciltli)</t>
+          <t>Kadı Abdülcebbar'da Nedensellik Kuramı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>120</v>
+        <v>910</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054495429</t>
+          <t>9786054495603</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Men Kezebe ...</t>
+          <t>Kur'an'da Hazf</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>68</v>
+        <v>455</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059503235</t>
+          <t>9786054495467</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Şeyhülislam Musa Kazım Efendi’nin Hayatı ve Fetvaları</t>
+          <t>Sakalar El Kitabı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>600</v>
+        <v>525</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059503143</t>
+          <t>9786054495474</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İhvan-ı Safa ve Hadis</t>
+          <t>Şia ve Tarih Makaleler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>540</v>
+        <v>525</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059503150</t>
+          <t>9786054495382</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bernard Williams’ın Ahlak Kavramı Analizi ve Sistem Eleştirisi</t>
+          <t>Kur'an Kavramları Bağlamında Yaşam Boyu Salih Amel (Ciltli)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>360</v>
+        <v>120</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059503365</t>
+          <t>9786054495429</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Sonsuz Mudur?</t>
+          <t>Men Kezebe ...</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>510</v>
+        <v>68</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059503013</t>
+          <t>9786059503235</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlamada Siyakın Yeri</t>
+          <t>Şeyhülislam Musa Kazım Efendi’nin Hayatı ve Fetvaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>510</v>
+        <v>700</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059503372</t>
+          <t>9786059503143</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasının Açmazları</t>
+          <t>İhvan-ı Safa ve Hadis</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>390</v>
+        <v>630</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059503389</t>
+          <t>9786059503150</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Harezm Me’mun Akademisi</t>
+          <t>Bernard Williams’ın Ahlak Kavramı Analizi ve Sistem Eleştirisi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059503112</t>
+          <t>9786059503365</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Sürecinde Osmanlı Muhasebesi</t>
+          <t>Sonsuzluk Sonsuz Mudur?</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>480</v>
+        <v>595</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059503129</t>
+          <t>9786059503013</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Te’vilatü’l-Kur’an ve el-Keşşaf’ta Kelami Tartışmalar</t>
+          <t>Kur’an’ı Anlamada Siyakın Yeri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>600</v>
+        <v>595</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059503136</t>
+          <t>9786059503372</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Halife Me’mun</t>
+          <t>İslam Dünyasının Açmazları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>300</v>
+        <v>455</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059503433</t>
+          <t>9786059503389</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kısa Dünya Tarihi</t>
+          <t>Harezm Me’mun Akademisi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>810</v>
+        <v>245</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059503051</t>
+          <t>9786059503112</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Şii Kaynaklara Göre Hz. Ömer</t>
+          <t>Modernleşme Sürecinde Osmanlı Muhasebesi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054495658</t>
+          <t>9786059503129</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Goldziher ve Hadis</t>
+          <t>Te’vilatü’l-Kur’an ve el-Keşşaf’ta Kelami Tartışmalar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059503396</t>
+          <t>9786059503136</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Küpten Taşanlar</t>
+          <t>Halife Me’mun</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059503402</t>
+          <t>9786059503433</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler 1</t>
+          <t>Kısa Dünya Tarihi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>180</v>
+        <v>945</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059503204</t>
+          <t>9786059503051</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Tanımak</t>
+          <t>Şii Kaynaklara Göre Hz. Ömer</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059503259</t>
+          <t>9786054495658</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Modern Dönem Dindarlarının Kadın Algısı</t>
+          <t>Goldziher ve Hadis</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054495832</t>
+          <t>9786059503396</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Beni Mustalik Gazvesi ve İfk Olayı</t>
+          <t>Küpten Taşanlar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>240</v>
+        <v>525</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059503099</t>
+          <t>9786059503402</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kültürün Ehl-i Kitap Kaynakları</t>
+          <t>Aristoteles Kategoriler 1</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>750</v>
+        <v>210</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059503105</t>
+          <t>9786059503204</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik, Hristiyanlık ve İslam’da Çocuk Algısı</t>
+          <t>Kur’an’ı Tanımak</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>660</v>
+        <v>240</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054495399</t>
+          <t>9786059503259</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Dini Açıdan Taklit</t>
+          <t>Modern Dönem Dindarlarının Kadın Algısı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059503020</t>
+          <t>9786054495832</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi Açısından İnsan Doğası</t>
+          <t>Beni Mustalik Gazvesi ve İfk Olayı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>510</v>
+        <v>280</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059503037</t>
+          <t>9786059503099</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Din, Ahlak ve Kültür Yazıları</t>
+          <t>Müslüman Kültürün Ehl-i Kitap Kaynakları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>510</v>
+        <v>875</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054495924</t>
+          <t>9786059503105</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Anlam Arayışı ve Yeni Çağ İnançları</t>
+          <t>Yahudilik, Hristiyanlık ve İslam’da Çocuk Algısı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>540</v>
+        <v>770</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054495917</t>
+          <t>9786054495399</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tahrif Edilen Hakikat</t>
+          <t>Dini Açıdan Taklit</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>480</v>
+        <v>525</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054495948</t>
+          <t>9786059503020</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Selefi Zihniyet Arap Baharı ve Türkiye</t>
+          <t>Din Felsefesi Açısından İnsan Doğası</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>720</v>
+        <v>595</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054495894</t>
+          <t>9786059503037</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Osmanlı’da Kızılbaş Ayaklanmaları</t>
+          <t>Din, Ahlak ve Kültür Yazıları</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>780</v>
+        <v>595</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054495887</t>
+          <t>9786054495924</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Baberti ile İbn Melek Arasındaki Fıkhi Tartışmalar</t>
+          <t>İnsanın Anlam Arayışı ve Yeni Çağ İnançları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>360</v>
+        <v>630</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054495900</t>
+          <t>9786054495917</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Algı ya da Gerçek: Hz. Peygamber'i Anmak veya Anlamak Üzerine</t>
+          <t>Tahrif Edilen Hakikat</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>510</v>
+        <v>560</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054495931</t>
+          <t>9786054495948</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tasavvuru</t>
+          <t>Selefi Zihniyet Arap Baharı ve Türkiye</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>300</v>
+        <v>840</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054495962</t>
+          <t>9786054495894</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ezeli Yazgı</t>
+          <t>16. Yüzyılda Osmanlı’da Kızılbaş Ayaklanmaları</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>810</v>
+        <v>910</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054495955</t>
+          <t>9786054495887</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Tüketim Anlayışında Dindar Yaşam Biçimleri</t>
+          <t>Baberti ile İbn Melek Arasındaki Fıkhi Tartışmalar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>900</v>
+        <v>420</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789756788592</t>
+          <t>9786054495900</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kelam Yazıları - Varlık Bilgi Değer ve Siyaset Üzerine</t>
+          <t>Algı ya da Gerçek: Hz. Peygamber'i Anmak veya Anlamak Üzerine</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>870</v>
+        <v>595</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054495337</t>
+          <t>9786054495931</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İstikrar Olgusu</t>
+          <t>Tanrı Tasavvuru</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054495993</t>
+          <t>9786054495962</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İslam Sosyoloji Yazıları</t>
+          <t>Ezeli Yazgı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>510</v>
+        <v>945</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786054495986</t>
+          <t>9786054495955</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Muhammed b. İsa et-Tirmizi'nin Eserleri Üzerine Yapılan Çalışmalar</t>
+          <t>Postmodern Tüketim Anlayışında Dindar Yaşam Biçimleri</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>150</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054495535</t>
+          <t>9789756788592</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İslam Pavlusları 2: Paralel Din</t>
+          <t>Kelam Yazıları - Varlık Bilgi Değer ve Siyaset Üzerine</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>900</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054495542</t>
+          <t>9786054495337</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Farklı Siyer'i Okumak</t>
+          <t>Kur’an’da İstikrar Olgusu</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>720</v>
+        <v>455</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054495528</t>
+          <t>9786054495993</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İslam'ın Pavlusları 1</t>
+          <t>İslam Sosyoloji Yazıları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>900</v>
+        <v>595</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054495634</t>
+          <t>9786054495986</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Fahruddin er-Razi’de Felsefi -Teolojik Antropoloji</t>
+          <t>Muhammed b. İsa et-Tirmizi'nin Eserleri Üzerine Yapılan Çalışmalar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>270</v>
+        <v>175</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054495269</t>
+          <t>9786054495535</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Dört Halife ve Emeviler Döneminde Din - Devlet İlişkisi</t>
+          <t>İslam Pavlusları 2: Paralel Din</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>330</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059503006</t>
+          <t>9786054495542</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayata Sosyolojik Bakış</t>
+          <t>Farklı Siyer'i Okumak</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>390</v>
+        <v>840</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786054495788</t>
+          <t>9786054495528</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki Davranış ve Ebedi Kurtuluş İlişkisi</t>
+          <t>İslam'ın Pavlusları 1</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>750</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054495849</t>
+          <t>9786054495634</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Nübüvvetin İspatında Mucize</t>
+          <t>Fahruddin er-Razi’de Felsefi -Teolojik Antropoloji</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>600</v>
+        <v>315</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786054495702</t>
+          <t>9786054495269</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sorunlar ve Kelam</t>
+          <t>Dört Halife ve Emeviler Döneminde Din - Devlet İlişkisi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>108</v>
+        <v>385</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786054495689</t>
+          <t>9786059503006</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Allah, İnsan ve Tabiat Yasaları Bağlamında Ecel Problemi</t>
+          <t>Gündelik Hayata Sosyolojik Bakış</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>1230</v>
+        <v>455</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054495696</t>
+          <t>9786054495788</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy’a Göre İnsan, Toplum ve İslam</t>
+          <t>Ahlaki Davranış ve Ebedi Kurtuluş İlişkisi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>510</v>
+        <v>875</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054495481</t>
+          <t>9786054495849</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Şirk</t>
+          <t>Nübüvvetin İspatında Mucize</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>1470</v>
+        <v>700</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054495450</t>
+          <t>9786054495702</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Siyaset</t>
+          <t>Çağdaş Sorunlar ve Kelam</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>450</v>
+        <v>108</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054495375</t>
+          <t>9786054495689</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Mekki Surelerde Mü'nin Kimliğinin Oluşumu ve Gayrimüslimlerle İlişkileri</t>
+          <t>Allah, İnsan ve Tabiat Yasaları Bağlamında Ecel Problemi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>260</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054495351</t>
+          <t>9786054495696</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Salahaddin-i Uşşaki'nin Hz. Ali Divanı Tercümesi</t>
+          <t>Mehmet Akif Ersoy’a Göre İnsan, Toplum ve İslam</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>450</v>
+        <v>595</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786054495726</t>
+          <t>9786054495481</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi Yazımı Sempozyumu</t>
+          <t>Bütün Yönleriyle Şirk</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>810</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786054495733</t>
+          <t>9786054495450</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Hanefi Fakihlerin Zayıf Hadisle Hüküm Verme Gerekçeleri</t>
+          <t>Ahlak ve Siyaset</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786054495740</t>
+          <t>9786054495375</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Rusya'da İslam</t>
+          <t>Mekki Surelerde Mü'nin Kimliğinin Oluşumu ve Gayrimüslimlerle İlişkileri</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786054495719</t>
+          <t>9786054495351</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Rivayetlerde Hz. Ali</t>
+          <t>Abdullah Salahaddin-i Uşşaki'nin Hz. Ali Divanı Tercümesi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257283052</t>
+          <t>9786054495726</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Matüridi’nin Mu‘tezile Eleştirisi</t>
+          <t>Tefsir Tarihi Yazımı Sempozyumu</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>300</v>
+        <v>945</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059503815</t>
+          <t>9786054495733</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Çevre Bilinci</t>
+          <t>Hanefi Fakihlerin Zayıf Hadisle Hüküm Verme Gerekçeleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059503983</t>
+          <t>9786054495740</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Yorumunda Fıkıh Usulünün İşlevi</t>
+          <t>Rusya'da İslam</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>750</v>
+        <v>490</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059503723</t>
+          <t>9786054495719</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kemalpaşazade’ye Göre İnsanın Varlık Yapısı İnsani Şahsiyet</t>
+          <t>Rivayetlerde Hz. Ali</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059503952</t>
+          <t>9786257283052</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bize Her Yer Rize Değil</t>
+          <t>Matüridi’nin Mu‘tezile Eleştirisi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059503969</t>
+          <t>9786059503815</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2K Kader ve Kanun</t>
+          <t>Kur’an’da Çevre Bilinci</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059503822</t>
+          <t>9786059503983</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Zemahşeri’nin Kur’an’ı Yorumlama Yöntemi</t>
+          <t>Kur’an Yorumunda Fıkıh Usulünün İşlevi</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>1020</v>
+        <v>875</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059503785</t>
+          <t>9786059503723</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Terimbilimi’ne Alternatif Bir Alan</t>
+          <t>Kemalpaşazade’ye Göre İnsanın Varlık Yapısı İnsani Şahsiyet</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257283137</t>
+          <t>9786059503952</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Söylemsel Bir İnşa Olarak Oryantalizm</t>
+          <t>Bize Her Yer Rize Değil</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257283120</t>
+          <t>9786059503969</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Bir Hıristiyan Müslümanın Çağrısı</t>
+          <t>2K Kader ve Kanun</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>270</v>
+        <v>490</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>3990000014569</t>
+          <t>9786059503822</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>İslam Ülkelerinde Emperyalizm ve Askerleri: Misyonerler</t>
+          <t>Zemahşeri’nin Kur’an’ı Yorumlama Yöntemi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>15.28</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059503792</t>
+          <t>9786059503785</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Ukayliler</t>
+          <t>Tefsir Terimbilimi’ne Alternatif Bir Alan</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059503716</t>
+          <t>9786257283137</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Son Dönem Hadis Çalışmaları ve Talat Koçyiğit'in Hadisçiliği</t>
+          <t>Söylemsel Bir İnşa Olarak Oryantalizm</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>360</v>
+        <v>525</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059503747</t>
+          <t>9786257283120</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Makaleler ve Günlük Yazılar</t>
+          <t>Bir Hıristiyan Müslümanın Çağrısı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>900</v>
+        <v>315</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059503662</t>
+          <t>3990000014569</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler 2</t>
+          <t>İslam Ülkelerinde Emperyalizm ve Askerleri: Misyonerler</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>240</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059503563</t>
+          <t>9786059503792</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Uyandırma Servisi</t>
+          <t>Ukayliler</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>390</v>
+        <v>700</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789756788783</t>
+          <t>9786059503716</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Kronolojik Okunuşu</t>
+          <t>Son Dönem Hadis Çalışmaları ve Talat Koçyiğit'in Hadisçiliği</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>64</v>
+        <v>420</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789756788080</t>
+          <t>9786059503747</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ın Felsefi Okunuşu</t>
+          <t>Makaleler ve Günlük Yazılar</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>84</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756788288</t>
+          <t>9786059503662</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim ve Kitab-ı Mukaddes</t>
+          <t>Aristoteles Kategoriler 2</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>64</v>
+        <v>280</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756788622</t>
+          <t>9786059503563</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Savaş Olgusu</t>
+          <t>Uyandırma Servisi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>270</v>
+        <v>455</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054495160</t>
+          <t>9789756788783</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Peygamberlik</t>
+          <t>Kur’an’ın Kronolojik Okunuşu</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>420</v>
+        <v>64</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789756788967</t>
+          <t>9789756788080</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Göre İnanma Hürriyeti</t>
+          <t>Kur’an’ın Felsefi Okunuşu</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>270</v>
+        <v>84</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789756788899</t>
+          <t>9789756788288</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
+          <t>Kur’an-ı Kerim ve Kitab-ı Mukaddes</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>130</v>
+        <v>64</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789756788318</t>
+          <t>9789756788622</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kelamullah Tartışmaları ve el-Hayde</t>
+          <t>Kur’an’da Savaş Olgusu</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>50</v>
+        <v>315</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789756788790</t>
+          <t>9786054495160</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kelamda Te’vil Sorunu</t>
+          <t>Kur’an’da Peygamberlik</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>26</v>
+        <v>490</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054495214</t>
+          <t>9789756788967</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kelam’da Ecel Problemi</t>
+          <t>Kur’an’a Göre İnanma Hürriyeti</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>630</v>
+        <v>315</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054495238</t>
+          <t>9789756788899</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kavram, Kuram ve Süreç Açısından Tercüme Etkinliği</t>
+          <t>Kendi Kaynakları Işığında Hariciliğin Doğuşu ve Gelişimi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>360</v>
+        <v>130</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789756788707</t>
+          <t>9789756788318</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Peygamberlik ve Yalancı Peygamberlik Olgusu</t>
+          <t>Kelamullah Tartışmaları ve el-Hayde</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054495283</t>
+          <t>9789756788790</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>İslam Toplumunda Kölelik ve Cariyelik</t>
+          <t>Kelamda Te’vil Sorunu</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>75</v>
+        <v>26</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054495061</t>
+          <t>9786054495214</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>İslam İnanç İlkeleri</t>
+          <t>Kelam’da Ecel Problemi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>270</v>
+        <v>735</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054495139</t>
+          <t>9786054495238</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İki Hanefi Fakihin Fıkhu’l-Hadis Değerlendirmeleri</t>
+          <t>Kavram, Kuram ve Süreç Açısından Tercüme Etkinliği</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789756788929</t>
+          <t>9789756788707</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İbn Teymiyye’nin Mantık Eleştirisi</t>
+          <t>İslam’da Peygamberlik ve Yalancı Peygamberlik Olgusu</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>540</v>
+        <v>525</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789756788530</t>
+          <t>9786054495283</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İbn Hacer’in Hocaları Bağlamında Kadın Hadisçiler</t>
+          <t>İslam Toplumunda Kölelik ve Cariyelik</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054495191</t>
+          <t>9786054495061</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber’in Anne ve Babasının Dini Konumu</t>
+          <t>İslam İnanç İlkeleri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>510</v>
+        <v>315</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756788158</t>
+          <t>9786054495139</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Filistin ve İki Şair - Emel Dunkul, Mahmud Derviş</t>
+          <t>İki Hanefi Fakihin Fıkhu’l-Hadis Değerlendirmeleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>160</v>
+        <v>245</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054495290</t>
+          <t>9789756788929</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Fetret Dönemi ve İnsanın Dini Sorumluluğu</t>
+          <t>İbn Teymiyye’nin Mantık Eleştirisi</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>630</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756788806</t>
+          <t>9789756788530</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Farabi’de Felsefenin Serüveni</t>
+          <t>İbn Hacer’in Hocaları Bağlamında Kadın Hadisçiler</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756788851</t>
+          <t>9786054495191</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Faizsiz Ekonomi</t>
+          <t>Hz. Peygamber’in Anne ve Babasının Dini Konumu</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>110</v>
+        <v>595</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756788065</t>
+          <t>9789756788158</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Endülüs’ün Fethi ve Musa B. Nusayr</t>
+          <t>Filistin ve İki Şair - Emel Dunkul, Mahmud Derviş</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>27</v>
+        <v>160</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756788424</t>
+          <t>9786054495290</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Endülüslü İbn Battal ve Buhari Şerhi</t>
+          <t>Fetret Dönemi ve İnsanın Dini Sorumluluğu</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>300</v>
+        <v>735</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756788301</t>
+          <t>9789756788806</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ehli İçin</t>
+          <t>Farabi’de Felsefenin Serüveni</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789756788486</t>
+          <t>9789756788851</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Dini Anlama Biçimleri ve Dünya Barışına Katkısı</t>
+          <t>Faizsiz Ekonomi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054495184</t>
+          <t>9789756788065</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Cebir ve Kader Kıskacında İnsan Özgürlüğü</t>
+          <t>Endülüs’ün Fethi ve Musa B. Nusayr</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>72</v>
+        <v>27</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789756788202</t>
+          <t>9789756788424</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Başarı ve Saldırganlık Gereksinimi</t>
+          <t>Endülüslü İbn Battal ve Buhari Şerhi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>72</v>
+        <v>350</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789756788745</t>
+          <t>9789756788301</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Az Gelişmişlik</t>
+          <t>Ehli İçin</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756788417</t>
+          <t>9789756788486</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Sureler Arası Münasebet</t>
+          <t>Dini Anlama Biçimleri ve Dünya Barışına Katkısı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756788073</t>
+          <t>9786054495184</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Apokrif Tarih Yazıcılığı</t>
+          <t>Cebir ve Kader Kıskacında İnsan Özgürlüğü</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>330</v>
+        <v>72</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789756788233</t>
+          <t>9789756788202</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Almanya’da Türk Kimliği - Din ve Entegrasyon</t>
+          <t>Başarı ve Saldırganlık Gereksinimi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>325</v>
+        <v>72</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054495320</t>
+          <t>9789756788745</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İslam Ceza Hukukunda Taksirli Suçlar</t>
+          <t>Az Gelişmişlik</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>300</v>
+        <v>56</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789756788356</t>
+          <t>9789756788417</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilgi Felsefesinde Kalbin Anlaması</t>
+          <t>Ayetler ve Sureler Arası Münasebet</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789756788431</t>
+          <t>9789756788073</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İlk Mesajlar</t>
+          <t>Apokrif Tarih Yazıcılığı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>240</v>
+        <v>385</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789756788738</t>
+          <t>9789756788233</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Farabi ve İbn Haldun’da Siyaset</t>
+          <t>Almanya’da Türk Kimliği - Din ve Entegrasyon</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>200</v>
+        <v>455</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789756788677</t>
+          <t>9786054495320</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Allah’tan Alem’e İlahi Fiiller</t>
+          <t>İslam Ceza Hukukunda Taksirli Suçlar</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054495122</t>
+          <t>9789756788356</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Musahiblik</t>
+          <t>İslam Bilgi Felsefesinde Kalbin Anlaması</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>480</v>
+        <v>385</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054495078</t>
+          <t>9789756788431</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Hakikat ve Kimlik</t>
+          <t>İlk Mesajlar</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>630</v>
+        <v>240</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756788189</t>
+          <t>9789756788738</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Abdüsselam el-’Uceyli’nin Edebi Kişiliği ve Hikayeciliği</t>
+          <t>Farabi ve İbn Haldun’da Siyaset</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>420</v>
+        <v>250</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789756788394</t>
+          <t>9789756788677</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Bir Osmanlı Ordugah Kasabası Şumnu</t>
+          <t>Allah’tan Alem’e İlahi Fiiller</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>64</v>
+        <v>120</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257283014</t>
+          <t>9786054495122</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Akleden Dindarlık</t>
+          <t>Alevilikte Musahiblik</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>390</v>
+        <v>560</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257283021</t>
+          <t>9786054495078</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kur’anı Davet Stratejisi</t>
+          <t>Ahlak Hakikat ve Kimlik</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>540</v>
+        <v>735</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257283038</t>
+          <t>9789756788189</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tasavvurları</t>
+          <t>Abdüsselam el-’Uceyli’nin Edebi Kişiliği ve Hikayeciliği</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>420</v>
+        <v>490</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059503631</t>
+          <t>9789756788394</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kudret-Fiil İlişkisi</t>
+          <t>19. Yüzyılda Bir Osmanlı Ordugah Kasabası Şumnu</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>810</v>
+        <v>64</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059503624</t>
+          <t>9786257283014</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Mescit, Mescitler ve Dırar Mescidi</t>
+          <t>Akleden Dindarlık</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059503600</t>
+          <t>9786257283021</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Mukaddimeler 1</t>
+          <t>Kur’anı Davet Stratejisi</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>270</v>
+        <v>630</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789756788066</t>
+          <t>9786257283038</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Valilikten İmparatorluğa Gazneliler</t>
+          <t>Tanrı Tasavvurları</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>300</v>
+        <v>490</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789756788110</t>
+          <t>9786059503631</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Modernleşmesi Sürecinde Şemseddin Günaltay</t>
+          <t>Kudret-Fiil İlişkisi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>270</v>
+        <v>810</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054495115</t>
+          <t>9786059503624</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Demokrasi Sancıları</t>
+          <t>Mescit, Mescitler ve Dırar Mescidi</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>540</v>
+        <v>525</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054495252</t>
+          <t>9786059503600</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Tarihi Yazımı ve Problemleri</t>
+          <t>Mukaddimeler 1</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>540</v>
+        <v>315</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054495245</t>
+          <t>9789756788066</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Şehir ve Pazar</t>
+          <t>Valilikten İmparatorluğa Gazneliler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>810</v>
+        <v>350</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054495221</t>
+          <t>9789756788110</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Tahrifi</t>
+          <t>Türkiye’nin Modernleşmesi Sürecinde Şemseddin Günaltay</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>450</v>
+        <v>315</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054495313</t>
+          <t>9786054495115</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okumaları</t>
+          <t>Türkiye’de Demokrasi Sancıları</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>15.74</v>
+        <v>630</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054495207</t>
+          <t>9786054495252</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Sonra Türkiye’de Yayınlanan Telif ve Tercüme Felsefe Tarihleri</t>
+          <t>Tefsir Tarihi Yazımı ve Problemleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>72</v>
+        <v>630</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789756788950</t>
+          <t>9786054495245</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Şii-Sunni Polemiğinde Ebu Talib ve Dini Konumu</t>
+          <t>Tarihte Şehir ve Pazar</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>510</v>
+        <v>945</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789756788370</t>
+          <t>9786054495221</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Galip Aşkın Devrik Kralı</t>
+          <t>Tarihin Tahrifi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>208</v>
+        <v>525</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789756788363</t>
+          <t>9786054495313</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Şiiliğin Farklılaşma Sürecinde Ca’fer es-Sadık’ın Yeri</t>
+          <t>Tarih Okumaları</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>450</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054495276</t>
+          <t>9786054495207</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Şia’da Usuliliğin Doğuşu ve Şeyh Müfid</t>
+          <t>Tanzimat’tan Sonra Türkiye’de Yayınlanan Telif ve Tercüme Felsefe Tarihleri</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>660</v>
+        <v>72</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054495009</t>
+          <t>9789756788950</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Şehristani’nin Filozoflarla Mücadelesi</t>
+          <t>Şii-Sunni Polemiğinde Ebu Talib ve Dini Konumu</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>330</v>
+        <v>595</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789756788998</t>
+          <t>9789756788370</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Şehrezuri Metafiziği</t>
+          <t>Şiirin Galip Aşkın Devrik Kralı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>510</v>
+        <v>208</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789756788523</t>
+          <t>9789756788363</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Yeni İlköğretim Programlarında İnsan Hakları Vatandaşlık ve Kentlilik Eğitimi</t>
+          <t>Şiiliğin Farklılaşma Sürecinde Ca’fer es-Sadık’ın Yeri</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>300</v>
+        <v>525</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789756788479</t>
+          <t>9786054495276</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Şah Veliyyullah Dihlevi’nin Kelami Görüşleri</t>
+          <t>Şia’da Usuliliğin Doğuşu ve Şeyh Müfid</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>208</v>
+        <v>770</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789756788387</t>
+          <t>9786054495009</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Stoa Mantığı ve Farabi’ye Etkisi</t>
+          <t>Şehristani’nin Filozoflarla Mücadelesi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>330</v>
+        <v>385</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789756788240</t>
+          <t>9789756788998</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimler Mantığı ve Kelam</t>
+          <t>Şehrezuri Metafiziği</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>208</v>
+        <v>595</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789756788219</t>
+          <t>9789756788523</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Gereksinimler</t>
+          <t>Yeni İlköğretim Programlarında İnsan Hakları Vatandaşlık ve Kentlilik Eğitimi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789054495093</t>
+          <t>9789756788479</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Porphyrios ve İbn Sina Mantığında Tümeller</t>
+          <t>Şah Veliyyullah Dihlevi’nin Kelami Görüşleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>330</v>
+        <v>208</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789756788035</t>
+          <t>9789756788387</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Peygamber ve Filozof</t>
+          <t>Stoa Mantığı ve Farabi’ye Etkisi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>75</v>
+        <v>455</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789756788165</t>
+          <t>9789756788240</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Onuncu Günde Kaplanlar</t>
+          <t>Sosyal Bilimler Mantığı ve Kelam</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>270</v>
+        <v>315</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789756788936</t>
+          <t>9789756788219</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kültüründe Sekülerleşme Süreci</t>
+          <t>Psikolojik Gereksinimler</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>480</v>
+        <v>455</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789756788660</t>
+          <t>9789054495093</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Mürucu’z-Zeheb’te İslam Mezhepleri</t>
+          <t>Porphyrios ve İbn Sina Mantığında Tümeller</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>64</v>
+        <v>385</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789756788103</t>
+          <t>9789756788035</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Mu’tezili İmamet Düşüncesinde Farklılaşma Süreci</t>
+          <t>Peygamber ve Filozof</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>26</v>
+        <v>75</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054495306</t>
+          <t>9789756788165</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Maturidi’de İnsan Özgürlüğü</t>
+          <t>Onuncu Günde Kaplanlar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>46</v>
+        <v>315</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054495054</t>
+          <t>9789756788936</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Mağrip Medeniyetinin Zirvesi Muvahhidler</t>
+          <t>Müslüman Kültüründe Sekülerleşme Süreci</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>660</v>
+        <v>560</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789756788455</t>
+          <t>9789756788660</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Lebid b. Rabia el-Amiri ve Divanı</t>
+          <t>Mürucu’z-Zeheb’te İslam Mezhepleri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>450</v>
+        <v>64</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059503693</t>
+          <t>9789756788103</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Dini Pencereden İnsanlık ve Hayat Serüveni</t>
+          <t>Mu’tezili İmamet Düşüncesinde Farklılaşma Süreci</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>600</v>
+        <v>26</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054495870</t>
+          <t>9786054495306</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İmam-ı Azam Ebu Hanife ve Onun Fıkhu’l-Ekber, Fıkhu’l-Ebsat el-Alim ve’l-Müteallim el-Vasiyye ve Risaletü Ebi Hanife Adlı Eserlerinin Tercümesi</t>
+          <t>Maturidi’de İnsan Özgürlüğü</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>420</v>
+        <v>46</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786059503686</t>
+          <t>9786054495054</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Körük</t>
+          <t>Mağrip Medeniyetinin Zirvesi Muvahhidler</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>360</v>
+        <v>770</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786059503648</t>
+          <t>9789756788455</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufta Tipoloji</t>
+          <t>Lebid b. Rabia el-Amiri ve Divanı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>840</v>
+        <v>630</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054495511</t>
+          <t>9786059503693</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş ve Çevresinde Ziyaret Yerleri</t>
+          <t>Dini Pencereden İnsanlık ve Hayat Serüveni</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>62</v>
+        <v>700</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054495504</t>
+          <t>9786054495870</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Hadis Tenkidi</t>
+          <t>İmam-ı Azam Ebu Hanife ve Onun Fıkhu’l-Ekber, Fıkhu’l-Ebsat el-Alim ve’l-Müteallim el-Vasiyye ve Risaletü Ebi Hanife Adlı Eserlerinin Tercümesi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>870</v>
+        <v>490</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257283090</t>
+          <t>9786059503686</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kelami Perspektif</t>
+          <t>Körük</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257283106</t>
+          <t>9786059503648</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Dogmatik Uyku</t>
+          <t>Tasavvufta Tipoloji</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>450</v>
+        <v>980</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786257283076</t>
+          <t>9786054495511</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Kategoriler 3</t>
+          <t>Kahramanmaraş ve Çevresinde Ziyaret Yerleri</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>240</v>
+        <v>62</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789756788875</t>
+          <t>9786054495504</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bazı Yaygın Dillerde Soru Cümleleri Üzerine Sosyo-Kültürel Bir Yaklaşım</t>
+          <t>Hadis Tenkidi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>175</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059503556</t>
+          <t>9786257283090</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Mysticism and Philosophy</t>
+          <t>Kelami Perspektif</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>210</v>
+        <v>525</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059503549</t>
+          <t>9786257283106</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Şii Yorumu</t>
+          <t>Dogmatik Uyku</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>660</v>
+        <v>525</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059503525</t>
+          <t>9786257283076</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayelerinin Felsefi Analizi</t>
+          <t>Aristoteles Kategoriler 3</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059503532</t>
+          <t>9789756788875</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji Bağlamında Çevre İmtihanımız</t>
+          <t>Bazı Yaygın Dillerde Soru Cümleleri Üzerine Sosyo-Kültürel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>210</v>
+        <v>175</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059503464</t>
+          <t>9786059503556</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Arap İlim Heyetinin Payitaht ve Çanakkale Seyahati</t>
+          <t>Mysticism and Philosophy</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>420</v>
+        <v>245</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786059503488</t>
+          <t>9786059503549</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Dost Ateşinde Pişmek</t>
+          <t>Kur'an'ın Şii Yorumu</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>390</v>
+        <v>770</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059503303</t>
+          <t>9786059503525</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Modern Suriye Şiiri</t>
+          <t>Dede Korkut Hikayelerinin Felsefi Analizi</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059503419</t>
+          <t>9786059503532</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Mevlana'da Estetik</t>
+          <t>Ekoloji Bağlamında Çevre İmtihanımız</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786255904218</t>
+          <t>9786059503464</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Ailesi</t>
+          <t>Arap İlim Heyetinin Payitaht ve Çanakkale Seyahati</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>630</v>
+        <v>490</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786255904225</t>
+          <t>9786059503488</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Risk ve Kriz Yönetimi</t>
+          <t>Dost Ateşinde Pişmek</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>455</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
+          <t>9786059503303</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Modern Suriye Şiiri</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786059503419</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana'da Estetik</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786255904218</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an Ailesi</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786255904225</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da Risk ve Kriz Yönetimi</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
           <t>9786255904232</t>
         </is>
       </c>
-      <c r="B349" s="1" t="inlineStr">
+      <c r="B353" s="1" t="inlineStr">
         <is>
           <t>Kadi Abdülcebbar’ın Hıristiyanlık Algısı</t>
         </is>
       </c>
-      <c r="C349" s="1">
+      <c r="C353" s="1">
         <v>595</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>