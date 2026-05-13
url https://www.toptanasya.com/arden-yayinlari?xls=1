--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,460 +85,505 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057409355</t>
+          <t>9786056893117</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Pili ve Bizimora'nın Harika Kızları</t>
+          <t>Deli Dolu ve Özgür: Parajanov</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>130</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058032798</t>
+          <t>9786056893148</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Sözler - Birlikte Keyifli Vakit Geçirmek İçin</t>
+          <t>Masallarla Dolu Bir Yıl (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>165</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057409331</t>
+          <t>9786058032705</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Charles Dickens (Ciltli)</t>
+          <t>Dünyanın En Güzel Hayvan Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>355</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057409324</t>
+          <t>9786057409355</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yula Ve Yaban Keçileri</t>
+          <t>Pili ve Bizimora'nın Harika Kızları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>155</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057409317</t>
+          <t>9786058032798</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Karman Çorman Bir Orman</t>
+          <t>Sihirli Sözler - Birlikte Keyifli Vakit Geçirmek İçin</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>75</v>
+        <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057409300</t>
+          <t>9786057409331</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kitap Kurdu</t>
+          <t>Çocuklar İçin Charles Dickens (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>85</v>
+        <v>355</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786050631494</t>
+          <t>9786057409324</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sadako’nun Turnaları</t>
+          <t>Yula Ve Yaban Keçileri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>95</v>
+        <v>155</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786050631487</t>
+          <t>9786057409317</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Talya ve Uyumayan Ülke</t>
+          <t>Karman Çorman Bir Orman</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>65</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786050631470</t>
+          <t>9786057409300</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Herkesin Tarzı Başka İşte Sanat Burada</t>
+          <t>Kitap Kurdu</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050631463</t>
+          <t>9786050631494</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küçük Siyah Bir Şey</t>
+          <t>Sadako’nun Turnaları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050631456</t>
+          <t>9786050631487</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Öyküleri (Ciltli)</t>
+          <t>Talya ve Uyumayan Ülke</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>325</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050631449</t>
+          <t>9786050631470</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Guurrrrr!.. Bu Ses De Ne?</t>
+          <t>Herkesin Tarzı Başka İşte Sanat Burada</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050631425</t>
+          <t>9786050631463</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kuş Kuş Ellerim</t>
+          <t>Küçük Siyah Bir Şey</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050631432</t>
+          <t>9786050631456</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Pırtık Papuçların Esrarı</t>
+          <t>Yıldız Öyküleri (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>85</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050631401</t>
+          <t>9786050631449</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cesur Ol Kendin Ol</t>
+          <t>Guurrrrr!.. Bu Ses De Ne?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>85</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058032729</t>
+          <t>9786050631425</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız ve Vejetaryen Kurt (Ermenice)</t>
+          <t>Kuş Kuş Ellerim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058032774</t>
+          <t>9786050631432</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Haydi Sarılalım</t>
+          <t>Yırtık Pırtık Papuçların Esrarı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058032781</t>
+          <t>9786050631401</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Öykü Ağacı</t>
+          <t>Cesur Ol Kendin Ol</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058032743</t>
+          <t>9786058032729</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Damla Bal</t>
+          <t>Kırmızı Başlıklı Kız ve Vejetaryen Kurt (Ermenice)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>85</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058032736</t>
+          <t>9786058032774</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Apti'nin Beni</t>
+          <t>Haydi Sarılalım</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058032712</t>
+          <t>9786058032781</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Mülteci Değil</t>
+          <t>Öykü Ağacı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056893193</t>
+          <t>9786058032743</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Viking Hikayeleri</t>
+          <t>Bir Damla Bal</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056893179</t>
+          <t>9786058032736</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Aslan Yürekli Nazar</t>
+          <t>Apti'nin Beni</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056893186</t>
+          <t>9786058032712</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Nil Nehri'nin Külkedisi</t>
+          <t>Benim Adım Mülteci Değil</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056893155</t>
+          <t>9786056893193</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bir Şişe Dolusu Mutluluk</t>
+          <t>Viking Hikayeleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>85</v>
+        <v>95</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050631418</t>
+          <t>9786056893179</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Shakespeare Öyküleri (Ciltli)</t>
+          <t>Aslan Yürekli Nazar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>355</v>
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056893100</t>
+          <t>9786056893186</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Kuşlar Boyama Kitabı</t>
+          <t>Nil Nehri'nin Külkedisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
+          <t>9786056893155</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şişe Dolusu Mutluluk</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786050631418</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Shakespeare Öyküleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786056893100</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Fantastik Kuşlar Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
           <t>9786056893131</t>
         </is>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Başlıklı Kız ve Vejetaryen Kurt</t>
         </is>
       </c>
-      <c r="C29" s="1">
+      <c r="C32" s="1">
         <v>85</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>