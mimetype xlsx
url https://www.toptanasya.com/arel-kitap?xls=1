--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -85,895 +85,910 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256809086</t>
+          <t>9786256809109</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Düşen Işık</t>
+          <t>Zobuoğlu (Zoboğlu) Hasan Bey - Milli Mücadele’de Cesur Bir Yürek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>281</v>
+        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256809093</t>
+          <t>9786256809086</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Dünyalar</t>
+          <t>Sonsuza Düşen Işık</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>281</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256809079</t>
+          <t>9786256809093</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gün Batımı Konuşmaları</t>
+          <t>Ölümsüz Dünyalar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>413</v>
+        <v>281</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256809055</t>
+          <t>9786256809079</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve İslamiyet</t>
+          <t>Gün Batımı Konuşmaları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>619</v>
+        <v>413</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056734083</t>
+          <t>9786256809055</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mısır'dan Anadolu'ya Fetihler ve İslam'ın Yayılışı</t>
+          <t>Türkler ve İslamiyet</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>619</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256809048</t>
+          <t>9786056734083</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Rumelihisarı Semtindeki Sarnıçlar</t>
+          <t>Mısır'dan Anadolu'ya Fetihler ve İslam'ın Yayılışı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>483</v>
+        <v>619</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256809017</t>
+          <t>9786256809048</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Jules Verne ile Türkçe Öğreniyorum A2 Seviyesi: Jules Verne'in Hikâyeleri</t>
+          <t>Rumelihisarı Semtindeki Sarnıçlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256809000</t>
+          <t>9786256809017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Jules Verne ile Türkçe Öğreniyorum A1 Seviyesi: Jules Verne’in Hayatı</t>
+          <t>Jules Verne ile Türkçe Öğreniyorum A2 Seviyesi: Jules Verne'in Hikâyeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256809024</t>
+          <t>9786256809000</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Jules Verne ile Türkçe Öğreniyorum B1 Seviyesi: Dünyanın Merkezine Yolculuk</t>
+          <t>Jules Verne ile Türkçe Öğreniyorum A1 Seviyesi: Jules Verne’in Hayatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>271</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057171597</t>
+          <t>9786256809024</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Maziden Atiye Tam Bin Yıl</t>
+          <t>Jules Verne ile Türkçe Öğreniyorum B1 Seviyesi: Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>271</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057171580</t>
+          <t>9786057171597</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Rumelihisarı Semtindeki Doğu Roma (Bizans) Üsluplu Plastik Taş Eserler</t>
+          <t>Maziden Atiye Tam Bin Yıl</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>297</v>
+        <v>271</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057171559</t>
+          <t>9786057171580</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ruh Ve 4 Element</t>
+          <t>Rumelihisarı Semtindeki Doğu Roma (Bizans) Üsluplu Plastik Taş Eserler</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>297</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057171535</t>
+          <t>9786057171559</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Koçluk Programı</t>
+          <t>Ruh Ve 4 Element</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>468</v>
+        <v>297</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057171542</t>
+          <t>9786057171535</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kuantum E.F.T. Le Olumsuz Duyguları Silme</t>
+          <t>Kuantum Koçluk Programı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>297</v>
+        <v>468</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057171528</t>
+          <t>9786057171542</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Diyarında Kelebekleri Özgürleştirmek</t>
+          <t>Kuantum E.F.T. Le Olumsuz Duyguları Silme</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>297</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057171511</t>
+          <t>9786057171528</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ermenilerin İstanbul Boğazı'nda Rumelihisarı Semtindeki İlk İskan İzleri: Mezar Taşları</t>
+          <t>Kuantum Diyarında Kelebekleri Özgürleştirmek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>239</v>
+        <v>297</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057171504</t>
+          <t>9786057171511</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Göre İslam İktisat Düşüncesinin Temelleri</t>
+          <t>Ermenilerin İstanbul Boğazı'nda Rumelihisarı Semtindeki İlk İskan İzleri: Mezar Taşları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330</v>
+        <v>239</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057171573</t>
+          <t>9786057171504</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Sıçraması</t>
+          <t>Kur’an’a Göre İslam İktisat Düşüncesinin Temelleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057171566</t>
+          <t>9786057171573</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İsimlerin Gizemi</t>
+          <t>Kuantum Sıçraması</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>328</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057393227</t>
+          <t>9786057171566</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>İsimlerin Gizemi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>285</v>
+        <v>328</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057393296</t>
+          <t>9786057393227</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arayış ve Denge</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057393289</t>
+          <t>9786057393296</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kilyos Canfeda Kalfa Namazgahı</t>
+          <t>Arayış ve Denge</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057393272</t>
+          <t>9786057393289</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Atatürk, Aydınlanma Ve Matematik</t>
+          <t>Kilyos Canfeda Kalfa Namazgahı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>211</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057063380</t>
+          <t>9786057393272</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Atatürk, Aydınlanma Ve Matematik</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>193</v>
+        <v>211</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057063366</t>
+          <t>9786057063380</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>285</v>
+        <v>193</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057393210</t>
+          <t>9786057063366</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nergiz</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057393265</t>
+          <t>9786057393210</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Odundan Kömüre Torlukçular</t>
+          <t>Nergiz</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057393241</t>
+          <t>9786057393265</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Odundan Kömüre Torlukçular</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>256</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057393203</t>
+          <t>9786057393241</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>404</v>
+        <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057063373</t>
+          <t>9786057393203</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>285</v>
+        <v>404</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057063397</t>
+          <t>9786057063373</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>343</v>
+        <v>285</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056612114</t>
+          <t>9786057063397</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kedra</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>630</v>
+        <v>343</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056734021</t>
+          <t>9786056612114</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mea Culpa</t>
+          <t>Kedra</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>461</v>
+        <v>630</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056734007</t>
+          <t>9786056734021</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Son Nebi ve Resül Hz. Muhammed</t>
+          <t>Mea Culpa</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>413</v>
+        <v>461</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056734038</t>
+          <t>9786056734007</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Göre Ömür ve Kıyamet Muhasebesi</t>
+          <t>Son Nebi ve Resül Hz. Muhammed</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>475</v>
+        <v>413</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056612176</t>
+          <t>9786056734038</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gir İçeri Bul Kendini</t>
+          <t>Kur’an’a Göre Ömür ve Kıyamet Muhasebesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>413</v>
+        <v>475</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056612121</t>
+          <t>9786056612176</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilik Özellikleri Açısından Cennetle Müjdelenmiş On Sahabe</t>
+          <t>Gir İçeri Bul Kendini</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>314</v>
+        <v>413</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056612190</t>
+          <t>9786056612121</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ve Yolculuk...</t>
+          <t>Yöneticilik Özellikleri Açısından Cennetle Müjdelenmiş On Sahabe</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>413</v>
+        <v>314</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056612138</t>
+          <t>9786056612190</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış</t>
+          <t>Ve Yolculuk...</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>314</v>
+        <v>413</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056695605</t>
+          <t>9786056612138</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kalkışma</t>
+          <t>Sarıkamış</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>630</v>
+        <v>314</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056612152</t>
+          <t>9786056695605</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Duygu ve Davranışlarımızın Patronu Olmak</t>
+          <t>Kalkışma</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>479</v>
+        <v>630</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056612169</t>
+          <t>9786056612152</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunu Tanı Dikkatini Topla</t>
+          <t>Duygu ve Davranışlarımızın Patronu Olmak</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>413</v>
+        <v>479</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056612183</t>
+          <t>9786056612169</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İşaret Dili Rehberi</t>
+          <t>Çocuğunu Tanı Dikkatini Topla</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>960</v>
+        <v>413</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056612145</t>
+          <t>9786056612183</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Top Model Mandala 1 - Sevginin Gücü</t>
+          <t>İşaret Dili Rehberi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>314</v>
+        <v>960</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056612107</t>
+          <t>9786056612145</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tablet Çocukları</t>
+          <t>Top Model Mandala 1 - Sevginin Gücü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>413</v>
+        <v>314</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057063328</t>
+          <t>9786056612107</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Doğum Tarihinizdeki Şifre</t>
+          <t>Tablet Çocukları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>882</v>
+        <v>413</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057063311</t>
+          <t>9786057063328</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Esmaların Gizli Hazinesi</t>
+          <t>Doğum Tarihinizdeki Şifre</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>522</v>
+        <v>882</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056734014</t>
+          <t>9786057063311</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İmanifesto</t>
+          <t>Esmaların Gizli Hazinesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>129</v>
+        <v>522</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057063304</t>
+          <t>9786056734014</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dört Gezegen</t>
+          <t>İmanifesto</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>196</v>
+        <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057063359</t>
+          <t>9786057063304</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Word Fun - Neşeli Kelimeler</t>
+          <t>Dört Gezegen</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>512</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057063342</t>
+          <t>9786057063359</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Burçlar ve Esmalar</t>
+          <t>Word Fun - Neşeli Kelimeler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>425</v>
+        <v>512</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057063335</t>
+          <t>9786057063342</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltının Büyüsü</t>
+          <t>Burçlar ve Esmalar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>360</v>
+        <v>425</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056734090</t>
+          <t>9786057063335</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Babamı Alan Martı</t>
+          <t>Bilinçaltının Büyüsü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>630</v>
+        <v>360</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056734052</t>
+          <t>9786056734090</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hz Muhammed'den Abbasiler'e İslam Tarihi</t>
+          <t>Babamı Alan Martı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>792</v>
+        <v>630</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056734069</t>
+          <t>9786056734052</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ben Sevdamı Sele Verdim</t>
+          <t>Hz Muhammed'den Abbasiler'e İslam Tarihi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>264</v>
+        <v>792</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056734076</t>
+          <t>9786056734069</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Atlas Üzerinden Düşler Kurmak</t>
+          <t>Ben Sevdamı Sele Verdim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>314</v>
+        <v>264</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
+          <t>9786056734076</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Atlas Üzerinden Düşler Kurmak</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
           <t>9786056734045</t>
         </is>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Tarihi Yeniden Yorumlamak</t>
         </is>
       </c>
-      <c r="C58" s="1">
+      <c r="C59" s="1">
         <v>622</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>