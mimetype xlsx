--- v2 (2026-02-26)
+++ v3 (2026-05-13)
@@ -85,1810 +85,3385 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256870895</t>
+          <t>9786255921451</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sei Nicht Süchtig Bleib Frei</t>
+          <t>Leyla’dan Mevla’ya Aşk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255921383</t>
+          <t>9786255921406</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kızı</t>
+          <t>Virgül</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256053823</t>
+          <t>9786054461981</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Dansı Şiir Kitapları Seti</t>
+          <t>İzin Düştü Yüreğime</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>649</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052200391</t>
+          <t>9789944444897</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şiir Seti (6 Kitap Takım)</t>
+          <t>Tanı Bekle</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>999</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255921239</t>
+          <t>9786059381987</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Dünyayı Din/lendirelim</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255921338</t>
+          <t>9786052200056</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Diyeti</t>
+          <t>Ayşegül’ün Güncesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>270</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255921277</t>
+          <t>9786059381901</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Kalemimin Keskin Ucu</t>
+          <t>Ötelenen Hayatlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>270</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255921253</t>
+          <t>9786059381017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yankı</t>
+          <t>Ve Aşk Alnıma Dokundu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255921352</t>
+          <t>9786054461660</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Geri Sarsam</t>
+          <t>Küçük Yazarlardan Seçmeler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255921291</t>
+          <t>9786054461622</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ruhu Oku</t>
+          <t>Engelsiz Dünyam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255921314</t>
+          <t>9786054461394</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Pavyon - Ben O(mu)yum</t>
+          <t>Alnım Secdede Gözüm Zirvede</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255921222</t>
+          <t>9786059381963</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Peş</t>
+          <t>Adı Firuze</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255921215</t>
+          <t>9786059381734</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız Kuru Oğlan</t>
+          <t>Böyle Bir Sevmek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255921093</t>
+          <t>9786054461912</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Evimin Babası</t>
+          <t>Uzak Yüreğim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255921130</t>
+          <t>9786054461639</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dökülenler</t>
+          <t>Bülent Koşmaz Vatana Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255921178</t>
+          <t>9786054461646</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dar Sokakların Çocuklarıyız Biz</t>
+          <t>Küstüm Ben Pokemon’a</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255921079</t>
+          <t>9789754461325</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Oğlancuk</t>
+          <t>Aynalarda Yaşamak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255921024</t>
+          <t>9786054461387</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>Azad</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255921000</t>
+          <t>9786051290638</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ey Ahali</t>
+          <t>Yaşama Sanatı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052200421</t>
+          <t>9786059381642</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yağmurdan Kaçarken…</t>
+          <t>Kafamın İçinde Bir Ben</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256053953</t>
+          <t>9786059381048</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Senin Şehrinde Gece Yok mu?</t>
+          <t>Karanfil Uykusu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256053946</t>
+          <t>9786054461769</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ekranlı Cihazlarla Verimli Ders Çalışma Tüyoları</t>
+          <t>Karanlıktaki Boşluk</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256053960</t>
+          <t>9786059381420</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Senden Çok Uzakta</t>
+          <t>Beni Sensiz Bırakma</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256053977</t>
+          <t>9786054461714</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Kokusu</t>
+          <t>Kördüğüm</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052200490</t>
+          <t>9786059381932</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Kardelenler</t>
+          <t>Adam Nasıl Kazandı?</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256053922</t>
+          <t>9786054461332</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kahire’de Aşk</t>
+          <t>Kalbe Yol Gösteren Telkinler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256053939</t>
+          <t>9786054461585</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Unutulmaz Aşkları ve Aşk Mektupları</t>
+          <t>Vedat Havuzu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256053908</t>
+          <t>9786059381710</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Fırtınanın Islığı</t>
+          <t>Cennet Kokusu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256053878</t>
+          <t>9786059381024</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sanrı</t>
+          <t>Sevenler Hep Kasımda Gidermiş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054461608</t>
+          <t>9786054461721</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Totan’dan Yükselen Feryat</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256053809</t>
+          <t>9786054461561</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Diriliş ve Aşk</t>
+          <t>Bağbozumu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055672089</t>
+          <t>9786054461523</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şah ve Mat</t>
+          <t>Aşkın 99 Hali</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256053854</t>
+          <t>9786051291666</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Parmağında İzi Yüreğimde Sızı</t>
+          <t>Paralel Polisler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256053793</t>
+          <t>9786059381789</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Önce Eğitim</t>
+          <t>Yıldızlara Astım Umutlarımı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256053847</t>
+          <t>9786054461653</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Güzaf</t>
+          <t>Halk Ozanı Aşık Sabri'den Gönülden Dizelere</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256315273</t>
+          <t>9786059381079</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Rüya İşçileri</t>
+          <t>Arkadaşım Allah</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256053786</t>
+          <t>9786059381055</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kleptokrasi ve Kırk Haramiler</t>
+          <t>Antalya Türküsü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256315884</t>
+          <t>9786054461936</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gönül Ufkum</t>
+          <t>Azmin Zaferi Asım Kopuz</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256315266</t>
+          <t>9786054461738</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Orada Kimse Var mı?</t>
+          <t>Putin'in Potinleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256870949</t>
+          <t>9786059381802</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ak Güvercin</t>
+          <t>Zamansız Ayrılık</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256870918</t>
+          <t>9786059381765</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bölünemeyen Mirasları Böldü Corona</t>
+          <t>Son Yaz Hüznü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256870925</t>
+          <t>9786059381772</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Düşleri</t>
+          <t>Qerinek Jı Navu Dil</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256870901</t>
+          <t>9786059381758</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kaderde Yolculuk</t>
+          <t>Gotıne Peşivana</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256870888</t>
+          <t>9786059381703</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nü</t>
+          <t>Sensizlik Sanki Sonsuzluk</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256870857</t>
+          <t>9786059381604</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Öttü İsa’nın Babası Öldü</t>
+          <t>Denize Düşen Yıldırım</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256870864</t>
+          <t>9786059381611</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki İz Düşüm</t>
+          <t>Behra</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256870871</t>
+          <t>9786059381154</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>On Dokuz Mum</t>
+          <t>Kum Saati</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054461486</t>
+          <t>9786054461479</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Coronavirüs (Covid-19) Günlerinden Notlar</t>
+          <t>Biraz Sakinlik Lazım Bize</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256870734</t>
+          <t>9786059381581</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Haya+t=?</t>
+          <t>Aşk Körsün</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256445680</t>
+          <t>9786054461929</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nazir Akalın Kitabı</t>
+          <t>Elalem Ne Der!</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256870291</t>
+          <t>9786059381727</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kirpiklerinde Ay Işığı</t>
+          <t>Akli Sorulara Kalbi Cevaplar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256870284</t>
+          <t>9786059381468</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yaz ve Gölge</t>
+          <t>Balık Tutan Şaşı Kedi Sokağı’nda</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786250013359</t>
+          <t>9786059381697</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kurban Kadınlar</t>
+          <t>Süveyda</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256445697</t>
+          <t>9786054461943</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Göğe Serpilmiş Umutlar</t>
+          <t>Özel Marka Stratejisi - Private Label Stratigy İn Turkish Online Retailing</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052200827</t>
+          <t>9786059381680</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hasret Yokuşu</t>
+          <t>Dosta Giderim</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052200810</t>
+          <t>9786054461363</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sürmeli Gece</t>
+          <t>Tekir Kediye Ağıt ve Farelerin Kurtuluş Günü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256445673</t>
+          <t>9786054461400</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Islık Çal Uzaklarıma</t>
+          <t>Devletin Gücü Bilinmeyen Devlet Bahçeli</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052200834</t>
+          <t>9786054461745</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bağımlı Olma Özgür Kal</t>
+          <t>Bedelli Yapanlar İçin Askerlik Anıları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052200803</t>
+          <t>9786054461974</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Değiştiren Sözler</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052200773</t>
+          <t>9786054461752</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Günışığı</t>
+          <t>Kayıp Zaman</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052200735</t>
+          <t>9786054461677</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tavanarası</t>
+          <t>Peygamberce Yaşamak</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052200759</t>
+          <t>9786054461967</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ahlat Ağacı</t>
+          <t>Mor Balonlor Uçurdum Sana</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052200711</t>
+          <t>9786054461707</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Renkleri</t>
+          <t>Umut Veda Etmez</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052200728</t>
+          <t>9786054461493</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Başarı Öyküleri</t>
+          <t>Kuran’ı Kerim’in İnsanca Çevirisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052200704</t>
+          <t>9786052200483</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Aşk Masalları</t>
+          <t>Z Kuşağı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052200742</t>
+          <t>9786055672881</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İlle de Rodrigo</t>
+          <t>Yasaklı Sarmaşık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052200698</t>
+          <t>9786054461189</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Aşka</t>
+          <t>Umudumun Nil’i Ol</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052200674</t>
+          <t>9786055672515</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şeyda’nın Örgü Keyfi</t>
+          <t>Türkiye’de At Yarışları Gerçeği ve Profesyonel Bahis Metotları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052200681</t>
+          <t>9786055672539</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bir Gülün Hikayesi</t>
+          <t>Siyah Zamanlar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052200650</t>
+          <t>3990000001754</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ya/saklı Aşk</t>
+          <t>Sen Mardinsin Sen Mariyasın</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052200667</t>
+          <t>9786054461240</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Gün Görmemiş Düşler</t>
+          <t>Salıncaklı Dünyamdan Güfte ve Şiirler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052200629</t>
+          <t>9786055672157</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yıkık Duvar</t>
+          <t>Önce Eğitim Olmazsa Sistematik Soykırım</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052200636</t>
+          <t>9789944444620</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ah İstanbul</t>
+          <t>Ölmeden Önce Bilmeniz Gereken 44 Bilgelik Sırrı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052200605</t>
+          <t>9789944444866</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumun Şehri Malazgirt</t>
+          <t>Katre</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052200612</t>
+          <t>9786054461288</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mardin’li Çocuktan Dünya’ya Haykırış</t>
+          <t>İncir Yaprağından Tesbih Taneleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052200599</t>
+          <t>9786055672287</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ayaza Yazdım</t>
+          <t>Hesaplaşma Cilt: 3</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052200582</t>
+          <t>9786055672911</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yıl Uyuyan Gazel</t>
+          <t>Son Mükellefler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052200568</t>
+          <t>9786055672461</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Ada Masalları</t>
+          <t>Herkesin Bir Hikayesi Var</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052200575</t>
+          <t>9786054461097</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Nedir?</t>
+          <t>Herkes Aynı Rüyayı Görür</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052200551</t>
+          <t>9786055672973</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Can'ım Tenimden Ayrıldı</t>
+          <t>Hayattan Öğrendiğim Sözler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052200544</t>
+          <t>9786055672256</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mürare</t>
+          <t>Hayata ve İnsana Dair</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052200520</t>
+          <t>9789944444750</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yağan Yağmurdur Belki De Hayat</t>
+          <t>Gözede Bir Gün Bir Ömre Bedel</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052200537</t>
+          <t>9786054461233</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Paslı Kilit</t>
+          <t>Göçmen Kızı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052200513</t>
+          <t>9786054461134</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Sen’ler Oluyor (Ciltli)</t>
+          <t>Gortlan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052200438</t>
+          <t>9786054461219</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kadınların Tarafındayım</t>
+          <t>Gece Günlüğü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052200506</t>
+          <t>3990000001567</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Eylülde Sevmek İstedim Seni</t>
+          <t>Firdevs</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052200476</t>
+          <t>9786054461301</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Aselya</t>
+          <t>Etkili İletişim Teknikleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052200469</t>
+          <t>9786054461028</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Demi</t>
+          <t>Erbakanın Gizli Pkk Zirvesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052200452</t>
+          <t>9786055672270</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yandı Gözyaşlarım</t>
+          <t>Ehl-i Beyt ve Arap Aleviliği</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052200407</t>
+          <t>9786055672454</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Tanır Beni</t>
+          <t>Doğal Yöntemlerle Cilt Bakımı ve Güzellik</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052200414</t>
+          <t>9786053670803</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşımda Bir Gemi</t>
+          <t>Depremin Ölüm Çığlıkları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052200384</t>
+          <t>9786051290188</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Sitemler</t>
+          <t>Dede! Dede! Babamı İdam Ediyorlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052200377</t>
+          <t>9786055672935</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Limanlar Sizin Olsun</t>
+          <t>Çılgın Bir Kitap</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052200049</t>
+          <t>3990000001568</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Kokuyorum</t>
+          <t>Çaylar Benden</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>6</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052200353</t>
+          <t>9786055880095</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ucunda Ne Vardıysa Aşk’ın Hep Sana Dokundu</t>
+          <t>Bütün Yönleriyle 2B</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052200032</t>
+          <t>9786055672126</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ölelim mi Kızım</t>
+          <t>Ay Düşleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052200025</t>
+          <t>9786054461295</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerin Ahengi</t>
+          <t>Aşkı Mukaddes</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052200018</t>
+          <t>9786054461257</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi</t>
+          <t>Aşka Dair</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059381635</t>
+          <t>9786055672188</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Esintiler</t>
+          <t>An’da Geçmiş Zamanlar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052200001</t>
+          <t>3990000031760</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Umuda Özen</t>
+          <t>Amerika’da Mimed</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059381994</t>
+          <t>9786055672447</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Peremesi</t>
+          <t>A’dan Z’ye Bitkilerle Güzellik Reçeteleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059381970</t>
+          <t>9786052200445</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Uzun Sokağın Gülü</t>
+          <t>Kalpten Dile Giden Yol</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059381949</t>
+          <t>9786054461196</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sözüm Sensin</t>
+          <t>Hayata Dair</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059381956</t>
+          <t>9786059381918</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sitem</t>
+          <t>Yer Gök Mavi</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059381925</t>
+          <t>9786059381888</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Vurgun</t>
+          <t>Mevsimimiz Yalnızlık</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059381895</t>
+          <t>9786256870895</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bakışlı Kadın</t>
+          <t>Sei Nicht Süchtig Bleib Frei</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059381871</t>
+          <t>9786255921383</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İkindi Gölgeleri</t>
+          <t>Göçmen Kızı</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059381864</t>
+          <t>9786256053823</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sevda Esintileri</t>
+          <t>Harflerin Dansı Şiir Kitapları Seti</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>649</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059381840</t>
+          <t>9786052200391</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İçimden Gelenler</t>
+          <t>Şiir Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>999</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059381833</t>
+          <t>9786255921239</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mehcur</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059381826</t>
+          <t>9786255921338</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Olmadı Be Usta</t>
+          <t>Aşkın Diyeti</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059381819</t>
+          <t>9786255921277</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Düşler Yurdu</t>
+          <t>Kurşun Kalemimin Keskin Ucu</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059381796</t>
+          <t>9786255921253</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bazen Gitmek Gerekir</t>
+          <t>Yankı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059381666</t>
+          <t>9786255921352</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Böyle Gitme</t>
+          <t>Zamanı Geri Sarsam</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059381673</t>
+          <t>9786255921291</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Yağmur Sonrası</t>
+          <t>Ruhu Oku</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059381659</t>
+          <t>9786255921314</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Sende Buldum</t>
+          <t>Pavyon - Ben O(mu)yum</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059381062</t>
+          <t>9786255921222</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gönül Denen Yer Benimdir</t>
+          <t>Peş</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
+          <t>9786255921215</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kız Kuru Oğlan</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786255921093</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Evimin Babası</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786255921130</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Gönülden Dökülenler</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786255921178</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Dar Sokakların Çocuklarıyız Biz</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786255921079</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Oğlancuk</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786255921024</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Giz</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786255921000</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Ey Ahali</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786052200421</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Yağmurdan Kaçarken…</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786256053953</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Senin Şehrinde Gece Yok mu?</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786256053946</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Ekranlı Cihazlarla Verimli Ders Çalışma Tüyoları</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786256053960</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Senden Çok Uzakta</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786256053977</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğin Kokusu</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786052200490</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>İz Bırakan Kardelenler</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786256053922</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Kahire’de Aşk</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786256053939</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Tarihin Unutulmaz Aşkları ve Aşk Mektupları</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786256053908</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Fırtınanın Islığı</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786256053878</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Sanrı</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786054461608</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Totan’dan Yükselen Feryat</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786256053809</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Diriliş ve Aşk</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786055672089</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Şah ve Mat</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786256053854</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Parmağında İzi Yüreğimde Sızı</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786256053793</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Önce Eğitim</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786256053847</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Güzaf</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786256315273</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Rüya İşçileri</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786256053786</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Kleptokrasi ve Kırk Haramiler</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786256315884</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Ufkum</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786256315266</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Orada Kimse Var mı?</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786256870949</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Ak Güvercin</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786256870918</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Bölünemeyen Mirasları Böldü Corona</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786256870925</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Erguvan Düşleri</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786256870901</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Kaderde Yolculuk</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786256870888</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Nü</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786256870857</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Kuşlar Öttü İsa’nın Babası Öldü</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786256870864</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki İz Düşüm</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786256870871</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>On Dokuz Mum</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786054461486</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Coronavirüs (Covid-19) Günlerinden Notlar</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786256870734</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Haya+t=?</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786256445680</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Nazir Akalın Kitabı</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786256870291</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Kirpiklerinde Ay Işığı</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786256870284</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Yaz ve Gölge</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786250013359</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Kurban Kadınlar</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786256445697</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Göğe Serpilmiş Umutlar</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786052200827</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Hasret Yokuşu</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786052200810</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Sürmeli Gece</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786256445673</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Islık Çal Uzaklarıma</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786052200834</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Bağımlı Olma Özgür Kal</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786052200803</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Hayatı Değiştiren Sözler</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786052200773</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Günışığı</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786052200735</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Tavanarası</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786052200759</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Ahlat Ağacı</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786052200711</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Duyguların Renkleri</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786052200728</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Öyküleri</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786052200704</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Büyülü Aşk Masalları</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786052200742</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>İlle de Rodrigo</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786052200698</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Aşkla Aşka</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786052200674</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Şeyda’nın Örgü Keyfi</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786052200681</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gülün Hikayesi</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786052200650</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Ya/saklı Aşk</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786052200667</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Gün Görmemiş Düşler</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786052200629</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Yıkık Duvar</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786052200636</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Ah İstanbul</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786052200605</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Çocukluğumun Şehri Malazgirt</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786052200612</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Mardin’li Çocuktan Dünya’ya Haykırış</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786052200599</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Ayaza Yazdım</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786052200582</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Yıl Uyuyan Gazel</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786052200568</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Büyülü Ada Masalları</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786052200575</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamak Nedir?</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786052200551</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Can'ım Tenimden Ayrıldı</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786052200544</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Mürare</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786052200520</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Yağan Yağmurdur Belki De Hayat</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786052200537</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Paslı Kilit</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786052200513</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Bana Bir Sen’ler Oluyor (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786052200438</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Kadınların Tarafındayım</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786052200506</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Eylülde Sevmek İstedim Seni</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786052200476</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Aselya</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786052200469</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Demi</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786052200452</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Yandı Gözyaşlarım</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786052200407</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Gurbet Tanır Beni</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786052200414</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Gözyaşımda Bir Gemi</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786052200384</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetten Sitemler</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786052200377</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Limanlar Sizin Olsun</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786052200049</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Sensizlik Kokuyorum</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786052200353</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Ucunda Ne Vardıysa Aşk’ın Hep Sana Dokundu</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786052200032</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Ölelim mi Kızım</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786052200025</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Kelimelerin Ahengi</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786052200018</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Hazan Mevsimi</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786059381635</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetten Esintiler</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786052200001</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Umuda Özen</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786059381994</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Peremesi</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786059381970</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Sokağın Gülü</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786059381949</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Sözüm Sensin</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786059381956</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Sitem</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786059381925</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Vurgun</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786059381895</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Bakışlı Kadın</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786059381871</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>İkindi Gölgeleri</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786059381864</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Sevda Esintileri</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786059381840</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>İçimden Gelenler</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786059381833</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Mehcur</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786059381826</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Olmadı Be Usta</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786059381819</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Düşler Yurdu</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786059381796</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Bazen Gitmek Gerekir</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786059381666</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Böyle Gitme</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786059381673</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yağmur Sonrası</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786059381659</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeyi Sende Buldum</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786059381062</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Denen Yer Benimdir</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
           <t>9786054461950</t>
         </is>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Cemreler Aşka Düşer</t>
         </is>
       </c>
-      <c r="C119" s="1">
+      <c r="C224" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>