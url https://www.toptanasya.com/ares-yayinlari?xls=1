--- v3 (2026-05-13)
+++ v4 (2026-07-18)
@@ -85,3385 +85,3430 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255921451</t>
+          <t>9786255921437</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Leyla’dan Mevla’ya Aşk</t>
+          <t>Uyumsuz Mürekkep</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255921406</t>
+          <t>9786255921499</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Virgül</t>
+          <t>Çiçeğe Acı Dökmek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054461981</t>
+          <t>9786255921475</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İzin Düştü Yüreğime</t>
+          <t>Hangi Yarandan Tanırlar Seni?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944444897</t>
+          <t>9786255921451</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tanı Bekle</t>
+          <t>Leyla’dan Mevla’ya Aşk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>19.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059381987</t>
+          <t>9786255921406</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Din/lendirelim</t>
+          <t>Virgül</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052200056</t>
+          <t>9786054461981</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ayşegül’ün Güncesi</t>
+          <t>İzin Düştü Yüreğime</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059381901</t>
+          <t>9789944444897</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ötelenen Hayatlar</t>
+          <t>Tanı Bekle</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059381017</t>
+          <t>9786059381987</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ve Aşk Alnıma Dokundu</t>
+          <t>Dünyayı Din/lendirelim</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>19.5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054461660</t>
+          <t>9786052200056</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yazarlardan Seçmeler</t>
+          <t>Ayşegül’ün Güncesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>19.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054461622</t>
+          <t>9786059381901</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Engelsiz Dünyam</t>
+          <t>Ötelenen Hayatlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054461394</t>
+          <t>9786059381017</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Alnım Secdede Gözüm Zirvede</t>
+          <t>Ve Aşk Alnıma Dokundu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059381963</t>
+          <t>9786054461660</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Adı Firuze</t>
+          <t>Küçük Yazarlardan Seçmeler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059381734</t>
+          <t>9786054461622</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Böyle Bir Sevmek</t>
+          <t>Engelsiz Dünyam</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>19.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054461912</t>
+          <t>9786054461394</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Uzak Yüreğim</t>
+          <t>Alnım Secdede Gözüm Zirvede</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054461639</t>
+          <t>9786059381963</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bülent Koşmaz Vatana Adanmış Bir Ömür</t>
+          <t>Adı Firuze</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>19.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054461646</t>
+          <t>9786059381734</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Küstüm Ben Pokemon’a</t>
+          <t>Böyle Bir Sevmek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>60</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789754461325</t>
+          <t>9786054461912</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aynalarda Yaşamak</t>
+          <t>Uzak Yüreğim</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>19.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054461387</t>
+          <t>9786054461639</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Azad</t>
+          <t>Bülent Koşmaz Vatana Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>25</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051290638</t>
+          <t>9786054461646</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Sanatı</t>
+          <t>Küstüm Ben Pokemon’a</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>2.9</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059381642</t>
+          <t>9789754461325</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kafamın İçinde Bir Ben</t>
+          <t>Aynalarda Yaşamak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>25</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059381048</t>
+          <t>9786054461387</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Uykusu</t>
+          <t>Azad</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>19.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054461769</t>
+          <t>9786051290638</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktaki Boşluk</t>
+          <t>Yaşama Sanatı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059381420</t>
+          <t>9786059381642</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Beni Sensiz Bırakma</t>
+          <t>Kafamın İçinde Bir Ben</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054461714</t>
+          <t>9786059381048</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm</t>
+          <t>Karanfil Uykusu</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059381932</t>
+          <t>9786054461769</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Adam Nasıl Kazandı?</t>
+          <t>Karanlıktaki Boşluk</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054461332</t>
+          <t>9786059381420</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Yol Gösteren Telkinler</t>
+          <t>Beni Sensiz Bırakma</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>19.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054461585</t>
+          <t>9786054461714</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Vedat Havuzu</t>
+          <t>Kördüğüm</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059381710</t>
+          <t>9786059381932</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Cennet Kokusu</t>
+          <t>Adam Nasıl Kazandı?</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059381024</t>
+          <t>9786054461332</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sevenler Hep Kasımda Gidermiş</t>
+          <t>Kalbe Yol Gösteren Telkinler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054461721</t>
+          <t>9786054461585</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Vedat Havuzu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054461561</t>
+          <t>9786059381710</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bağbozumu</t>
+          <t>Cennet Kokusu</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054461523</t>
+          <t>9786059381024</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aşkın 99 Hali</t>
+          <t>Sevenler Hep Kasımda Gidermiş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051291666</t>
+          <t>9786054461721</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Paralel Polisler</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059381789</t>
+          <t>9786054461561</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlara Astım Umutlarımı</t>
+          <t>Bağbozumu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054461653</t>
+          <t>9786054461523</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Halk Ozanı Aşık Sabri'den Gönülden Dizelere</t>
+          <t>Aşkın 99 Hali</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>19.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059381079</t>
+          <t>9786051291666</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Allah</t>
+          <t>Paralel Polisler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>19.5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059381055</t>
+          <t>9786059381789</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Antalya Türküsü</t>
+          <t>Yıldızlara Astım Umutlarımı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>19.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054461936</t>
+          <t>9786054461653</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Azmin Zaferi Asım Kopuz</t>
+          <t>Halk Ozanı Aşık Sabri'den Gönülden Dizelere</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>25</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054461738</t>
+          <t>9786059381079</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Putin'in Potinleri</t>
+          <t>Arkadaşım Allah</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059381802</t>
+          <t>9786059381055</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Ayrılık</t>
+          <t>Antalya Türküsü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059381765</t>
+          <t>9786054461936</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Son Yaz Hüznü</t>
+          <t>Azmin Zaferi Asım Kopuz</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059381772</t>
+          <t>9786054461738</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Qerinek Jı Navu Dil</t>
+          <t>Putin'in Potinleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>19.5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059381758</t>
+          <t>9786059381802</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gotıne Peşivana</t>
+          <t>Zamansız Ayrılık</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>19.5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059381703</t>
+          <t>9786059381765</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Sanki Sonsuzluk</t>
+          <t>Son Yaz Hüznü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>19.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059381604</t>
+          <t>9786059381772</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Denize Düşen Yıldırım</t>
+          <t>Qerinek Jı Navu Dil</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059381611</t>
+          <t>9786059381758</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Behra</t>
+          <t>Gotıne Peşivana</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059381154</t>
+          <t>9786059381703</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kum Saati</t>
+          <t>Sensizlik Sanki Sonsuzluk</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054461479</t>
+          <t>9786059381604</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Biraz Sakinlik Lazım Bize</t>
+          <t>Denize Düşen Yıldırım</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059381581</t>
+          <t>9786059381611</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Aşk Körsün</t>
+          <t>Behra</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>60</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054461929</t>
+          <t>9786059381154</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Elalem Ne Der!</t>
+          <t>Kum Saati</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059381727</t>
+          <t>9786054461479</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Akli Sorulara Kalbi Cevaplar</t>
+          <t>Biraz Sakinlik Lazım Bize</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>25</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059381468</t>
+          <t>9786059381581</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Balık Tutan Şaşı Kedi Sokağı’nda</t>
+          <t>Aşk Körsün</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>19.5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059381697</t>
+          <t>9786054461929</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Elalem Ne Der!</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054461943</t>
+          <t>9786059381727</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Özel Marka Stratejisi - Private Label Stratigy İn Turkish Online Retailing</t>
+          <t>Akli Sorulara Kalbi Cevaplar</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059381680</t>
+          <t>9786059381468</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dosta Giderim</t>
+          <t>Balık Tutan Şaşı Kedi Sokağı’nda</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054461363</t>
+          <t>9786059381697</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tekir Kediye Ağıt ve Farelerin Kurtuluş Günü</t>
+          <t>Süveyda</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054461400</t>
+          <t>9786054461943</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Devletin Gücü Bilinmeyen Devlet Bahçeli</t>
+          <t>Özel Marka Stratejisi - Private Label Stratigy İn Turkish Online Retailing</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>19.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054461745</t>
+          <t>9786059381680</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bedelli Yapanlar İçin Askerlik Anıları</t>
+          <t>Dosta Giderim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054461974</t>
+          <t>9786054461363</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gülnihal</t>
+          <t>Tekir Kediye Ağıt ve Farelerin Kurtuluş Günü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>25</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054461752</t>
+          <t>9786054461400</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Zaman</t>
+          <t>Devletin Gücü Bilinmeyen Devlet Bahçeli</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>19.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054461677</t>
+          <t>9786054461745</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Peygamberce Yaşamak</t>
+          <t>Bedelli Yapanlar İçin Askerlik Anıları</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054461967</t>
+          <t>9786054461974</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mor Balonlor Uçurdum Sana</t>
+          <t>Gülnihal</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054461707</t>
+          <t>9786054461752</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Umut Veda Etmez</t>
+          <t>Kayıp Zaman</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>25</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054461493</t>
+          <t>9786054461677</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kuran’ı Kerim’in İnsanca Çevirisi</t>
+          <t>Peygamberce Yaşamak</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052200483</t>
+          <t>9786054461967</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Z Kuşağı</t>
+          <t>Mor Balonlor Uçurdum Sana</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055672881</t>
+          <t>9786054461707</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yasaklı Sarmaşık</t>
+          <t>Umut Veda Etmez</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054461189</t>
+          <t>9786054461493</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Umudumun Nil’i Ol</t>
+          <t>Kuran’ı Kerim’in İnsanca Çevirisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055672515</t>
+          <t>9786052200483</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de At Yarışları Gerçeği ve Profesyonel Bahis Metotları</t>
+          <t>Z Kuşağı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>5.9</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055672539</t>
+          <t>9786055672881</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Siyah Zamanlar</t>
+          <t>Yasaklı Sarmaşık</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>19.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000001754</t>
+          <t>9786054461189</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sen Mardinsin Sen Mariyasın</t>
+          <t>Umudumun Nil’i Ol</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>19</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054461240</t>
+          <t>9786055672515</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Salıncaklı Dünyamdan Güfte ve Şiirler</t>
+          <t>Türkiye’de At Yarışları Gerçeği ve Profesyonel Bahis Metotları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>5</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055672157</t>
+          <t>9786055672539</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Önce Eğitim Olmazsa Sistematik Soykırım</t>
+          <t>Siyah Zamanlar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>4</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944444620</t>
+          <t>3990000001754</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce Bilmeniz Gereken 44 Bilgelik Sırrı</t>
+          <t>Sen Mardinsin Sen Mariyasın</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944444866</t>
+          <t>9786054461240</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Katre</t>
+          <t>Salıncaklı Dünyamdan Güfte ve Şiirler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054461288</t>
+          <t>9786055672157</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İncir Yaprağından Tesbih Taneleri</t>
+          <t>Önce Eğitim Olmazsa Sistematik Soykırım</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055672287</t>
+          <t>9789944444620</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hesaplaşma Cilt: 3</t>
+          <t>Ölmeden Önce Bilmeniz Gereken 44 Bilgelik Sırrı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055672911</t>
+          <t>9789944444866</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Son Mükellefler</t>
+          <t>Katre</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>9.9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055672461</t>
+          <t>9786054461288</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Herkesin Bir Hikayesi Var</t>
+          <t>İncir Yaprağından Tesbih Taneleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054461097</t>
+          <t>9786055672287</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Herkes Aynı Rüyayı Görür</t>
+          <t>Hesaplaşma Cilt: 3</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055672973</t>
+          <t>9786055672911</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Öğrendiğim Sözler</t>
+          <t>Son Mükellefler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>5</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055672256</t>
+          <t>9786055672461</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hayata ve İnsana Dair</t>
+          <t>Herkesin Bir Hikayesi Var</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944444750</t>
+          <t>9786054461097</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gözede Bir Gün Bir Ömre Bedel</t>
+          <t>Herkes Aynı Rüyayı Görür</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054461233</t>
+          <t>9786055672973</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kızı</t>
+          <t>Hayattan Öğrendiğim Sözler</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054461134</t>
+          <t>9786055672256</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gortlan</t>
+          <t>Hayata ve İnsana Dair</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054461219</t>
+          <t>9789944444750</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gece Günlüğü</t>
+          <t>Gözede Bir Gün Bir Ömre Bedel</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000001567</t>
+          <t>9786054461233</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Firdevs</t>
+          <t>Göçmen Kızı</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054461301</t>
+          <t>9786054461134</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Etkili İletişim Teknikleri</t>
+          <t>Gortlan</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>2.9</v>
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054461028</t>
+          <t>9786054461219</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Erbakanın Gizli Pkk Zirvesi</t>
+          <t>Gece Günlüğü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055672270</t>
+          <t>3990000001567</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt ve Arap Aleviliği</t>
+          <t>Firdevs</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055672454</t>
+          <t>9786054461301</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Doğal Yöntemlerle Cilt Bakımı ve Güzellik</t>
+          <t>Etkili İletişim Teknikleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>4.9</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786053670803</t>
+          <t>9786054461028</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Depremin Ölüm Çığlıkları</t>
+          <t>Erbakanın Gizli Pkk Zirvesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051290188</t>
+          <t>9786055672270</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dede! Dede! Babamı İdam Ediyorlar</t>
+          <t>Ehl-i Beyt ve Arap Aleviliği</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055672935</t>
+          <t>9786055672454</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Bir Kitap</t>
+          <t>Doğal Yöntemlerle Cilt Bakımı ve Güzellik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>7</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000001568</t>
+          <t>9786053670803</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çaylar Benden</t>
+          <t>Depremin Ölüm Çığlıkları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055880095</t>
+          <t>9786051290188</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle 2B</t>
+          <t>Dede! Dede! Babamı İdam Ediyorlar</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055672126</t>
+          <t>9786055672935</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ay Düşleri</t>
+          <t>Çılgın Bir Kitap</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>7.5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054461295</t>
+          <t>3990000001568</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Mukaddes</t>
+          <t>Çaylar Benden</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054461257</t>
+          <t>9786055880095</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Aşka Dair</t>
+          <t>Bütün Yönleriyle 2B</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>19.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055672188</t>
+          <t>9786055672126</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>An’da Geçmiş Zamanlar</t>
+          <t>Ay Düşleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>4.9</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3990000031760</t>
+          <t>9786054461295</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da Mimed</t>
+          <t>Aşkı Mukaddes</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>9.95</v>
+        <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055672447</t>
+          <t>9786054461257</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Bitkilerle Güzellik Reçeteleri</t>
+          <t>Aşka Dair</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>4.95</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052200445</t>
+          <t>9786055672188</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kalpten Dile Giden Yol</t>
+          <t>An’da Geçmiş Zamanlar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054461196</t>
+          <t>3990000031760</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair</t>
+          <t>Amerika’da Mimed</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>7</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059381918</t>
+          <t>9786055672447</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yer Gök Mavi</t>
+          <t>A’dan Z’ye Bitkilerle Güzellik Reçeteleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059381888</t>
+          <t>9786052200445</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Mevsimimiz Yalnızlık</t>
+          <t>Kalpten Dile Giden Yol</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256870895</t>
+          <t>9786054461196</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sei Nicht Süchtig Bleib Frei</t>
+          <t>Hayata Dair</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255921383</t>
+          <t>9786059381918</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kızı</t>
+          <t>Yer Gök Mavi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256053823</t>
+          <t>9786059381888</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Dansı Şiir Kitapları Seti</t>
+          <t>Mevsimimiz Yalnızlık</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>649</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052200391</t>
+          <t>9786256870895</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Şiir Seti (6 Kitap Takım)</t>
+          <t>Sei Nicht Süchtig Bleib Frei</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>999</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255921239</t>
+          <t>9786255921383</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Göçmen Kızı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255921338</t>
+          <t>9786256053823</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Diyeti</t>
+          <t>Harflerin Dansı Şiir Kitapları Seti</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>270</v>
+        <v>649</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255921277</t>
+          <t>9786052200391</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Kalemimin Keskin Ucu</t>
+          <t>Şiir Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>270</v>
+        <v>999</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255921253</t>
+          <t>9786255921239</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yankı</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255921352</t>
+          <t>9786255921338</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Geri Sarsam</t>
+          <t>Aşkın Diyeti</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255921291</t>
+          <t>9786255921277</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ruhu Oku</t>
+          <t>Kurşun Kalemimin Keskin Ucu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255921314</t>
+          <t>9786255921253</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Pavyon - Ben O(mu)yum</t>
+          <t>Yankı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255921222</t>
+          <t>9786255921352</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Peş</t>
+          <t>Zamanı Geri Sarsam</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255921215</t>
+          <t>9786255921291</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kara Kız Kuru Oğlan</t>
+          <t>Ruhu Oku</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255921093</t>
+          <t>9786255921314</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Evimin Babası</t>
+          <t>Pavyon - Ben O(mu)yum</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255921130</t>
+          <t>9786255921222</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dökülenler</t>
+          <t>Peş</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255921178</t>
+          <t>9786255921215</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dar Sokakların Çocuklarıyız Biz</t>
+          <t>Kara Kız Kuru Oğlan</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255921079</t>
+          <t>9786255921093</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Oğlancuk</t>
+          <t>Evimin Babası</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255921024</t>
+          <t>9786255921130</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>Gönülden Dökülenler</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255921000</t>
+          <t>9786255921178</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ey Ahali</t>
+          <t>Dar Sokakların Çocuklarıyız Biz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052200421</t>
+          <t>9786255921079</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yağmurdan Kaçarken…</t>
+          <t>Oğlancuk</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256053953</t>
+          <t>9786255921024</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Senin Şehrinde Gece Yok mu?</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256053946</t>
+          <t>9786255921000</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ekranlı Cihazlarla Verimli Ders Çalışma Tüyoları</t>
+          <t>Ey Ahali</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256053960</t>
+          <t>9786052200421</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Senden Çok Uzakta</t>
+          <t>Yağmurdan Kaçarken…</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256053977</t>
+          <t>9786256053953</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Kokusu</t>
+          <t>Senin Şehrinde Gece Yok mu?</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052200490</t>
+          <t>9786256053946</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Kardelenler</t>
+          <t>Ekranlı Cihazlarla Verimli Ders Çalışma Tüyoları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256053922</t>
+          <t>9786256053960</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kahire’de Aşk</t>
+          <t>Senden Çok Uzakta</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256053939</t>
+          <t>9786256053977</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Unutulmaz Aşkları ve Aşk Mektupları</t>
+          <t>Yüreğin Kokusu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256053908</t>
+          <t>9786052200490</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Fırtınanın Islığı</t>
+          <t>İz Bırakan Kardelenler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256053878</t>
+          <t>9786256053922</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sanrı</t>
+          <t>Kahire’de Aşk</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054461608</t>
+          <t>9786256053939</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Totan’dan Yükselen Feryat</t>
+          <t>Tarihin Unutulmaz Aşkları ve Aşk Mektupları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256053809</t>
+          <t>9786256053908</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Diriliş ve Aşk</t>
+          <t>Fırtınanın Islığı</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055672089</t>
+          <t>9786256053878</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Şah ve Mat</t>
+          <t>Sanrı</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256053854</t>
+          <t>9786054461608</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Parmağında İzi Yüreğimde Sızı</t>
+          <t>Totan’dan Yükselen Feryat</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256053793</t>
+          <t>9786256053809</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Önce Eğitim</t>
+          <t>Yeniden Diriliş ve Aşk</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256053847</t>
+          <t>9786055672089</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Güzaf</t>
+          <t>Şah ve Mat</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256315273</t>
+          <t>9786256053854</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Rüya İşçileri</t>
+          <t>Parmağında İzi Yüreğimde Sızı</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256053786</t>
+          <t>9786256053793</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kleptokrasi ve Kırk Haramiler</t>
+          <t>Önce Eğitim</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256315884</t>
+          <t>9786256053847</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Gönül Ufkum</t>
+          <t>Güzaf</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256315266</t>
+          <t>9786256315273</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Orada Kimse Var mı?</t>
+          <t>Rüya İşçileri</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256870949</t>
+          <t>9786256053786</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ak Güvercin</t>
+          <t>Kleptokrasi ve Kırk Haramiler</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256870918</t>
+          <t>9786256315884</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bölünemeyen Mirasları Böldü Corona</t>
+          <t>Gönül Ufkum</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256870925</t>
+          <t>9786256315266</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Düşleri</t>
+          <t>Orada Kimse Var mı?</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256870901</t>
+          <t>9786256870949</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kaderde Yolculuk</t>
+          <t>Ak Güvercin</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256870888</t>
+          <t>9786256870918</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Nü</t>
+          <t>Bölünemeyen Mirasları Böldü Corona</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256870857</t>
+          <t>9786256870925</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Öttü İsa’nın Babası Öldü</t>
+          <t>Erguvan Düşleri</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256870864</t>
+          <t>9786256870901</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki İz Düşüm</t>
+          <t>Kaderde Yolculuk</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256870871</t>
+          <t>9786256870888</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>On Dokuz Mum</t>
+          <t>Nü</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054461486</t>
+          <t>9786256870857</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Coronavirüs (Covid-19) Günlerinden Notlar</t>
+          <t>Kuşlar Öttü İsa’nın Babası Öldü</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256870734</t>
+          <t>9786256870864</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Haya+t=?</t>
+          <t>Aynadaki İz Düşüm</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256445680</t>
+          <t>9786256870871</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Nazir Akalın Kitabı</t>
+          <t>On Dokuz Mum</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256870291</t>
+          <t>9786054461486</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kirpiklerinde Ay Işığı</t>
+          <t>Coronavirüs (Covid-19) Günlerinden Notlar</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256870284</t>
+          <t>9786256870734</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yaz ve Gölge</t>
+          <t>Haya+t=?</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786250013359</t>
+          <t>9786256445680</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kurban Kadınlar</t>
+          <t>Nazir Akalın Kitabı</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256445697</t>
+          <t>9786256870291</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Göğe Serpilmiş Umutlar</t>
+          <t>Kirpiklerinde Ay Işığı</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052200827</t>
+          <t>9786256870284</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hasret Yokuşu</t>
+          <t>Yaz ve Gölge</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052200810</t>
+          <t>9786250013359</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sürmeli Gece</t>
+          <t>Kurban Kadınlar</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256445673</t>
+          <t>9786256445697</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Islık Çal Uzaklarıma</t>
+          <t>Göğe Serpilmiş Umutlar</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052200834</t>
+          <t>9786052200827</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Bağımlı Olma Özgür Kal</t>
+          <t>Hasret Yokuşu</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052200803</t>
+          <t>9786052200810</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Değiştiren Sözler</t>
+          <t>Sürmeli Gece</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052200773</t>
+          <t>9786256445673</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Günışığı</t>
+          <t>Islık Çal Uzaklarıma</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052200735</t>
+          <t>9786052200834</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Tavanarası</t>
+          <t>Bağımlı Olma Özgür Kal</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052200759</t>
+          <t>9786052200803</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ahlat Ağacı</t>
+          <t>Hayatı Değiştiren Sözler</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052200711</t>
+          <t>9786052200773</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Renkleri</t>
+          <t>Günışığı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052200728</t>
+          <t>9786052200735</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Başarı Öyküleri</t>
+          <t>Tavanarası</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052200704</t>
+          <t>9786052200759</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Aşk Masalları</t>
+          <t>Ahlat Ağacı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052200742</t>
+          <t>9786052200711</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İlle de Rodrigo</t>
+          <t>Duyguların Renkleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052200698</t>
+          <t>9786052200728</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Aşka</t>
+          <t>Başarı Öyküleri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052200674</t>
+          <t>9786052200704</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şeyda’nın Örgü Keyfi</t>
+          <t>Büyülü Aşk Masalları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052200681</t>
+          <t>9786052200742</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bir Gülün Hikayesi</t>
+          <t>İlle de Rodrigo</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052200650</t>
+          <t>9786052200698</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ya/saklı Aşk</t>
+          <t>Aşkla Aşka</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052200667</t>
+          <t>9786052200674</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Gün Görmemiş Düşler</t>
+          <t>Şeyda’nın Örgü Keyfi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052200629</t>
+          <t>9786052200681</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yıkık Duvar</t>
+          <t>Bir Gülün Hikayesi</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052200636</t>
+          <t>9786052200650</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ah İstanbul</t>
+          <t>Ya/saklı Aşk</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052200605</t>
+          <t>9786052200667</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumun Şehri Malazgirt</t>
+          <t>Gün Görmemiş Düşler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052200612</t>
+          <t>9786052200629</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Mardin’li Çocuktan Dünya’ya Haykırış</t>
+          <t>Yıkık Duvar</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052200599</t>
+          <t>9786052200636</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ayaza Yazdım</t>
+          <t>Ah İstanbul</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052200582</t>
+          <t>9786052200605</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yıl Uyuyan Gazel</t>
+          <t>Çocukluğumun Şehri Malazgirt</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052200568</t>
+          <t>9786052200612</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Ada Masalları</t>
+          <t>Mardin’li Çocuktan Dünya’ya Haykırış</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052200575</t>
+          <t>9786052200599</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Nedir?</t>
+          <t>Ayaza Yazdım</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052200551</t>
+          <t>9786052200582</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Can'ım Tenimden Ayrıldı</t>
+          <t>Kırk Yıl Uyuyan Gazel</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052200544</t>
+          <t>9786052200568</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mürare</t>
+          <t>Büyülü Ada Masalları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052200520</t>
+          <t>9786052200575</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yağan Yağmurdur Belki De Hayat</t>
+          <t>Yaşamak Nedir?</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052200537</t>
+          <t>9786052200551</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Paslı Kilit</t>
+          <t>Can'ım Tenimden Ayrıldı</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052200513</t>
+          <t>9786052200544</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Sen’ler Oluyor (Ciltli)</t>
+          <t>Mürare</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052200438</t>
+          <t>9786052200520</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kadınların Tarafındayım</t>
+          <t>Yağan Yağmurdur Belki De Hayat</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052200506</t>
+          <t>9786052200537</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Eylülde Sevmek İstedim Seni</t>
+          <t>Paslı Kilit</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052200476</t>
+          <t>9786052200513</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Aselya</t>
+          <t>Bana Bir Sen’ler Oluyor (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052200469</t>
+          <t>9786052200438</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Demi</t>
+          <t>Ben, Kadınların Tarafındayım</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052200452</t>
+          <t>9786052200506</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yandı Gözyaşlarım</t>
+          <t>Eylülde Sevmek İstedim Seni</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052200407</t>
+          <t>9786052200476</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Tanır Beni</t>
+          <t>Aselya</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052200414</t>
+          <t>9786052200469</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşımda Bir Gemi</t>
+          <t>Aşkın Demi</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052200384</t>
+          <t>9786052200452</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Sitemler</t>
+          <t>Yandı Gözyaşlarım</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052200377</t>
+          <t>9786052200407</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Limanlar Sizin Olsun</t>
+          <t>Gurbet Tanır Beni</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052200049</t>
+          <t>9786052200414</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Kokuyorum</t>
+          <t>Gözyaşımda Bir Gemi</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052200353</t>
+          <t>9786052200384</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ucunda Ne Vardıysa Aşk’ın Hep Sana Dokundu</t>
+          <t>Gurbetten Sitemler</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052200032</t>
+          <t>9786052200377</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ölelim mi Kızım</t>
+          <t>Limanlar Sizin Olsun</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052200025</t>
+          <t>9786052200049</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerin Ahengi</t>
+          <t>Sensizlik Kokuyorum</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052200018</t>
+          <t>9786052200353</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi</t>
+          <t>Ucunda Ne Vardıysa Aşk’ın Hep Sana Dokundu</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059381635</t>
+          <t>9786052200032</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Esintiler</t>
+          <t>Ölelim mi Kızım</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052200001</t>
+          <t>9786052200025</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Umuda Özen</t>
+          <t>Kelimelerin Ahengi</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059381994</t>
+          <t>9786052200018</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Peremesi</t>
+          <t>Hazan Mevsimi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059381970</t>
+          <t>9786059381635</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Uzun Sokağın Gülü</t>
+          <t>Gurbetten Esintiler</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059381949</t>
+          <t>9786052200001</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sözüm Sensin</t>
+          <t>Umuda Özen</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059381956</t>
+          <t>9786059381994</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sitem</t>
+          <t>Hayatın Peremesi</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059381925</t>
+          <t>9786059381970</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Vurgun</t>
+          <t>Uzun Sokağın Gülü</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059381895</t>
+          <t>9786059381949</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bakışlı Kadın</t>
+          <t>Sözüm Sensin</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059381871</t>
+          <t>9786059381956</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İkindi Gölgeleri</t>
+          <t>Sitem</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059381864</t>
+          <t>9786059381925</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sevda Esintileri</t>
+          <t>Vurgun</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059381840</t>
+          <t>9786059381895</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İçimden Gelenler</t>
+          <t>İstanbul Bakışlı Kadın</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059381833</t>
+          <t>9786059381871</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mehcur</t>
+          <t>İkindi Gölgeleri</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059381826</t>
+          <t>9786059381864</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Olmadı Be Usta</t>
+          <t>Sevda Esintileri</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059381819</t>
+          <t>9786059381840</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Düşler Yurdu</t>
+          <t>İçimden Gelenler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059381796</t>
+          <t>9786059381833</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Bazen Gitmek Gerekir</t>
+          <t>Aşk-ı Mehcur</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059381666</t>
+          <t>9786059381826</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Böyle Gitme</t>
+          <t>Olmadı Be Usta</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059381673</t>
+          <t>9786059381819</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bir Yağmur Sonrası</t>
+          <t>Düşler Yurdu</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059381659</t>
+          <t>9786059381796</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Sende Buldum</t>
+          <t>Bazen Gitmek Gerekir</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059381062</t>
+          <t>9786059381666</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Gönül Denen Yer Benimdir</t>
+          <t>Böyle Gitme</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
+          <t>9786059381673</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yağmur Sonrası</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786059381659</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeyi Sende Buldum</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786059381062</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Denen Yer Benimdir</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
           <t>9786054461950</t>
         </is>
       </c>
-      <c r="B224" s="1" t="inlineStr">
+      <c r="B227" s="1" t="inlineStr">
         <is>
           <t>Cemreler Aşka Düşer</t>
         </is>
       </c>
-      <c r="C224" s="1">
+      <c r="C227" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>