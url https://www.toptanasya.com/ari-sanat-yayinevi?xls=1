--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,3940 +85,5215 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055021900</t>
+          <t>9786255975294</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kurtlu Elma</t>
+          <t>MPA - IPT Ekolü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255975157</t>
+          <t>9786255975270</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Gelenek</t>
+          <t>Türk Halk Müziği Radyo Yayınları Hakkında Görüşler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>175</v>
+        <v>970</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255975133</t>
+          <t>9786255975287</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Fındık</t>
+          <t>Armelit</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255975126</t>
+          <t>9786255975263</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Roma Hukuku</t>
+          <t>Giresun Tarihinin Az Bilinenleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255975102</t>
+          <t>9786257018814</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Karamuk Köyü</t>
+          <t>Çocuklar İçin Hızlı Okuma ve Anlama</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>370</v>
+        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255975096</t>
+          <t>9786257018548</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Molla Durdu Hoca</t>
+          <t>Almanya Türkleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058097919</t>
+          <t>9786058031722</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Etkili Anne-Baba Olmak</t>
+          <t>Giresun'da Eğitim Öğretim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>175</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055021597</t>
+          <t>9786056927959</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnsan Okuma Sanatı</t>
+          <t>Dünya ve Ahiret Boyutlarıyla Kur'an'da Ticaret</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>175</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255975034</t>
+          <t>9786055021627</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Refahiye Altköy'ün Erenleri (Seyyid Sinan ve Seyyid Ebubekir)</t>
+          <t>Palu Kazası Nahiyeleri ve Köylerinin Demografik ve Sosyal Yapısı 1841</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255975010</t>
+          <t>9789758525973</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Ahlakı</t>
+          <t>Tirebolu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255975027</t>
+          <t>9789758525843</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Köprülü Mehmed Paşa/ Devlete Adanmış Bir Ömür</t>
+          <t>Karahasanoğlu Aile Tarihi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257018036</t>
+          <t>9786055021894</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Asya’dan Avrupa’ya Türkler</t>
+          <t>Çulsuz Mısralar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257018951</t>
+          <t>9786055021313</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İşgalden Kurtuluşa Görele-Eynesil ve Rüsumat-4</t>
+          <t>İsyan İmandan Öncedir</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257018821</t>
+          <t>9786055021320</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz Bölgesinin Rus İşgalinden Kurtuluşu</t>
+          <t>Yaşamın İçinden Başarı Öyküleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>115</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257018074</t>
+          <t>9789944742856</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nar Tanesi</t>
+          <t>Keşap Kazası Nüfus Defteri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944742634</t>
+          <t>9789944742993</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aşk Eşiği</t>
+          <t>Kırk Yama</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>60</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944742481</t>
+          <t>9789944742931</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Asılı Kaldım Yakamozlarında</t>
+          <t>Bir Sevdadır Tirebolu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>75</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056927935</t>
+          <t>9786055021306</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gün Gelir Seyran Olur</t>
+          <t>İslamda Kardeşlik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055021146</t>
+          <t>9786055021238</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Rengi Kırmızıdır</t>
+          <t>Dikkat Eksikliğine Farklı Yaklaşım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056838743</t>
+          <t>9786055021184</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vadilerden Turkuaza Tirebolu</t>
+          <t>Sünnetçinin Torunu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>85</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056838750</t>
+          <t>9786055021085</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Giresun Yiğitler Mekanı</t>
+          <t>Resimlerle Türk Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>245</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056838705</t>
+          <t>9786058097988</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dereli'de İz Bırakanlar</t>
+          <t>Örgün Eğitimle Birlikte Hafızlık</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055021696</t>
+          <t>9786055021948</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Birinci Tirebolu Kültür ve Sanat Günleri</t>
+          <t>Kalbe Düşen Cemre</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055021818</t>
+          <t>9786058097933</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dosta Gidelim</t>
+          <t>Aşkın Anahtarı Besmele</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>75</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055021610</t>
+          <t>9786055021498</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Yangınları ve Ermeni-Rum Tehciri</t>
+          <t>Tirebolu Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>270</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055021351</t>
+          <t>9786055021566</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Rüştü Mızrak Şiir Defteri</t>
+          <t>Huzur Limanı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055021641</t>
+          <t>9786055021139</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Cephe-i Harbinde Lekeli Humma</t>
+          <t>Büyük Açıklıklı Çelik Yapılar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055021412</t>
+          <t>9786055021122</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kıymetdar Hatıralarımdan, Osman Zeki Bey Bizde Maaarif İptidaiyye</t>
+          <t>Hafif Çelik Yapı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257018340</t>
+          <t>9786055021832</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mitten Medyaya Keloğlan</t>
+          <t>Sabahın Seheri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>225</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257018111</t>
+          <t>9786055021092</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kirpiğe Gizlenmiş Yaşlar Gibisin</t>
+          <t>Yitirilişin Kokusu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055021283</t>
+          <t>9786055021078</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Vaktim Olmadığı İçin Namaz Kılamıyorum</t>
+          <t>Kültürüm Hazinemdir</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>95</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944742825</t>
+          <t>9786055021719</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sibel’in Dramı</t>
+          <t>Anılar Diyarı Tirebolu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>80</v>
+        <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758525782</t>
+          <t>9786055021450</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Borcu</t>
+          <t>Tirebolulu Denizciler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758525829</t>
+          <t>9786055021276</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Yaşam</t>
+          <t>Kaleden Özgürlüğe Sesleniş</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>75</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944742405</t>
+          <t>9786055021245</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sevmeyi Öğret Bana</t>
+          <t>Eğitim - Öğretimde Usül ve Vusül</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944742511</t>
+          <t>9786055021634</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nastenka</t>
+          <t>Doğu Karadeniz'de Müzik ve Horan Geleneği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>80</v>
+        <v>195</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944742016</t>
+          <t>9786055021580</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kaye</t>
+          <t>Hanımlara Mahsus Haller Hayz-Nifas</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944742061</t>
+          <t>9786055021375</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Saklı Hüzün</t>
+          <t>Türk Halk Müziği</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>50</v>
+        <v>470</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758525690</t>
+          <t>9786055021191</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hoşgeldin İki Günüme</t>
+          <t>Lacan ve Sinema Sanatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9799758525491</t>
+          <t>9786055021016</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gölgeden Uzak</t>
+          <t>Bir Daha Asla!</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758525959</t>
+          <t>9789944742986</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dilim Lal, Yüreğim Konuşur...</t>
+          <t>Din Eğitimi Tarihi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>90</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758525706</t>
+          <t>9786055021207</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ben Gitmeden Uyanma</t>
+          <t>Piçoğlu Osman Efendi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>75</v>
+        <v>210</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944742054</t>
+          <t>9280000009017</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Başarıya ve Mutluluğa Ulaşmanın Bilimi</t>
+          <t>Roman-Hikaye-Öykü-Şiir Seti (25 Kitap)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>70</v>
+        <v>243.98</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758525928</t>
+          <t>9786257018357</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşk’la</t>
+          <t>Görele Lisesi Dergisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>95</v>
+        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257018326</t>
+          <t>9786257018579</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Üç Kuşak Bir Yol</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257018166</t>
+          <t>9786257018432</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yok Artık Daha Neler</t>
+          <t>Nasıl Cereyan Ettiyse</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>130</v>
+        <v>72</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255975003</t>
+          <t>9786257018333</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Yaraman’ın Anılarında Giresunda Siyaset ve Sosyal Hayat</t>
+          <t>Babam Ahmet Kurt</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256042995</t>
+          <t>9786257018418</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Yolunda</t>
+          <t>Bozkır Deyişleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>330</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944742771</t>
+          <t>9786257018555</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şemdinli’de İsimsiz Kahramanlar</t>
+          <t>Sınav Başarısı ve Kaygı Yönetimi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256042964</t>
+          <t>9789944742269</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukuk Tarihi</t>
+          <t>Topal Osman (Osman Aga)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>430</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256042933</t>
+          <t>9789944742764</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Giresun Matbaaları ve Matbuatı Tarihçesi</t>
+          <t>Tirebolu Kazası Nüfus Defteri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944742221</t>
+          <t>9789944742245</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostlarının Örnek Halleri</t>
+          <t>Suçsuz</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>385</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256042117</t>
+          <t>9789758525836</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hayata Değer Katan Öyküler</t>
+          <t>Son Kelime Aşk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256042100</t>
+          <t>9789944742832</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Ayetlerine Bürünmüş Hikayeler</t>
+          <t>Sana Lal Dilim</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256019218</t>
+          <t>9799758525538</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Rehberi</t>
+          <t>Nazar - Her Yönüyle Nazar Tahlili</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>330</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758525645</t>
+          <t>9789944742085</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Değişmenin Sınırı</t>
+          <t>Munzur’daki Mutluluk</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>210</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257018999</t>
+          <t>9789758525997</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Seferberlik İlanı ve İşgal Yıllarında Görele</t>
+          <t>Kadın Şahsiyetler ve Hanım Sahabiler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257018975</t>
+          <t>9789944742252</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İslam Yolu İlmihali</t>
+          <t>İngiliz Said Paşa ve Günlüğü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>125</v>
+        <v>85</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257018852</t>
+          <t>9789944742344</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Görele</t>
+          <t>İlkçağ Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>335</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257018968</t>
+          <t>9799758525514</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Şehrengizi -Mahallelerin Öyküsü</t>
+          <t>İlk Yardım-Şifalı Bitkiler Alternatif Tedavi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257018944</t>
+          <t>9789944742337</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dereli Anılarım (1934-1938)</t>
+          <t>Hüzünlü Hayat</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>105</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257018937</t>
+          <t>9799758525521</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Muhafazakarlar ve Derin Devlet</t>
+          <t>Hayat Rehberi - 7’den 70’e Sağlık, Başarı ve Mutluluk İçin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>175</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257018920</t>
+          <t>9789758525546</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Thomas Hobbes’un Siyaset Kuramı</t>
+          <t>Hasan-ı Basri’nin Hayatı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055021573</t>
+          <t>9789944742559</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Harran’da Saklıdır Aşkım</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>170</v>
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257018913</t>
+          <t>9789944742702</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Giresun'da Bir Yayla Beldesi Kulakkaya</t>
+          <t>Görele’de Spor ve Görelespor (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>225</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257018906</t>
+          <t>9789758525669</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Birici Cihan Harbindeki Hayatım (Ciltli)</t>
+          <t>Fetvalar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257018883</t>
+          <t>9789944742610</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İçin Yaşayanlar</t>
+          <t>Düşler Kenti Tirebolu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>165</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257018890</t>
+          <t>9789944742351</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mimar Adnan Ağırbaşlı</t>
+          <t>Dört Mevsim Kar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>130</v>
+        <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257018876</t>
+          <t>9789944742733</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Güce</t>
+          <t>Doğu Güneşi Sevdam</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>135</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257018838</t>
+          <t>9789944742214</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Karadenizde Fındık Kültürü</t>
+          <t>Din Güzel Ahlaktır</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>220</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257018807</t>
+          <t>9789944742375</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Dikkat Güçlendirme Egzersizleri</t>
+          <t>Başarı Sizsiniz</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>130</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257018791</t>
+          <t>9789944742115</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Harşit Vadisi Karşılaştırmalı Ağız Sözlüğü</t>
+          <t>Cemilo</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257018760</t>
+          <t>9789758525683</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu Eğitim Tarihi</t>
+          <t>Allah Katında Din</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257018777</t>
+          <t>9789758525072</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türk Destanlarında Kurt</t>
+          <t>Boyama Kitapları (8 Adet Takım)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257018753</t>
+          <t>9789758525911</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'in Fethi ve İskanı Sürecinde Şeyh İdris Tekkesi</t>
+          <t>Merhaba ... Elveda</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>280</v>
+        <v>6</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257018722</t>
+          <t>9789758525676</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Namaz Tercih Değil Emirdir</t>
+          <t>Yüreğimdeki Yağmur</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>95</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055021702</t>
+          <t>9789944742474</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Akka</t>
+          <t>Yeniçağ Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>125</v>
+        <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058031791</t>
+          <t>9789944742191</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>4 Adımda Zamanı Etkili Kullanmak</t>
+          <t>Yabani Kurtlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>130</v>
+        <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257018746</t>
+          <t>9786051499055</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tilaveti</t>
+          <t>Harşit Vadisinin İdari Sosyal ve İktisadi Tarihi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257018739</t>
+          <t>9786257018005</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya ile Sosyalleşme</t>
+          <t>Bir Özge Temaşa</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>66</v>
+        <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257018708</t>
+          <t>9786257018050</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ömürgah</t>
+          <t>Muharrire Hanım</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>75</v>
+        <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257018715</t>
+          <t>9786255975249</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrin Günlüğü (1962-1980)</t>
+          <t>Öğrenme Güçlüğünü Anlama Klavuzu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257018692</t>
+          <t>9786255975140</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Hasretimsin</t>
+          <t>Namaz Ahkamı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>130</v>
+        <v>370</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257018685</t>
+          <t>9789758525614</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kefenin Cebi Var</t>
+          <t>Huzurun Kaynağı Aile</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>460</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055021689</t>
+          <t>9789944742368</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İslam Fıkhında Mezheplere Uymak</t>
+          <t>Hukukun Serüveni</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>175</v>
+        <v>590</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257018630</t>
+          <t>9786055021900</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Onun Gibisi Olmak</t>
+          <t>Kurtlu Elma</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>210</v>
+        <v>50</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257018661</t>
+          <t>9786255975157</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>II. Meşrutiyet Dönemi Türk Edebiyatından Resimli Kitap</t>
+          <t>Yaralı Gelenek</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>235</v>
+        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257018654</t>
+          <t>9786255975133</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Başkanlık ve Parlamenter Sistem Analizi</t>
+          <t>Türk Kültüründe Fındık</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257018647</t>
+          <t>9786255975126</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Alüvyon</t>
+          <t>Roma Hukuku</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257018623</t>
+          <t>9786255975102</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kültür-3</t>
+          <t>Karamuk Köyü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257018593</t>
+          <t>9786255975096</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kuranın Ticaret Dili</t>
+          <t>Molla Durdu Hoca</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257018609</t>
+          <t>9786058097919</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Denizi Açan Kapı</t>
+          <t>Etkili Anne-Baba Olmak</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>85</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257018616</t>
+          <t>9786055021597</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Biraz Barbar</t>
+          <t>İnsan Okuma Sanatı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257018531</t>
+          <t>9786255975034</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Giresun Fındık Ekonomisi</t>
+          <t>Refahiye Altköy'ün Erenleri (Seyyid Sinan ve Seyyid Ebubekir)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257018586</t>
+          <t>9786255975010</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Kültürde Yaşlı ve Yaşlılık</t>
+          <t>Müslüman Ahlakı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257018524</t>
+          <t>9786255975027</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Böyle Tesadüf Olmaz</t>
+          <t>Köprülü Mehmed Paşa/ Devlete Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257018562</t>
+          <t>9786257018036</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Beni Bana Anlatma</t>
+          <t>Asya’dan Avrupa’ya Türkler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>412</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257018487</t>
+          <t>9786257018951</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Borsada Sıfırdan Zirveye</t>
+          <t>İşgalden Kurtuluşa Görele-Eynesil ve Rüsumat-4</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257018463</t>
+          <t>9786257018821</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Giresun Araştırmaları</t>
+          <t>Doğu Karadeniz Bölgesinin Rus İşgalinden Kurtuluşu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>165</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257018449</t>
+          <t>9786257018074</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gümüşhaneli Mehmet Devran Hoca Efendi</t>
+          <t>Nar Tanesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257018456</t>
+          <t>9789944742634</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Ahval Kayıtlarına Göre Giresunlu Memurlar</t>
+          <t>Aşk Eşiği</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>115</v>
+        <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257018425</t>
+          <t>9789944742481</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İlahi Tragedya</t>
+          <t>Asılı Kaldım Yakamozlarında</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>125</v>
+        <v>105</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257018401</t>
+          <t>9786056927935</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kurumları ve Yapılarıyla Giresun Şehri</t>
+          <t>Gün Gelir Seyran Olur</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>425</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257018388</t>
+          <t>9786055021146</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Kelamı</t>
+          <t>Aşkın Rengi Kırmızıdır</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257018371</t>
+          <t>9786056838743</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Elveda Gülçimen</t>
+          <t>Yeşil Vadilerden Turkuaza Tirebolu</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>135</v>
+        <v>118</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257018364</t>
+          <t>9786056838750</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ahıska'da Osmanlı Vakıfları</t>
+          <t>Giresun Yiğitler Mekanı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>225</v>
+        <v>425</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257018395</t>
+          <t>9786056838705</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Yollar</t>
+          <t>Dereli'de İz Bırakanlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257018319</t>
+          <t>9786055021696</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yerelde Başarılı Politikacı Olmak</t>
+          <t>Birinci Tirebolu Kültür ve Sanat Günleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>85</v>
+        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257018302</t>
+          <t>9786055021818</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ses Telinden Bam Teline</t>
+          <t>Dosta Gidelim</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>85</v>
+        <v>105</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257018296</t>
+          <t>9786055021610</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafların Dilinden Şebinkarahisar</t>
+          <t>Anadolu Yangınları ve Ermeni-Rum Tehciri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257018272</t>
+          <t>9786055021351</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yaşamadan Yaşamak</t>
+          <t>Rüştü Mızrak Şiir Defteri</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257018289</t>
+          <t>9786055021641</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İnsanca Bakış</t>
+          <t>Kafkas Cephe-i Harbinde Lekeli Humma</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257018265</t>
+          <t>9786055021412</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kültür 2</t>
+          <t>Kıymetdar Hatıralarımdan, Osman Zeki Bey Bizde Maaarif İptidaiyye</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257018241</t>
+          <t>9786257018340</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu</t>
+          <t>Mitten Medyaya Keloğlan</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257018227</t>
+          <t>9786257018111</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumun Kenti Tirebolu</t>
+          <t>Kirpiğe Gizlenmiş Yaşlar Gibisin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>95</v>
+        <v>157</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257018234</t>
+          <t>9786055021283</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Acı Hayat</t>
+          <t>Vaktim Olmadığı İçin Namaz Kılamıyorum</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>95</v>
+        <v>145</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257018210</t>
+          <t>9789944742825</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hey Gidi Karadeniz</t>
+          <t>Sibel’in Dramı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257018203</t>
+          <t>9789758525782</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Memleket Değerlerimiz</t>
+          <t>Sevgi Borcu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257018180</t>
+          <t>9789758525829</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Basında Bir Ömür (1969-2019)</t>
+          <t>Renkler ve Yaşam</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>210</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257018197</t>
+          <t>9789944742405</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İzler Mecmuası</t>
+          <t>Sevmeyi Öğret Bana</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>235</v>
+        <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257018159</t>
+          <t>9789944742511</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ne Çok Şey Bilir Bilmeyen</t>
+          <t>Nastenka</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>130</v>
+        <v>105</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257018142</t>
+          <t>9789944742016</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Allah Elçileri</t>
+          <t>Kaye</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>330</v>
+        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257018128</t>
+          <t>9789944742061</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Eğitim - Öğretimde Sevginin Gücü</t>
+          <t>İçimdeki Saklı Hüzün</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257018135</t>
+          <t>9789758525690</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mütevatir Kıraatlerin Tefsir İlmindeki Yeri</t>
+          <t>Hoşgeldin İki Günüme</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>135</v>
+        <v>145</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257018104</t>
+          <t>9799758525491</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Erzincan</t>
+          <t>Gölgeden Uzak</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>275</v>
+        <v>60</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257018098</t>
+          <t>9789758525959</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Urfa Vakıfları (1850-1900)</t>
+          <t>Dilim Lal, Yüreğim Konuşur...</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>225</v>
+        <v>130</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257018081</t>
+          <t>9789758525706</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kaçar: Hayatı Eserleri ve Edebi Şahsiyeti</t>
+          <t>Ben Gitmeden Uyanma</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>118</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257018043</t>
+          <t>9789944742054</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’a Osmanlı Mührü</t>
+          <t>Başarıya ve Mutluluğa Ulaşmanın Bilimi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>118</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058097926</t>
+          <t>9789758525928</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Göç Yolları</t>
+          <t>Aşk’la</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257018012</t>
+          <t>9786257018326</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kültür</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257018029</t>
+          <t>9786257018166</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sivaslı Son Devir Osmanlı Uleması</t>
+          <t>Yok Artık Daha Neler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>155</v>
+        <v>170</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058031708</t>
+          <t>9786255975003</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hartama Çatılı Yazılar</t>
+          <t>Süleyman Yaraman’ın Anılarında Giresunda Siyaset ve Sosyal Hayat</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786058031739</t>
+          <t>9786256042995</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mars'ın Ölümü</t>
+          <t>Hakikat Yolunda</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>265</v>
+        <v>400</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058031784</t>
+          <t>9789944742771</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Hakkı Süha Gezgin Hikayeciliği</t>
+          <t>Şemdinli’de İsimsiz Kahramanlar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>240</v>
+        <v>115</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058031777</t>
+          <t>9786256042964</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Babıali Müdavimi Hakkı Süha Gezgin</t>
+          <t>Türk Hukuk Tarihi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058031753</t>
+          <t>9786256042933</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatında Lokman Hekim</t>
+          <t>Giresun Matbaaları ve Matbuatı Tarihçesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786058031715</t>
+          <t>9789944742221</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Halide Nusret Zorlutuna Nesirleri</t>
+          <t>Allah Dostlarının Örnek Halleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>220</v>
+        <v>525</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786056927997</t>
+          <t>9786256042117</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Kahramanlık Konulu Türk Halk Hikayalerinde Düşman Tipi</t>
+          <t>Hayata Değer Katan Öyküler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786056927980</t>
+          <t>9786256042100</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Kur'an Ayetlerine Bürünmüş Hikayeler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056927973</t>
+          <t>9786256019218</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kal Desem Kalır Mıydın?</t>
+          <t>Evlilik Rehberi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>110</v>
+        <v>475</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056927942</t>
+          <t>9789758525645</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Türkleri Böyle Görmüşler</t>
+          <t>İslam'da Değişmenin Sınırı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056927928</t>
+          <t>9786257018999</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Si-Name</t>
+          <t>Seferberlik İlanı ve İşgal Yıllarında Görele</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>210</v>
+        <v>130</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058097995</t>
+          <t>9786257018975</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Anekdotürk</t>
+          <t>İslam Yolu İlmihali</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056927911</t>
+          <t>9786257018852</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyin İnsanlar</t>
+          <t>Tek Parti Döneminde Görele</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>110</v>
+        <v>470</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786056927904</t>
+          <t>9786257018968</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Mihr-i Siyah</t>
+          <t>Erzurum Şehrengizi -Mahallelerin Öyküsü</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>115</v>
+        <v>210</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786058097971</t>
+          <t>9786257018944</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Giresun Yöresi</t>
+          <t>Dereli Anılarım (1934-1938)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>155</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786058097957</t>
+          <t>9786257018937</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Acılar ve Mutluluk</t>
+          <t>Amerikan Muhafazakarlar ve Derin Devlet</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>130</v>
+        <v>235</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786058097940</t>
+          <t>9786257018920</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Görele'de Kına ve Düğün</t>
+          <t>Thomas Hobbes’un Siyaset Kuramı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>75</v>
+        <v>170</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056838712</t>
+          <t>9786055021573</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Dereli'de Spor ve Derelispor</t>
+          <t>Şiddet</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>115</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055021221</t>
+          <t>9786257018913</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Elveda Yurtkur Merhaba Yeni Hayat</t>
+          <t>Giresun'da Bir Yayla Beldesi Kulakkaya</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786056838798</t>
+          <t>9786257018906</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ordu ve Yeşil Ordu Dergileri - Cumhuriyetin Aydınlık Yüzleri</t>
+          <t>Birici Cihan Harbindeki Hayatım (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>120</v>
+        <v>235</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056838781</t>
+          <t>9786257018883</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Aşk Arzuhalcisi</t>
+          <t>Ölmek İçin Yaşayanlar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786058097902</t>
+          <t>9786257018890</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Transmedya Hikaye Anlatıcılığı: Angry Birds Evreni Örneği</t>
+          <t>Mimar Adnan Ağırbaşlı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056838767</t>
+          <t>9786257018876</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kutü'l Amare Zaferi</t>
+          <t>Güce</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>90</v>
+        <v>205</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055021917</t>
+          <t>9786257018838</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Dini Lügat (Ciltli)</t>
+          <t>Karadenizde Fındık Kültürü</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786056838729</t>
+          <t>9786257018807</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tombul Fındığı - Tirebolu Karakaya Havzası</t>
+          <t>Çocuklarda Dikkat Güçlendirme Egzersizleri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055021955</t>
+          <t>9786257018791</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Maden Suları</t>
+          <t>Harşit Vadisi Karşılaştırmalı Ağız Sözlüğü</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>175</v>
+        <v>420</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055021993</t>
+          <t>9786257018760</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kazan Ben Gezgin</t>
+          <t>Tirebolu Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>335</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055021986</t>
+          <t>9786257018777</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Giresun Halkevi ve Bilgi Irmağı Aksu Dergisi</t>
+          <t>Türk Destanlarında Kurt</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055021887</t>
+          <t>9786257018753</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türk İktisat Tarihinde Erzincan (1923-1960)</t>
+          <t>Karadeniz'in Fethi ve İskanı Sürecinde Şeyh İdris Tekkesi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055021962</t>
+          <t>9786257018722</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Tele - Vizyon</t>
+          <t>Namaz Tercih Değil Emirdir</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055021979</t>
+          <t>9786055021702</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Derrida ve Yapısöküm</t>
+          <t>Akka</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055021924</t>
+          <t>9786058031791</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Güneşe En Yakın Yıldızlar</t>
+          <t>4 Adımda Zamanı Etkili Kullanmak</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055021931</t>
+          <t>9786257018746</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bulut Kadın</t>
+          <t>Kur’an Tilaveti</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>75</v>
+        <v>135</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055021870</t>
+          <t>9786257018739</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>1939 Depremi</t>
+          <t>Sosyal Medya ile Sosyalleşme</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055021849</t>
+          <t>9786257018708</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasi Tarihinde Erzincan</t>
+          <t>Ömürgah</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>115</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055021825</t>
+          <t>9786257018715</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Tutunmak</t>
+          <t>Bir Devrin Günlüğü (1962-1980)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055021795</t>
+          <t>9786257018692</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Yahudilik</t>
+          <t>Bitmeyen Hasretimsin</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>135</v>
+        <v>190</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055021757</t>
+          <t>9786257018685</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sağ Beynini Kullanmayan Ülkem</t>
+          <t>Kefenin Cebi Var</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>135</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055021788</t>
+          <t>9786055021689</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Su Projeleri</t>
+          <t>İslam Fıkhında Mezheplere Uymak</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055021733</t>
+          <t>9786257018630</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Karadenizde Zaviyeler</t>
+          <t>Onun Gibisi Olmak</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055021764</t>
+          <t>9786257018661</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dipten Zirveye</t>
+          <t>II. Meşrutiyet Dönemi Türk Edebiyatından Resimli Kitap</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>125</v>
+        <v>325</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786058518209</t>
+          <t>9786257018654</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz'de Bir Zirve Kazıkbeli Yaylası</t>
+          <t>Başkanlık ve Parlamenter Sistem Analizi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055021726</t>
+          <t>9786257018647</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Eynesil</t>
+          <t>Alüvyon</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>320</v>
+        <v>140</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055021665</t>
+          <t>9786257018623</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Çocuğuma Ders Çalışmayı Sevdirme Yöntemi</t>
+          <t>Dijital Kültür-3</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>150</v>
+        <v>265</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789758525485</t>
+          <t>9786257018593</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mahkemeleri</t>
+          <t>Kuranın Ticaret Dili</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>320</v>
+        <v>365</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055021672</t>
+          <t>9786257018609</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yakın Geçmiş Anıları</t>
+          <t>Denizi Açan Kapı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>85</v>
+        <v>130</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055021658</t>
+          <t>9786257018616</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Harşıt Gezi Rehberi</t>
+          <t>Biraz Barbar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>85</v>
+        <v>143</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055021603</t>
+          <t>9786257018531</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Abdülhakim Arvasi</t>
+          <t>Giresun Fındık Ekonomisi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055021559</t>
+          <t>9786257018586</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hacı Abdullah Halife Tekkesi</t>
+          <t>Geleneksel Kültürde Yaşlı ve Yaşlılık</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>300</v>
+        <v>575</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055021542</t>
+          <t>9786257018524</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kendini ve Ehlini Yakma</t>
+          <t>Böyle Tesadüf Olmaz</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>70</v>
+        <v>190</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055021504</t>
+          <t>9786257018562</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Uzak Diyarlarda</t>
+          <t>Beni Bana Anlatma</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>95</v>
+        <v>135</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055021511</t>
+          <t>9786257018487</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yükü Çok Ağır</t>
+          <t>Borsada Sıfırdan Zirveye</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055021528</t>
+          <t>9786257018463</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Doğa Ananın Perileri</t>
+          <t>Giresun Araştırmaları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>85</v>
+        <v>380</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055021535</t>
+          <t>9786257018449</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Yolculuk</t>
+          <t>Gümüşhaneli Mehmet Devran Hoca Efendi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>65</v>
+        <v>225</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055021481</t>
+          <t>9786257018456</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca İmla Müfredatı</t>
+          <t>Sicill-i Ahval Kayıtlarına Göre Giresunlu Memurlar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055021405</t>
+          <t>9786257018425</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Anlamak : Bir Eğitimcinin Kaleminden</t>
+          <t>İlahi Tragedya</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055021382</t>
+          <t>9786257018401</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Avarenin Rüyası</t>
+          <t>Kurumları ve Yapılarıyla Giresun Şehri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>85</v>
+        <v>420</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055021399</t>
+          <t>9786257018388</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kullan ya da Kaybet Beyin Bedava</t>
+          <t>Kalemin Kelamı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789944742238</t>
+          <t>9786257018371</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostlarından Hikmetli Sözler</t>
+          <t>Elveda Gülçimen</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>380</v>
+        <v>195</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055021344</t>
+          <t>9786257018364</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Konser Veren Maestro</t>
+          <t>Ahıska'da Osmanlı Vakıfları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>70</v>
+        <v>325</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055021337</t>
+          <t>9786257018395</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kırkikindi Yağmurları</t>
+          <t>Kesişen Yollar</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>85</v>
+        <v>240</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789944742948</t>
+          <t>9786257018319</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Keçeli Kalem Şiir Antolojisi - 1</t>
+          <t>Yerelde Başarılı Politikacı Olmak</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>85</v>
+        <v>115</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789758525812</t>
+          <t>9786257018302</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İslam’a Giriş</t>
+          <t>Ses Telinden Bam Teline</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>25</v>
+        <v>125</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789758525393</t>
+          <t>9786257018296</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku ve Önceki Şeriatler</t>
+          <t>Fotoğrafların Dilinden Şebinkarahisar</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>275</v>
+        <v>382</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789758525737</t>
+          <t>9786257018272</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku Tarihi</t>
+          <t>Yaşamadan Yaşamak</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789758525744</t>
+          <t>9786257018289</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku</t>
+          <t>İnsanca Bakış</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055021252</t>
+          <t>9786257018265</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Mahkemesi Yargılanıyor</t>
+          <t>Dijital Kültür 2</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>140</v>
+        <v>305</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055021290</t>
+          <t>9786257018241</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Takrir-i Sünnet İle Bid'at Arasındaki Çizgi</t>
+          <t>Tirebolu</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>70</v>
+        <v>325</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055021214</t>
+          <t>9786257018227</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti Süreli Yayınlarında Maarif (Eğitim)</t>
+          <t>Çocukluğumun Kenti Tirebolu</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>245</v>
+        <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055021436</t>
+          <t>9786257018234</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Dost Lazım</t>
+          <t>Acı Hayat</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055021009</t>
+          <t>9786257018210</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Habercinin Kimliği</t>
+          <t>Hey Gidi Karadeniz</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055021177</t>
+          <t>9786257018203</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Öyküleri ve Fotoğraflarıyla Görele'den Portreler</t>
+          <t>Memleket Değerlerimiz</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>285</v>
+        <v>315</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789944742924</t>
+          <t>9786257018180</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Biz Akrabayız</t>
+          <t>Basında Bir Ömür (1969-2019)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>75</v>
+        <v>312</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055021160</t>
+          <t>9786257018197</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Harşıt Nahiyesi Nüfus Defteri</t>
+          <t>İzler Mecmuası</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>185</v>
+        <v>345</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055021269</t>
+          <t>9786257018159</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Öyküler</t>
+          <t>Ne Çok Şey Bilir Bilmeyen</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>115</v>
+        <v>170</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055021115</t>
+          <t>9786257018142</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'un Kandilleri</t>
+          <t>Allah Elçileri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>330</v>
+        <v>500</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055021108</t>
+          <t>9786257018128</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kara Sevdam - Balkanlar</t>
+          <t>Eğitim - Öğretimde Sevginin Gücü</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>85</v>
+        <v>135</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789944742160</t>
+          <t>9786257018135</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Mekke İlahisi</t>
+          <t>Mütevatir Kıraatlerin Tefsir İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>75</v>
+        <v>175</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789758525775</t>
+          <t>9786257018104</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Dünya'da ve Türkiye'de Kültür Emperyalizmi ve Soykırımlar</t>
+          <t>19. Yüzyılda Erzincan</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>120</v>
+        <v>370</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9799758525712</t>
+          <t>9786257018098</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Asrın Yesevi’si Seyyit Ahmet Arvasi</t>
+          <t>Urfa Vakıfları (1850-1900)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>85</v>
+        <v>330</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789944742047</t>
+          <t>9786257018081</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hukuku</t>
+          <t>Ahmet Kaçar: Hayatı Eserleri ve Edebi Şahsiyeti</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>535</v>
+        <v>130</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789944742801</t>
+          <t>9786257018043</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Vecizelerim</t>
+          <t>İstanbul’a Osmanlı Mührü</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>75</v>
+        <v>265</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789758525423</t>
+          <t>9786058097926</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Ülkem Varsa Ben Varım!</t>
+          <t>Göç Yolları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>125</v>
+        <v>180</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789758525850</t>
+          <t>9786257018012</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>George Edward Moor’da Etik</t>
+          <t>Dijital Kültür</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>115</v>
+        <v>265</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789944742207</t>
+          <t>9786257018029</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Fıkh-ı Batın</t>
+          <t>Sivaslı Son Devir Osmanlı Uleması</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>85</v>
+        <v>232</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789944742412</t>
+          <t>9786058031708</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Erkinan</t>
+          <t>Hartama Çatılı Yazılar</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789944742542</t>
+          <t>9786058031739</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Yasak</t>
+          <t>Mars'ın Ölümü</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>50</v>
+        <v>360</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055021047</t>
+          <t>9786058031784</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Keçeli Kalem</t>
+          <t>Hakkı Süha Gezgin Hikayeciliği</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>85</v>
+        <v>295</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055021061</t>
+          <t>9786058031777</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz’de Bir Kıyı Kasabası Keşap</t>
+          <t>Bir Babıali Müdavimi Hakkı Süha Gezgin</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789758525591</t>
+          <t>9786058031753</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Sanatı</t>
+          <t>Klasik Türk Edebiyatında Lokman Hekim</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>110</v>
+        <v>320</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789944742184</t>
+          <t>9786058031715</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Yeşilyurt Treni</t>
+          <t>Halide Nusret Zorlutuna Nesirleri</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789944742382</t>
+          <t>9786056927997</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Başarısına Anne - Baba Olmak</t>
+          <t>Aşk ve Kahramanlık Konulu Türk Halk Hikayalerinde Düşman Tipi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789758525607</t>
+          <t>9786056927980</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’ye Yönelik Tehditler</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>110</v>
+        <v>135</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9799758525651</t>
+          <t>9786056927973</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu’dan Simalar</t>
+          <t>Kal Desem Kalır Mıydın?</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789944742641</t>
+          <t>9786056927942</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sorgusuz Sualsiz</t>
+          <t>Türkleri Böyle Görmüşler</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>57</v>
+        <v>175</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9799758525798</t>
+          <t>9786056927928</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sevdikçe</t>
+          <t>Si-Name</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>95</v>
+        <v>300</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789758525379</t>
+          <t>9786058097995</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum</t>
+          <t>Anekdotürk</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789758525409</t>
+          <t>9786056927911</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Saydamlaşma</t>
+          <t>Gülümseyin İnsanlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>90</v>
+        <v>145</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789944742009</t>
+          <t>9786056927904</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Rüyada Zaman</t>
+          <t>Mihr-i Siyah</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>90</v>
+        <v>175</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789944742757</t>
+          <t>9786058097971</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ömer’in Dönüşü</t>
+          <t>Giresun Yöresi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>90</v>
+        <v>295</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789944742665</t>
+          <t>9786058097957</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ömer Nasuhi Bilmen’de Dini Ahlak</t>
+          <t>Acılar ve Mutluluk</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789944742849</t>
+          <t>9786058097940</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Metamorfoz: İstanbulda Bir Ademin Dönüşümü</t>
+          <t>Görele'de Kına ve Düğün</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789944742092</t>
+          <t>9786056838712</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Keşke O’nu Anlayabilseydik</t>
+          <t>Dereli'de Spor ve Derelispor</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789758525560</t>
+          <t>9786055021221</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Keşişleme</t>
+          <t>Elveda Yurtkur Merhaba Yeni Hayat</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>75</v>
+        <v>235</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789758525041</t>
+          <t>9786056838798</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Efendisi</t>
+          <t>Ordu ve Yeşil Ordu Dergileri - Cumhuriyetin Aydınlık Yüzleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>410</v>
+        <v>160</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789758525249</t>
+          <t>9786056838781</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Hanımlara Püf Noktaları</t>
+          <t>Aşk Arzuhalcisi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>65</v>
+        <v>160</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789758525225</t>
+          <t>9786058097902</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sözler ve Tavsiyeler</t>
+          <t>Transmedya Hikaye Anlatıcılığı: Angry Birds Evreni Örneği</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789944742627</t>
+          <t>9786056838767</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Sılaya</t>
+          <t>Kutü'l Amare Zaferi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789758525942</t>
+          <t>9786055021917</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Dünya Lisanı Yetmez Aşka</t>
+          <t>Dini Lügat (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>115</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789944742078</t>
+          <t>9786056838729</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Tirebolu</t>
+          <t>Tombul Fındığı - Tirebolu Karakaya Havzası</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789758525386</t>
+          <t>9786055021955</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Dinlerarası Diyalog Tuzağı ve Dinde Reform</t>
+          <t>Osmanlı'dan Cumhuriyet'e Maden Suları</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>240</v>
+        <v>265</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789944742795</t>
+          <t>9786055021993</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi</t>
+          <t>Dünya Kazan Ben Gezgin</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789944742153</t>
+          <t>9786055021986</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Çocuklar</t>
+          <t>Giresun Halkevi ve Bilgi Irmağı Aksu Dergisi</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>85</v>
+        <v>260</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789758525966</t>
+          <t>9786055021887</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Chicago’da Bir Mevsim</t>
+          <t>Türk İktisat Tarihinde Erzincan (1923-1960)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9799758525729</t>
+          <t>9786055021962</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Cezaevlerinde Din Eğitimi</t>
+          <t>Tele - Vizyon</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789758525980</t>
+          <t>9786055021979</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>C. B. Maspherson’un Liberal Demokrasi Eleştirisi</t>
+          <t>Derrida ve Yapısöküm</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789758525461</t>
+          <t>9786055021924</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Bodrum’a Veda</t>
+          <t>Güneşe En Yakın Yıldızlar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789758525348</t>
+          <t>9786055021931</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Sana Benzer</t>
+          <t>Bulut Kadın</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789944742146</t>
+          <t>9786055021870</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Bin İkinci Gece</t>
+          <t>1939 Depremi</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789944742122</t>
+          <t>9786055021849</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Ahlak</t>
+          <t>Türk Siyasi Tarihinde Erzincan</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>85</v>
+        <v>265</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789944742399</t>
+          <t>9786055021825</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Anguut</t>
+          <t>Yaşama Tutunmak</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>115</v>
+        <v>180</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789944742290</t>
+          <t>9786055021795</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin Din Hizmeti Beklentisi</t>
+          <t>Muhafazakar Yahudilik</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789758525751</t>
+          <t>9786055021757</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>AB Sürecinde Belgelerle İnsan Hakları</t>
+          <t>Sağ Beynini Kullanmayan Ülkem</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789758525133</t>
+          <t>9786055021788</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>365 Gün Dua</t>
+          <t>Osmanlı'da Su Projeleri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>240</v>
+        <v>185</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055021023</t>
+          <t>9786055021733</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Mantalite Zeka Oyunları</t>
+          <t>Karadenizde Zaviyeler</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>435</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789944742177</t>
+          <t>9786055021764</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sultanların Aşkı</t>
+          <t>Dipten Zirveye</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789758525003</t>
+          <t>9786058518209</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakanlar...</t>
+          <t>Doğu Karadeniz'de Bir Zirve Kazıkbeli Yaylası</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789944742979</t>
+          <t>9786055021726</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devletinde Tarih Eğitimi (1839 - 1922)</t>
+          <t>Eynesil</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>175</v>
+        <v>410</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
+          <t>9786055021665</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğuma Ders Çalışmayı Sevdirme Yöntemi</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9789758525485</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Mahkemeleri</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786055021672</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Yakın Geçmiş Anıları</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786055021658</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Harşıt Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786055021603</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Seyyid Abdülhakim Arvasi</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786055021559</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Hacı Abdullah Halife Tekkesi</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786055021542</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Kendini ve Ehlini Yakma</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786055021504</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Uzak Diyarlarda</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786055021511</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Yükü Çok Ağır</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786055021528</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Doğa Ananın Perileri</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786055021535</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğe Yolculuk</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786055021481</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıca İmla Müfredatı</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786055021405</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Hayatı Anlamak : Bir Eğitimcinin Kaleminden</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786055021382</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Avarenin Rüyası</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786055021399</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Kullan ya da Kaybet Beyin Bedava</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9789944742238</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Allah Dostlarından Hikmetli Sözler</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786055021344</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığa Konser Veren Maestro</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786055021337</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Kırkikindi Yağmurları</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9789944742948</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Keçeli Kalem Şiir Antolojisi - 1</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9789758525812</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>İslam’a Giriş</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9789758525393</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukuku ve Önceki Şeriatler</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9789758525737</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukuku Tarihi</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9789758525744</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukuku</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786055021252</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Mahkemesi Yargılanıyor</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786055021290</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Takrir-i Sünnet İle Bid'at Arasındaki Çizgi</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786055021214</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti Süreli Yayınlarında Maarif (Eğitim)</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786055021436</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Bana Bir Dost Lazım</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786055021009</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Habercinin Kimliği</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786055021177</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Öyküleri ve Fotoğraflarıyla Görele'den Portreler</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9789944742924</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Biz Akrabayız</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786055021160</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Harşıt Nahiyesi Nüfus Defteri</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786055021269</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Götüren Öyküler</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786055021115</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Erzurum'un Kandilleri</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786055021108</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Kara Sevdam - Balkanlar</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9789944742160</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Mekke İlahisi</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9789758525775</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Dünya'da ve Türkiye'de Kültür Emperyalizmi ve Soykırımlar</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9799758525712</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Asrın Yesevi’si Seyyit Ahmet Arvasi</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9789944742047</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Hukuku</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9789944742801</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Vecizelerim</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9789758525423</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Ülkem Varsa Ben Varım!</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9789758525850</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>George Edward Moor’da Etik</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9789944742207</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Fıkh-ı Batın</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9789944742412</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Erkinan</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9789944742542</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Düşünmek Yasak</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786055021047</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Keçeli Kalem</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786055021061</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Karadeniz’de Bir Kıyı Kasabası Keşap</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9789758525591</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim Sanatı</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9789944742184</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Yeşilyurt Treni</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9789944742382</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Başarısına Anne - Baba Olmak</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9789758525607</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’ye Yönelik Tehditler</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9799758525651</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Tirebolu’dan Simalar</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9789944742641</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Sorgusuz Sualsiz</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9799758525798</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Sevdikçe</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9789758525379</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Seni Seviyorum</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9789758525409</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Saydamlaşma</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9789944742009</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Rüyada Zaman</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9789944742757</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Ömer’in Dönüşü</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9789944742665</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Ömer Nasuhi Bilmen’de Dini Ahlak</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9789944742849</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Metamorfoz: İstanbulda Bir Ademin Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9789944742092</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Keşke O’nu Anlayabilseydik</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9789758525560</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Keşişleme</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9789758525041</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Kainatın Efendisi</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9789758525249</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Hanımlara Püf Noktaları</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9789758525225</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Sözler ve Tavsiyeler</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9789944742627</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetten Sılaya</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9789758525942</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Lisanı Yetmez Aşka</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9789944742078</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Tirebolu</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9789758525386</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Dinlerarası Diyalog Tuzağı ve Dinde Reform</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9789944742795</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9789944742153</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Çirkin Çocuklar</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9789758525966</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Chicago’da Bir Mevsim</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9799758525729</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Cezaevlerinde Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9789758525980</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>C. B. Maspherson’un Liberal Demokrasi Eleştirisi</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9789758525461</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Bodrum’a Veda</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9789758525348</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Bodrum Sana Benzer</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9789944742146</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Bin İkinci Gece</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9789944742122</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Bilim ve Ahlak</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9789944742399</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Anguut</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9789944742290</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Alevilerin Din Hizmeti Beklentisi</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9789758525751</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>AB Sürecinde Belgelerle İnsan Hakları</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9789758525133</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>365 Gün Dua</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786055021023</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Mantalite Zeka Oyunları</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9789944742177</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Sultanların Aşkı</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9789758525003</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>İz Bırakanlar...</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9789944742979</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devletinde Tarih Eğitimi (1839 - 1922)</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
           <t>9789944742962</t>
         </is>
       </c>
-      <c r="B261" s="1" t="inlineStr">
+      <c r="B346" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İran Münasebetleri</t>
         </is>
       </c>
-      <c r="C261" s="1">
-        <v>78</v>
+      <c r="C346" s="1">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>