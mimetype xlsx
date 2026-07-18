--- v1 (2026-05-13)
+++ v2 (2026-07-18)
@@ -85,5215 +85,5245 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255975294</t>
+          <t>9786255975362</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>MPA - IPT Ekolü</t>
+          <t>İstiklal Madalyalı Giresunlular</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255975270</t>
+          <t>9786255975300</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziği Radyo Yayınları Hakkında Görüşler</t>
+          <t>Giresun Siyasetinden Bir Portre İbrahim Önal</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>970</v>
+        <v>390</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255975287</t>
+          <t>9786255975294</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Armelit</t>
+          <t>MPA - IPT Ekolü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255975263</t>
+          <t>9786255975270</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Giresun Tarihinin Az Bilinenleri</t>
+          <t>Türk Halk Müziği Radyo Yayınları Hakkında Görüşler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>380</v>
+        <v>970</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257018814</t>
+          <t>9786255975287</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Hızlı Okuma ve Anlama</t>
+          <t>Armelit</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>135</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257018548</t>
+          <t>9786255975263</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Almanya Türkleri</t>
+          <t>Giresun Tarihinin Az Bilinenleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058031722</t>
+          <t>9786257018814</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Giresun'da Eğitim Öğretim</t>
+          <t>Çocuklar İçin Hızlı Okuma ve Anlama</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>47</v>
+        <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056927959</t>
+          <t>9786257018548</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Ahiret Boyutlarıyla Kur'an'da Ticaret</t>
+          <t>Almanya Türkleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>35</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055021627</t>
+          <t>9786058031722</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Palu Kazası Nahiyeleri ve Köylerinin Demografik ve Sosyal Yapısı 1841</t>
+          <t>Giresun'da Eğitim Öğretim</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>40</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758525973</t>
+          <t>9786056927959</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu</t>
+          <t>Dünya ve Ahiret Boyutlarıyla Kur'an'da Ticaret</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>12</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758525843</t>
+          <t>9786055021627</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Karahasanoğlu Aile Tarihi</t>
+          <t>Palu Kazası Nahiyeleri ve Köylerinin Demografik ve Sosyal Yapısı 1841</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055021894</t>
+          <t>9789758525973</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çulsuz Mısralar</t>
+          <t>Tirebolu</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055021313</t>
+          <t>9789758525843</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İsyan İmandan Öncedir</t>
+          <t>Karahasanoğlu Aile Tarihi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055021320</t>
+          <t>9786055021894</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinden Başarı Öyküleri</t>
+          <t>Çulsuz Mısralar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>75</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944742856</t>
+          <t>9786055021313</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Keşap Kazası Nüfus Defteri</t>
+          <t>İsyan İmandan Öncedir</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944742993</t>
+          <t>9786055021320</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kırk Yama</t>
+          <t>Yaşamın İçinden Başarı Öyküleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944742931</t>
+          <t>9789944742856</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevdadır Tirebolu</t>
+          <t>Keşap Kazası Nüfus Defteri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055021306</t>
+          <t>9789944742993</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İslamda Kardeşlik</t>
+          <t>Kırk Yama</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055021238</t>
+          <t>9789944742931</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliğine Farklı Yaklaşım</t>
+          <t>Bir Sevdadır Tirebolu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055021184</t>
+          <t>9786055021306</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sünnetçinin Torunu</t>
+          <t>İslamda Kardeşlik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055021085</t>
+          <t>9786055021238</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Resimlerle Türk Düşünce Tarihi</t>
+          <t>Dikkat Eksikliğine Farklı Yaklaşım</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058097988</t>
+          <t>9786055021184</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Örgün Eğitimle Birlikte Hafızlık</t>
+          <t>Sünnetçinin Torunu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055021948</t>
+          <t>9786055021085</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Düşen Cemre</t>
+          <t>Resimlerle Türk Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058097933</t>
+          <t>9786058097988</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Anahtarı Besmele</t>
+          <t>Örgün Eğitimle Birlikte Hafızlık</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>44</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055021498</t>
+          <t>9786055021948</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu Tarihi Yazıları</t>
+          <t>Kalbe Düşen Cemre</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055021566</t>
+          <t>9786058097933</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Huzur Limanı</t>
+          <t>Aşkın Anahtarı Besmele</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>77</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055021139</t>
+          <t>9786055021498</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Büyük Açıklıklı Çelik Yapılar</t>
+          <t>Tirebolu Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055021122</t>
+          <t>9786055021566</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hafif Çelik Yapı</t>
+          <t>Huzur Limanı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055021832</t>
+          <t>9786055021139</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sabahın Seheri</t>
+          <t>Büyük Açıklıklı Çelik Yapılar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055021092</t>
+          <t>9786055021122</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yitirilişin Kokusu</t>
+          <t>Hafif Çelik Yapı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055021078</t>
+          <t>9786055021832</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kültürüm Hazinemdir</t>
+          <t>Sabahın Seheri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055021719</t>
+          <t>9786055021092</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Anılar Diyarı Tirebolu</t>
+          <t>Yitirilişin Kokusu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055021450</t>
+          <t>9786055021078</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tirebolulu Denizciler</t>
+          <t>Kültürüm Hazinemdir</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055021276</t>
+          <t>9786055021719</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kaleden Özgürlüğe Sesleniş</t>
+          <t>Anılar Diyarı Tirebolu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055021245</t>
+          <t>9786055021450</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Eğitim - Öğretimde Usül ve Vusül</t>
+          <t>Tirebolulu Denizciler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055021634</t>
+          <t>9786055021276</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz'de Müzik ve Horan Geleneği</t>
+          <t>Kaleden Özgürlüğe Sesleniş</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>195</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055021580</t>
+          <t>9786055021245</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hanımlara Mahsus Haller Hayz-Nifas</t>
+          <t>Eğitim - Öğretimde Usül ve Vusül</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055021375</t>
+          <t>9786055021634</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziği</t>
+          <t>Doğu Karadeniz'de Müzik ve Horan Geleneği</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>470</v>
+        <v>195</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055021191</t>
+          <t>9786055021580</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Lacan ve Sinema Sanatı</t>
+          <t>Hanımlara Mahsus Haller Hayz-Nifas</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055021016</t>
+          <t>9786055021375</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla!</t>
+          <t>Türk Halk Müziği</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>15</v>
+        <v>470</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944742986</t>
+          <t>9786055021191</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi Tarihi</t>
+          <t>Lacan ve Sinema Sanatı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055021207</t>
+          <t>9786055021016</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Piçoğlu Osman Efendi</t>
+          <t>Bir Daha Asla!</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>210</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9280000009017</t>
+          <t>9789944742986</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Roman-Hikaye-Öykü-Şiir Seti (25 Kitap)</t>
+          <t>Din Eğitimi Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>243.98</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257018357</t>
+          <t>9786055021207</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Görele Lisesi Dergisi</t>
+          <t>Piçoğlu Osman Efendi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>115</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257018579</t>
+          <t>9280000009017</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuşak Bir Yol</t>
+          <t>Roman-Hikaye-Öykü-Şiir Seti (25 Kitap)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>98</v>
+        <v>243.98</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257018432</t>
+          <t>9786257018357</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Cereyan Ettiyse</t>
+          <t>Görele Lisesi Dergisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>72</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257018333</t>
+          <t>9786257018579</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Babam Ahmet Kurt</t>
+          <t>Üç Kuşak Bir Yol</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>40</v>
+        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257018418</t>
+          <t>9786257018432</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Deyişleri</t>
+          <t>Nasıl Cereyan Ettiyse</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>52</v>
+        <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257018555</t>
+          <t>9786257018333</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sınav Başarısı ve Kaygı Yönetimi</t>
+          <t>Babam Ahmet Kurt</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944742269</t>
+          <t>9786257018418</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Topal Osman (Osman Aga)</t>
+          <t>Bozkır Deyişleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>23</v>
+        <v>52</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944742764</t>
+          <t>9786257018555</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu Kazası Nüfus Defteri</t>
+          <t>Sınav Başarısı ve Kaygı Yönetimi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944742245</t>
+          <t>9789944742269</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Suçsuz</t>
+          <t>Topal Osman (Osman Aga)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>7.5</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758525836</t>
+          <t>9789944742764</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Son Kelime Aşk</t>
+          <t>Tirebolu Kazası Nüfus Defteri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>10</v>
+        <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944742832</t>
+          <t>9789944742245</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sana Lal Dilim</t>
+          <t>Suçsuz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>10</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9799758525538</t>
+          <t>9789758525836</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nazar - Her Yönüyle Nazar Tahlili</t>
+          <t>Son Kelime Aşk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944742085</t>
+          <t>9789944742832</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Munzur’daki Mutluluk</t>
+          <t>Sana Lal Dilim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758525997</t>
+          <t>9799758525538</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kadın Şahsiyetler ve Hanım Sahabiler</t>
+          <t>Nazar - Her Yönüyle Nazar Tahlili</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944742252</t>
+          <t>9789944742085</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Said Paşa ve Günlüğü</t>
+          <t>Munzur’daki Mutluluk</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944742344</t>
+          <t>9789758525997</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İlkçağ Felsefesi Tarihi</t>
+          <t>Kadın Şahsiyetler ve Hanım Sahabiler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9799758525514</t>
+          <t>9789944742252</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İlk Yardım-Şifalı Bitkiler Alternatif Tedavi</t>
+          <t>İngiliz Said Paşa ve Günlüğü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>15</v>
+        <v>85</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789944742337</t>
+          <t>9789944742344</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Hayat</t>
+          <t>İlkçağ Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>6.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9799758525521</t>
+          <t>9799758525514</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hayat Rehberi - 7’den 70’e Sağlık, Başarı ve Mutluluk İçin</t>
+          <t>İlk Yardım-Şifalı Bitkiler Alternatif Tedavi</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758525546</t>
+          <t>9789944742337</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hasan-ı Basri’nin Hayatı</t>
+          <t>Hüzünlü Hayat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>25</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944742559</t>
+          <t>9799758525521</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Harran’da Saklıdır Aşkım</t>
+          <t>Hayat Rehberi - 7’den 70’e Sağlık, Başarı ve Mutluluk İçin</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944742702</t>
+          <t>9789758525546</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Görele’de Spor ve Görelespor (2 Cilt Takım)</t>
+          <t>Hasan-ı Basri’nin Hayatı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758525669</t>
+          <t>9789944742559</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Fetvalar</t>
+          <t>Harran’da Saklıdır Aşkım</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>30</v>
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944742610</t>
+          <t>9789944742702</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Düşler Kenti Tirebolu</t>
+          <t>Görele’de Spor ve Görelespor (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>13</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944742351</t>
+          <t>9789758525669</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Kar</t>
+          <t>Fetvalar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944742733</t>
+          <t>9789944742610</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Doğu Güneşi Sevdam</t>
+          <t>Düşler Kenti Tirebolu</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944742214</t>
+          <t>9789944742351</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Din Güzel Ahlaktır</t>
+          <t>Dört Mevsim Kar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944742375</t>
+          <t>9789944742733</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Başarı Sizsiniz</t>
+          <t>Doğu Güneşi Sevdam</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944742115</t>
+          <t>9789944742214</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Cemilo</t>
+          <t>Din Güzel Ahlaktır</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758525683</t>
+          <t>9789944742375</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Allah Katında Din</t>
+          <t>Başarı Sizsiniz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758525072</t>
+          <t>9789944742115</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Boyama Kitapları (8 Adet Takım)</t>
+          <t>Cemilo</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>7.5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758525911</t>
+          <t>9789758525683</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Merhaba ... Elveda</t>
+          <t>Allah Katında Din</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758525676</t>
+          <t>9789758525072</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Yağmur</t>
+          <t>Boyama Kitapları (8 Adet Takım)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>8</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944742474</t>
+          <t>9789758525911</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yeniçağ Felsefesi Tarihi</t>
+          <t>Merhaba ... Elveda</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>30</v>
+        <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944742191</t>
+          <t>9789758525676</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yabani Kurtlar</t>
+          <t>Yüreğimdeki Yağmur</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>22</v>
+        <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051499055</t>
+          <t>9789944742474</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Harşit Vadisinin İdari Sosyal ve İktisadi Tarihi</t>
+          <t>Yeniçağ Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257018005</t>
+          <t>9789944742191</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bir Özge Temaşa</t>
+          <t>Yabani Kurtlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>85</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257018050</t>
+          <t>9786051499055</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Muharrire Hanım</t>
+          <t>Harşit Vadisinin İdari Sosyal ve İktisadi Tarihi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>160</v>
+        <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255975249</t>
+          <t>9786257018005</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme Güçlüğünü Anlama Klavuzu</t>
+          <t>Bir Özge Temaşa</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>190</v>
+        <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255975140</t>
+          <t>9786257018050</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Namaz Ahkamı</t>
+          <t>Muharrire Hanım</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>370</v>
+        <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758525614</t>
+          <t>9786255975249</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Huzurun Kaynağı Aile</t>
+          <t>Öğrenme Güçlüğünü Anlama Klavuzu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>460</v>
+        <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944742368</t>
+          <t>9786255975140</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Serüveni</t>
+          <t>Namaz Ahkamı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>590</v>
+        <v>370</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055021900</t>
+          <t>9789758525614</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kurtlu Elma</t>
+          <t>Huzurun Kaynağı Aile</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>50</v>
+        <v>460</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255975157</t>
+          <t>9789944742368</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Gelenek</t>
+          <t>Hukukun Serüveni</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>590</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255975133</t>
+          <t>9786055021900</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Fındık</t>
+          <t>Kurtlu Elma</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255975126</t>
+          <t>9786255975157</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Roma Hukuku</t>
+          <t>Yaralı Gelenek</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255975102</t>
+          <t>9786255975133</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Karamuk Köyü</t>
+          <t>Türk Kültüründe Fındık</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255975096</t>
+          <t>9786255975126</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Molla Durdu Hoca</t>
+          <t>Roma Hukuku</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058097919</t>
+          <t>9786255975102</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Etkili Anne-Baba Olmak</t>
+          <t>Karamuk Köyü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055021597</t>
+          <t>9786255975096</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İnsan Okuma Sanatı</t>
+          <t>Molla Durdu Hoca</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255975034</t>
+          <t>9786058097919</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Refahiye Altköy'ün Erenleri (Seyyid Sinan ve Seyyid Ebubekir)</t>
+          <t>Etkili Anne-Baba Olmak</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255975010</t>
+          <t>9786055021597</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Ahlakı</t>
+          <t>İnsan Okuma Sanatı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255975027</t>
+          <t>9786255975034</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Köprülü Mehmed Paşa/ Devlete Adanmış Bir Ömür</t>
+          <t>Refahiye Altköy'ün Erenleri (Seyyid Sinan ve Seyyid Ebubekir)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257018036</t>
+          <t>9786255975010</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Asya’dan Avrupa’ya Türkler</t>
+          <t>Müslüman Ahlakı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>412</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257018951</t>
+          <t>9786255975027</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İşgalden Kurtuluşa Görele-Eynesil ve Rüsumat-4</t>
+          <t>Köprülü Mehmed Paşa/ Devlete Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257018821</t>
+          <t>9786257018036</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz Bölgesinin Rus İşgalinden Kurtuluşu</t>
+          <t>Asya’dan Avrupa’ya Türkler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>165</v>
+        <v>412</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257018074</t>
+          <t>9786257018951</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Nar Tanesi</t>
+          <t>İşgalden Kurtuluşa Görele-Eynesil ve Rüsumat-4</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>70</v>
+        <v>170</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944742634</t>
+          <t>9786257018821</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aşk Eşiği</t>
+          <t>Doğu Karadeniz Bölgesinin Rus İşgalinden Kurtuluşu</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>90</v>
+        <v>165</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944742481</t>
+          <t>9786257018074</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Asılı Kaldım Yakamozlarında</t>
+          <t>Nar Tanesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>105</v>
+        <v>70</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056927935</t>
+          <t>9789944742634</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gün Gelir Seyran Olur</t>
+          <t>Aşk Eşiği</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>425</v>
+        <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055021146</t>
+          <t>9789944742481</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Rengi Kırmızıdır</t>
+          <t>Asılı Kaldım Yakamozlarında</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>65</v>
+        <v>105</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056838743</t>
+          <t>9786056927935</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Vadilerden Turkuaza Tirebolu</t>
+          <t>Gün Gelir Seyran Olur</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>118</v>
+        <v>425</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056838750</t>
+          <t>9786055021146</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Giresun Yiğitler Mekanı</t>
+          <t>Aşkın Rengi Kırmızıdır</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>425</v>
+        <v>65</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056838705</t>
+          <t>9786056838743</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dereli'de İz Bırakanlar</t>
+          <t>Yeşil Vadilerden Turkuaza Tirebolu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>320</v>
+        <v>118</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055021696</t>
+          <t>9786056838750</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Birinci Tirebolu Kültür ve Sanat Günleri</t>
+          <t>Giresun Yiğitler Mekanı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>320</v>
+        <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055021818</t>
+          <t>9786056838705</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Dosta Gidelim</t>
+          <t>Dereli'de İz Bırakanlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>105</v>
+        <v>320</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055021610</t>
+          <t>9786055021696</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Yangınları ve Ermeni-Rum Tehciri</t>
+          <t>Birinci Tirebolu Kültür ve Sanat Günleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>390</v>
+        <v>320</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055021351</t>
+          <t>9786055021818</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Rüştü Mızrak Şiir Defteri</t>
+          <t>Dosta Gidelim</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>105</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055021641</t>
+          <t>9786055021610</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Cephe-i Harbinde Lekeli Humma</t>
+          <t>Anadolu Yangınları ve Ermeni-Rum Tehciri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>135</v>
+        <v>390</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055021412</t>
+          <t>9786055021351</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kıymetdar Hatıralarımdan, Osman Zeki Bey Bizde Maaarif İptidaiyye</t>
+          <t>Rüştü Mızrak Şiir Defteri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257018340</t>
+          <t>9786055021641</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mitten Medyaya Keloğlan</t>
+          <t>Kafkas Cephe-i Harbinde Lekeli Humma</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>330</v>
+        <v>135</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257018111</t>
+          <t>9786055021412</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kirpiğe Gizlenmiş Yaşlar Gibisin</t>
+          <t>Kıymetdar Hatıralarımdan, Osman Zeki Bey Bizde Maaarif İptidaiyye</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>157</v>
+        <v>145</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055021283</t>
+          <t>9786257018340</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Vaktim Olmadığı İçin Namaz Kılamıyorum</t>
+          <t>Mitten Medyaya Keloğlan</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>145</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944742825</t>
+          <t>9786257018111</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sibel’in Dramı</t>
+          <t>Kirpiğe Gizlenmiş Yaşlar Gibisin</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>130</v>
+        <v>157</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758525782</t>
+          <t>9786055021283</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Borcu</t>
+          <t>Vaktim Olmadığı İçin Namaz Kılamıyorum</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758525829</t>
+          <t>9789944742825</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Yaşam</t>
+          <t>Sibel’in Dramı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944742405</t>
+          <t>9789758525782</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sevmeyi Öğret Bana</t>
+          <t>Sevgi Borcu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789944742511</t>
+          <t>9789758525829</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nastenka</t>
+          <t>Renkler ve Yaşam</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>105</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944742016</t>
+          <t>9789944742405</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kaye</t>
+          <t>Sevmeyi Öğret Bana</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789944742061</t>
+          <t>9789944742511</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Saklı Hüzün</t>
+          <t>Nastenka</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>65</v>
+        <v>105</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789758525690</t>
+          <t>9789944742016</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hoşgeldin İki Günüme</t>
+          <t>Kaye</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>145</v>
+        <v>120</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9799758525491</t>
+          <t>9789944742061</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gölgeden Uzak</t>
+          <t>İçimdeki Saklı Hüzün</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789758525959</t>
+          <t>9789758525690</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Dilim Lal, Yüreğim Konuşur...</t>
+          <t>Hoşgeldin İki Günüme</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>130</v>
+        <v>145</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789758525706</t>
+          <t>9799758525491</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ben Gitmeden Uyanma</t>
+          <t>Gölgeden Uzak</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>118</v>
+        <v>60</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944742054</t>
+          <t>9789758525959</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Başarıya ve Mutluluğa Ulaşmanın Bilimi</t>
+          <t>Dilim Lal, Yüreğim Konuşur...</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789758525928</t>
+          <t>9789758525706</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Aşk’la</t>
+          <t>Ben Gitmeden Uyanma</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257018326</t>
+          <t>9789944742054</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Başarıya ve Mutluluğa Ulaşmanın Bilimi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>140</v>
+        <v>118</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257018166</t>
+          <t>9789758525928</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yok Artık Daha Neler</t>
+          <t>Aşk’la</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255975003</t>
+          <t>9786257018326</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Yaraman’ın Anılarında Giresunda Siyaset ve Sosyal Hayat</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256042995</t>
+          <t>9786257018166</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Yolunda</t>
+          <t>Yok Artık Daha Neler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944742771</t>
+          <t>9786255975003</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Şemdinli’de İsimsiz Kahramanlar</t>
+          <t>Süleyman Yaraman’ın Anılarında Giresunda Siyaset ve Sosyal Hayat</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>115</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256042964</t>
+          <t>9786256042995</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukuk Tarihi</t>
+          <t>Hakikat Yolunda</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256042933</t>
+          <t>9789944742771</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Giresun Matbaaları ve Matbuatı Tarihçesi</t>
+          <t>Şemdinli’de İsimsiz Kahramanlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>250</v>
+        <v>115</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789944742221</t>
+          <t>9786256042964</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostlarının Örnek Halleri</t>
+          <t>Türk Hukuk Tarihi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>525</v>
+        <v>500</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256042117</t>
+          <t>9786256042933</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Hayata Değer Katan Öyküler</t>
+          <t>Giresun Matbaaları ve Matbuatı Tarihçesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256042100</t>
+          <t>9789944742221</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Ayetlerine Bürünmüş Hikayeler</t>
+          <t>Allah Dostlarının Örnek Halleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>175</v>
+        <v>525</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256019218</t>
+          <t>9786256042117</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Rehberi</t>
+          <t>Hayata Değer Katan Öyküler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>475</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758525645</t>
+          <t>9786256042100</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Değişmenin Sınırı</t>
+          <t>Kur'an Ayetlerine Bürünmüş Hikayeler</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257018999</t>
+          <t>9786256019218</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Seferberlik İlanı ve İşgal Yıllarında Görele</t>
+          <t>Evlilik Rehberi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>130</v>
+        <v>475</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257018975</t>
+          <t>9789758525645</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İslam Yolu İlmihali</t>
+          <t>İslam'da Değişmenin Sınırı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257018852</t>
+          <t>9786257018999</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Görele</t>
+          <t>Seferberlik İlanı ve İşgal Yıllarında Görele</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>470</v>
+        <v>130</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257018968</t>
+          <t>9786257018975</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Şehrengizi -Mahallelerin Öyküsü</t>
+          <t>İslam Yolu İlmihali</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257018944</t>
+          <t>9786257018852</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Dereli Anılarım (1934-1938)</t>
+          <t>Tek Parti Döneminde Görele</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>155</v>
+        <v>470</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257018937</t>
+          <t>9786257018968</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Muhafazakarlar ve Derin Devlet</t>
+          <t>Erzurum Şehrengizi -Mahallelerin Öyküsü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>235</v>
+        <v>210</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257018920</t>
+          <t>9786257018944</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Thomas Hobbes’un Siyaset Kuramı</t>
+          <t>Dereli Anılarım (1934-1938)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>170</v>
+        <v>155</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055021573</t>
+          <t>9786257018937</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Amerikan Muhafazakarlar ve Derin Devlet</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257018913</t>
+          <t>9786257018920</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Giresun'da Bir Yayla Beldesi Kulakkaya</t>
+          <t>Thomas Hobbes’un Siyaset Kuramı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257018906</t>
+          <t>9786055021573</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Birici Cihan Harbindeki Hayatım (Ciltli)</t>
+          <t>Şiddet</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257018883</t>
+          <t>9786257018913</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ölmek İçin Yaşayanlar</t>
+          <t>Giresun'da Bir Yayla Beldesi Kulakkaya</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257018890</t>
+          <t>9786257018906</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mimar Adnan Ağırbaşlı</t>
+          <t>Birici Cihan Harbindeki Hayatım (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>175</v>
+        <v>235</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257018876</t>
+          <t>9786257018883</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Güce</t>
+          <t>Ölmek İçin Yaşayanlar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257018838</t>
+          <t>9786257018890</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Karadenizde Fındık Kültürü</t>
+          <t>Mimar Adnan Ağırbaşlı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>260</v>
+        <v>175</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257018807</t>
+          <t>9786257018876</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Dikkat Güçlendirme Egzersizleri</t>
+          <t>Güce</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>160</v>
+        <v>205</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257018791</t>
+          <t>9786257018838</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Harşit Vadisi Karşılaştırmalı Ağız Sözlüğü</t>
+          <t>Karadenizde Fındık Kültürü</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257018760</t>
+          <t>9786257018807</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu Eğitim Tarihi</t>
+          <t>Çocuklarda Dikkat Güçlendirme Egzersizleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>335</v>
+        <v>160</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257018777</t>
+          <t>9786257018791</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Türk Destanlarında Kurt</t>
+          <t>Harşit Vadisi Karşılaştırmalı Ağız Sözlüğü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257018753</t>
+          <t>9786257018760</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'in Fethi ve İskanı Sürecinde Şeyh İdris Tekkesi</t>
+          <t>Tirebolu Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257018722</t>
+          <t>9786257018777</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Namaz Tercih Değil Emirdir</t>
+          <t>Türk Destanlarında Kurt</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>95</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055021702</t>
+          <t>9786257018753</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Akka</t>
+          <t>Karadeniz'in Fethi ve İskanı Sürecinde Şeyh İdris Tekkesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786058031791</t>
+          <t>9786257018722</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>4 Adımda Zamanı Etkili Kullanmak</t>
+          <t>Namaz Tercih Değil Emirdir</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257018746</t>
+          <t>9786055021702</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tilaveti</t>
+          <t>Akka</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>135</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257018739</t>
+          <t>9786058031791</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya ile Sosyalleşme</t>
+          <t>4 Adımda Zamanı Etkili Kullanmak</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257018708</t>
+          <t>9786257018746</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ömürgah</t>
+          <t>Kur’an Tilaveti</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>115</v>
+        <v>135</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257018715</t>
+          <t>9786257018739</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrin Günlüğü (1962-1980)</t>
+          <t>Sosyal Medya ile Sosyalleşme</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257018692</t>
+          <t>9786257018708</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Hasretimsin</t>
+          <t>Ömürgah</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>190</v>
+        <v>115</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257018685</t>
+          <t>9786257018715</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kefenin Cebi Var</t>
+          <t>Bir Devrin Günlüğü (1962-1980)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055021689</t>
+          <t>9786257018692</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İslam Fıkhında Mezheplere Uymak</t>
+          <t>Bitmeyen Hasretimsin</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257018630</t>
+          <t>9786257018685</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Onun Gibisi Olmak</t>
+          <t>Kefenin Cebi Var</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>315</v>
+        <v>135</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257018661</t>
+          <t>9786055021689</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>II. Meşrutiyet Dönemi Türk Edebiyatından Resimli Kitap</t>
+          <t>İslam Fıkhında Mezheplere Uymak</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257018654</t>
+          <t>9786257018630</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Başkanlık ve Parlamenter Sistem Analizi</t>
+          <t>Onun Gibisi Olmak</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257018647</t>
+          <t>9786257018661</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Alüvyon</t>
+          <t>II. Meşrutiyet Dönemi Türk Edebiyatından Resimli Kitap</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>140</v>
+        <v>325</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257018623</t>
+          <t>9786257018654</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kültür-3</t>
+          <t>Başkanlık ve Parlamenter Sistem Analizi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>265</v>
+        <v>325</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257018593</t>
+          <t>9786257018647</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kuranın Ticaret Dili</t>
+          <t>Alüvyon</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>365</v>
+        <v>140</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257018609</t>
+          <t>9786257018623</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Denizi Açan Kapı</t>
+          <t>Dijital Kültür-3</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>130</v>
+        <v>265</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257018616</t>
+          <t>9786257018593</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Biraz Barbar</t>
+          <t>Kuranın Ticaret Dili</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>143</v>
+        <v>365</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257018531</t>
+          <t>9786257018609</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Giresun Fındık Ekonomisi</t>
+          <t>Denizi Açan Kapı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257018586</t>
+          <t>9786257018616</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Kültürde Yaşlı ve Yaşlılık</t>
+          <t>Biraz Barbar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>575</v>
+        <v>143</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257018524</t>
+          <t>9786257018531</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Böyle Tesadüf Olmaz</t>
+          <t>Giresun Fındık Ekonomisi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257018562</t>
+          <t>9786257018586</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Beni Bana Anlatma</t>
+          <t>Geleneksel Kültürde Yaşlı ve Yaşlılık</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>135</v>
+        <v>575</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257018487</t>
+          <t>9786257018524</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Borsada Sıfırdan Zirveye</t>
+          <t>Böyle Tesadüf Olmaz</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257018463</t>
+          <t>9786257018562</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Giresun Araştırmaları</t>
+          <t>Beni Bana Anlatma</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>380</v>
+        <v>135</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257018449</t>
+          <t>9786257018487</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Gümüşhaneli Mehmet Devran Hoca Efendi</t>
+          <t>Borsada Sıfırdan Zirveye</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257018456</t>
+          <t>9786257018463</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Ahval Kayıtlarına Göre Giresunlu Memurlar</t>
+          <t>Giresun Araştırmaları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>170</v>
+        <v>380</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257018425</t>
+          <t>9786257018449</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İlahi Tragedya</t>
+          <t>Gümüşhaneli Mehmet Devran Hoca Efendi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257018401</t>
+          <t>9786257018456</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Kurumları ve Yapılarıyla Giresun Şehri</t>
+          <t>Sicill-i Ahval Kayıtlarına Göre Giresunlu Memurlar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>420</v>
+        <v>170</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257018388</t>
+          <t>9786257018425</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Kelamı</t>
+          <t>İlahi Tragedya</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257018371</t>
+          <t>9786257018401</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Elveda Gülçimen</t>
+          <t>Kurumları ve Yapılarıyla Giresun Şehri</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>195</v>
+        <v>420</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257018364</t>
+          <t>9786257018388</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ahıska'da Osmanlı Vakıfları</t>
+          <t>Kalemin Kelamı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>325</v>
+        <v>135</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257018395</t>
+          <t>9786257018371</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kesişen Yollar</t>
+          <t>Elveda Gülçimen</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>240</v>
+        <v>195</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257018319</t>
+          <t>9786257018364</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yerelde Başarılı Politikacı Olmak</t>
+          <t>Ahıska'da Osmanlı Vakıfları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>115</v>
+        <v>325</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257018302</t>
+          <t>9786257018395</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ses Telinden Bam Teline</t>
+          <t>Kesişen Yollar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257018296</t>
+          <t>9786257018319</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafların Dilinden Şebinkarahisar</t>
+          <t>Yerelde Başarılı Politikacı Olmak</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>382</v>
+        <v>115</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257018272</t>
+          <t>9786257018302</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yaşamadan Yaşamak</t>
+          <t>Ses Telinden Bam Teline</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>225</v>
+        <v>125</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257018289</t>
+          <t>9786257018296</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İnsanca Bakış</t>
+          <t>Fotoğrafların Dilinden Şebinkarahisar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>225</v>
+        <v>382</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257018265</t>
+          <t>9786257018272</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kültür 2</t>
+          <t>Yaşamadan Yaşamak</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>305</v>
+        <v>225</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257018241</t>
+          <t>9786257018289</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu</t>
+          <t>İnsanca Bakış</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>325</v>
+        <v>225</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257018227</t>
+          <t>9786257018265</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumun Kenti Tirebolu</t>
+          <t>Dijital Kültür 2</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>125</v>
+        <v>305</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257018234</t>
+          <t>9786257018241</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Acı Hayat</t>
+          <t>Tirebolu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>125</v>
+        <v>325</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257018210</t>
+          <t>9786257018227</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hey Gidi Karadeniz</t>
+          <t>Çocukluğumun Kenti Tirebolu</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257018203</t>
+          <t>9786257018234</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Memleket Değerlerimiz</t>
+          <t>Acı Hayat</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>315</v>
+        <v>125</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257018180</t>
+          <t>9786257018210</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Basında Bir Ömür (1969-2019)</t>
+          <t>Hey Gidi Karadeniz</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>312</v>
+        <v>220</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257018197</t>
+          <t>9786257018203</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İzler Mecmuası</t>
+          <t>Memleket Değerlerimiz</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>345</v>
+        <v>315</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257018159</t>
+          <t>9786257018180</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ne Çok Şey Bilir Bilmeyen</t>
+          <t>Basında Bir Ömür (1969-2019)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>170</v>
+        <v>312</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257018142</t>
+          <t>9786257018197</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Allah Elçileri</t>
+          <t>İzler Mecmuası</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>500</v>
+        <v>345</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257018128</t>
+          <t>9786257018159</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Eğitim - Öğretimde Sevginin Gücü</t>
+          <t>Ne Çok Şey Bilir Bilmeyen</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257018135</t>
+          <t>9786257018142</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Mütevatir Kıraatlerin Tefsir İlmindeki Yeri</t>
+          <t>Allah Elçileri</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257018104</t>
+          <t>9786257018128</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyılda Erzincan</t>
+          <t>Eğitim - Öğretimde Sevginin Gücü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>370</v>
+        <v>135</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257018098</t>
+          <t>9786257018135</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Urfa Vakıfları (1850-1900)</t>
+          <t>Mütevatir Kıraatlerin Tefsir İlmindeki Yeri</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>330</v>
+        <v>175</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257018081</t>
+          <t>9786257018104</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kaçar: Hayatı Eserleri ve Edebi Şahsiyeti</t>
+          <t>19. Yüzyılda Erzincan</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>130</v>
+        <v>370</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257018043</t>
+          <t>9786257018098</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’a Osmanlı Mührü</t>
+          <t>Urfa Vakıfları (1850-1900)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>265</v>
+        <v>330</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786058097926</t>
+          <t>9786257018081</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Göç Yolları</t>
+          <t>Ahmet Kaçar: Hayatı Eserleri ve Edebi Şahsiyeti</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257018012</t>
+          <t>9786257018043</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Dijital Kültür</t>
+          <t>İstanbul’a Osmanlı Mührü</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257018029</t>
+          <t>9786058097926</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sivaslı Son Devir Osmanlı Uleması</t>
+          <t>Göç Yolları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>232</v>
+        <v>180</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786058031708</t>
+          <t>9786257018012</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hartama Çatılı Yazılar</t>
+          <t>Dijital Kültür</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>130</v>
+        <v>265</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058031739</t>
+          <t>9786257018029</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Mars'ın Ölümü</t>
+          <t>Sivaslı Son Devir Osmanlı Uleması</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>360</v>
+        <v>232</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058031784</t>
+          <t>9786058031708</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Hakkı Süha Gezgin Hikayeciliği</t>
+          <t>Hartama Çatılı Yazılar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>295</v>
+        <v>130</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058031777</t>
+          <t>9786058031739</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bir Babıali Müdavimi Hakkı Süha Gezgin</t>
+          <t>Mars'ın Ölümü</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058031753</t>
+          <t>9786058031784</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatında Lokman Hekim</t>
+          <t>Hakkı Süha Gezgin Hikayeciliği</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>320</v>
+        <v>295</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058031715</t>
+          <t>9786058031777</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Halide Nusret Zorlutuna Nesirleri</t>
+          <t>Bir Babıali Müdavimi Hakkı Süha Gezgin</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>325</v>
+        <v>450</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786056927997</t>
+          <t>9786058031753</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Kahramanlık Konulu Türk Halk Hikayalerinde Düşman Tipi</t>
+          <t>Klasik Türk Edebiyatında Lokman Hekim</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786056927980</t>
+          <t>9786058031715</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Halide Nusret Zorlutuna Nesirleri</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>135</v>
+        <v>325</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786056927973</t>
+          <t>9786056927997</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kal Desem Kalır Mıydın?</t>
+          <t>Aşk ve Kahramanlık Konulu Türk Halk Hikayalerinde Düşman Tipi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786056927942</t>
+          <t>9786056927980</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Türkleri Böyle Görmüşler</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>175</v>
+        <v>135</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786056927928</t>
+          <t>9786056927973</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Si-Name</t>
+          <t>Kal Desem Kalır Mıydın?</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058097995</t>
+          <t>9786056927942</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Anekdotürk</t>
+          <t>Türkleri Böyle Görmüşler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056927911</t>
+          <t>9786056927928</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyin İnsanlar</t>
+          <t>Si-Name</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>145</v>
+        <v>300</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056927904</t>
+          <t>9786058097995</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Mihr-i Siyah</t>
+          <t>Anekdotürk</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058097971</t>
+          <t>9786056927911</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Giresun Yöresi</t>
+          <t>Gülümseyin İnsanlar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>295</v>
+        <v>145</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786058097957</t>
+          <t>9786056927904</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Acılar ve Mutluluk</t>
+          <t>Mihr-i Siyah</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786058097940</t>
+          <t>9786058097971</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Görele'de Kına ve Düğün</t>
+          <t>Giresun Yöresi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>115</v>
+        <v>295</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056838712</t>
+          <t>9786058097957</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Dereli'de Spor ve Derelispor</t>
+          <t>Acılar ve Mutluluk</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055021221</t>
+          <t>9786058097940</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Elveda Yurtkur Merhaba Yeni Hayat</t>
+          <t>Görele'de Kına ve Düğün</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>235</v>
+        <v>115</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786056838798</t>
+          <t>9786056838712</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ordu ve Yeşil Ordu Dergileri - Cumhuriyetin Aydınlık Yüzleri</t>
+          <t>Dereli'de Spor ve Derelispor</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786056838781</t>
+          <t>9786055021221</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Aşk Arzuhalcisi</t>
+          <t>Elveda Yurtkur Merhaba Yeni Hayat</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786058097902</t>
+          <t>9786056838798</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Transmedya Hikaye Anlatıcılığı: Angry Birds Evreni Örneği</t>
+          <t>Ordu ve Yeşil Ordu Dergileri - Cumhuriyetin Aydınlık Yüzleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786056838767</t>
+          <t>9786056838781</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kutü'l Amare Zaferi</t>
+          <t>Aşk Arzuhalcisi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055021917</t>
+          <t>9786058097902</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Dini Lügat (Ciltli)</t>
+          <t>Transmedya Hikaye Anlatıcılığı: Angry Birds Evreni Örneği</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056838729</t>
+          <t>9786056838767</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tombul Fındığı - Tirebolu Karakaya Havzası</t>
+          <t>Kutü'l Amare Zaferi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055021955</t>
+          <t>9786055021917</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Maden Suları</t>
+          <t>Dini Lügat (Ciltli)</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>265</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055021993</t>
+          <t>9786056838729</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kazan Ben Gezgin</t>
+          <t>Tombul Fındığı - Tirebolu Karakaya Havzası</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>145</v>
+        <v>125</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055021986</t>
+          <t>9786055021955</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Giresun Halkevi ve Bilgi Irmağı Aksu Dergisi</t>
+          <t>Osmanlı'dan Cumhuriyet'e Maden Suları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055021887</t>
+          <t>9786055021993</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Türk İktisat Tarihinde Erzincan (1923-1960)</t>
+          <t>Dünya Kazan Ben Gezgin</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055021962</t>
+          <t>9786055021986</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Tele - Vizyon</t>
+          <t>Giresun Halkevi ve Bilgi Irmağı Aksu Dergisi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055021979</t>
+          <t>9786055021887</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Derrida ve Yapısöküm</t>
+          <t>Türk İktisat Tarihinde Erzincan (1923-1960)</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>225</v>
+        <v>160</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055021924</t>
+          <t>9786055021962</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Güneşe En Yakın Yıldızlar</t>
+          <t>Tele - Vizyon</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055021931</t>
+          <t>9786055021979</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Bulut Kadın</t>
+          <t>Derrida ve Yapısöküm</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>95</v>
+        <v>225</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055021870</t>
+          <t>9786055021924</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>1939 Depremi</t>
+          <t>Güneşe En Yakın Yıldızlar</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055021849</t>
+          <t>9786055021931</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasi Tarihinde Erzincan</t>
+          <t>Bulut Kadın</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>265</v>
+        <v>95</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055021825</t>
+          <t>9786055021870</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Tutunmak</t>
+          <t>1939 Depremi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055021795</t>
+          <t>9786055021849</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Yahudilik</t>
+          <t>Türk Siyasi Tarihinde Erzincan</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055021757</t>
+          <t>9786055021825</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Sağ Beynini Kullanmayan Ülkem</t>
+          <t>Yaşama Tutunmak</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055021788</t>
+          <t>9786055021795</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Su Projeleri</t>
+          <t>Muhafazakar Yahudilik</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055021733</t>
+          <t>9786055021757</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Karadenizde Zaviyeler</t>
+          <t>Sağ Beynini Kullanmayan Ülkem</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>435</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055021764</t>
+          <t>9786055021788</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Dipten Zirveye</t>
+          <t>Osmanlı'da Su Projeleri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786058518209</t>
+          <t>9786055021733</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz'de Bir Zirve Kazıkbeli Yaylası</t>
+          <t>Karadenizde Zaviyeler</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>190</v>
+        <v>435</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055021726</t>
+          <t>9786055021764</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Eynesil</t>
+          <t>Dipten Zirveye</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>410</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055021665</t>
+          <t>9786058518209</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Çocuğuma Ders Çalışmayı Sevdirme Yöntemi</t>
+          <t>Doğu Karadeniz'de Bir Zirve Kazıkbeli Yaylası</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789758525485</t>
+          <t>9786055021726</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mahkemeleri</t>
+          <t>Eynesil</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>475</v>
+        <v>410</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055021672</t>
+          <t>9786055021665</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yakın Geçmiş Anıları</t>
+          <t>Çocuğuma Ders Çalışmayı Sevdirme Yöntemi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>145</v>
+        <v>175</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055021658</t>
+          <t>9789758525485</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Harşıt Gezi Rehberi</t>
+          <t>Osmanlı Mahkemeleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>140</v>
+        <v>475</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055021603</t>
+          <t>9786055021672</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Abdülhakim Arvasi</t>
+          <t>Yakın Geçmiş Anıları</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>800</v>
+        <v>145</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055021559</t>
+          <t>9786055021658</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Hacı Abdullah Halife Tekkesi</t>
+          <t>Harşıt Gezi Rehberi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>330</v>
+        <v>140</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055021542</t>
+          <t>9786055021603</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kendini ve Ehlini Yakma</t>
+          <t>Seyyid Abdülhakim Arvasi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>105</v>
+        <v>800</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055021504</t>
+          <t>9786055021559</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Uzak Diyarlarda</t>
+          <t>Hacı Abdullah Halife Tekkesi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>175</v>
+        <v>330</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055021511</t>
+          <t>9786055021542</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yükü Çok Ağır</t>
+          <t>Kendini ve Ehlini Yakma</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>160</v>
+        <v>105</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055021528</t>
+          <t>9786055021504</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Doğa Ananın Perileri</t>
+          <t>Uzak Diyarlarda</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>118</v>
+        <v>175</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055021535</t>
+          <t>9786055021511</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Yolculuk</t>
+          <t>Yükü Çok Ağır</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055021481</t>
+          <t>9786055021528</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca İmla Müfredatı</t>
+          <t>Doğa Ananın Perileri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>265</v>
+        <v>118</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055021405</t>
+          <t>9786055021535</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Anlamak : Bir Eğitimcinin Kaleminden</t>
+          <t>Özgürlüğe Yolculuk</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>145</v>
+        <v>90</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055021382</t>
+          <t>9786055021481</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Avarenin Rüyası</t>
+          <t>Osmanlıca İmla Müfredatı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>170</v>
+        <v>265</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055021399</t>
+          <t>9786055021405</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kullan ya da Kaybet Beyin Bedava</t>
+          <t>Hayatı Anlamak : Bir Eğitimcinin Kaleminden</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789944742238</t>
+          <t>9786055021382</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostlarından Hikmetli Sözler</t>
+          <t>Avarenin Rüyası</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>540</v>
+        <v>170</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055021344</t>
+          <t>9786055021399</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Konser Veren Maestro</t>
+          <t>Kullan ya da Kaybet Beyin Bedava</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055021337</t>
+          <t>9789944742238</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Kırkikindi Yağmurları</t>
+          <t>Allah Dostlarından Hikmetli Sözler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>120</v>
+        <v>540</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789944742948</t>
+          <t>9786055021344</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Keçeli Kalem Şiir Antolojisi - 1</t>
+          <t>Yalnızlığa Konser Veren Maestro</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>135</v>
+        <v>90</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789758525812</t>
+          <t>9786055021337</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İslam’a Giriş</t>
+          <t>Kırkikindi Yağmurları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789758525393</t>
+          <t>9789944742948</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku ve Önceki Şeriatler</t>
+          <t>Keçeli Kalem Şiir Antolojisi - 1</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>395</v>
+        <v>135</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789758525737</t>
+          <t>9789758525812</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku Tarihi</t>
+          <t>İslam’a Giriş</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>385</v>
+        <v>30</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789758525744</t>
+          <t>9789758525393</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku</t>
+          <t>İslam Hukuku ve Önceki Şeriatler</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>630</v>
+        <v>395</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055021252</t>
+          <t>9789758525737</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Mahkemesi Yargılanıyor</t>
+          <t>İslam Hukuku Tarihi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>140</v>
+        <v>385</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055021290</t>
+          <t>9789758525744</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Takrir-i Sünnet İle Bid'at Arasındaki Çizgi</t>
+          <t>İslam Hukuku</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>105</v>
+        <v>630</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055021214</t>
+          <t>9786055021252</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti Süreli Yayınlarında Maarif (Eğitim)</t>
+          <t>Anayasa Mahkemesi Yargılanıyor</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>360</v>
+        <v>140</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055021436</t>
+          <t>9786055021290</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Dost Lazım</t>
+          <t>Takrir-i Sünnet İle Bid'at Arasındaki Çizgi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>80</v>
+        <v>105</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055021009</t>
+          <t>9786055021214</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Habercinin Kimliği</t>
+          <t>Osmanlı Devleti Süreli Yayınlarında Maarif (Eğitim)</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>170</v>
+        <v>360</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055021177</t>
+          <t>9786055021436</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Öyküleri ve Fotoğraflarıyla Görele'den Portreler</t>
+          <t>Bana Bir Dost Lazım</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>365</v>
+        <v>80</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789944742924</t>
+          <t>9786055021009</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Biz Akrabayız</t>
+          <t>Habercinin Kimliği</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055021160</t>
+          <t>9786055021177</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Harşıt Nahiyesi Nüfus Defteri</t>
+          <t>Yaşam Öyküleri ve Fotoğraflarıyla Görele'den Portreler</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>265</v>
+        <v>365</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055021269</t>
+          <t>9789944742924</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Öyküler</t>
+          <t>Biz Akrabayız</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>165</v>
+        <v>90</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055021115</t>
+          <t>9786055021160</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'un Kandilleri</t>
+          <t>Harşıt Nahiyesi Nüfus Defteri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>532</v>
+        <v>265</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055021108</t>
+          <t>9786055021269</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Kara Sevdam - Balkanlar</t>
+          <t>Başarıya Götüren Öyküler</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>135</v>
+        <v>165</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789944742160</t>
+          <t>9786055021115</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Mekke İlahisi</t>
+          <t>Erzurum'un Kandilleri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>135</v>
+        <v>532</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789758525775</t>
+          <t>9786055021108</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dünya'da ve Türkiye'de Kültür Emperyalizmi ve Soykırımlar</t>
+          <t>Kara Sevdam - Balkanlar</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9799758525712</t>
+          <t>9789944742160</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Asrın Yesevi’si Seyyit Ahmet Arvasi</t>
+          <t>Mekke İlahisi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789944742047</t>
+          <t>9789758525775</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hukuku</t>
+          <t>Dünya'da ve Türkiye'de Kültür Emperyalizmi ve Soykırımlar</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>685</v>
+        <v>250</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789944742801</t>
+          <t>9799758525712</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Vecizelerim</t>
+          <t>Asrın Yesevi’si Seyyit Ahmet Arvasi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>105</v>
+        <v>125</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789758525423</t>
+          <t>9789944742047</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Ülkem Varsa Ben Varım!</t>
+          <t>Osmanlı Hukuku</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>200</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789758525850</t>
+          <t>9789944742801</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>George Edward Moor’da Etik</t>
+          <t>Vecizelerim</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>150</v>
+        <v>105</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789944742207</t>
+          <t>9789758525423</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Fıkh-ı Batın</t>
+          <t>Ülkem Varsa Ben Varım!</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789944742412</t>
+          <t>9789758525850</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Erkinan</t>
+          <t>George Edward Moor’da Etik</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>132</v>
+        <v>150</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789944742542</t>
+          <t>9789944742207</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Yasak</t>
+          <t>Fıkh-ı Batın</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055021047</t>
+          <t>9789944742412</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Keçeli Kalem</t>
+          <t>Erkinan</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055021061</t>
+          <t>9789944742542</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz’de Bir Kıyı Kasabası Keşap</t>
+          <t>Düşünmek Yasak</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789758525591</t>
+          <t>9786055021047</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Sanatı</t>
+          <t>Keçeli Kalem</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>160</v>
+        <v>135</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789944742184</t>
+          <t>9786055021061</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yeşilyurt Treni</t>
+          <t>Doğu Karadeniz’de Bir Kıyı Kasabası Keşap</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789944742382</t>
+          <t>9789758525591</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Başarısına Anne - Baba Olmak</t>
+          <t>Yönetim Sanatı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789758525607</t>
+          <t>9789944742184</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’ye Yönelik Tehditler</t>
+          <t>Yeşilyurt Treni</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9799758525651</t>
+          <t>9789944742382</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Tirebolu’dan Simalar</t>
+          <t>Yaşam Başarısına Anne - Baba Olmak</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789944742641</t>
+          <t>9789758525607</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Sorgusuz Sualsiz</t>
+          <t>Türkiye’ye Yönelik Tehditler</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>90</v>
+        <v>175</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9799758525798</t>
+          <t>9799758525651</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Sevdikçe</t>
+          <t>Tirebolu’dan Simalar</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789758525379</t>
+          <t>9789944742641</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum</t>
+          <t>Sorgusuz Sualsiz</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789758525409</t>
+          <t>9799758525798</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Saydamlaşma</t>
+          <t>Sevdikçe</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789944742009</t>
+          <t>9789758525379</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Rüyada Zaman</t>
+          <t>Seni Seviyorum</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789944742757</t>
+          <t>9789758525409</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Ömer’in Dönüşü</t>
+          <t>Saydamlaşma</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789944742665</t>
+          <t>9789944742009</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Ömer Nasuhi Bilmen’de Dini Ahlak</t>
+          <t>Rüyada Zaman</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>195</v>
+        <v>150</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789944742849</t>
+          <t>9789944742757</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Metamorfoz: İstanbulda Bir Ademin Dönüşümü</t>
+          <t>Ömer’in Dönüşü</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789944742092</t>
+          <t>9789944742665</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Keşke O’nu Anlayabilseydik</t>
+          <t>Ömer Nasuhi Bilmen’de Dini Ahlak</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>155</v>
+        <v>195</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789758525560</t>
+          <t>9789944742849</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Keşişleme</t>
+          <t>Metamorfoz: İstanbulda Bir Ademin Dönüşümü</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789758525041</t>
+          <t>9789944742092</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Efendisi</t>
+          <t>Keşke O’nu Anlayabilseydik</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>570</v>
+        <v>155</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789758525249</t>
+          <t>9789758525560</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Hanımlara Püf Noktaları</t>
+          <t>Keşişleme</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789758525225</t>
+          <t>9789758525041</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sözler ve Tavsiyeler</t>
+          <t>Kainatın Efendisi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>130</v>
+        <v>570</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789944742627</t>
+          <t>9789758525249</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Sılaya</t>
+          <t>Hanımlara Püf Noktaları</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789758525942</t>
+          <t>9789758525225</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Dünya Lisanı Yetmez Aşka</t>
+          <t>Güzel Sözler ve Tavsiyeler</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789944742078</t>
+          <t>9789944742627</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Tirebolu</t>
+          <t>Gurbetten Sılaya</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>105</v>
+        <v>135</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789758525386</t>
+          <t>9789758525942</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dinlerarası Diyalog Tuzağı ve Dinde Reform</t>
+          <t>Dünya Lisanı Yetmez Aşka</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789944742795</t>
+          <t>9789944742078</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi</t>
+          <t>Dünden Bugüne Tirebolu</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>175</v>
+        <v>105</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789944742153</t>
+          <t>9789758525386</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Çocuklar</t>
+          <t>Dinlerarası Diyalog Tuzağı ve Dinde Reform</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>118</v>
+        <v>320</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789758525966</t>
+          <t>9789944742795</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Chicago’da Bir Mevsim</t>
+          <t>Din Eğitimi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>70</v>
+        <v>175</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9799758525729</t>
+          <t>9789944742153</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Cezaevlerinde Din Eğitimi</t>
+          <t>Çirkin Çocuklar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>170</v>
+        <v>118</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789758525980</t>
+          <t>9789758525966</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>C. B. Maspherson’un Liberal Demokrasi Eleştirisi</t>
+          <t>Chicago’da Bir Mevsim</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789758525461</t>
+          <t>9799758525729</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Bodrum’a Veda</t>
+          <t>Cezaevlerinde Din Eğitimi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789758525348</t>
+          <t>9789758525980</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Sana Benzer</t>
+          <t>C. B. Maspherson’un Liberal Demokrasi Eleştirisi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789944742146</t>
+          <t>9789758525461</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Bin İkinci Gece</t>
+          <t>Bodrum’a Veda</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>235</v>
+        <v>130</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789944742122</t>
+          <t>9789758525348</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Ahlak</t>
+          <t>Bodrum Sana Benzer</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>145</v>
+        <v>130</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789944742399</t>
+          <t>9789944742146</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Anguut</t>
+          <t>Bin İkinci Gece</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>150</v>
+        <v>235</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789944742290</t>
+          <t>9789944742122</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin Din Hizmeti Beklentisi</t>
+          <t>Bilim ve Ahlak</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>120</v>
+        <v>145</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789758525751</t>
+          <t>9789944742399</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>AB Sürecinde Belgelerle İnsan Hakları</t>
+          <t>Anguut</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789758525133</t>
+          <t>9789944742290</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>365 Gün Dua</t>
+          <t>Alevilerin Din Hizmeti Beklentisi</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786055021023</t>
+          <t>9789758525751</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Mantalite Zeka Oyunları</t>
+          <t>AB Sürecinde Belgelerle İnsan Hakları</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789944742177</t>
+          <t>9789758525133</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Sultanların Aşkı</t>
+          <t>365 Gün Dua</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789758525003</t>
+          <t>9786055021023</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakanlar...</t>
+          <t>Mantalite Zeka Oyunları</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789944742979</t>
+          <t>9789944742177</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devletinde Tarih Eğitimi (1839 - 1922)</t>
+          <t>Sultanların Aşkı</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>265</v>
+        <v>120</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
+          <t>9789758525003</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>İz Bırakanlar...</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9789944742979</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devletinde Tarih Eğitimi (1839 - 1922)</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
           <t>9789944742962</t>
         </is>
       </c>
-      <c r="B346" s="1" t="inlineStr">
+      <c r="B348" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İran Münasebetleri</t>
         </is>
       </c>
-      <c r="C346" s="1">
+      <c r="C348" s="1">
         <v>92</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>