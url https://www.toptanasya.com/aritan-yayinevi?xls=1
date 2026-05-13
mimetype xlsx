--- v1 (2026-02-26)
+++ v2 (2026-05-13)
@@ -2749,51 +2749,51 @@
         <is>
           <t>9799756060031</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Potansiyelinizi Açığa Çıkarın</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9789756060391</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Özgürlük</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9799757582549</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Ömrümüzün Son Demi Son Baharıdır Artık Bir Hakimin Hatıraları</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9789757582830</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
@@ -2899,51 +2899,51 @@
         <is>
           <t>9789757582311</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Başarıya Doğru Kanatlanıp Uçmak</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786055409982</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>İşbirliğine Dayalı Liderlik</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>440</v>
+        <v>450</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786055409999</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>İletişimin Altın Kuralları</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9789756060476</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>