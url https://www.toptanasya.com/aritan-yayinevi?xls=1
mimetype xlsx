--- v2 (2026-05-13)
+++ v3 (2026-07-18)
@@ -1759,51 +1759,51 @@
         <is>
           <t>9789757582854</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Işıklı Zamanda Buluşma</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786055409098</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Holografik Beyin Teknikleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>60</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789756060148</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Hedefe Giden Yolu Kısaltın</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>21.3</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786055409258</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>