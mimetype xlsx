--- v2 (2026-02-26)
+++ v3 (2026-05-13)
@@ -85,10585 +85,10600 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057921901</t>
+          <t>9789755097985</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İleri Müzik Çalışmaları için Solfej 2</t>
+          <t>Yazı - İnkılap Rüzgarında Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057921932</t>
+          <t>9786057921901</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 2. Kitap</t>
+          <t>İleri Müzik Çalışmaları için Solfej 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057921895</t>
+          <t>9786057921932</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Müziksel Yazma Eğitimi ve Ezgi Bankası</t>
+          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 2. Kitap</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057921703</t>
+          <t>9786057921895</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme Sorunu Olan Çocukların Aileleri İçin El Kitabı</t>
+          <t>Müziksel Yazma Eğitimi ve Ezgi Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789755099620</t>
+          <t>9786057921703</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gurur ve Önyargı</t>
+          <t>Öğrenme Sorunu Olan Çocukların Aileleri İçin El Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789755094588</t>
+          <t>9789755099620</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ankara Şehir Planı</t>
+          <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789755098197</t>
+          <t>9789755094588</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Fizik Konu Özetli Soru Bankası Mavi Kitap</t>
+          <t>Ankara Şehir Planı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789755098449</t>
+          <t>9789755098197</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
+          <t>10. Sınıf Fizik Konu Özetli Soru Bankası Mavi Kitap</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789755098173</t>
+          <t>9789755098449</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Disleksi ile Başa Çıkmak için 100 Pratik Öneri</t>
+          <t>11. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789755098203</t>
+          <t>9789755098173</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Matematik Konu Özetli Soru Bankası - Mavi Kitap</t>
+          <t>Disleksi ile Başa Çıkmak için 100 Pratik Öneri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789755097855</t>
+          <t>9789755098203</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik Konu Özetli Soru Bankası Mavi Kitap</t>
+          <t>10. Sınıf Matematik Konu Özetli Soru Bankası - Mavi Kitap</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789755099279</t>
+          <t>9789755097855</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>TEOG Konu Özetli 8. Sınıf Matematik -  Rengarenk Soru Bankası</t>
+          <t>9. Sınıf Matematik Konu Özetli Soru Bankası Mavi Kitap</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789755098128</t>
+          <t>9789755099279</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Türkçe Sözlük</t>
+          <t>TEOG Konu Özetli 8. Sınıf Matematik -  Rengarenk Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789755098111</t>
+          <t>9789755098128</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Türkçe Sözlük</t>
+          <t>Ortaokul Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789755098135</t>
+          <t>9789755098111</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yaşar Kemal Sözlüğü</t>
+          <t>İlkokul Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>110</v>
+        <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789755098470</t>
+          <t>9789755098135</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük</t>
+          <t>Yaşar Kemal Sözlüğü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>650</v>
+        <v>110</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789755097435</t>
+          <t>9789755098470</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Türkçe Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789755097664</t>
+          <t>9789755097435</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Mantık</t>
+          <t>8. Sınıf Türkçe Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789755092775</t>
+          <t>9789755097664</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
+          <t>12. Sınıf Mantık</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789755097428</t>
+          <t>9789755092775</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Konu Anlatımlı Türkçe 7. Sınıf</t>
+          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789755090665</t>
+          <t>9789755097428</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Deyimler Sözlüğü</t>
+          <t>Konu Anlatımlı Türkçe 7. Sınıf</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789755095226</t>
+          <t>9789755090665</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Deneyimler Atlası</t>
+          <t>Türkçe Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789755097343</t>
+          <t>9789755095226</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Tarih Soru Bankası</t>
+          <t>Deneyimler Atlası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057921628</t>
+          <t>9789755097343</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Yönetimi</t>
+          <t>9. Sınıf Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789755095264</t>
+          <t>9786057921628</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Oynayarak Eğlenerek Müzik Dilini Öğreniyoruz</t>
+          <t>Sınıf Yönetimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789755098142</t>
+          <t>9789755095264</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Müzik Eğitimi</t>
+          <t>Oynayarak Eğlenerek Müzik Dilini Öğreniyoruz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789755094861</t>
+          <t>9789755098142</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İzmir Şehir Planı</t>
+          <t>Renklerle Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789755094465</t>
+          <t>9789755094861</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şehir Planı</t>
+          <t>İzmir Şehir Planı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789755093864</t>
+          <t>9789755094465</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlkokul ve Ortaokul İçin Atasözleri ve Deyimler Sözlüğü</t>
+          <t>İstanbul Şehir Planı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789755097145</t>
+          <t>9789755093864</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Türkçe Sözlük (6.7. ve 8. Sınıflar İçin) (Ciltli)</t>
+          <t>İlkokul ve Ortaokul İçin Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789755090252</t>
+          <t>9789755097145</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fiziğin Temelleri Elektrik Problem Çözümleri 2</t>
+          <t>Ortaokul Türkçe Sözlük (6.7. ve 8. Sınıflar İçin) (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>650</v>
+        <v>225</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789755097626</t>
+          <t>9789755090252</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Felsefe Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Fiziğin Temelleri Elektrik Problem Çözümleri 2</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789755097558</t>
+          <t>9789755097626</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Coğrafya Konu Anlatımlı</t>
+          <t>11. Sınıf Felsefe Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789755097282</t>
+          <t>9789755097558</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Argo Sözlüğü (Ciltli)</t>
+          <t>11. Sınıf Coğrafya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789755095769</t>
+          <t>9789755097282</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Yönetimi</t>
+          <t>Türkçenin Argo Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789755099187</t>
+          <t>9789755095769</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Gazetecinin Yolculuk Notları</t>
+          <t>Sınıf Yönetimi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052000052</t>
+          <t>9789755099187</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Düşünceleri Yöneterek Kendi Kendine Terapi</t>
+          <t>Bir Gazetecinin Yolculuk Notları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052000021</t>
+          <t>9786052000052</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu 1</t>
+          <t>Düşünceleri Yöneterek Kendi Kendine Terapi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>230</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789755097848</t>
+          <t>9786052000021</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
+          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu 1</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789755098555</t>
+          <t>9789755097848</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>9. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789755098579</t>
+          <t>9789755098555</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789755098531</t>
+          <t>9789755098579</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789755098494</t>
+          <t>9789755098531</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Güzel (Mavi Seri)</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789755098562</t>
+          <t>9789755098494</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Uyuyan Güzel (Mavi Seri)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789755098807</t>
+          <t>9789755098562</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Ay Işığı</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789755098951</t>
+          <t>9789755098807</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Sihirli Ay Işığı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789755098227</t>
+          <t>9789755098951</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Fizik Konu Özetli Soru Bankası - Mavi Kitap</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789755097572</t>
+          <t>9789755098227</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik Soru Bankası</t>
+          <t>9. Sınıf Fizik Konu Özetli Soru Bankası - Mavi Kitap</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>25.46</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789755097541</t>
+          <t>9789755097572</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>9. Sınıf Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>25.46</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789755097503</t>
+          <t>9789755097541</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>9. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789755097671</t>
+          <t>9789755097503</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Sosyal Bilgiler Konu Anlatımlı</t>
+          <t>8. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>27.78</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789755097534</t>
+          <t>9789755097671</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf İngilizce Soru Bankası</t>
+          <t>7. Sınıf Sosyal Bilgiler Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789755097459</t>
+          <t>9789755097534</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>6. Sınıf İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789755097688</t>
+          <t>9789755097459</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Kimya</t>
+          <t>6. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789755097619</t>
+          <t>9789755097688</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>12. Sınıf Kimya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>27.78</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789755097633</t>
+          <t>9789755097619</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Coğrafya Konu Anlatımlı</t>
+          <t>12. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789755097640</t>
+          <t>9789755097633</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik</t>
+          <t>12. Sınıf Coğrafya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>26.85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789755097497</t>
+          <t>9789755097640</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Kimya Konu Anlatımlı</t>
+          <t>9. Sınıf Matematik</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>17.59</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789755097701</t>
+          <t>9789755097497</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Sosyoloji - Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>9. Sınıf Kimya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789755097763</t>
+          <t>9789755097701</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Matematik Konu Anlatımlı</t>
+          <t>12. Sınıf Sosyoloji - Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>37.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789755094175</t>
+          <t>9789755097763</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin 55 Altın Kuralı</t>
+          <t>12. Sınıf Matematik Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>6.02</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789755090092</t>
+          <t>9789755094175</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Music Education with The Recorder</t>
+          <t>Öğretmenin 55 Altın Kuralı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>6.94</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789755096865</t>
+          <t>9789755090092</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mısır ve Mısırlılar</t>
+          <t>Music Education with The Recorder</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>32.5</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789755092973</t>
+          <t>9789755096865</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mayalar</t>
+          <t>Mısır ve Mısırlılar</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>32.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789755094311</t>
+          <t>9789755092973</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Koro Şarkıları ve Türküleri Okul Koroları İçin</t>
+          <t>Mayalar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>11.11</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789755097411</t>
+          <t>9789755094311</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Coğrafya Konu Anlatımlı</t>
+          <t>Koro Şarkıları ve Türküleri Okul Koroları İçin</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789755095196</t>
+          <t>9789755097411</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Zor Vatan</t>
+          <t>9. Sınıf Coğrafya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789755094298</t>
+          <t>9789755095196</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Denizleri’nin Dip Balıkları Atlası (Ciltli)</t>
+          <t>Zor Vatan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789755097404</t>
+          <t>9789755094298</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Konu Anlatımlı Türkçe 6. Sınıf</t>
+          <t>Türkiye Denizleri’nin Dip Balıkları Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789755095684</t>
+          <t>9789755097404</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Endüstrileşme Sürecinde Bilgi Birikiminin Öyküsü</t>
+          <t>Konu Anlatımlı Türkçe 6. Sınıf</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789755095899</t>
+          <t>9789755095684</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Eller ve Ayaklar İçin Refleksoloji</t>
+          <t>Endüstrileşme Sürecinde Bilgi Birikiminin Öyküsü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789755099293</t>
+          <t>9789755095899</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Süvarisi</t>
+          <t>Eller ve Ayaklar İçin Refleksoloji</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789755097107</t>
+          <t>9789755099293</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Her Yönüyle Çevre Kitabı</t>
+          <t>Ejderha Süvarisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789755094854</t>
+          <t>9789755097107</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 6. Sınıf</t>
+          <t>Çocuklar İçin Her Yönüyle Çevre Kitabı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>6.76</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789755094847</t>
+          <t>9789755094854</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 5. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 6. Sınıf</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>6.76</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789755094830</t>
+          <t>9789755094847</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 4. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 5. Sınıf</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>6.76</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789755094823</t>
+          <t>9789755094830</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 3. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 4. Sınıf</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>6.76</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789755094816</t>
+          <t>9789755094823</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 2. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 3. Sınıf</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>6.02</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789755094809</t>
+          <t>9789755094816</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 1. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 2. Sınıf</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>6.02</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789755094786</t>
+          <t>9789755094809</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 6. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 1. Sınıf</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>3.7</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789755094779</t>
+          <t>9789755094786</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 5. Sınıf</t>
+          <t>Arkadaş Eğlenceli Matematik 6. Sınıf</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789755094762</t>
+          <t>9789755094779</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 4. Sınıf</t>
+          <t>Arkadaş Eğlenceli Matematik 5. Sınıf</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789755094755</t>
+          <t>9789755094762</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 3. Sınıf</t>
+          <t>Arkadaş Eğlenceli Matematik 4. Sınıf</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789755094748</t>
+          <t>9789755094755</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 2. Sınıf</t>
+          <t>Arkadaş Eğlenceli Matematik 3. Sınıf</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789755096018</t>
+          <t>9789755094748</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif’in Türk Şiirindeki Yeri Üzerine Bir Deneme</t>
+          <t>Arkadaş Eğlenceli Matematik 2. Sınıf</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>6.48</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789755096285</t>
+          <t>9789755096018</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sümer ve Sümerler</t>
+          <t>Ahmed Arif’in Türk Şiirindeki Yeri Üzerine Bir Deneme</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>110</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789755096438</t>
+          <t>9789755096285</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Son Şövalye (Orjinal Metin)</t>
+          <t>Sümer ve Sümerler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789755090474</t>
+          <t>9789755096438</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Müzik Temel Eğitim Okulları için Müzik Dağarı</t>
+          <t>Son Şövalye (Orjinal Metin)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>5.56</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789755096315</t>
+          <t>9789755090474</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kapital’i Anlamak</t>
+          <t>Sevgili Müzik Temel Eğitim Okulları için Müzik Dağarı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>225</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789755095219</t>
+          <t>9789755096315</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Sözlüğü</t>
+          <t>Kapital’i Anlamak</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789755092669</t>
+          <t>9789755095219</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Türkçe Sözlük (1,2,3,4,5. Sınıflar İçin)</t>
+          <t>İnsan Hakları Sözlüğü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>6.94</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789755097138</t>
+          <t>9789755092669</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Türkçe Sözlük (1, 2, 3, 4, 5. Sınıflar İçin) (Ciltli)</t>
+          <t>İlköğretim Türkçe Sözlük (1,2,3,4,5. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>23.5</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789755094342</t>
+          <t>9789755097138</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Yoga</t>
+          <t>İlköğretim Türkçe Sözlük (1, 2, 3, 4, 5. Sınıflar İçin) (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>370</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789755096209</t>
+          <t>9789755094342</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Şarap</t>
+          <t>Her Yönüyle Yoga</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789755096230</t>
+          <t>9789755096209</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Satranç</t>
+          <t>Her Yönüyle Şarap</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789755096025</t>
+          <t>9789755096230</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Roman Yazımı</t>
+          <t>Her Yönüyle Satranç</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789755095974</t>
+          <t>9789755096025</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Pilates</t>
+          <t>Her Yönüyle Roman Yazımı</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789755094359</t>
+          <t>9789755095974</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Köpek Eğitimi</t>
+          <t>Her Yönüyle Pilates</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789755099309</t>
+          <t>9789755094359</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlar Kralı</t>
+          <t>Her Yönüyle Köpek Eğitimi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789755094649</t>
+          <t>9789755099309</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Diyet Kilo Vermenin Hızlı ve Kolay Yolları</t>
+          <t>Hırsızlar Kralı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789755097695</t>
+          <t>9789755094649</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Her Yönüyle Diyet Kilo Vermenin Hızlı ve Kolay Yolları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>20.37</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789755097657</t>
+          <t>9789755097695</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>11. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>25.46</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789755097596</t>
+          <t>9789755097657</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>11. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>20.37</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789755097770</t>
+          <t>9789755097596</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>10. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>21.3</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789755097602</t>
+          <t>9789755097770</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Coğrafya Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>10. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789755097565</t>
+          <t>9789755097602</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Biyoloji Soru Bankası</t>
+          <t>10. Sınıf Coğrafya Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>12.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789755096544</t>
+          <t>9789755097565</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Can'dan Salatalar</t>
+          <t>10. Sınıf Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>58</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789755096087</t>
+          <t>9789755096544</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide Evrensel Çöküş - Büyük Buhran 1929</t>
+          <t>Can'dan Salatalar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>360</v>
+        <v>58</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789755098838</t>
+          <t>9789755096087</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kediler, Köpekler, Tavuklar ve Filler</t>
+          <t>Ekonomide Evrensel Çöküş - Büyük Buhran 1929</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789755097794</t>
+          <t>9789755098838</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Felsefeyi Anlamak</t>
+          <t>Kediler, Köpekler, Tavuklar ve Filler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>390</v>
+        <v>140</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789755094687</t>
+          <t>9789755097794</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Her Yönüyle Felsefeyi Anlamak</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>60</v>
+        <v>390</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057921987</t>
+          <t>9789755094687</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Plancısı Jansen’in Ankarası</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>550</v>
+        <v>60</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789755098302</t>
+          <t>9786057921987</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Piyano Öğretimi</t>
+          <t>Atatürk’ün Plancısı Jansen’in Ankarası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>510</v>
+        <v>550</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789755099392</t>
+          <t>9789755098302</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türk Milli/Ulusal Musiki Anlayış Devrimi</t>
+          <t>Piyano Öğretimi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>490</v>
+        <v>510</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789755099835</t>
+          <t>9789755099392</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo Kendisini Anlatıyor</t>
+          <t>Atatürk ve Türk Milli/Ulusal Musiki Anlayış Devrimi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>210</v>
+        <v>490</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755097237</t>
+          <t>9789755099835</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
+          <t>Pinokyo Kendisini Anlatıyor</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>1750</v>
+        <v>210</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789755095097</t>
+          <t>9789755097237</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Onu Öyle Yazmazlar</t>
+          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>195</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789755093697</t>
+          <t>9789755095097</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt: 2</t>
+          <t>Onu Öyle Yazmazlar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>900</v>
+        <v>195</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789755097930</t>
+          <t>9789755093697</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt 1- Mekanik</t>
+          <t>Temel Fizik Cilt: 2</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>650</v>
+        <v>900</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789755097916</t>
+          <t>9789755097930</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Uzun Ve Kısa Sap Bağlama Eğitimi</t>
+          <t>Temel Fizik Cilt 1- Mekanik</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>990</v>
+        <v>650</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789755097381</t>
+          <t>9789755097916</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Solfej Eğitimi</t>
+          <t>Uzun Ve Kısa Sap Bağlama Eğitimi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>490</v>
+        <v>990</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789755097923</t>
+          <t>9789755097381</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Org Öğretimi</t>
+          <t>Solfej Eğitimi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>480</v>
+        <v>490</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789755096995</t>
+          <t>9789755097923</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Blokflüt Öğreniyorum</t>
+          <t>Renklerle Org Öğretimi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>370</v>
+        <v>600</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789755096407</t>
+          <t>9789755096995</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Yeni Öğretmenler İçin El Kitabı</t>
+          <t>Renklerle Blokflüt Öğreniyorum</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789755098326</t>
+          <t>9789755096407</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Büyük Umutlar</t>
+          <t>Her Yönüyle Yeni Öğretmenler İçin El Kitabı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>110</v>
+        <v>330</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789755098210</t>
+          <t>9789755098326</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Matematik Rengarenk Soru Bankası</t>
+          <t>Büyük Umutlar</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789755097527</t>
+          <t>9789755098210</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İngilizce Soru Bankası</t>
+          <t>10. Sınıf Matematik Rengarenk Soru Bankası</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789755097510</t>
+          <t>9789755097527</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>7. Sınıf İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789755093857</t>
+          <t>9789755097510</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Resimlerle Troya</t>
+          <t>7. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789755097589</t>
+          <t>9789755093857</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Tarih Soru Bankası</t>
+          <t>Resimlerle Troya</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057921307</t>
+          <t>9789755097589</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Güzel</t>
+          <t>10. Sınıf Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789755097473</t>
+          <t>9786057921307</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Sosyal Bilgiler Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Uyuyan Güzel</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789755092355</t>
+          <t>9789755097473</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Gebelikten Doğuma Hamilelik</t>
+          <t>6. Sınıf Sosyal Bilgiler Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789755095035</t>
+          <t>9789755092355</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Pop Gitar Metodu</t>
+          <t>Gebelikten Doğuma Hamilelik</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057921093</t>
+          <t>9789755095035</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada (Gökkuşağı Cep Kitap)</t>
+          <t>Pop Gitar Metodu</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789755099705</t>
+          <t>9786057921093</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Piyano Klasikleri 1.Kitap</t>
+          <t>Esrarlı Ada (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>450</v>
+        <v>60</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789755099682</t>
+          <t>9789755099705</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bir Dinozorun Günlüğü</t>
+          <t>Piyano Klasikleri 1.Kitap</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>105</v>
+        <v>450</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789755099286</t>
+          <t>9789755099682</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu Atlası</t>
+          <t>Bir Dinozorun Günlüğü</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>41.9</v>
+        <v>105</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789755095141</t>
+          <t>9789755099286</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş Memleketin Birinde... (Ciltli)</t>
+          <t>İnsan Vücudu Atlası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>14.81</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786052000076</t>
+          <t>9789755095141</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Dünya</t>
+          <t>Bir Varmış Bir Yokmuş Memleketin Birinde... (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>60</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789755097480</t>
+          <t>9786052000076</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Biyoloji Soru Bankası</t>
+          <t>Kayıp Dünya</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>15.74</v>
+        <v>60</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789755097244</t>
+          <t>9789755097480</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Sözlük (Ciltli)</t>
+          <t>9. Sınıf Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>120</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789755096308</t>
+          <t>9789755097244</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Farklı Çocuklarda Okul Başarısı Kılavuzu</t>
+          <t>Öz Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789755094656</t>
+          <t>9789755096308</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ojeli Aşk</t>
+          <t>Farklı Çocuklarda Okul Başarısı Kılavuzu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>4.54</v>
+        <v>180</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789755094328</t>
+          <t>9789755094656</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Yürek</t>
+          <t>Ojeli Aşk</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>17.59</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789755095905</t>
+          <t>9789755094328</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Ölüm</t>
+          <t>Mürekkep Yürek</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>54.63</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789755096452</t>
+          <t>9789755095905</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ölümü Gözlerinden Gördüm</t>
+          <t>Mürekkep Ölüm</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>13.89</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789755093833</t>
+          <t>9789755096452</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Formülü</t>
+          <t>Ölümü Gözlerinden Gördüm</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789755096223</t>
+          <t>9789755093833</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Microsoft SQL Server 2008</t>
+          <t>Mutluluğun Formülü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>22.22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789755095066</t>
+          <t>9789755096223</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office 2007’ye İlk Bakış</t>
+          <t>Microsoft SQL Server 2008</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>6.94</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789755095639</t>
+          <t>9789755095066</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mayaların Dünyası</t>
+          <t>Microsoft Office 2007’ye İlk Bakış</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>18.06</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789755096506</t>
+          <t>9789755095639</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Leonardo’nun Defterleri (Ciltli)</t>
+          <t>Mayaların Dünyası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>111.11</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789755095172</t>
+          <t>9789755096506</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kudret Körlüğü Batı Terörle Savaşını Neden Kaybediyor?</t>
+          <t>Leonardo’nun Defterleri (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>18.9</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000005752</t>
+          <t>9789755095172</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Yediler</t>
+          <t>Kudret Körlüğü Batı Terörle Savaşını Neden Kaybediyor?</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>1.85</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789755093659</t>
+          <t>3990000005752</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Kıvrılma</t>
+          <t>Yaşasın Yediler</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>7.5</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789755095103</t>
+          <t>9789755093659</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makineleri</t>
+          <t>Zamanda Kıvrılma</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>20.37</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000009488</t>
+          <t>9789755095103</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yedilerin Başı Dertte</t>
+          <t>Zaman Makineleri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>1.85</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789755093215</t>
+          <t>3990000009488</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yaşamınıza Sahip Çıkın</t>
+          <t>Yedilerin Başı Dertte</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>8.33</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789755095998</t>
+          <t>9789755093215</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Beyin</t>
+          <t>Yaşamınıza Sahip Çıkın</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789755096131</t>
+          <t>9789755095998</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Windows Vista Yöneticinin Cep Danışmanı</t>
+          <t>Yaratıcı Beyin</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>19.44</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789755095844</t>
+          <t>9789755096131</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Windows Server 2008 Yöneticinin Cep Danışmanı</t>
+          <t>Windows Vista Yöneticinin Cep Danışmanı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>23.15</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789755090801</t>
+          <t>9789755095844</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Seyir Defteri Uygarlık Tarihi: Başlangıçtan 20. Yüzyıla</t>
+          <t>Windows Server 2008 Yöneticinin Cep Danışmanı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>30</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789755097176</t>
+          <t>9789755090801</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük (Ciltli)</t>
+          <t>Uygarlığın Seyir Defteri Uygarlık Tarihi: Başlangıçtan 20. Yüzyıla</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>26.85</v>
+        <v>30</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789755094274</t>
+          <t>9789755097176</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Temel Yoga Egzersizleri</t>
+          <t>Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>300</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789755096933</t>
+          <t>9789755094274</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Windows 7 - Yöneticinin Cep Danışmanı</t>
+          <t>Temel Yoga Egzersizleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>36.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789755096056</t>
+          <t>9789755096933</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Windows Vista</t>
+          <t>Windows 7 - Yöneticinin Cep Danışmanı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>45.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789755096193</t>
+          <t>9789755096056</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Windows Server 2008</t>
+          <t>Enine Boyuna Windows Vista</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>54.63</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789755096698</t>
+          <t>9789755096193</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Windows 7</t>
+          <t>Enine Boyuna Windows Server 2008</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>50</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789755093116</t>
+          <t>9789755096698</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Microsoft Windows XP</t>
+          <t>Enine Boyuna Windows 7</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>34.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789755095912</t>
+          <t>9789755093116</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Microsoft Office Excel 2007</t>
+          <t>Enine Boyuna Microsoft Windows XP</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>60</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789755096094</t>
+          <t>9789755095912</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Microsoft Office 2007</t>
+          <t>Enine Boyuna Microsoft Office Excel 2007</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>50.93</v>
+        <v>60</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789755095448</t>
+          <t>9789755096094</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Eleştirmen Gözüyle</t>
+          <t>Enine Boyuna Microsoft Office 2007</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>13.89</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789755090276</t>
+          <t>9789755095448</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Yeni Org Metodu 2</t>
+          <t>Eleştirmen Gözüyle</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>6.94</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789755090009</t>
+          <t>9789755090276</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Yeni Org Metodu 1</t>
+          <t>Elektronik Yeni Org Metodu 2</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789755096575</t>
+          <t>9789755090009</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Elantris</t>
+          <t>Elektronik Yeni Org Metodu 1</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>23.15</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789755092713</t>
+          <t>9789755096575</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Düşlediğiniz Yaşamı Yaratın Kendinize Zaman Ayırın</t>
+          <t>Elantris</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789755094533</t>
+          <t>9789755092713</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinde Bilim ve Teknoloji</t>
+          <t>Düşlediğiniz Yaşamı Yaratın Kendinize Zaman Ayırın</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>3990000005738</t>
+          <t>9789755094533</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Düğüm Çözüldü</t>
+          <t>Dünya Tarihinde Bilim ve Teknoloji</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>1.85</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789755096704</t>
+          <t>3990000005738</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Duvarlar Arasında</t>
+          <t>Düğüm Çözüldü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>37.5</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789755094304</t>
+          <t>9789755096704</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Einstein Evreninde Zaman Yolculuğu</t>
+          <t>Duvarlar Arasında</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>20.37</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789755093923</t>
+          <t>9789755094304</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Dursun Akçam’ı Anmak</t>
+          <t>Einstein Evreninde Zaman Yolculuğu</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>5.56</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789755096827</t>
+          <t>9789755093923</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Doğduğun Gece</t>
+          <t>Dursun Akçam’ı Anmak</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>18.9</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789755095851</t>
+          <t>9789755096827</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Diplomatın Not Defteri</t>
+          <t>Doğduğun Gece</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>12.96</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3990000005737</t>
+          <t>9789755095851</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Yediler</t>
+          <t>Diplomatın Not Defteri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>1.85</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789755090290</t>
+          <t>3990000005737</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Demirelinönü (Koalisyon Fıkraları)</t>
+          <t>Dikkat Yediler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>5.46</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789755096568</t>
+          <t>9789755090290</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Egzersiz Anatomisi</t>
+          <t>Demirelinönü (Koalisyon Fıkraları)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>23.15</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789755090771</t>
+          <t>9789755096568</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türkçe Sözlük (Ciltli)</t>
+          <t>Egzersiz Anatomisi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789755094182</t>
+          <t>9789755090771</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bul Bakalım !</t>
+          <t>Çağdaş Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>3.61</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789755095257</t>
+          <t>9789755094182</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bir Web Sitesini Nasıl Yaparsınız? Microsoft Visual Web Developer 2005</t>
+          <t>Bul Bakalım !</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>17.59</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789755096100</t>
+          <t>9789755095257</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Corradino Sevgilim</t>
+          <t>Bir Web Sitesini Nasıl Yaparsınız? Microsoft Visual Web Developer 2005</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>23.5</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789755095509</t>
+          <t>9789755096100</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Kurs Kitabı Windows Vista ve Office 2007</t>
+          <t>Corradino Sevgilim</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>44.44</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789755094236</t>
+          <t>9789755095509</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bilgisayar Kurs Kitabı Windows Vista ve Office 2007</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>4.17</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789755092447</t>
+          <t>9789755094236</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bebeğinizin İlk 18 Ayı</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>18.9</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789755096940</t>
+          <t>9789755092447</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar - Benzersiz Öyküler</t>
+          <t>Bebeğinizin İlk 18 Ayı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>340</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789755096155</t>
+          <t>9789755096940</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağlardan Türklerin Yayılmasına Orta Asya Mirası</t>
+          <t>Babalar ve Çocuklar - Benzersiz Öyküler</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>13.43</v>
+        <v>370</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789755097190</t>
+          <t>9789755096155</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Antik Ankara</t>
+          <t>Antik Çağlardan Türklerin Yayılmasına Orta Asya Mirası</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>28</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789755091020</t>
+          <t>9789755097190</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 3</t>
+          <t>Antik Ankara</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>3.94</v>
+        <v>28</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789755093161</t>
+          <t>9789755091020</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 2</t>
+          <t>Arkadaş Boyama 3</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>3.94</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789755090320</t>
+          <t>9789755093161</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 1</t>
+          <t>Arkadaş Boyama 2</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>3.94</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789755095318</t>
+          <t>9789755090320</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ailenizin Tıp Ansiklopedisi (Ciltli)</t>
+          <t>Arkadaş Boyama 1</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>115.74</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789755095516</t>
+          <t>9789755095318</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Ailenizin Tıp Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>15.74</v>
+        <v>115.74</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789755096520</t>
+          <t>9789755095516</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Windows 7</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>31.48</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789755095363</t>
+          <t>9789755096520</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım MS Office Word 2007</t>
+          <t>Adım Adım Windows 7</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>22.69</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789755097350</t>
+          <t>9789755095363</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Mikrosoft  ASP .NET 4</t>
+          <t>Adım Adım MS Office Word 2007</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>43.52</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789755097015</t>
+          <t>9789755097350</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Word 2010</t>
+          <t>Adım Adım Mikrosoft  ASP .NET 4</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>27.78</v>
+        <v>43.52</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789755094700</t>
+          <t>9789755097015</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Windows SharePoint Services</t>
+          <t>Adım Adım Microsoft Word 2010</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>18</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789755096773</t>
+          <t>9789755094700</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Visual C# 2010</t>
+          <t>Adım Adım Microsoft Windows SharePoint Services</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>40.74</v>
+        <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789755096391</t>
+          <t>9789755096773</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Visual Basic 2008</t>
+          <t>Adım Adım Microsoft Visual C# 2010</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>36.11</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789755095790</t>
+          <t>9789755096391</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft SQL Server 2005 Veritabanı Temel Bilgileri</t>
+          <t>Adım Adım Microsoft Visual Basic 2008</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>20.37</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789755097091</t>
+          <t>9789755095790</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Powerpoint 2010</t>
+          <t>Adım Adım Microsoft SQL Server 2005 Veritabanı Temel Bilgileri</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>26.85</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789755097398</t>
+          <t>9789755097091</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Outlook 2010</t>
+          <t>Adım Adım Microsoft Powerpoint 2010</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>35.5</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789755095370</t>
+          <t>9789755097398</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office Outlook 2007</t>
+          <t>Adım Adım Microsoft Outlook 2010</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>23.5</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789755095646</t>
+          <t>9789755095370</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office Access 2007</t>
+          <t>Adım Adım Microsoft Office Outlook 2007</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>22.69</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789755096797</t>
+          <t>9789755095646</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Excel 2010</t>
+          <t>Adım Adım Microsoft Office Access 2007</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>55.56</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789755095578</t>
+          <t>9789755096797</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft ASP.Net 2.0</t>
+          <t>Adım Adım Microsoft Excel 2010</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>32.5</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789755095325</t>
+          <t>9789755095578</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım HTML ve XHTML</t>
+          <t>Adım Adım Microsoft ASP.Net 2.0</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>22.22</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789755090559</t>
+          <t>9789755095325</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Afacan Cem (10 Cilt Takım)</t>
+          <t>Adım Adım HTML ve XHTML</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>210</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789755091266</t>
+          <t>9789755090559</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 5</t>
+          <t>Afacan Cem (10 Cilt Takım)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>3.94</v>
+        <v>270</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789755091037</t>
+          <t>9789755091266</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 4</t>
+          <t>Arkadaş Boyama 5</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>3.94</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>3990000005750</t>
+          <t>9789755091037</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeyi Severiz</t>
+          <t>Arkadaş Boyama 4</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>1.85</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000005749</t>
+          <t>3990000005750</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tehlike Var</t>
+          <t>Tehlikeyi Severiz</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>1.85</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789755096414</t>
+          <t>3990000005749</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Şike</t>
+          <t>Tehlike Var</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>250</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789755095615</t>
+          <t>9789755096414</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sırt Ağrılarına Çözümler</t>
+          <t>Şike</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>13.9</v>
+        <v>250</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789755092874</t>
+          <t>9789755095615</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Fazlası</t>
+          <t>Sırt Ağrılarına Çözümler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>11.11</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000009485</t>
+          <t>9789755092874</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Serüven Peşinde</t>
+          <t>Sevginin Fazlası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>1.85</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789755094908</t>
+          <t>3990000009485</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sanktapraks’ta Bir Gece Yarısı Uç Diyar Maceraları 3. Kitap</t>
+          <t>Serüven Peşinde</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>11.11</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789755090184</t>
+          <t>9789755094908</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Pırpır (Biplan)</t>
+          <t>Sanktapraks’ta Bir Gece Yarısı Uç Diyar Maceraları 3. Kitap</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>6.02</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789755096445</t>
+          <t>9789755090184</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kendini Bilmek Yolculuğu ve Ezoterik Bakış</t>
+          <t>Pırpır (Biplan)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>14.81</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789755093154</t>
+          <t>9789755096445</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı’nın Ardı</t>
+          <t>Kendini Bilmek Yolculuğu ve Ezoterik Bakış</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>18.9</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789755093581</t>
+          <t>9789755093154</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İyi Çocuk, Zor Çocuk</t>
+          <t>Kafdağı’nın Ardı</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>18.9</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789755090825</t>
+          <t>9789755093581</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un İki Yüzü 1980’den 2000’e Değişim</t>
+          <t>İyi Çocuk, Zor Çocuk</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>6.48</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789755095677</t>
+          <t>9789755090825</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Tarihi ve Turistik Noktalar Rehberi</t>
+          <t>İstanbul’un İki Yüzü 1980’den 2000’e Değişim</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>17.59</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789755094632</t>
+          <t>9789755095677</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu (Ciltli)</t>
+          <t>İstanbul Tarihi ve Turistik Noktalar Rehberi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>26.85</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789755093888</t>
+          <t>9789755094632</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İlyada</t>
+          <t>İnsan Vücudu (Ciltli)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>16.67</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789755094502</t>
+          <t>9789755093888</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İmla Kılavuzu (Kırmızı Cilt)</t>
+          <t>İlyada</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>5</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789755092409</t>
+          <t>9789755094502</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Türkçe Sözlük (6 ,7,8. Sınıflar İçin)</t>
+          <t>İlköğretim İmla Kılavuzu (Kırmızı Cilt)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>6.94</v>
+        <v>5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789755092829</t>
+          <t>9789755092409</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Hititler ve Hitit Çağında Anadolu</t>
+          <t>Ortaokul Türkçe Sözlük (6 ,7,8. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>25</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789755090795</t>
+          <t>9789755092829</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Avcısı Gizli Yediler</t>
+          <t>Hititler ve Hitit Çağında Anadolu</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>3.24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789755090399</t>
+          <t>9789755090795</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Güldüren Espriler</t>
+          <t>Hırsız Avcısı Gizli Yediler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>6.02</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789755095806</t>
+          <t>9789755090399</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Gulag</t>
+          <t>Güldüren Espriler</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>55.9</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789755096261</t>
+          <t>9789755095806</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Göz Kitabı</t>
+          <t>Gulag</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>110</v>
+        <v>55.9</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789755092591</t>
+          <t>9789755096261</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Gönül Candaş’ın Mutfağından (Ciltli)</t>
+          <t>Göz Kitabı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>36.11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789755094724</t>
+          <t>9789755092591</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Gonul Candas’ Turkish Table (Ciltli)</t>
+          <t>Gönül Candaş’ın Mutfağından (Ciltli)</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>35.19</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789755095110</t>
+          <t>9789755094724</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Fiziğin F’si</t>
+          <t>Gonul Candas’ Turkish Table (Ciltli)</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>9.26</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789755096711</t>
+          <t>9789755095110</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Exchange Server 2010</t>
+          <t>Fiziğin F’si</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>24.07</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789755096643</t>
+          <t>9789755096711</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Karanlık Yüzü</t>
+          <t>Microsoft Exchange Server 2010</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>23.15</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789755095592</t>
+          <t>9789755096643</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Evde Kolay Masaj</t>
+          <t>Evrenin Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789755095356</t>
+          <t>9789755095592</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Etkili Sunu Tasarımı</t>
+          <t>Evde Kolay Masaj</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789755097466</t>
+          <t>9789755095356</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Etkili Sunu Tasarımı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789755099811</t>
+          <t>9789755097466</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Bahçedeki Fil</t>
+          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>170</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789755099095</t>
+          <t>9789755099811</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Francine Poulet ve Hayalet Rakun</t>
+          <t>Bahçedeki Fil</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>80</v>
+        <v>170</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789755093635</t>
+          <t>9789755099095</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Özgüven - Kaygılı Çocuğa Yardım</t>
+          <t>Francine Poulet ve Hayalet Rakun</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789755095868</t>
+          <t>9789755093635</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Kolay Yoldan Microsoft Office 2007</t>
+          <t>Çocukta Özgüven - Kaygılı Çocuğa Yardım</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>25.93</v>
+        <v>190</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789755093406</t>
+          <t>9789755095868</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Hititler Bilinmeyen Bir Dünya İmparatorluğu</t>
+          <t>Yeni Başlayanlar İçin Kolay Yoldan Microsoft Office 2007</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>83</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789755095837</t>
+          <t>9789755093406</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sinir Yolu Terapisi, Adım Adım Tepki Kontrolü</t>
+          <t>Hititler Bilinmeyen Bir Dünya İmparatorluğu</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>12.96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789755096681</t>
+          <t>9789755095837</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Vajinismus</t>
+          <t>Sinir Yolu Terapisi, Adım Adım Tepki Kontrolü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>14.9</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786057921840</t>
+          <t>9789755096681</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Solfej 1</t>
+          <t>Vajinismus</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>330</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789755098906</t>
+          <t>9786057921840</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Yeni Başlayanlar İçin Solfej 1</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>140</v>
+        <v>330</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789755090511</t>
+          <t>9789755098906</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Sözlük</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>550</v>
+        <v>140</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057921185</t>
+          <t>9789755090511</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Retina ve Koroidea Hastalıklarında OCT Anjiyografi</t>
+          <t>Öz Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>40</v>
+        <v>550</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789755096971</t>
+          <t>9786057921185</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office Professional 2010</t>
+          <t>Retina ve Koroidea Hastalıklarında OCT Anjiyografi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>50.93</v>
+        <v>40</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789755093192</t>
+          <t>9789755096971</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Bilmeceleri</t>
+          <t>Adım Adım Microsoft Office Professional 2010</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>150</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789755095523</t>
+          <t>9789755093192</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar : Özel Prestij Baskı</t>
+          <t>Çocuk Bilmeceleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>36.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789755096186</t>
+          <t>9789755095523</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office SharePoint Designer 2007</t>
+          <t>Aforizmalar : Özel Prestij Baskı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>26.9</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789755096179</t>
+          <t>9789755096186</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Dinsel Paradigma ve Evrensel Gerçek</t>
+          <t>Adım Adım Microsoft Office SharePoint Designer 2007</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>280</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789755093642</t>
+          <t>9789755096179</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Org Eğitimi ve Popüler Müzikler</t>
+          <t>Dinsel Paradigma ve Evrensel Gerçek</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789755099231</t>
+          <t>9789755093642</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Gitar ve Piyano İçin Türkçe ve Yabancı Şarkılar</t>
+          <t>Elektronik Org Eğitimi ve Popüler Müzikler</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>330</v>
+        <v>470</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789755097046</t>
+          <t>9789755099231</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Gitar ve Piyano İçin Türkçe ve Yabancı Şarkılar</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786057921857</t>
+          <t>9789755097046</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Piyano Öğretimi</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>530</v>
+        <v>60</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789755099880</t>
+          <t>9786057921857</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Alice Aynanın İçinden</t>
+          <t>Renklerle Piyano Öğretimi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>60</v>
+        <v>530</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057921864</t>
+          <t>9789755099880</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Maceraları</t>
+          <t>Alice Aynanın İçinden</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057921833</t>
+          <t>9786057921864</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Avrupa ve Azerbaycan Bestecilerinden Piyano Eserleri ve Teknik Alıştırmalar</t>
+          <t>Sherlock Holmes’un Maceraları</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>260</v>
+        <v>60</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789755098746</t>
+          <t>9786057921833</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Maddenin 4. Hali: Plazma</t>
+          <t>Avrupa ve Azerbaycan Bestecilerinden Piyano Eserleri ve Teknik Alıştırmalar</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057921796</t>
+          <t>9789755098746</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Altın Volkanı</t>
+          <t>Maddenin 4. Hali: Plazma</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057921758</t>
+          <t>9786057921796</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Beatryce’in Sırrı</t>
+          <t>Altın Volkanı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>275</v>
+        <v>60</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057921765</t>
+          <t>9786057921758</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kim</t>
+          <t>Beatryce’in Sırrı</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057921741</t>
+          <t>9786057921765</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Doktor Ox’un Deneyi</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057921826</t>
+          <t>9786057921741</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Piyano Çalıyorum</t>
+          <t>Doktor Ox’un Deneyi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>270</v>
+        <v>60</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057921734</t>
+          <t>9786057921826</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Adam</t>
+          <t>Piyano Çalıyorum</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>60</v>
+        <v>270</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057921772</t>
+          <t>9786057921734</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Hayat Şarkılarla Güzel: Müzik Öğretimi İçin 626 Şarkı</t>
+          <t>Görünmez Adam</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>1150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057921789</t>
+          <t>9786057921772</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Yönetimi</t>
+          <t>Hayat Şarkılarla Güzel: Müzik Öğretimi İçin 626 Şarkı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>450</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057921673</t>
+          <t>9786057921789</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Teknoloji Yönetimi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057921635</t>
+          <t>9786057921673</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Dünyalar Savaşı</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057921574</t>
+          <t>9786057921635</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Dünyalar Savaşı</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057921666</t>
+          <t>9786057921574</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türk Millî Marş Devrimi</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>290</v>
+        <v>60</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057921680</t>
+          <t>9786057921666</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Atatürk ve Türk Millî Marş Devrimi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>60</v>
+        <v>290</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786053418344</t>
+          <t>9786057921680</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Li ve Sihirli Resimleri - Dünyadan Öyküler Çin</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786053418306</t>
+          <t>9786053418344</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Lara ve Kayıp Orman - Dünyadan Öyküler Brezilya</t>
+          <t>Li ve Sihirli Resimleri - Dünyadan Öyküler Çin</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786053418313</t>
+          <t>9786053418306</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Krallığı Kurtaran Büyükanne - Dünyadan Öyküler Japonya</t>
+          <t>Lara ve Kayıp Orman - Dünyadan Öyküler Brezilya</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786053418283</t>
+          <t>9786053418313</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Orman - Dünyadan Öyküler Rusya</t>
+          <t>Krallığı Kurtaran Büyükanne - Dünyadan Öyküler Japonya</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786053418337</t>
+          <t>9786053418283</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Bilen Çocuk Şirzad - Dünyadan Öyküler İran</t>
+          <t>Konuşan Orman - Dünyadan Öyküler Rusya</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786053418290</t>
+          <t>9786053418337</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mağara - Dünyadan Öyküler Suriye</t>
+          <t>Her Şeyi Bilen Çocuk Şirzad - Dünyadan Öyküler İran</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786053418269</t>
+          <t>9786053418290</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Buzlar Ülkesinin Devi - Dünyadan Öyküler Finlandiya</t>
+          <t>Gizemli Mağara - Dünyadan Öyküler Suriye</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786053418252</t>
+          <t>9786053418269</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Antilop ve Çocuklar - Dünyadan Öyküler Senegal</t>
+          <t>Buzlar Ülkesinin Devi - Dünyadan Öyküler Finlandiya</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789755090481</t>
+          <t>9786053418252</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dağların Sultanı</t>
+          <t>Antilop ve Çocuklar - Dünyadan Öyküler Senegal</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057921109</t>
+          <t>9789755090481</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Dağların Sultanı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057921086</t>
+          <t>9786057921109</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn'in Serüvenleri</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057921390</t>
+          <t>9786057921086</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist (Gökkuşağı Cep Kitap)</t>
+          <t>Huckleberry Finn'in Serüvenleri</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057921413</t>
+          <t>9786057921390</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler (Gökkuşağı Cep Kitap)</t>
+          <t>Oliver Twist (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057921512</t>
+          <t>9786057921413</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood (Gökkuşağı Cep Kitap)</t>
+          <t>Gümüş Patenler (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057921406</t>
+          <t>9786057921512</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları (Gökkuşağı Cep Kitap)</t>
+          <t>Robin Hood (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057921338</t>
+          <t>9786057921406</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna (Gökkuşağı Cep Kitap)</t>
+          <t>Demiryolu Çocukları (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057921475</t>
+          <t>9786057921338</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer (Gökkuşağı Cep Kitap)</t>
+          <t>Pollyanna (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789755099859</t>
+          <t>9786057921475</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Gönül Candaş’ın Mutfağından</t>
+          <t>Tom Sawyer (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>800</v>
+        <v>60</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789755099668</t>
+          <t>9789755099859</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kurdu</t>
+          <t>Gönül Candaş’ın Mutfağından</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>60</v>
+        <v>800</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789755099989</t>
+          <t>9789755099668</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve Belgelerle Cerrahi Tarihimiz</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>500</v>
+        <v>60</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789755099798</t>
+          <t>9789755099989</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği</t>
+          <t>Bilgi ve Belgelerle Cerrahi Tarihimiz</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789755099736</t>
+          <t>9789755099798</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Michel Strogoff</t>
+          <t>Baskerville’lerin Köpeği</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789755099866</t>
+          <t>9789755099736</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Çevresinde</t>
+          <t>Michel Strogoff</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786057921161</t>
+          <t>9789755099866</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Modernin Saati</t>
+          <t>Ay'ın Çevresinde</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057921116</t>
+          <t>9786057921161</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz</t>
+          <t>Modernin Saati</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789755099453</t>
+          <t>9786057921116</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Marangozun Köpeği Kaştanka</t>
+          <t>Akdeniz</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789755099538</t>
+          <t>9789755099453</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Marangozun Köpeği Kaştanka</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789755099583</t>
+          <t>9789755099538</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Othello</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789755099118</t>
+          <t>9789755099583</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Leroy'un Atı</t>
+          <t>Othello</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789755099606</t>
+          <t>9789755099118</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Büyük Umutlar</t>
+          <t>Leroy'un Atı</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789755099101</t>
+          <t>9789755099606</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Nereye Baby Lincoln</t>
+          <t>Büyük Umutlar</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057921024</t>
+          <t>9789755099101</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bir Eşeğin Anıları</t>
+          <t>Nereye Baby Lincoln</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057921017</t>
+          <t>9786057921024</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Çoban Herkül'ü Yordu!</t>
+          <t>Bir Eşeğin Anıları</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789755098258</t>
+          <t>9786057921017</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Notre-Dame'ın Kamburu</t>
+          <t>Çoban Herkül'ü Yordu!</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789755098166</t>
+          <t>9789755098258</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Notre-Dame'ın Kamburu</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>280</v>
+        <v>60</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789755097954</t>
+          <t>9789755098166</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Kip Kardeşler</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789755097893</t>
+          <t>9789755097954</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Cambazlar</t>
+          <t>Kip Kardeşler</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789755098418</t>
+          <t>9789755097893</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Oğul</t>
+          <t>Gezgin Cambazlar</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>325</v>
+        <v>60</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789755098296</t>
+          <t>9789755098418</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Can’dan İkramlar</t>
+          <t>Oğul</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789755097831</t>
+          <t>9789755098296</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Can’dan İkramlar</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789755090375</t>
+          <t>9789755097831</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789755097824</t>
+          <t>9789755090375</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Robinsonlar Okulu</t>
+          <t>Nasrettin Hoca</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789755097879</t>
+          <t>9789755097824</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Tavizsiz Bir Modernist Mimar: Danyal Tevfik Çiper</t>
+          <t>Robinsonlar Okulu</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789755099149</t>
+          <t>9789755097879</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Cervantes’ten İki Öykü</t>
+          <t>Tavizsiz Bir Modernist Mimar: Danyal Tevfik Çiper</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789755099590</t>
+          <t>9789755099149</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Cervantes’ten İki Öykü</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789755099569</t>
+          <t>9789755099590</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Hamlet</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789755099514</t>
+          <t>9789755099569</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses</t>
+          <t>Hamlet</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789755099576</t>
+          <t>9789755099514</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Küçük Prenses</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789755099491</t>
+          <t>9789755099576</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Kuğu Prenses</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789755099200</t>
+          <t>9789755099491</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Klasik Gitar Kolay Eğitim Metodu</t>
+          <t>Kuğu Prenses</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789755099828</t>
+          <t>9789755099200</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Olly</t>
+          <t>Klasik Gitar Kolay Eğitim Metodu</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>95</v>
+        <v>260</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789755098692</t>
+          <t>9789755099828</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Sevgili Olly</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>170</v>
+        <v>95</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789755099163</t>
+          <t>9789755098692</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Devler Ülkesinde</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789755099842</t>
+          <t>9789755099163</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Tuna Kılavuzu</t>
+          <t>Keloğlan Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789755098937</t>
+          <t>9789755099842</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Tuna Kılavuzu</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789755091051</t>
+          <t>9789755098937</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Haley</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789755098784</t>
+          <t>9789755091051</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Taç</t>
+          <t>Haley</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789755098869</t>
+          <t>9789755098784</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Denizde Bulunan Çocuk</t>
+          <t>Çalınan Taç</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789755099422</t>
+          <t>9789755098869</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Hasırcı Kız</t>
+          <t>Denizde Bulunan Çocuk</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789755099408</t>
+          <t>9789755099422</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işın</t>
+          <t>Hasırcı Kız</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789755099552</t>
+          <t>9789755099408</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaz Gecesi Rüyası</t>
+          <t>Yeşil Işın</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789755098890</t>
+          <t>9789755099552</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Bir Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C349" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789755098944</t>
+          <t>9789755098890</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789755098760</t>
+          <t>9789755098944</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789755098777</t>
+          <t>9789755098760</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C352" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789755099644</t>
+          <t>9789755098777</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Beş Afacanın Kır Maceraları</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789755099354</t>
+          <t>9789755099644</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Bir Yılbaşı Öyküsü</t>
+          <t>Beş Afacanın Kır Maceraları</t>
         </is>
       </c>
       <c r="C354" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789755099316</t>
+          <t>9789755099354</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Kurnaz Tilki</t>
+          <t>Bir Yılbaşı Öyküsü</t>
         </is>
       </c>
       <c r="C355" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789755098982</t>
+          <t>9789755099316</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Kurnaz Tilki</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789755098968</t>
+          <t>9789755098982</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Demir Yolu Çocukları</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C357" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789755098975</t>
+          <t>9789755098968</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Demir Yolu Çocukları</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789755098500</t>
+          <t>9789755098975</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Küçük Deniz Kızı</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789755098609</t>
+          <t>9789755098500</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Küçük Deniz Kızı</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789755098586</t>
+          <t>9789755098609</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin'in Sihirli Lambası</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789755099460</t>
+          <t>9789755098586</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>İşte Öyle Hikayeler</t>
+          <t>Alaaddin'in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789755099750</t>
+          <t>9789755099460</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Gonul Candas' Turkish Home Cooking</t>
+          <t>İşte Öyle Hikayeler</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>800</v>
+        <v>60</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789755099446</t>
+          <t>9789755099750</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Yaşamda Bilinçaltının Yeri</t>
+          <t>Gonul Candas' Turkish Home Cooking</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789755098593</t>
+          <t>9789755099446</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız</t>
+          <t>Yaşamda Bilinçaltının Yeri</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057921529</t>
+          <t>9789755098593</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Piyano Albümü</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789755099002</t>
+          <t>9786057921529</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Hansel ile Gretel</t>
+          <t>Piyano Albümü</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789755099019</t>
+          <t>9789755099002</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Çizmeli Kedi</t>
+          <t>Hansel ile Gretel</t>
         </is>
       </c>
       <c r="C368" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789755099057</t>
+          <t>9789755099019</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kralın Yeni Giysileri</t>
+          <t>Çizmeli Kedi</t>
         </is>
       </c>
       <c r="C369" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789755098548</t>
+          <t>9789755099057</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses</t>
+          <t>Kralın Yeni Giysileri</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789755098517</t>
+          <t>9789755098548</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Güzel ve Çirkin</t>
+          <t>Pamuk Prenses</t>
         </is>
       </c>
       <c r="C371" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789755098524</t>
+          <t>9789755098517</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Rapunzel</t>
+          <t>Güzel ve Çirkin</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789755098159</t>
+          <t>9789755098524</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Orman Çocuğu Mogli</t>
+          <t>Rapunzel</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789755099507</t>
+          <t>9789755098159</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Karlar Kraliçesi</t>
+          <t>Orman Çocuğu Mogli</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789755099613</t>
+          <t>9789755099507</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Karlar Kraliçesi</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789755099125</t>
+          <t>9789755099613</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'dan Seçme Öyküler</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789755099064</t>
+          <t>9789755099125</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Küçük Deniz Kızı</t>
+          <t>Tolstoy'dan Seçme Öyküler</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789755099040</t>
+          <t>9789755099064</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Denizci Sinbad’ın Maceraları</t>
+          <t>Küçük Deniz Kızı</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789755098425</t>
+          <t>9789755099040</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Kız</t>
+          <t>Denizci Sinbad’ın Maceraları</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789755098401</t>
+          <t>9789755098425</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>İlyada ve Odysseia</t>
+          <t>Kimsesiz Kız</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789755098357</t>
+          <t>9789755098401</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Dile Karışılmaz mı?</t>
+          <t>İlyada ve Odysseia</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>310</v>
+        <v>140</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789755098333</t>
+          <t>9789755098357</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Dile Karışılmaz mı?</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>85</v>
+        <v>310</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789755098104</t>
+          <t>9789755098333</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lord</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789755099637</t>
+          <t>9789755098104</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Küçük Lord</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789755099477</t>
+          <t>9789755099637</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin’in Sihirli Lambası</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789755099484</t>
+          <t>9789755099477</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Ezop Masalları</t>
+          <t>Alaaddin’in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789755099545</t>
+          <t>9789755099484</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Taç</t>
+          <t>Ezop Masalları</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789755099521</t>
+          <t>9789755099545</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Çalınan Taç</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789755098883</t>
+          <t>9789755099521</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Uzaylılar Karadeniz’de</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>105</v>
+        <v>140</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789755098876</t>
+          <t>9789755098883</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Uzay Tatili</t>
+          <t>Uzaylılar Karadeniz’de</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789755098340</t>
+          <t>9789755098876</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale</t>
+          <t>Uzay Tatili</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789755098852</t>
+          <t>9789755098340</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Şanssız Cadı</t>
+          <t>Siyah Lale</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789755098821</t>
+          <t>9789755098852</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Güneş, Kumsal ve Deniz</t>
+          <t>Şanssız Cadı</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789755098814</t>
+          <t>9789755098821</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Öyküler</t>
+          <t>Güneş, Kumsal ve Deniz</t>
         </is>
       </c>
       <c r="C394" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789755098845</t>
+          <t>9789755098814</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Sınıfın Cadısı</t>
+          <t>Gizemli Öyküler</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789755098623</t>
+          <t>9789755098845</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Sınıfın Cadısı</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789755098616</t>
+          <t>9789755098623</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sevgisi</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9789755099071</t>
+          <t>9789755098616</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Truva Atı</t>
+          <t>Çocuk Sevgisi</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789755099033</t>
+          <t>9789755099071</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler</t>
+          <t>Truva Atı</t>
         </is>
       </c>
       <c r="C399" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789755098999</t>
+          <t>9789755099033</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C400" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789755099088</t>
+          <t>9789755098999</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Prenses ve Bezelye Tanesi</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9789755098753</t>
+          <t>9789755099088</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Prenses ve Bezelye Tanesi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789755098715</t>
+          <t>9789755098753</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C403" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789755098289</t>
+          <t>9789755098715</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Sözlüğü</t>
+          <t>İnsan Neyle Yaşar</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789755098081</t>
+          <t>9789755098289</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Espri Küpü</t>
+          <t>Edebiyat Sözlüğü</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789755098241</t>
+          <t>9789755098081</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Tarih Notları : Bir Orta Doğu Tarihçisinin Notları</t>
+          <t>Espri Küpü</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789755098913</t>
+          <t>9789755098241</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Tarih Notları : Bir Orta Doğu Tarihçisinin Notları</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9789755098920</t>
+          <t>9789755098913</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C408" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789755099170</t>
+          <t>9789755098920</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Sihirli Dünyada</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789755098654</t>
+          <t>9789755099170</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 1. Kitap</t>
+          <t>Keloğlan Sihirli Dünyada</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>400</v>
+        <v>80</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789755099194</t>
+          <t>9789755098654</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Elektrogitar Metodu</t>
+          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 1. Kitap</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789755098074</t>
+          <t>9789755099194</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Komik Bilmeceler Antolojisi</t>
+          <t>Elektrogitar Metodu</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789755097909</t>
+          <t>9789755098074</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Komik Bilmeceler Antolojisi</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789755098722</t>
+          <t>9789755097909</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Çehov'dan Seçme Öyküler</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789755098678</t>
+          <t>9789755098722</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Çehov'dan Seçme Öyküler</t>
         </is>
       </c>
       <c r="C415" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789755098371</t>
+          <t>9789755098678</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789755098395</t>
+          <t>9789755098371</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Galileo - Gözleri Yıldızlarda Bir Bilim Adamı</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789755098067</t>
+          <t>9789755098395</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Galileo - Gözleri Yıldızlarda Bir Bilim Adamı</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789755098012</t>
+          <t>9789755098067</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Jerry</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C419" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789755098005</t>
+          <t>9789755098012</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sirk Köpeği (Ciltli)</t>
+          <t>Sevgili Jerry</t>
         </is>
       </c>
       <c r="C420" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789755098029</t>
+          <t>9789755098005</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Sirk Köpeği (Ciltli)</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789755098043</t>
+          <t>9789755098029</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Farkındalığı Anlamak Farkındalıklı Yaşamak</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789755099156</t>
+          <t>9789755098043</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Bir Keloğlan Varmış</t>
+          <t>Farkındalığı Anlamak Farkındalıklı Yaşamak</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789755098487</t>
+          <t>9789755099156</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Çocuk</t>
+          <t>Bir Keloğlan Varmış</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789755098364</t>
+          <t>9789755098487</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Ereğli Yokken Armudun Adı Neydi?</t>
+          <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789755098050</t>
+          <t>9789755098364</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Ereğli Yokken Armudun Adı Neydi?</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789755098388</t>
+          <t>9789755098050</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Zamansız</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789755098319</t>
+          <t>9789755098388</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Zamansız</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789755097442</t>
+          <t>9789755098319</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf İngilizce Soru Bankası</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789755096612</t>
+          <t>9789755097442</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>35 Yaşına Kadar Olacağınız 10 Kadın</t>
+          <t>8. Sınıf İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789755097305</t>
+          <t>9789755096612</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2018: Küresel İsyanın Romanı</t>
+          <t>35 Yaşına Kadar Olacağınız 10 Kadın</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789755097152</t>
+          <t>9789755097305</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>12 Adımda Yeni Bir Yaşam</t>
+          <t>2018: Küresel İsyanın Romanı</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>200</v>
+        <v>370</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057921567</t>
+          <t>9789755097152</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz Kaptanlar</t>
+          <t>12 Adımda Yeni Bir Yaşam</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786057921536</t>
+          <t>9786057921567</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Demir Maske</t>
+          <t>Korkusuz Kaptanlar</t>
         </is>
       </c>
       <c r="C434" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789755095134</t>
+          <t>9786057921536</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Özgüven Kazanmak</t>
+          <t>Demir Maske</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789755094496</t>
+          <t>9789755095134</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Özgüven</t>
+          <t>Özgüven Kazanmak</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>380</v>
+        <v>180</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789755097275</t>
+          <t>9789755094496</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Kılavuzu (Ciltli)</t>
+          <t>Özgüven</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789755090504</t>
+          <t>9789755097275</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Kılavuzu</t>
+          <t>Öz Türkçe Kılavuzu (Ciltli)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789755095455</t>
+          <t>9789755090504</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Esprileri</t>
+          <t>Öz Türkçe Kılavuzu</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>110</v>
+        <v>225</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789755094427</t>
+          <t>9789755095455</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu</t>
+          <t>Öğrenci Esprileri</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>470</v>
+        <v>110</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789755090641</t>
+          <t>9789755094427</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Onu Öyle Demezler</t>
+          <t>Ortadoğu</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>110</v>
+        <v>470</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789755096964</t>
+          <t>9789755090641</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Onca Çileden Sonra</t>
+          <t>Onu Öyle Demezler</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789755096834</t>
+          <t>9789755096964</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Onca Çileden Sonra</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789755093550</t>
+          <t>9789755096834</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Okul Fıkraları</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789755093796</t>
+          <t>9789755093550</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Oğlunuzla Konuşmalar</t>
+          <t>Okul Fıkraları</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789755090726</t>
+          <t>9789755093796</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Öğretmeni Kim Öptü?</t>
+          <t>Oğlunuzla Konuşmalar</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789755096292</t>
+          <t>9789755090726</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Odysseia</t>
+          <t>Öğretmeni Kim Öptü?</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789755095622</t>
+          <t>9789755096292</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Nereden Geliyorsun? Kuzeyden</t>
+          <t>Odysseia</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789755094892</t>
+          <t>9789755095622</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Dünya</t>
+          <t>Nereden Geliyorsun? Kuzeyden</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789754292251</t>
+          <t>9789755094892</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Mübadele Konut ve Yerleşimleri</t>
+          <t>Mürekkep Dünya</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789755095691</t>
+          <t>9789754292251</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Mübadele Konut ve Yerleşimleri</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789755096667</t>
+          <t>9789755095691</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuk</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>270</v>
+        <v>60</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789755097756</t>
+          <t>9789755096667</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Monte Cristo Kontu</t>
+          <t>Mutlu Çocuk</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>60</v>
+        <v>270</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789755095547</t>
+          <t>9789755097756</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye’nin Doğuşu</t>
+          <t>Monte Cristo Kontu</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>560</v>
+        <v>60</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789755090993</t>
+          <t>9789755095547</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Mezartaşı Esprileri</t>
+          <t>Modern Türkiye’nin Doğuşu</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>100</v>
+        <v>560</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789755094281</t>
+          <t>9789755090993</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Mesajcı</t>
+          <t>Mezartaşı Esprileri</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789755097336</t>
+          <t>9789755094281</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Mesajcı</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789755095271</t>
+          <t>9789755097336</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Menderes Demokrasi Yıldızı?</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>650</v>
+        <v>60</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789755090467</t>
+          <t>9789755095271</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Ölü Ekmeği</t>
+          <t>Menderes Demokrasi Yıldızı?</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>140</v>
+        <v>650</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789755094243</t>
+          <t>9789755090467</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Maviyi Toplamak</t>
+          <t>Ölü Ekmeği</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789755096476</t>
+          <t>9789755094243</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Mavi Elyazması</t>
+          <t>Maviyi Toplamak</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789755092898</t>
+          <t>9789755096476</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Maral</t>
+          <t>Mavi Elyazması</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>100</v>
+        <v>270</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789755095295</t>
+          <t>9789755092898</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Kötü Köpek</t>
+          <t>Maral</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>270</v>
+        <v>100</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789755094731</t>
+          <t>9789755095295</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Kötü Kedi</t>
+          <t>Kötü Köpek</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789755095301</t>
+          <t>9789755094731</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kötü Bebek</t>
+          <t>Kötü Kedi</t>
         </is>
       </c>
       <c r="C465" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789755099347</t>
+          <t>9789755095301</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Köpek Ansiklopedisi</t>
+          <t>Kötü Bebek</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789755096360</t>
+          <t>9789755099347</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Köpeğiniz İçin 101 Beceri</t>
+          <t>Köpek Ansiklopedisi</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789755096759</t>
+          <t>9789755096360</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz</t>
+          <t>Köpeğiniz İçin 101 Beceri</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057921642</t>
+          <t>9789755096759</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Korkusuz</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>580</v>
+        <v>270</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789755094267</t>
+          <t>9786057921642</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Bükülen Gezegen Zaman Dörtlemesi 3. Kitap</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>240</v>
+        <v>580</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789755096377</t>
+          <t>9789755094267</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Yunus’tan Luther’e Çağrı</t>
+          <t>Zamanı Bükülen Gezegen Zaman Dörtlemesi 3. Kitap</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789755098234</t>
+          <t>9789755096377</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Saymak</t>
+          <t>Yunus’tan Luther’e Çağrı</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789755096919</t>
+          <t>9789755098234</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Yeter Tenimi Acıtmayın</t>
+          <t>Yıldızları Saymak</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789755096162</t>
+          <t>9789755096919</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Yer’in Sesi: Ulus İşhanı’nın Söyledikleri</t>
+          <t>Yeter Tenimi Acıtmayın</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789755092782</t>
+          <t>9789755096162</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Her Gün Yeniden Başlar</t>
+          <t>Yer’in Sesi: Ulus İşhanı’nın Söyledikleri</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789755094922</t>
+          <t>9789755092782</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihimizi Sorgulamak</t>
+          <t>Yaşam Her Gün Yeniden Başlar</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789755094212</t>
+          <t>9789755094922</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Winn-Dixie Sayesinde</t>
+          <t>Yakın Tarihimizi Sorgulamak</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>95</v>
+        <v>260</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789755096551</t>
+          <t>9789755094212</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Willoughby Ailesi</t>
+          <t>Winn-Dixie Sayesinde</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>160</v>
+        <v>95</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789755097039</t>
+          <t>9789755096551</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Ve... Veya... Belki...</t>
+          <t>Willoughby Ailesi</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789755096582</t>
+          <t>9789755097039</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Vadinin Kahramanları</t>
+          <t>Ve... Veya... Belki...</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789755094441</t>
+          <t>9789755096582</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Vadinin Kahramanları</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789755097008</t>
+          <t>9789755094441</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C482" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789755095332</t>
+          <t>9789755097008</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Ustam Eşek Dostum Örümcek</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789755091358</t>
+          <t>9789755095332</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Ucu Ucuna Yaşam Bütün Eserleri 3</t>
+          <t>Ustam Eşek Dostum Örümcek</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>260</v>
+        <v>100</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789755096247</t>
+          <t>9789755091358</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Demokratikleşme Sürecinde Atatürkçülük</t>
+          <t>Ucu Ucuna Yaşam Bütün Eserleri 3</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786057921659</t>
+          <t>9789755096247</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Argo Sözlüğü</t>
+          <t>Türkiye’nin Demokratikleşme Sürecinde Atatürkçülük</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789755097251</t>
+          <t>9786057921659</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Türkçedeki Yabancı Sözcükler Sözlüğü (Ciltli)</t>
+          <t>Türkçenin Argo Sözlüğü</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789755091129</t>
+          <t>9789755097251</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Türkçedeki Yabancı Sözcükler Sözlüğü</t>
+          <t>Türkçedeki Yabancı Sözcükler Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789755097169</t>
+          <t>9789755091129</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük (100.000 Madde) (Ciltli)</t>
+          <t>Türkçedeki Yabancı Sözcükler Sözlüğü</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>3500</v>
+        <v>425</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789755094472</t>
+          <t>9789755097169</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Türk Sevgili</t>
+          <t>Türkçe Sözlük (100.000 Madde) (Ciltli)</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>320</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789755090337</t>
+          <t>9789755094472</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Öyküleri</t>
+          <t>Türk Sevgili</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789755090702</t>
+          <t>9789755090337</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Türk Atasözleri Sözlüğü</t>
+          <t>Türk Halk Öyküleri</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789755094526</t>
+          <t>9789755090702</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Turistik Türkiye Karayolları Haritası</t>
+          <t>Türk Atasözleri Sözlüğü</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789755096742</t>
+          <t>9789755094526</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Turistik Türkiye Karayolları Haritası</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789755097084</t>
+          <t>9789755096742</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Tom Amca’nın Kulübesi</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C495" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789755093086</t>
+          <t>9789755097084</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Troya: Bir Kent ve Mitleri Yeni Keşifler</t>
+          <t>Tom Amca’nın Kulübesi</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>330</v>
+        <v>60</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786057921543</t>
+          <t>9789755093086</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Bir Gençlik Masalı</t>
+          <t>Troya: Bir Kent ve Mitleri Yeni Keşifler</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786057921550</t>
+          <t>9786057921543</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Bir Gençlik Masalı</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789755092478</t>
+          <t>9786057921550</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Emzirmek</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789755096889</t>
+          <t>9789755092478</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Eldora’nın Cenneti</t>
+          <t>Emzirmek</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789755090344</t>
+          <t>9789755096889</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler</t>
+          <t>Eldora’nın Cenneti</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789755097732</t>
+          <t>9789755090344</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Ucundaki Fener</t>
+          <t>Efsaneler</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789755097749</t>
+          <t>9789755097732</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Düğünler İçin Bir Fincan Huzur</t>
+          <t>Dünyanın Ucundaki Fener</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>320</v>
+        <v>60</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789755094168</t>
+          <t>9789755097749</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Düğünler İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>60</v>
+        <v>370</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789755092492</t>
+          <t>9789755094168</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Doğumdan Sonraki Sağlığınız</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789755096421</t>
+          <t>9789755092492</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Devrim</t>
+          <t>Doğumdan Sonraki Sağlığınız</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>505</v>
+        <v>250</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789755098456</t>
+          <t>9789755096421</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Despero’nun Öyküsü</t>
+          <t>Devrim</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>175</v>
+        <v>505</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789755094670</t>
+          <t>9789755098456</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Derin Orman’ın Ötesinde Uç Diyar Maceraları 1. Kitap</t>
+          <t>Despero’nun Öyküsü</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>330</v>
+        <v>175</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789755095486</t>
+          <t>9789755094670</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Deniz Feneri</t>
+          <t>Derin Orman’ın Ötesinde Uç Diyar Maceraları 1. Kitap</t>
         </is>
       </c>
       <c r="C509" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789755096636</t>
+          <t>9789755095486</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları</t>
+          <t>Deniz Feneri</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789755095608</t>
+          <t>9789755096636</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Dekoratif Boyama Temel Kitap</t>
+          <t>Demiryolu Çocukları</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>600</v>
+        <v>60</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789755096902</t>
+          <t>9789755095608</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Dekoratif Boyama Temel Kitap</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>60</v>
+        <v>600</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789755097725</t>
+          <t>9789755096902</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C513" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789755095493</t>
+          <t>9789755097725</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Dalai Lama</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789755099675</t>
+          <t>9789755095493</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Dağların Sultanı</t>
+          <t>Dalai Lama</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789755094335</t>
+          <t>9789755099675</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Çöl Sular Altında Zaman Dörtlemesi 4. Kitap</t>
+          <t>Dağların Sultanı</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9789755093468</t>
+          <t>9789755094335</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Fıkraları</t>
+          <t>Çöl Sular Altında Zaman Dörtlemesi 4. Kitap</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>100</v>
+        <v>270</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789755093222</t>
+          <t>9789755093468</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Arkadaşlık İlişkileri Çocukların Sosyal Hayatını Anlamak</t>
+          <t>Çocuk Fıkraları</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>275</v>
+        <v>120</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789755096001</t>
+          <t>9789755093222</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuz İçin "Keşke!" Demeden</t>
+          <t>Çocuğunuzun Arkadaşlık İlişkileri Çocukların Sosyal Hayatını Anlamak</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789755097268</t>
+          <t>9789755096001</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türkçe Sözlük</t>
+          <t>Çocuğunuz İçin "Keşke!" Demeden</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789755098630</t>
+          <t>9789755097268</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Can’dan Salatalar</t>
+          <t>Çağdaş Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789755097312</t>
+          <t>9789755098630</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Botticelli’nin Sırrı</t>
+          <t>Can’dan Salatalar</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789755098265</t>
+          <t>9789755097312</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş Memleketin Birinde...</t>
+          <t>Botticelli’nin Sırrı</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789755095585</t>
+          <t>9789755098265</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Cilt Sorunlarına Çözümler</t>
+          <t>Bir Varmış Bir Yokmuş Memleketin Birinde...</t>
         </is>
       </c>
       <c r="C524" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789755096674</t>
+          <t>9789755095585</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Bir Çalçene Hikayesi</t>
+          <t>Cilt Sorunlarına Çözümler</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789755094076</t>
+          <t>9789755096674</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Çocuk Yetiştirme</t>
+          <t>Bir Çalçene Hikayesi</t>
         </is>
       </c>
       <c r="C526" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789755094090</t>
+          <t>9789755094076</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bilinçli Çocuk Yetiştirme</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789755090597</t>
+          <t>9789755094090</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Olsun</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>275</v>
+        <v>60</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789755097213</t>
+          <t>9789755090597</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Benliğine Liderlik Etmek</t>
+          <t>Bereketli Olsun</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789755090719</t>
+          <t>9789755097213</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi</t>
+          <t>Benliğine Liderlik Etmek</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789755094519</t>
+          <t>9789755090719</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Beden Zekası</t>
+          <t>Bektaşi</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>320</v>
+        <v>100</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789755096469</t>
+          <t>9789755094519</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Bebekler İçin Acil Yardım Kılavuzu</t>
+          <t>Beden Zekası</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789755092430</t>
+          <t>9789755096469</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Bebek ve Çocukların Uyku Sorunlarına Çözüm</t>
+          <t>Bebekler İçin Acil Yardım Kılavuzu</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789755092485</t>
+          <t>9789755092430</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Bebek ve Çocuklar İçin Sağlıklı Beslenme</t>
+          <t>Bebek ve Çocukların Uyku Sorunlarına Çözüm</t>
         </is>
       </c>
       <c r="C534" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789755094939</t>
+          <t>9789755092485</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Batlamyus’un Kapısı</t>
+          <t>Bebek ve Çocuklar İçin Sağlıklı Beslenme</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>425</v>
+        <v>250</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789755095042</t>
+          <t>9789755094939</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Basit Yoga Teknikleri</t>
+          <t>Batlamyus’un Kapısı</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>200</v>
+        <v>425</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789755097183</t>
+          <t>9789755095042</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Bartimaeus - Süleyman’ın Yüzüğü</t>
+          <t>Basit Yoga Teknikleri</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789755097817</t>
+          <t>9789755097183</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Bartimaeus - Süleyman’ın Yüzüğü</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789755093901</t>
+          <t>9789755097817</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Babil</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789755094434</t>
+          <t>9789755093901</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Babil</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789755091297</t>
+          <t>9789755094434</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Babadat</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>315</v>
+        <v>60</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789755092652</t>
+          <t>9789755091297</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Aztekler</t>
+          <t>Babadat</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>300</v>
+        <v>315</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789755097077</t>
+          <t>9789755092652</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Azalya</t>
+          <t>Aztekler</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789755096858</t>
+          <t>9789755097077</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Az Gören Çocukların Aileleri İçin El Kitabı</t>
+          <t>Azalya</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>150</v>
+        <v>560</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789755095417</t>
+          <t>9789755096858</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Az Gittik, Uz Gittik, Dere Tepe Düz Gittik (Ciltli)</t>
+          <t>Az Gören Çocukların Aileleri İçin El Kitabı</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9789755093765</t>
+          <t>9789755095417</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Ayrılanlar İçin Çocuk Bakımı</t>
+          <t>Az Gittik, Uz Gittik, Dere Tepe Düz Gittik (Ciltli)</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>190</v>
+        <v>260</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789755097060</t>
+          <t>9789755093765</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Ayrılanlar İçin Çocuk Bakımı</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>60</v>
+        <v>190</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789755096803</t>
+          <t>9789755097060</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Evlilik</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789755097206</t>
+          <t>9789755096803</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlar İçin Bir Fincan Huzur</t>
+          <t>Aşk ve Evlilik</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789755090535</t>
+          <t>9789755097206</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Türkçe Sözlük (Ciltli)</t>
+          <t>Arkadaşlar İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>1500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789755095707</t>
+          <t>9789755090535</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Arı Maya</t>
+          <t>Arkadaş Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>60</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789755096346</t>
+          <t>9789755095707</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Anneler ve Oğulları İçin Bir Fincan Huzur</t>
+          <t>Arı Maya</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>320</v>
+        <v>60</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789755096216</t>
+          <t>9789755096346</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Anneler ve Kızları İçin Bir Fincan Huzur</t>
+          <t>Anneler ve Oğulları İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786057921147</t>
+          <t>9789755096216</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Ankara’nın İlk Planı 1924-25 Lörcher Planı</t>
+          <t>Anneler ve Kızları İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>450</v>
+        <v>370</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9789755098272</t>
+          <t>9786057921147</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Söylenceleri</t>
+          <t>Ankara’nın İlk Planı 1924-25 Lörcher Planı</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789755095752</t>
+          <t>9789755098272</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Alice Düşler Ülkesinde</t>
+          <t>Anadolu Söylenceleri</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9789755093826</t>
+          <t>9789755095752</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Alaturka Demokrasi</t>
+          <t>Alice Düşler Ülkesinde</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>430</v>
+        <v>60</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9789755095349</t>
+          <t>9789755093826</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Aklını Kaçıran Dünya</t>
+          <t>Alaturka Demokrasi</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>140</v>
+        <v>430</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789755096599</t>
+          <t>9789755095349</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Anne Adayları İçin Bir Fincan Huzur</t>
+          <t>Aklını Kaçıran Dünya</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>320</v>
+        <v>140</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789755099026</t>
+          <t>9789755096599</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Güzel (Turuncu Dizi - Tel Dikiş Kapak)</t>
+          <t>Anne Adayları İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>120</v>
+        <v>370</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9789755094915</t>
+          <t>9789755099026</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Memleketin Halleri</t>
+          <t>Uyuyan Güzel (Turuncu Dizi - Tel Dikiş Kapak)</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789755096278</t>
+          <t>9789755094915</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Bir Krizin Kısa Hikayesi</t>
+          <t>Memleketin Halleri</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789755098432</t>
+          <t>9789755096278</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare’den Güzel Öyküler</t>
+          <t>Bir Krizin Kısa Hikayesi</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9789755099897</t>
+          <t>9789755098432</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Shakespeare’den Güzel Öyküler</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9789755099958</t>
+          <t>9789755099897</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>İki Sene Okul Tatili</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C565" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9789755099965</t>
+          <t>9789755099958</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Sefiller (Gökkuşağı Cep Kitap)</t>
+          <t>İki Sene Okul Tatili</t>
         </is>
       </c>
       <c r="C566" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786057921031</t>
+          <t>9789755099965</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devrialem (Gökkuşağı Cep Kitap)</t>
+          <t>Sefiller (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C567" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9789755099910</t>
+          <t>9786057921031</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Caludius Bombarnac’ın Maceraları</t>
+          <t>Seksen Günde Devrialem (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C568" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9789755099996</t>
+          <t>9789755099910</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Define Adası - Gökkuşağı Cep Kitap</t>
+          <t>Caludius Bombarnac’ın Maceraları</t>
         </is>
       </c>
       <c r="C569" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789755099903</t>
+          <t>9789755099996</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta - Gökkuşağı Cep Kitap</t>
+          <t>Define Adası - Gökkuşağı Cep Kitap</t>
         </is>
       </c>
       <c r="C570" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789755099927</t>
+          <t>9789755099903</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk - Gökkuşağı Cep Kitap</t>
+          <t>Balonla Beş Hafta - Gökkuşağı Cep Kitap</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9789755091808</t>
+          <t>9789755099927</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Armoni</t>
+          <t>Ay'a Yolculuk - Gökkuşağı Cep Kitap</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>460</v>
+        <v>60</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9789755099873</t>
+          <t>9789755091808</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk (Gökkuşağı Cep Kitap)</t>
+          <t>Armoni</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>60</v>
+        <v>460</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789755091181</t>
+          <t>9789755099873</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Müzisyenler</t>
+          <t>Dünyanın Merkezine Yolculuk (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789755093130</t>
+          <t>9789755091181</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Piyano Albümü</t>
+          <t>Ünlü Müzisyenler</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786057921444</t>
+          <t>9789755093130</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Çevresinde - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Piyano Albümü</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>60</v>
+        <v>420</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786057921482</t>
+          <t>9786057921444</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Heidi - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Ay'ın Çevresinde - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C577" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786057921383</t>
+          <t>9786057921482</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Heidi - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C578" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786057921437</t>
+          <t>9786057921383</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Notre-Dame'in Kamburu - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Siyah İnci - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C579" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786057921468</t>
+          <t>9786057921437</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Notre-Dame'in Kamburu - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C580" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786057921321</t>
+          <t>9786057921468</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Ucundaki Fener - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>İnsan Neyle Yaşar - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C581" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786057921420</t>
+          <t>9786057921321</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Dünyanın Ucundaki Fener - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C582" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786057921062</t>
+          <t>9786057921420</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Dünya</t>
+          <t>Don Kişot - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9789755094410</t>
+          <t>9786057921062</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Tek Bir Bakış Yeter</t>
+          <t>Kayıp Dünya</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>270</v>
+        <v>60</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9789755096070</t>
+          <t>9789755094410</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Takım Elbiseliler ve Üniformalılar</t>
+          <t>Tek Bir Bakış Yeter</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>375</v>
+        <v>270</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9789755095875</t>
+          <t>9789755096070</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Sen De Herkes Gibisin</t>
+          <t>Takım Elbiseliler ve Üniformalılar</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>280</v>
+        <v>375</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9789755096766</t>
+          <t>9789755095875</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Son Şövalye</t>
+          <t>Şimdi Sen De Herkes Gibisin</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9789755096728</t>
+          <t>9789755096766</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Son Şövalye</t>
         </is>
       </c>
       <c r="C588" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9789755097121</t>
+          <t>9789755096728</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Simonetta’nın Bademleri</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>270</v>
+        <v>60</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789755098463</t>
+          <t>9789755097121</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Sihirbazın Fili (Ciltli)</t>
+          <t>Simonetta’nın Bademleri</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789755096629</t>
+          <t>9789755098463</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Sınır Dışı Ekspresi</t>
+          <t>Sihirbazın Fili (Ciltli)</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>375</v>
+        <v>160</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9789755096988</t>
+          <t>9789755096629</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Son Kanıtı Kızım Berivan İçin Mücadelem</t>
+          <t>Sınır Dışı Ekspresi</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>160</v>
+        <v>375</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9789755091280</t>
+          <t>9789755096988</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Sevdam Ürktü Bütün Eserleri 2</t>
+          <t>Sevginin Son Kanıtı Kızım Berivan İçin Mücadelem</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9789755093840</t>
+          <t>9789755091280</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Semerkant Tılsımı Bartimaeus Üçlemesi Birinci Kitap</t>
+          <t>Sevdam Ürktü Bütün Eserleri 2</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>370</v>
+        <v>140</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9789755097787</t>
+          <t>9789755093840</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devrialem</t>
+          <t>Semerkant Tılsımı Bartimaeus Üçlemesi Birinci Kitap</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>60</v>
+        <v>370</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9789755097886</t>
+          <t>9789755097787</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Kişi</t>
+          <t>Seksen Günde Devrialem</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>175</v>
+        <v>60</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9789755097862</t>
+          <t>9789755097886</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Çocuk Adları Sözlüğü</t>
+          <t>Seçilmiş Kişi</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9789755094953</t>
+          <t>9789755097862</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşam İçin Vitaminler ve Mineraller</t>
+          <t>Seçilmiş Çocuk Adları Sözlüğü</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9789755095233</t>
+          <t>9789755094953</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Sağlık ve Zindelik İçin Esneme Hareketleri</t>
+          <t>Sağlıklı Yaşam İçin Vitaminler ve Mineraller</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9789755095653</t>
+          <t>9789755095233</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İçin Yemek</t>
+          <t>Sağlık ve Zindelik İçin Esneme Hareketleri</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9789755094083</t>
+          <t>9789755095653</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Sağlık İçin Yemek</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9789755096957</t>
+          <t>9789755094083</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C602" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786057921239</t>
+          <t>9789755096957</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiye Giriş</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>1200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9789755091136</t>
+          <t>9786057921239</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Temel Bilmeceleri</t>
+          <t>Psikolojiye Giriş</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>110</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9789755096322</t>
+          <t>9789755091136</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Ruh Sağlığı</t>
+          <t>Temel Bilmeceleri</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9789755096896</t>
+          <t>9789755096322</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Pozitif Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9789755095776</t>
+          <t>9789755096896</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C607" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9789755095783</t>
+          <t>9789755095776</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C608" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789755095738</t>
+          <t>9789755095783</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Parmak Kız, Parmak Çocuk</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C609" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9789755099361</t>
+          <t>9789755095738</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>On Yaş Altı Çocuklar İçin Piyano Metodu</t>
+          <t>Parmak Kız, Parmak Çocuk</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>340</v>
+        <v>60</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9789755094106</t>
+          <t>9789755099361</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Müzik Formları</t>
+          <t>On Yaş Altı Çocuklar İçin Piyano Metodu</t>
         </is>
       </c>
       <c r="C611" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786057921208</t>
+          <t>9789755094106</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare’den Öyküler</t>
+          <t>Müzik Formları</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>60</v>
+        <v>340</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9789755095882</t>
+          <t>9786057921208</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Kolay Yollarla Ağrı Tedavisi</t>
+          <t>Shakespeare’den Öyküler</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9789755095240</t>
+          <t>9789755095882</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Derin İlişkiler</t>
+          <t>Kolay Yollarla Ağrı Tedavisi</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9789755094151</t>
+          <t>9789755095240</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Kimsenin Ruhu Duymadan</t>
+          <t>Derin İlişkiler</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>100</v>
+        <v>390</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9789755095189</t>
+          <t>9789755094151</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Kibele’den Pandora’ya Kadının Tarihsel Yenilgisi</t>
+          <t>Kimsenin Ruhu Duymadan</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9789755096872</t>
+          <t>9789755095189</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşler İçin Bir Fincan Huzur</t>
+          <t>Kibele’den Pandora’ya Kadının Tarihsel Yenilgisi</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>320</v>
+        <v>165</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9789755097718</t>
+          <t>9789755096872</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Vaktini Gösteren Saat</t>
+          <t>Kız Kardeşler İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9789755097947</t>
+          <t>9789755097718</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Tetik Nokta Masajı ile Ağrı Tedavisi</t>
+          <t>Kıyamet Vaktini Gösteren Saat</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9789755094663</t>
+          <t>9789755097947</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Kendi Kendine Tetik Nokta Masajı ile Ağrı Tedavisi</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9789755096353</t>
+          <t>9789755094663</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Kebikeç</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9789755097800</t>
+          <t>9789755096353</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Kebikeç</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9789755094205</t>
+          <t>9789755097800</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Kaplanın Çıkışı</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>95</v>
+        <v>60</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9789755094199</t>
+          <t>9789755094205</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Kapıdaki Rüzgar Zaman Dörtlemesi 2. Kitap</t>
+          <t>Kaplanın Çıkışı</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>320</v>
+        <v>95</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9789755096780</t>
+          <t>9789755094199</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman Tanrı’nın Gölgesi</t>
+          <t>Kapıdaki Rüzgar Zaman Dörtlemesi 2. Kitap</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9789755091778</t>
+          <t>9789755096780</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Kanlıdere’nin Kurtları</t>
+          <t>Kanuni Sultan Süleyman Tanrı’nın Gölgesi</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9789755095813</t>
+          <t>9789755091778</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar İçin Bir Fincan Huzur</t>
+          <t>Kanlıdere’nin Kurtları</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9789755092997</t>
+          <t>9789755095813</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sağlığı (Ciltli)</t>
+          <t>Kadınlar İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>800</v>
+        <v>370</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789755096926</t>
+          <t>9789755092997</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Kadın Bedenini Soyarsa</t>
+          <t>Kadın Sağlığı (Ciltli)</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>270</v>
+        <v>800</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789755092966</t>
+          <t>9789755096926</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Kadeş Galibi: Hitit Yazılarından Kurgulanmıştır</t>
+          <t>Kadın Bedenini Soyarsa</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789755093574</t>
+          <t>9789755092966</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>İz Üstünde</t>
+          <t>Kadeş Galibi: Hitit Yazılarından Kurgulanmıştır</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789755096650</t>
+          <t>9789755093574</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>İki Sene Okul Tatili</t>
+          <t>İz Üstünde</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789755095981</t>
+          <t>9789755096650</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>İhanete Uğramış Ayaklanma</t>
+          <t>İki Sene Okul Tatili</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>190</v>
+        <v>60</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9789755096490</t>
+          <t>9789755095981</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Hiçkimse’nin Ülkeleri</t>
+          <t>İhanete Uğramış Ayaklanma</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789755096117</t>
+          <t>9789755096490</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Kolay Uygulanabilir İpuçları ile Güzellik Sırları</t>
+          <t>Hiçkimse’nin Ülkeleri</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789755096605</t>
+          <t>9789755096117</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Vampir</t>
+          <t>Kolay Uygulanabilir İpuçları ile Güzellik Sırları</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9789755096049</t>
+          <t>9789755096605</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Einstein</t>
+          <t>Her Yönüyle Vampir</t>
         </is>
       </c>
       <c r="C637" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9789755096841</t>
+          <t>9789755096049</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Dijital Fotoğrafçılık</t>
+          <t>Her Yönüyle Einstein</t>
         </is>
       </c>
       <c r="C638" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9789755097329</t>
+          <t>9789755096841</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Her Yönüyle Dijital Fotoğrafçılık</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>60</v>
+        <v>420</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9789755095028</t>
+          <t>9789755097329</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Tedavisinde Alternatif Çözümler</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9789755096735</t>
+          <t>9789755095028</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Hastalık Tedavisinde Alternatif Çözümler</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9789755095745</t>
+          <t>9789755096735</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Güliver Küçük İnsanlar Ülkesinde</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C642" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9789755090818</t>
+          <t>9789755095745</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Güldüren Saçmalar</t>
+          <t>Güliver Küçük İnsanlar Ülkesinde</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>110</v>
+        <v>60</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9789755093741</t>
+          <t>9789755090818</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Ateş</t>
+          <t>Güldüren Saçmalar</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9789755094380</t>
+          <t>9789755093741</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Golem Gözü</t>
+          <t>Gömülü Ateş</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9789755097299</t>
+          <t>9789755094380</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Golem Gözü</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789755093093</t>
+          <t>9789755097299</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Fil Bilmeceleri</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9789755094885</t>
+          <t>9789755093093</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Avcısı Uç Diyar Maceraları 2. Kitap</t>
+          <t>Fil Bilmeceleri</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>310</v>
+        <v>120</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789755095820</t>
+          <t>9789755094885</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Portalı</t>
+          <t>Fırtına Avcısı Uç Diyar Maceraları 2. Kitap</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9789755096063</t>
+          <t>9789755095820</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Fabrika'da Barınmak</t>
+          <t>Felsefe Portalı</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789755095714</t>
+          <t>9789755096063</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Ezop Masalları</t>
+          <t>Fabrika'da Barınmak</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789755095561</t>
+          <t>9789755095714</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Evren ve Yaratılış</t>
+          <t>Ezop Masalları</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9789755097022</t>
+          <t>9789755095561</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Evet... Ama... Sanki...</t>
+          <t>Evren ve Yaratılış</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9789755096124</t>
+          <t>9789755097022</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Evde Şifalı Bitkilerle Tedavi</t>
+          <t>Evet... Ama... Sanki...</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9789755097053</t>
+          <t>9789755096124</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada</t>
+          <t>Evde Şifalı Bitkilerle Tedavi</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9789755094403</t>
+          <t>9789755097053</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789755099941</t>
+          <t>9789755094403</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş (Gökkuşağı Cep Kitap)</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786057921192</t>
+          <t>9789755099941</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kemancı</t>
+          <t>Beyaz Diş (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C658" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786057921048</t>
+          <t>9786057921192</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Çocuk</t>
+          <t>Küçük Kemancı</t>
         </is>
       </c>
       <c r="C659" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786057921345</t>
+          <t>9786057921048</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Yıldız Çocuk</t>
         </is>
       </c>
       <c r="C660" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786057921369</t>
+          <t>9786057921345</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C661" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786057921505</t>
+          <t>9786057921369</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C662" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786057921376</t>
+          <t>9786057921505</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C663" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786057921499</t>
+          <t>9786057921376</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C664" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786057921451</t>
+          <t>9786057921499</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C665" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786057921352</t>
+          <t>9786057921451</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C666" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786057921253</t>
+          <t>9786057921352</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Söğütlükte Rüzgar</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C667" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786057921215</t>
+          <t>9786057921253</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Kaçırılan Çocuk</t>
+          <t>Söğütlükte Rüzgar</t>
         </is>
       </c>
       <c r="C668" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786057921222</t>
+          <t>9786057921215</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Sophie'nin Başına Gelenler</t>
+          <t>Kaçırılan Çocuk</t>
         </is>
       </c>
       <c r="C669" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9789755099132</t>
+          <t>9786057921222</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Sophie'nin Başına Gelenler</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9789755099972</t>
+          <t>9789755099132</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9789755099934</t>
+          <t>9789755099972</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C672" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786057921178</t>
+          <t>9789755099934</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Hakimi</t>
+          <t>Küçük Prenses</t>
         </is>
       </c>
       <c r="C673" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786057921154</t>
+          <t>9786057921178</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Dünyanın Hakimi</t>
         </is>
       </c>
       <c r="C674" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786057921000</t>
+          <t>9786057921154</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>275</v>
+        <v>60</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786057921697</t>
+          <t>9786057921000</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Piyano Metodu</t>
+          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786052000038</t>
+          <t>9786057921697</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Müzik Eğitimi</t>
+          <t>Yetişkinler İçin Piyano Metodu</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>950</v>
+        <v>240</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9789755099729</t>
+          <t>9786052000038</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Şarkılarla Org Metodu</t>
+          <t>Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9789755099804</t>
+          <t>9789755099729</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Müzik ve Keman Eğitimi</t>
+          <t>Unutulmayan Şarkılarla Org Metodu</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9789755098180</t>
+          <t>9789755099804</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Gitar Metodu</t>
+          <t>Renklerle Müzik ve Keman Eğitimi</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>970</v>
+        <v>550</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9789755099224</t>
+          <t>9789755098180</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Rock Şarkıları Repertuarı</t>
+          <t>Gitar Metodu</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>360</v>
+        <v>970</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9789755099743</t>
+          <t>9789755099224</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Piyano Sonatinleri</t>
+          <t>Rock Şarkıları Repertuarı</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9789755099781</t>
+          <t>9789755099743</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Gitar</t>
+          <t>En Güzel Piyano Sonatinleri</t>
         </is>
       </c>
       <c r="C683" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9789755099712</t>
+          <t>9789755099781</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Piyano Klasikleri 2.Kitap</t>
+          <t>Yeni Başlayanlar İçin Gitar</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9789755099439</t>
+          <t>9789755099712</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Koro Şarkıları ve Türküleri</t>
+          <t>Piyano Klasikleri 2.Kitap</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9789755099217</t>
+          <t>9789755099439</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Pop Gitar Repertuarı</t>
+          <t>Koro Şarkıları ve Türküleri</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>570</v>
+        <v>390</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9789755098708</t>
+          <t>9789755099217</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Köy Enstitülerinde Müzik Eğitimi</t>
+          <t>Pop Gitar Repertuarı</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>950</v>
+        <v>570</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9789755099248</t>
+          <t>9789755098708</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Gitar Metodu</t>
+          <t>Atatürk ve Köy Enstitülerinde Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9789755099330</t>
+          <t>9789755099248</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Piyano: En İyi Dostum O</t>
+          <t>Çocuklar İçin Gitar Metodu</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>460</v>
+        <v>450</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9789755099262</t>
+          <t>9789755099330</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Soloları: Türkü</t>
+          <t>Piyano: En İyi Dostum O</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>180</v>
+        <v>460</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9789755099255</t>
+          <t>9789755099262</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Soloları: Türkçe Pop</t>
+          <t>Şarkı Soloları: Türkü</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786057921314</t>
+          <t>9789755099255</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yaşlar İçin Piyano Metodu</t>
+          <t>Şarkı Soloları: Türkçe Pop</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>380</v>
+        <v>230</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9789755098098</t>
+          <t>9786057921314</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Geleceğe Makamsal Türk Müziği</t>
+          <t>Küçük Yaşlar İçin Piyano Metodu</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>720</v>
+        <v>380</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9789755097992</t>
+          <t>9789755098098</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Makamsal Dikte ve Solfej</t>
+          <t>Gelenekten Geleceğe Makamsal Türk Müziği</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>570</v>
+        <v>720</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9789755094717</t>
+          <t>9789755097992</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt 2 Problem Çözümleri</t>
+          <t>Makamsal Dikte ve Solfej</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>800</v>
+        <v>570</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9789755094564</t>
+          <t>9789755094717</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt 1 Problem Çözümleri</t>
+          <t>Temel Fizik Cilt 2 Problem Çözümleri</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9789755090580</t>
+          <t>9789755094564</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Psikolojisi</t>
+          <t>Temel Fizik Cilt 1 Problem Çözümleri</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786057921246</t>
+          <t>9789755090580</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerine Giriş</t>
+          <t>Eğitim Psikolojisi</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9789755097220</t>
+          <t>9786057921246</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Pofuduk Tavşanla Ritm Alfabesini Öğreniyorum (Ciltli)</t>
+          <t>Eğitim Bilimlerine Giriş</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9789755098685</t>
+          <t>9789755097220</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Piyano Metodu</t>
+          <t>Pofuduk Tavşanla Ritm Alfabesini Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>370</v>
+        <v>330</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9789755096810</t>
+          <t>9789755098685</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Gitar</t>
+          <t>Piyano Metodu</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>600</v>
+        <v>370</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9789755094878</t>
+          <t>9789755096810</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Flamenko Gitar Metodu</t>
+          <t>Her Yönüyle Gitar</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9789755090245</t>
+          <t>9789755094878</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Fiziğin Temelleri Mekanik Problem Çözümleri 1.1</t>
+          <t>Flamenko Gitar Metodu</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>750</v>
+        <v>220</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
+          <t>9789755090245</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>Fiziğin Temelleri Mekanik Problem Çözümleri 1.1</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
           <t>9789755090221</t>
         </is>
       </c>
-      <c r="B704" s="1" t="inlineStr">
+      <c r="B705" s="1" t="inlineStr">
         <is>
           <t>Blokflüt ile Müzik Eğitimi</t>
         </is>
       </c>
-      <c r="C704" s="1">
+      <c r="C705" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>