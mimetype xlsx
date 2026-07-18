--- v3 (2026-05-13)
+++ v4 (2026-07-18)
@@ -85,10600 +85,10630 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789755097985</t>
+          <t>9786057921956</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yazı - İnkılap Rüzgarında Bir Aşk Hikayesi</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057921901</t>
+          <t>9786258968002</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İleri Müzik Çalışmaları için Solfej 2</t>
+          <t>Fuat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057921932</t>
+          <t>9789755097985</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 2. Kitap</t>
+          <t>Yazı - İnkılap Rüzgarında Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057921895</t>
+          <t>9786057921901</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Müziksel Yazma Eğitimi ve Ezgi Bankası</t>
+          <t>İleri Müzik Çalışmaları için Solfej 2</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057921703</t>
+          <t>9786057921932</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme Sorunu Olan Çocukların Aileleri İçin El Kitabı</t>
+          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 2. Kitap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789755099620</t>
+          <t>9786057921895</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gurur ve Önyargı</t>
+          <t>Müziksel Yazma Eğitimi ve Ezgi Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789755094588</t>
+          <t>9786057921703</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ankara Şehir Planı</t>
+          <t>Öğrenme Sorunu Olan Çocukların Aileleri İçin El Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789755098197</t>
+          <t>9789755099620</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Fizik Konu Özetli Soru Bankası Mavi Kitap</t>
+          <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789755098449</t>
+          <t>9789755094588</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
+          <t>Ankara Şehir Planı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789755098173</t>
+          <t>9789755098197</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Disleksi ile Başa Çıkmak için 100 Pratik Öneri</t>
+          <t>10. Sınıf Fizik Konu Özetli Soru Bankası Mavi Kitap</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789755098203</t>
+          <t>9789755098449</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Matematik Konu Özetli Soru Bankası - Mavi Kitap</t>
+          <t>11. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789755097855</t>
+          <t>9789755098173</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik Konu Özetli Soru Bankası Mavi Kitap</t>
+          <t>Disleksi ile Başa Çıkmak için 100 Pratik Öneri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789755099279</t>
+          <t>9789755098203</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>TEOG Konu Özetli 8. Sınıf Matematik -  Rengarenk Soru Bankası</t>
+          <t>10. Sınıf Matematik Konu Özetli Soru Bankası - Mavi Kitap</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789755098128</t>
+          <t>9789755097855</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Türkçe Sözlük</t>
+          <t>9. Sınıf Matematik Konu Özetli Soru Bankası Mavi Kitap</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789755098111</t>
+          <t>9789755099279</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Türkçe Sözlük</t>
+          <t>TEOG Konu Özetli 8. Sınıf Matematik -  Rengarenk Soru Bankası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789755098135</t>
+          <t>9789755098128</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yaşar Kemal Sözlüğü</t>
+          <t>Ortaokul Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789755098470</t>
+          <t>9789755098111</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük</t>
+          <t>İlkokul Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789755097435</t>
+          <t>9789755098135</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Türkçe Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Yaşar Kemal Sözlüğü</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789755097664</t>
+          <t>9789755098470</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Mantık</t>
+          <t>Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789755092775</t>
+          <t>9789755097435</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
+          <t>8. Sınıf Türkçe Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789755097428</t>
+          <t>9789755097664</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Konu Anlatımlı Türkçe 7. Sınıf</t>
+          <t>12. Sınıf Mantık</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789755090665</t>
+          <t>9789755092775</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Deyimler Sözlüğü</t>
+          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>550</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789755095226</t>
+          <t>9789755097428</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Deneyimler Atlası</t>
+          <t>Konu Anlatımlı Türkçe 7. Sınıf</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789755097343</t>
+          <t>9789755090665</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Tarih Soru Bankası</t>
+          <t>Türkçe Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057921628</t>
+          <t>9789755095226</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Yönetimi</t>
+          <t>Deneyimler Atlası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789755095264</t>
+          <t>9789755097343</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Oynayarak Eğlenerek Müzik Dilini Öğreniyoruz</t>
+          <t>9. Sınıf Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>420</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789755098142</t>
+          <t>9786057921628</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Müzik Eğitimi</t>
+          <t>Sınıf Yönetimi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789755094861</t>
+          <t>9789755095264</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İzmir Şehir Planı</t>
+          <t>Oynayarak Eğlenerek Müzik Dilini Öğreniyoruz</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>675</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789755094465</t>
+          <t>9789755098142</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şehir Planı</t>
+          <t>Renklerle Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789755093864</t>
+          <t>9789755094861</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İlkokul ve Ortaokul İçin Atasözleri ve Deyimler Sözlüğü</t>
+          <t>İzmir Şehir Planı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789755097145</t>
+          <t>9789755094465</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Türkçe Sözlük (6.7. ve 8. Sınıflar İçin) (Ciltli)</t>
+          <t>İstanbul Şehir Planı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789755090252</t>
+          <t>9789755093864</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Fiziğin Temelleri Elektrik Problem Çözümleri 2</t>
+          <t>İlkokul ve Ortaokul İçin Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789755097626</t>
+          <t>9789755097145</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Felsefe Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Ortaokul Türkçe Sözlük (6.7. ve 8. Sınıflar İçin) (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789755097558</t>
+          <t>9789755090252</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Coğrafya Konu Anlatımlı</t>
+          <t>Fiziğin Temelleri Elektrik Problem Çözümleri 2</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>675</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789755097282</t>
+          <t>9789755097626</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Argo Sözlüğü (Ciltli)</t>
+          <t>11. Sınıf Felsefe Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789755095769</t>
+          <t>9789755097558</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Yönetimi</t>
+          <t>11. Sınıf Coğrafya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789755099187</t>
+          <t>9789755097282</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Gazetecinin Yolculuk Notları</t>
+          <t>Türkçenin Argo Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052000052</t>
+          <t>9789755095769</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Düşünceleri Yöneterek Kendi Kendine Terapi</t>
+          <t>Sınıf Yönetimi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052000021</t>
+          <t>9789755099187</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu 1</t>
+          <t>Bir Gazetecinin Yolculuk Notları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789755097848</t>
+          <t>9786052000052</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
+          <t>Düşünceleri Yöneterek Kendi Kendine Terapi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789755098555</t>
+          <t>9786052000021</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu 1</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789755098579</t>
+          <t>9789755097848</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>9. Sınıf Matematik Rengarenk Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789755098531</t>
+          <t>9789755098555</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789755098494</t>
+          <t>9789755098579</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Güzel (Mavi Seri)</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789755098562</t>
+          <t>9789755098531</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789755098807</t>
+          <t>9789755098494</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Ay Işığı</t>
+          <t>Uyuyan Güzel (Mavi Seri)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789755098951</t>
+          <t>9789755098562</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789755098227</t>
+          <t>9789755098807</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Fizik Konu Özetli Soru Bankası - Mavi Kitap</t>
+          <t>Sihirli Ay Işığı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789755097572</t>
+          <t>9789755098951</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik Soru Bankası</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>25.46</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789755097541</t>
+          <t>9789755098227</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>9. Sınıf Fizik Konu Özetli Soru Bankası - Mavi Kitap</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>25.46</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789755097503</t>
+          <t>9789755097572</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>9. Sınıf Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789755097671</t>
+          <t>9789755097541</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Sosyal Bilgiler Konu Anlatımlı</t>
+          <t>9. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>27.78</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789755097534</t>
+          <t>9789755097503</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf İngilizce Soru Bankası</t>
+          <t>8. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789755097459</t>
+          <t>9789755097671</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>7. Sınıf Sosyal Bilgiler Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789755097688</t>
+          <t>9789755097534</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Kimya</t>
+          <t>6. Sınıf İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789755097619</t>
+          <t>9789755097459</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>6. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>27.78</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789755097633</t>
+          <t>9789755097688</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Coğrafya Konu Anlatımlı</t>
+          <t>12. Sınıf Kimya</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789755097640</t>
+          <t>9789755097619</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Matematik</t>
+          <t>12. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>26.85</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789755097497</t>
+          <t>9789755097633</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Kimya Konu Anlatımlı</t>
+          <t>12. Sınıf Coğrafya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>17.59</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789755097701</t>
+          <t>9789755097640</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Sosyoloji - Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>9. Sınıf Matematik</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789755097763</t>
+          <t>9789755097497</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>12. Sınıf Matematik Konu Anlatımlı</t>
+          <t>9. Sınıf Kimya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>37.04</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789755094175</t>
+          <t>9789755097701</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin 55 Altın Kuralı</t>
+          <t>12. Sınıf Sosyoloji - Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>6.02</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789755090092</t>
+          <t>9789755097763</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Music Education with The Recorder</t>
+          <t>12. Sınıf Matematik Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>6.94</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789755096865</t>
+          <t>9789755094175</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mısır ve Mısırlılar</t>
+          <t>Öğretmenin 55 Altın Kuralı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>32.5</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789755092973</t>
+          <t>9789755090092</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mayalar</t>
+          <t>Music Education with The Recorder</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>32.5</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789755094311</t>
+          <t>9789755096865</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Koro Şarkıları ve Türküleri Okul Koroları İçin</t>
+          <t>Mısır ve Mısırlılar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>11.11</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789755097411</t>
+          <t>9789755092973</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Coğrafya Konu Anlatımlı</t>
+          <t>Mayalar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789755095196</t>
+          <t>9789755094311</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zor Vatan</t>
+          <t>Koro Şarkıları ve Türküleri Okul Koroları İçin</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789755094298</t>
+          <t>9789755097411</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Denizleri’nin Dip Balıkları Atlası (Ciltli)</t>
+          <t>9. Sınıf Coğrafya Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789755097404</t>
+          <t>9789755095196</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Konu Anlatımlı Türkçe 6. Sınıf</t>
+          <t>Zor Vatan</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789755095684</t>
+          <t>9789755094298</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Endüstrileşme Sürecinde Bilgi Birikiminin Öyküsü</t>
+          <t>Türkiye Denizleri’nin Dip Balıkları Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789755095899</t>
+          <t>9789755097404</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Eller ve Ayaklar İçin Refleksoloji</t>
+          <t>Konu Anlatımlı Türkçe 6. Sınıf</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789755099293</t>
+          <t>9789755095684</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Süvarisi</t>
+          <t>Endüstrileşme Sürecinde Bilgi Birikiminin Öyküsü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789755097107</t>
+          <t>9789755095899</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Her Yönüyle Çevre Kitabı</t>
+          <t>Eller ve Ayaklar İçin Refleksoloji</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789755094854</t>
+          <t>9789755099293</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 6. Sınıf</t>
+          <t>Ejderha Süvarisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>6.76</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789755094847</t>
+          <t>9789755097107</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 5. Sınıf</t>
+          <t>Çocuklar İçin Her Yönüyle Çevre Kitabı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>6.76</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789755094830</t>
+          <t>9789755094854</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 4. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 6. Sınıf</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>6.76</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789755094823</t>
+          <t>9789755094847</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 3. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 5. Sınıf</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>6.76</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789755094816</t>
+          <t>9789755094830</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 2. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 4. Sınıf</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>6.02</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789755094809</t>
+          <t>9789755094823</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Pratik Matematik 1. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 3. Sınıf</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>6.02</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789755094786</t>
+          <t>9789755094816</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 6. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 2. Sınıf</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>3.7</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789755094779</t>
+          <t>9789755094809</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 5. Sınıf</t>
+          <t>Arkadaş Pratik Matematik 1. Sınıf</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>3.7</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789755094762</t>
+          <t>9789755094786</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 4. Sınıf</t>
+          <t>Arkadaş Eğlenceli Matematik 6. Sınıf</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789755094755</t>
+          <t>9789755094779</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 3. Sınıf</t>
+          <t>Arkadaş Eğlenceli Matematik 5. Sınıf</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789755094748</t>
+          <t>9789755094762</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Eğlenceli Matematik 2. Sınıf</t>
+          <t>Arkadaş Eğlenceli Matematik 4. Sınıf</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789755096018</t>
+          <t>9789755094755</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif’in Türk Şiirindeki Yeri Üzerine Bir Deneme</t>
+          <t>Arkadaş Eğlenceli Matematik 3. Sınıf</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>6.48</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789755096285</t>
+          <t>9789755094748</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sümer ve Sümerler</t>
+          <t>Arkadaş Eğlenceli Matematik 2. Sınıf</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>110</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789755096438</t>
+          <t>9789755096018</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Son Şövalye (Orjinal Metin)</t>
+          <t>Ahmed Arif’in Türk Şiirindeki Yeri Üzerine Bir Deneme</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789755090474</t>
+          <t>9789755096285</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Müzik Temel Eğitim Okulları için Müzik Dağarı</t>
+          <t>Sümer ve Sümerler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>5.56</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789755096315</t>
+          <t>9789755096438</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kapital’i Anlamak</t>
+          <t>Son Şövalye (Orjinal Metin)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789755095219</t>
+          <t>9789755090474</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Sözlüğü</t>
+          <t>Sevgili Müzik Temel Eğitim Okulları için Müzik Dağarı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789755092669</t>
+          <t>9789755096315</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Türkçe Sözlük (1,2,3,4,5. Sınıflar İçin)</t>
+          <t>Kapital’i Anlamak</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>6.94</v>
+        <v>225</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789755097138</t>
+          <t>9789755095219</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Türkçe Sözlük (1, 2, 3, 4, 5. Sınıflar İçin) (Ciltli)</t>
+          <t>İnsan Hakları Sözlüğü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>23.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789755094342</t>
+          <t>9789755092669</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Yoga</t>
+          <t>İlköğretim Türkçe Sözlük (1,2,3,4,5. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>370</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789755096209</t>
+          <t>9789755097138</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Şarap</t>
+          <t>İlköğretim Türkçe Sözlük (1, 2, 3, 4, 5. Sınıflar İçin) (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>360</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789755096230</t>
+          <t>9789755094342</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Satranç</t>
+          <t>Her Yönüyle Yoga</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789755096025</t>
+          <t>9789755096209</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Roman Yazımı</t>
+          <t>Her Yönüyle Şarap</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789755095974</t>
+          <t>9789755096230</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Pilates</t>
+          <t>Her Yönüyle Satranç</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789755094359</t>
+          <t>9789755096025</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Köpek Eğitimi</t>
+          <t>Her Yönüyle Roman Yazımı</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789755099309</t>
+          <t>9789755095974</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hırsızlar Kralı</t>
+          <t>Her Yönüyle Pilates</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789755094649</t>
+          <t>9789755094359</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Diyet Kilo Vermenin Hızlı ve Kolay Yolları</t>
+          <t>Her Yönüyle Köpek Eğitimi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789755097695</t>
+          <t>9789755099309</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Hırsızlar Kralı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>20.37</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789755097657</t>
+          <t>9789755094649</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>11. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Her Yönüyle Diyet Kilo Vermenin Hızlı ve Kolay Yolları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>25.46</v>
+        <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789755097596</t>
+          <t>9789755097695</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>11. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789755097770</t>
+          <t>9789755097657</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>11. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>21.3</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789755097602</t>
+          <t>9789755097596</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Coğrafya Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>10. Sınıf Kimya Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789755097565</t>
+          <t>9789755097770</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Biyoloji Soru Bankası</t>
+          <t>10. Sınıf Geometri Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>12.04</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789755096544</t>
+          <t>9789755097602</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Can'dan Salatalar</t>
+          <t>10. Sınıf Coğrafya Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>58</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789755096087</t>
+          <t>9789755097565</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide Evrensel Çöküş - Büyük Buhran 1929</t>
+          <t>10. Sınıf Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>360</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789755098838</t>
+          <t>9789755096544</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kediler, Köpekler, Tavuklar ve Filler</t>
+          <t>Can'dan Salatalar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>140</v>
+        <v>58</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789755097794</t>
+          <t>9789755096087</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Felsefeyi Anlamak</t>
+          <t>Ekonomide Evrensel Çöküş - Büyük Buhran 1929</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789755094687</t>
+          <t>9789755098838</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Kediler, Köpekler, Tavuklar ve Filler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057921987</t>
+          <t>9789755097794</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Plancısı Jansen’in Ankarası</t>
+          <t>Her Yönüyle Felsefeyi Anlamak</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789755098302</t>
+          <t>9789755094687</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Piyano Öğretimi</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>510</v>
+        <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789755099392</t>
+          <t>9786057921987</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türk Milli/Ulusal Musiki Anlayış Devrimi</t>
+          <t>Atatürk’ün Plancısı Jansen’in Ankarası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789755099835</t>
+          <t>9789755098302</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo Kendisini Anlatıyor</t>
+          <t>Piyano Öğretimi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>210</v>
+        <v>510</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789755097237</t>
+          <t>9789755099392</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
+          <t>Atatürk ve Türk Milli/Ulusal Musiki Anlayış Devrimi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>1750</v>
+        <v>490</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789755095097</t>
+          <t>9789755099835</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Onu Öyle Yazmazlar</t>
+          <t>Pinokyo Kendisini Anlatıyor</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>195</v>
+        <v>210</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789755093697</t>
+          <t>9789755097237</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt: 2</t>
+          <t>Öğrenciler İçin Resimli Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>900</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789755097930</t>
+          <t>9789755095097</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt 1- Mekanik</t>
+          <t>Onu Öyle Yazmazlar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789755097916</t>
+          <t>9789755093697</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Uzun Ve Kısa Sap Bağlama Eğitimi</t>
+          <t>Temel Fizik Cilt: 2</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>990</v>
+        <v>900</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789755097381</t>
+          <t>9789755097930</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Solfej Eğitimi</t>
+          <t>Temel Fizik Cilt 1- Mekanik</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>490</v>
+        <v>700</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789755097923</t>
+          <t>9789755097916</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Org Öğretimi</t>
+          <t>Uzun Ve Kısa Sap Bağlama Eğitimi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>600</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789755096995</t>
+          <t>9789755097381</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Blokflüt Öğreniyorum</t>
+          <t>Solfej Eğitimi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>370</v>
+        <v>580</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789755096407</t>
+          <t>9789755097923</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Yeni Öğretmenler İçin El Kitabı</t>
+          <t>Renklerle Org Öğretimi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789755098326</t>
+          <t>9789755096995</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Büyük Umutlar</t>
+          <t>Renklerle Blokflüt Öğreniyorum</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>110</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789755098210</t>
+          <t>9789755096407</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Matematik Rengarenk Soru Bankası</t>
+          <t>Her Yönüyle Yeni Öğretmenler İçin El Kitabı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789755097527</t>
+          <t>9789755098326</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İngilizce Soru Bankası</t>
+          <t>Büyük Umutlar</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789755097510</t>
+          <t>9789755098210</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>10. Sınıf Matematik Rengarenk Soru Bankası</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789755093857</t>
+          <t>9789755097527</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Resimlerle Troya</t>
+          <t>7. Sınıf İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789755097589</t>
+          <t>9789755097510</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>10. Sınıf Tarih Soru Bankası</t>
+          <t>7. Sınıf İngilizce Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057921307</t>
+          <t>9789755093857</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Güzel</t>
+          <t>Resimlerle Troya</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789755097473</t>
+          <t>9789755097589</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Sosyal Bilgiler Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>10. Sınıf Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789755092355</t>
+          <t>9786057921307</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Gebelikten Doğuma Hamilelik</t>
+          <t>Uyuyan Güzel</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789755095035</t>
+          <t>9789755097473</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Pop Gitar Metodu</t>
+          <t>6. Sınıf Sosyal Bilgiler Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057921093</t>
+          <t>9789755092355</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada (Gökkuşağı Cep Kitap)</t>
+          <t>Gebelikten Doğuma Hamilelik</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789755099705</t>
+          <t>9789755095035</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Piyano Klasikleri 1.Kitap</t>
+          <t>Pop Gitar Metodu</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>426.4</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789755099682</t>
+          <t>9786057921093</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir Dinozorun Günlüğü</t>
+          <t>Esrarlı Ada (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>105</v>
+        <v>60</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789755099286</t>
+          <t>9789755099705</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu Atlası</t>
+          <t>Piyano Klasikleri 1.Kitap</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>41.9</v>
+        <v>470</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789755095141</t>
+          <t>9789755099682</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş Memleketin Birinde... (Ciltli)</t>
+          <t>Bir Dinozorun Günlüğü</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>14.81</v>
+        <v>105</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052000076</t>
+          <t>9789755099286</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Dünya</t>
+          <t>İnsan Vücudu Atlası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>41.9</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789755097480</t>
+          <t>9789755095141</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Biyoloji Soru Bankası</t>
+          <t>Bir Varmış Bir Yokmuş Memleketin Birinde... (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>15.74</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789755097244</t>
+          <t>9786052000076</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Sözlük (Ciltli)</t>
+          <t>Kayıp Dünya</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789755096308</t>
+          <t>9789755097480</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Farklı Çocuklarda Okul Başarısı Kılavuzu</t>
+          <t>9. Sınıf Biyoloji Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>180</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789755094656</t>
+          <t>9789755097244</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ojeli Aşk</t>
+          <t>Öz Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>4.54</v>
+        <v>120</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789755094328</t>
+          <t>9789755096308</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Yürek</t>
+          <t>Farklı Çocuklarda Okul Başarısı Kılavuzu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>17.59</v>
+        <v>220</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789755095905</t>
+          <t>9789755094656</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Ölüm</t>
+          <t>Ojeli Aşk</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>54.63</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789755096452</t>
+          <t>9789755094328</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ölümü Gözlerinden Gördüm</t>
+          <t>Mürekkep Yürek</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>13.89</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789755093833</t>
+          <t>9789755095905</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Formülü</t>
+          <t>Mürekkep Ölüm</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>26</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789755096223</t>
+          <t>9789755096452</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Microsoft SQL Server 2008</t>
+          <t>Ölümü Gözlerinden Gördüm</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>22.22</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789755095066</t>
+          <t>9789755093833</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Office 2007’ye İlk Bakış</t>
+          <t>Mutluluğun Formülü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>6.94</v>
+        <v>26</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789755095639</t>
+          <t>9789755096223</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Mayaların Dünyası</t>
+          <t>Microsoft SQL Server 2008</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>18.06</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789755096506</t>
+          <t>9789755095066</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Leonardo’nun Defterleri (Ciltli)</t>
+          <t>Microsoft Office 2007’ye İlk Bakış</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>111.11</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789755095172</t>
+          <t>9789755095639</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kudret Körlüğü Batı Terörle Savaşını Neden Kaybediyor?</t>
+          <t>Mayaların Dünyası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>18.9</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000005752</t>
+          <t>9789755096506</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Yediler</t>
+          <t>Leonardo’nun Defterleri (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>1.85</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789755093659</t>
+          <t>9789755095172</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Kıvrılma</t>
+          <t>Kudret Körlüğü Batı Terörle Savaşını Neden Kaybediyor?</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>7.5</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789755095103</t>
+          <t>3990000005752</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makineleri</t>
+          <t>Yaşasın Yediler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>20.37</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000009488</t>
+          <t>9789755093659</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yedilerin Başı Dertte</t>
+          <t>Zamanda Kıvrılma</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1.85</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789755093215</t>
+          <t>9789755095103</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yaşamınıza Sahip Çıkın</t>
+          <t>Zaman Makineleri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789755095998</t>
+          <t>3990000009488</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Beyin</t>
+          <t>Yedilerin Başı Dertte</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>13.89</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789755096131</t>
+          <t>9789755093215</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Windows Vista Yöneticinin Cep Danışmanı</t>
+          <t>Yaşamınıza Sahip Çıkın</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>19.44</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789755095844</t>
+          <t>9789755095998</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Windows Server 2008 Yöneticinin Cep Danışmanı</t>
+          <t>Yaratıcı Beyin</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789755090801</t>
+          <t>9789755096131</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Seyir Defteri Uygarlık Tarihi: Başlangıçtan 20. Yüzyıla</t>
+          <t>Windows Vista Yöneticinin Cep Danışmanı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>30</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789755097176</t>
+          <t>9789755095844</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük (Ciltli)</t>
+          <t>Windows Server 2008 Yöneticinin Cep Danışmanı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>26.85</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789755094274</t>
+          <t>9789755090801</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Temel Yoga Egzersizleri</t>
+          <t>Uygarlığın Seyir Defteri Uygarlık Tarihi: Başlangıçtan 20. Yüzyıla</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789755096933</t>
+          <t>9789755097176</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Windows 7 - Yöneticinin Cep Danışmanı</t>
+          <t>Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>36.5</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789755096056</t>
+          <t>9789755094274</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Windows Vista</t>
+          <t>Temel Yoga Egzersizleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>45.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789755096193</t>
+          <t>9789755096933</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Windows Server 2008</t>
+          <t>Windows 7 - Yöneticinin Cep Danışmanı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>54.63</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789755096698</t>
+          <t>9789755096056</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Windows 7</t>
+          <t>Enine Boyuna Windows Vista</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>45.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789755093116</t>
+          <t>9789755096193</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Microsoft Windows XP</t>
+          <t>Enine Boyuna Windows Server 2008</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>34.26</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789755095912</t>
+          <t>9789755096698</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Microsoft Office Excel 2007</t>
+          <t>Enine Boyuna Windows 7</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789755096094</t>
+          <t>9789755093116</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Enine Boyuna Microsoft Office 2007</t>
+          <t>Enine Boyuna Microsoft Windows XP</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>50.93</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789755095448</t>
+          <t>9789755095912</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Eleştirmen Gözüyle</t>
+          <t>Enine Boyuna Microsoft Office Excel 2007</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>13.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789755090276</t>
+          <t>9789755096094</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Yeni Org Metodu 2</t>
+          <t>Enine Boyuna Microsoft Office 2007</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>6.94</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789755090009</t>
+          <t>9789755095448</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Yeni Org Metodu 1</t>
+          <t>Eleştirmen Gözüyle</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>6.94</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789755096575</t>
+          <t>9789755090276</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Elantris</t>
+          <t>Elektronik Yeni Org Metodu 2</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>23.15</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789755092713</t>
+          <t>9789755090009</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Düşlediğiniz Yaşamı Yaratın Kendinize Zaman Ayırın</t>
+          <t>Elektronik Yeni Org Metodu 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>12.04</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789755094533</t>
+          <t>9789755096575</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihinde Bilim ve Teknoloji</t>
+          <t>Elantris</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>3990000005738</t>
+          <t>9789755092713</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Düğüm Çözüldü</t>
+          <t>Düşlediğiniz Yaşamı Yaratın Kendinize Zaman Ayırın</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>1.85</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789755096704</t>
+          <t>9789755094533</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Duvarlar Arasında</t>
+          <t>Dünya Tarihinde Bilim ve Teknoloji</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>37.5</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789755094304</t>
+          <t>3990000005738</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Einstein Evreninde Zaman Yolculuğu</t>
+          <t>Düğüm Çözüldü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>20.37</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789755093923</t>
+          <t>9789755096704</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Dursun Akçam’ı Anmak</t>
+          <t>Duvarlar Arasında</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>5.56</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789755096827</t>
+          <t>9789755094304</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Doğduğun Gece</t>
+          <t>Einstein Evreninde Zaman Yolculuğu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>18.9</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789755095851</t>
+          <t>9789755093923</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Diplomatın Not Defteri</t>
+          <t>Dursun Akçam’ı Anmak</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>12.96</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000005737</t>
+          <t>9789755096827</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Yediler</t>
+          <t>Doğduğun Gece</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>1.85</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789755090290</t>
+          <t>9789755095851</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Demirelinönü (Koalisyon Fıkraları)</t>
+          <t>Diplomatın Not Defteri</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>5.46</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789755096568</t>
+          <t>3990000005737</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Egzersiz Anatomisi</t>
+          <t>Dikkat Yediler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>23.15</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789755090771</t>
+          <t>9789755090290</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türkçe Sözlük (Ciltli)</t>
+          <t>Demirelinönü (Koalisyon Fıkraları)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>13.89</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789755094182</t>
+          <t>9789755096568</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bul Bakalım !</t>
+          <t>Egzersiz Anatomisi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>3.61</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789755095257</t>
+          <t>9789755090771</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Bir Web Sitesini Nasıl Yaparsınız? Microsoft Visual Web Developer 2005</t>
+          <t>Çağdaş Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>17.59</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789755096100</t>
+          <t>9789755094182</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Corradino Sevgilim</t>
+          <t>Bul Bakalım !</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>23.5</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789755095509</t>
+          <t>9789755095257</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Kurs Kitabı Windows Vista ve Office 2007</t>
+          <t>Bir Web Sitesini Nasıl Yaparsınız? Microsoft Visual Web Developer 2005</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>44.44</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789755094236</t>
+          <t>9789755096100</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Corradino Sevgilim</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>4.17</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789755092447</t>
+          <t>9789755095509</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bebeğinizin İlk 18 Ayı</t>
+          <t>Bilgisayar Kurs Kitabı Windows Vista ve Office 2007</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>18.9</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789755096940</t>
+          <t>9789755094236</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar - Benzersiz Öyküler</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>370</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789755096155</t>
+          <t>9789755092447</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağlardan Türklerin Yayılmasına Orta Asya Mirası</t>
+          <t>Bebeğinizin İlk 18 Ayı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>13.43</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789755097190</t>
+          <t>9789755096940</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Antik Ankara</t>
+          <t>Babalar ve Çocuklar - Benzersiz Öyküler</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>28</v>
+        <v>370</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789755091020</t>
+          <t>9789755096155</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 3</t>
+          <t>Antik Çağlardan Türklerin Yayılmasına Orta Asya Mirası</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>3.94</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789755093161</t>
+          <t>9789755097190</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 2</t>
+          <t>Antik Ankara</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>3.94</v>
+        <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789755090320</t>
+          <t>9789755091020</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 1</t>
+          <t>Arkadaş Boyama 3</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>3.94</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789755095318</t>
+          <t>9789755093161</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ailenizin Tıp Ansiklopedisi (Ciltli)</t>
+          <t>Arkadaş Boyama 2</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>115.74</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789755095516</t>
+          <t>9789755090320</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Arkadaş Boyama 1</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>15.74</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789755096520</t>
+          <t>9789755095318</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Windows 7</t>
+          <t>Ailenizin Tıp Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>31.48</v>
+        <v>115.74</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789755095363</t>
+          <t>9789755095516</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım MS Office Word 2007</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>22.69</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789755097350</t>
+          <t>9789755096520</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Mikrosoft  ASP .NET 4</t>
+          <t>Adım Adım Windows 7</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>43.52</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789755097015</t>
+          <t>9789755095363</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Word 2010</t>
+          <t>Adım Adım MS Office Word 2007</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>27.78</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789755094700</t>
+          <t>9789755097350</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Windows SharePoint Services</t>
+          <t>Adım Adım Mikrosoft  ASP .NET 4</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>18</v>
+        <v>43.52</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789755096773</t>
+          <t>9789755097015</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Visual C# 2010</t>
+          <t>Adım Adım Microsoft Word 2010</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>40.74</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789755096391</t>
+          <t>9789755094700</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Visual Basic 2008</t>
+          <t>Adım Adım Microsoft Windows SharePoint Services</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>36.11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789755095790</t>
+          <t>9789755096773</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft SQL Server 2005 Veritabanı Temel Bilgileri</t>
+          <t>Adım Adım Microsoft Visual C# 2010</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>20.37</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789755097091</t>
+          <t>9789755096391</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Powerpoint 2010</t>
+          <t>Adım Adım Microsoft Visual Basic 2008</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>26.85</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789755097398</t>
+          <t>9789755095790</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Outlook 2010</t>
+          <t>Adım Adım Microsoft SQL Server 2005 Veritabanı Temel Bilgileri</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>35.5</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789755095370</t>
+          <t>9789755097091</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office Outlook 2007</t>
+          <t>Adım Adım Microsoft Powerpoint 2010</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>23.5</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789755095646</t>
+          <t>9789755097398</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office Access 2007</t>
+          <t>Adım Adım Microsoft Outlook 2010</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>22.69</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789755096797</t>
+          <t>9789755095370</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Excel 2010</t>
+          <t>Adım Adım Microsoft Office Outlook 2007</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>55.56</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789755095578</t>
+          <t>9789755095646</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft ASP.Net 2.0</t>
+          <t>Adım Adım Microsoft Office Access 2007</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>32.5</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789755095325</t>
+          <t>9789755096797</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım HTML ve XHTML</t>
+          <t>Adım Adım Microsoft Excel 2010</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>22.22</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789755090559</t>
+          <t>9789755095578</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Afacan Cem (10 Cilt Takım)</t>
+          <t>Adım Adım Microsoft ASP.Net 2.0</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>270</v>
+        <v>32.5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789755091266</t>
+          <t>9789755095325</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 5</t>
+          <t>Adım Adım HTML ve XHTML</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>3.94</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789755091037</t>
+          <t>9789755090559</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Boyama 4</t>
+          <t>Afacan Cem (10 Cilt Takım)</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>3.94</v>
+        <v>270</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000005750</t>
+          <t>9789755091266</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeyi Severiz</t>
+          <t>Arkadaş Boyama 5</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>1.85</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>3990000005749</t>
+          <t>9789755091037</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Tehlike Var</t>
+          <t>Arkadaş Boyama 4</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>1.85</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789755096414</t>
+          <t>3990000005750</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Şike</t>
+          <t>Tehlikeyi Severiz</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>250</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789755095615</t>
+          <t>3990000005749</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sırt Ağrılarına Çözümler</t>
+          <t>Tehlike Var</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>13.9</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789755092874</t>
+          <t>9789755096414</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Fazlası</t>
+          <t>Şike</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>11.11</v>
+        <v>450</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000009485</t>
+          <t>9789755095615</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Serüven Peşinde</t>
+          <t>Sırt Ağrılarına Çözümler</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>1.85</v>
+        <v>13.9</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789755094908</t>
+          <t>9789755092874</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sanktapraks’ta Bir Gece Yarısı Uç Diyar Maceraları 3. Kitap</t>
+          <t>Sevginin Fazlası</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789755090184</t>
+          <t>3990000009485</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Pırpır (Biplan)</t>
+          <t>Serüven Peşinde</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>6.02</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789755096445</t>
+          <t>9789755094908</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kendini Bilmek Yolculuğu ve Ezoterik Bakış</t>
+          <t>Sanktapraks’ta Bir Gece Yarısı Uç Diyar Maceraları 3. Kitap</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789755093154</t>
+          <t>9789755090184</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı’nın Ardı</t>
+          <t>Pırpır (Biplan)</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>18.9</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789755093581</t>
+          <t>9789755096445</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İyi Çocuk, Zor Çocuk</t>
+          <t>Kendini Bilmek Yolculuğu ve Ezoterik Bakış</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>18.9</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789755090825</t>
+          <t>9789755093154</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un İki Yüzü 1980’den 2000’e Değişim</t>
+          <t>Kafdağı’nın Ardı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>6.48</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789755095677</t>
+          <t>9789755093581</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Tarihi ve Turistik Noktalar Rehberi</t>
+          <t>İyi Çocuk, Zor Çocuk</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>17.59</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789755094632</t>
+          <t>9789755090825</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu (Ciltli)</t>
+          <t>İstanbul’un İki Yüzü 1980’den 2000’e Değişim</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>26.85</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789755093888</t>
+          <t>9789755095677</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İlyada</t>
+          <t>İstanbul Tarihi ve Turistik Noktalar Rehberi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>16.67</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789755094502</t>
+          <t>9789755094632</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İmla Kılavuzu (Kırmızı Cilt)</t>
+          <t>İnsan Vücudu (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>5</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789755092409</t>
+          <t>9789755093888</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ortaokul Türkçe Sözlük (6 ,7,8. Sınıflar İçin)</t>
+          <t>İlyada</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>6.94</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789755092829</t>
+          <t>9789755094502</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Hititler ve Hitit Çağında Anadolu</t>
+          <t>İlköğretim İmla Kılavuzu (Kırmızı Cilt)</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789755090795</t>
+          <t>9789755092409</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Avcısı Gizli Yediler</t>
+          <t>Ortaokul Türkçe Sözlük (6 ,7,8. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>3.24</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789755090399</t>
+          <t>9789755092829</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Güldüren Espriler</t>
+          <t>Hititler ve Hitit Çağında Anadolu</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>6.02</v>
+        <v>25</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789755095806</t>
+          <t>9789755090795</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Gulag</t>
+          <t>Hırsız Avcısı Gizli Yediler</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>55.9</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789755096261</t>
+          <t>9789755090399</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Göz Kitabı</t>
+          <t>Güldüren Espriler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>110</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789755092591</t>
+          <t>9789755095806</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Gönül Candaş’ın Mutfağından (Ciltli)</t>
+          <t>Gulag</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>36.11</v>
+        <v>55.9</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789755094724</t>
+          <t>9789755096261</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Gonul Candas’ Turkish Table (Ciltli)</t>
+          <t>Göz Kitabı</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>35.19</v>
+        <v>110</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789755095110</t>
+          <t>9789755092591</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Fiziğin F’si</t>
+          <t>Gönül Candaş’ın Mutfağından (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>9.26</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789755096711</t>
+          <t>9789755094724</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Microsoft Exchange Server 2010</t>
+          <t>Gonul Candas’ Turkish Table (Ciltli)</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>24.07</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789755096643</t>
+          <t>9789755095110</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Karanlık Yüzü</t>
+          <t>Fiziğin F’si</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789755095592</t>
+          <t>9789755096711</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Evde Kolay Masaj</t>
+          <t>Microsoft Exchange Server 2010</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>13.89</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789755095356</t>
+          <t>9789755096643</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Etkili Sunu Tasarımı</t>
+          <t>Evrenin Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789755097466</t>
+          <t>9789755095592</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük Konu Anlatımlı Yardımcı Ders Kitabı</t>
+          <t>Evde Kolay Masaj</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789755099811</t>
+          <t>9789755095356</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Bahçedeki Fil</t>
+          <t>Etkili Sunu Tasarımı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>170</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789755099095</t>
+          <t>9789755097466</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Francine Poulet ve Hayalet Rakun</t>
+          <t>8. Sınıf T.C. İnkılap Tarihi ve Atatürkçülük Konu Anlatımlı Yardımcı Ders Kitabı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>80</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789755093635</t>
+          <t>9789755099811</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Özgüven - Kaygılı Çocuğa Yardım</t>
+          <t>Bahçedeki Fil</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789755095868</t>
+          <t>9789755099095</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Kolay Yoldan Microsoft Office 2007</t>
+          <t>Francine Poulet ve Hayalet Rakun</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>25.93</v>
+        <v>80</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789755093406</t>
+          <t>9789755093635</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Hititler Bilinmeyen Bir Dünya İmparatorluğu</t>
+          <t>Çocukta Özgüven - Kaygılı Çocuğa Yardım</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>83</v>
+        <v>250</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789755095837</t>
+          <t>9789755095868</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sinir Yolu Terapisi, Adım Adım Tepki Kontrolü</t>
+          <t>Yeni Başlayanlar İçin Kolay Yoldan Microsoft Office 2007</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>12.96</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789755096681</t>
+          <t>9789755093406</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Vajinismus</t>
+          <t>Hititler Bilinmeyen Bir Dünya İmparatorluğu</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>14.9</v>
+        <v>83</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786057921840</t>
+          <t>9789755095837</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Solfej 1</t>
+          <t>Sinir Yolu Terapisi, Adım Adım Tepki Kontrolü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>330</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789755098906</t>
+          <t>9789755096681</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Vajinismus</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>140</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789755090511</t>
+          <t>9786057921840</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Sözlük</t>
+          <t>Yeni Başlayanlar İçin Solfej 1</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>550</v>
+        <v>330</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057921185</t>
+          <t>9789755098906</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Retina ve Koroidea Hastalıklarında OCT Anjiyografi</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789755096971</t>
+          <t>9789755090511</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office Professional 2010</t>
+          <t>Öz Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>50.93</v>
+        <v>675</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789755093192</t>
+          <t>9786057921185</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Bilmeceleri</t>
+          <t>Retina ve Koroidea Hastalıklarında OCT Anjiyografi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789755095523</t>
+          <t>9789755096971</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar : Özel Prestij Baskı</t>
+          <t>Adım Adım Microsoft Office Professional 2010</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>36.5</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789755096186</t>
+          <t>9789755093192</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Microsoft Office SharePoint Designer 2007</t>
+          <t>Çocuk Bilmeceleri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>26.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789755096179</t>
+          <t>9789755095523</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Dinsel Paradigma ve Evrensel Gerçek</t>
+          <t>Aforizmalar : Özel Prestij Baskı</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>280</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789755093642</t>
+          <t>9789755096186</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Org Eğitimi ve Popüler Müzikler</t>
+          <t>Adım Adım Microsoft Office SharePoint Designer 2007</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>470</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789755099231</t>
+          <t>9789755096179</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Gitar ve Piyano İçin Türkçe ve Yabancı Şarkılar</t>
+          <t>Dinsel Paradigma ve Evrensel Gerçek</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789755097046</t>
+          <t>9789755093642</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Elektronik Org Eğitimi ve Popüler Müzikler</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>60</v>
+        <v>550</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786057921857</t>
+          <t>9789755099231</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Piyano Öğretimi</t>
+          <t>Gitar ve Piyano İçin Türkçe ve Yabancı Şarkılar</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>530</v>
+        <v>395.2</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789755099880</t>
+          <t>9789755097046</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Alice Aynanın İçinden</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057921864</t>
+          <t>9786057921857</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes’un Maceraları</t>
+          <t>Renklerle Piyano Öğretimi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>60</v>
+        <v>530</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057921833</t>
+          <t>9789755099880</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Avrupa ve Azerbaycan Bestecilerinden Piyano Eserleri ve Teknik Alıştırmalar</t>
+          <t>Alice Aynanın İçinden</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>260</v>
+        <v>60</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789755098746</t>
+          <t>9786057921864</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Maddenin 4. Hali: Plazma</t>
+          <t>Sherlock Holmes’un Maceraları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057921796</t>
+          <t>9786057921833</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Altın Volkanı</t>
+          <t>Avrupa ve Azerbaycan Bestecilerinden Piyano Eserleri ve Teknik Alıştırmalar</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>60</v>
+        <v>260</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057921758</t>
+          <t>9789755098746</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Beatryce’in Sırrı</t>
+          <t>Maddenin 4. Hali: Plazma</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057921765</t>
+          <t>9786057921796</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Kim</t>
+          <t>Altın Volkanı</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057921741</t>
+          <t>9786057921758</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Doktor Ox’un Deneyi</t>
+          <t>Beatryce’in Sırrı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057921826</t>
+          <t>9786057921765</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Piyano Çalıyorum</t>
+          <t>Kim</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>270</v>
+        <v>60</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057921734</t>
+          <t>9786057921741</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Adam</t>
+          <t>Doktor Ox’un Deneyi</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057921772</t>
+          <t>9786057921826</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Hayat Şarkılarla Güzel: Müzik Öğretimi İçin 626 Şarkı</t>
+          <t>Piyano Çalıyorum</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>1150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057921789</t>
+          <t>9786057921734</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Yönetimi</t>
+          <t>Görünmez Adam</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>450</v>
+        <v>60</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057921673</t>
+          <t>9786057921772</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Hayat Şarkılarla Güzel: Müzik Öğretimi İçin 626 Şarkı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>60</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057921635</t>
+          <t>9786057921789</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Dünyalar Savaşı</t>
+          <t>Teknoloji Yönetimi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057921574</t>
+          <t>9786057921673</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057921666</t>
+          <t>9786057921635</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Türk Millî Marş Devrimi</t>
+          <t>Dünyalar Savaşı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>290</v>
+        <v>60</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057921680</t>
+          <t>9786057921574</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786053418344</t>
+          <t>9786057921666</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Li ve Sihirli Resimleri - Dünyadan Öyküler Çin</t>
+          <t>Atatürk ve Türk Millî Marş Devrimi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>120</v>
+        <v>290</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786053418306</t>
+          <t>9786057921680</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Lara ve Kayıp Orman - Dünyadan Öyküler Brezilya</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786053418313</t>
+          <t>9786053418344</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Krallığı Kurtaran Büyükanne - Dünyadan Öyküler Japonya</t>
+          <t>Li ve Sihirli Resimleri - Dünyadan Öyküler Çin</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786053418283</t>
+          <t>9786053418306</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Orman - Dünyadan Öyküler Rusya</t>
+          <t>Lara ve Kayıp Orman - Dünyadan Öyküler Brezilya</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786053418337</t>
+          <t>9786053418313</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Bilen Çocuk Şirzad - Dünyadan Öyküler İran</t>
+          <t>Krallığı Kurtaran Büyükanne - Dünyadan Öyküler Japonya</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786053418290</t>
+          <t>9786053418283</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Mağara - Dünyadan Öyküler Suriye</t>
+          <t>Konuşan Orman - Dünyadan Öyküler Rusya</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786053418269</t>
+          <t>9786053418337</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Buzlar Ülkesinin Devi - Dünyadan Öyküler Finlandiya</t>
+          <t>Her Şeyi Bilen Çocuk Şirzad - Dünyadan Öyküler İran</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786053418252</t>
+          <t>9786053418290</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Antilop ve Çocuklar - Dünyadan Öyküler Senegal</t>
+          <t>Gizemli Mağara - Dünyadan Öyküler Suriye</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789755090481</t>
+          <t>9786053418269</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Dağların Sultanı</t>
+          <t>Buzlar Ülkesinin Devi - Dünyadan Öyküler Finlandiya</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057921109</t>
+          <t>9786053418252</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Antilop ve Çocuklar - Dünyadan Öyküler Senegal</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786057921086</t>
+          <t>9789755090481</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn'in Serüvenleri</t>
+          <t>Dağların Sultanı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786057921390</t>
+          <t>9786057921109</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist (Gökkuşağı Cep Kitap)</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057921413</t>
+          <t>9786057921086</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler (Gökkuşağı Cep Kitap)</t>
+          <t>Huckleberry Finn'in Serüvenleri</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057921512</t>
+          <t>9786057921390</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood (Gökkuşağı Cep Kitap)</t>
+          <t>Oliver Twist (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057921406</t>
+          <t>9786057921413</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları (Gökkuşağı Cep Kitap)</t>
+          <t>Gümüş Patenler (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057921338</t>
+          <t>9786057921512</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna (Gökkuşağı Cep Kitap)</t>
+          <t>Robin Hood (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057921475</t>
+          <t>9786057921406</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer (Gökkuşağı Cep Kitap)</t>
+          <t>Demiryolu Çocukları (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789755099859</t>
+          <t>9786057921338</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Gönül Candaş’ın Mutfağından</t>
+          <t>Pollyanna (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>800</v>
+        <v>60</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789755099668</t>
+          <t>9786057921475</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kurdu</t>
+          <t>Tom Sawyer (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789755099989</t>
+          <t>9789755099859</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve Belgelerle Cerrahi Tarihimiz</t>
+          <t>Gönül Candaş’ın Mutfağından</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789755099798</t>
+          <t>9789755099668</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789755099736</t>
+          <t>9789755099989</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Michel Strogoff</t>
+          <t>Bilgi ve Belgelerle Cerrahi Tarihimiz</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789755099866</t>
+          <t>9789755099798</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Çevresinde</t>
+          <t>Baskerville’lerin Köpeği</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786057921161</t>
+          <t>9789755099736</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Modernin Saati</t>
+          <t>Michel Strogoff</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057921116</t>
+          <t>9789755099866</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz</t>
+          <t>Ay'ın Çevresinde</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789755099453</t>
+          <t>9786057921161</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Marangozun Köpeği Kaştanka</t>
+          <t>Modernin Saati</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789755099538</t>
+          <t>9786057921116</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Akdeniz</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789755099583</t>
+          <t>9789755099453</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Othello</t>
+          <t>Marangozun Köpeği Kaştanka</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789755099118</t>
+          <t>9789755099538</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Leroy'un Atı</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789755099606</t>
+          <t>9789755099583</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Büyük Umutlar</t>
+          <t>Othello</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789755099101</t>
+          <t>9789755099118</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Nereye Baby Lincoln</t>
+          <t>Leroy'un Atı</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>95</v>
+        <v>80</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057921024</t>
+          <t>9789755099606</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Bir Eşeğin Anıları</t>
+          <t>Büyük Umutlar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057921017</t>
+          <t>9789755099101</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Çoban Herkül'ü Yordu!</t>
+          <t>Nereye Baby Lincoln</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>250</v>
+        <v>95</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789755098258</t>
+          <t>9786057921024</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Notre-Dame'ın Kamburu</t>
+          <t>Bir Eşeğin Anıları</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789755098166</t>
+          <t>9786057921017</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Çoban Herkül'ü Yordu!</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789755097954</t>
+          <t>9789755098258</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Kip Kardeşler</t>
+          <t>Notre-Dame'ın Kamburu</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789755097893</t>
+          <t>9789755098166</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Cambazlar</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789755098418</t>
+          <t>9789755097954</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Oğul</t>
+          <t>Kip Kardeşler</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>325</v>
+        <v>60</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789755098296</t>
+          <t>9789755097893</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Can’dan İkramlar</t>
+          <t>Gezgin Cambazlar</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789755097831</t>
+          <t>9789755098418</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Oğul</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>60</v>
+        <v>325</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789755090375</t>
+          <t>9789755098296</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca</t>
+          <t>Can’dan İkramlar</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789755097824</t>
+          <t>9789755097831</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Robinsonlar Okulu</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789755097879</t>
+          <t>9789755090375</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Tavizsiz Bir Modernist Mimar: Danyal Tevfik Çiper</t>
+          <t>Nasrettin Hoca</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>400</v>
+        <v>75</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789755099149</t>
+          <t>9789755097824</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Cervantes’ten İki Öykü</t>
+          <t>Robinsonlar Okulu</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789755099590</t>
+          <t>9789755097879</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Tavizsiz Bir Modernist Mimar: Danyal Tevfik Çiper</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789755099569</t>
+          <t>9789755099149</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Hamlet</t>
+          <t>Cervantes’ten İki Öykü</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789755099514</t>
+          <t>9789755099590</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789755099576</t>
+          <t>9789755099569</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Hamlet</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789755099491</t>
+          <t>9789755099514</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Kuğu Prenses</t>
+          <t>Küçük Prenses</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789755099200</t>
+          <t>9789755099576</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Klasik Gitar Kolay Eğitim Metodu</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789755099828</t>
+          <t>9789755099491</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Olly</t>
+          <t>Kuğu Prenses</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789755098692</t>
+          <t>9789755099200</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Klasik Gitar Kolay Eğitim Metodu</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789755099163</t>
+          <t>9789755099828</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Devler Ülkesinde</t>
+          <t>Sevgili Olly</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789755099842</t>
+          <t>9789755098692</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Tuna Kılavuzu</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>60</v>
+        <v>170</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789755098937</t>
+          <t>9789755099163</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Keloğlan Devler Ülkesinde</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>140</v>
+        <v>95</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789755091051</t>
+          <t>9789755099842</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Haley</t>
+          <t>Tuna Kılavuzu</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789755098784</t>
+          <t>9789755098937</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Taç</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789755098869</t>
+          <t>9789755091051</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Denizde Bulunan Çocuk</t>
+          <t>Haley</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789755099422</t>
+          <t>9789755098784</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Hasırcı Kız</t>
+          <t>Çalınan Taç</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789755099408</t>
+          <t>9789755098869</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işın</t>
+          <t>Denizde Bulunan Çocuk</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789755099552</t>
+          <t>9789755099422</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaz Gecesi Rüyası</t>
+          <t>Hasırcı Kız</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789755098890</t>
+          <t>9789755099408</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Yeşil Işın</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789755098944</t>
+          <t>9789755099552</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Bir Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789755098760</t>
+          <t>9789755098890</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789755098777</t>
+          <t>9789755098944</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789755099644</t>
+          <t>9789755098760</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Beş Afacanın Kır Maceraları</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789755099354</t>
+          <t>9789755098777</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Bir Yılbaşı Öyküsü</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789755099316</t>
+          <t>9789755099644</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Kurnaz Tilki</t>
+          <t>Beş Afacanın Kır Maceraları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789755098982</t>
+          <t>9789755099354</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Bir Yılbaşı Öyküsü</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789755098968</t>
+          <t>9789755099316</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Demir Yolu Çocukları</t>
+          <t>Kurnaz Tilki</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789755098975</t>
+          <t>9789755098982</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789755098500</t>
+          <t>9789755098968</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Küçük Deniz Kızı</t>
+          <t>Demir Yolu Çocukları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789755098609</t>
+          <t>9789755098975</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789755098586</t>
+          <t>9789755098500</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin'in Sihirli Lambası</t>
+          <t>Küçük Deniz Kızı</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789755099460</t>
+          <t>9789755098609</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>İşte Öyle Hikayeler</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789755099750</t>
+          <t>9789755098586</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Gonul Candas' Turkish Home Cooking</t>
+          <t>Alaaddin'in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789755099446</t>
+          <t>9789755099460</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Yaşamda Bilinçaltının Yeri</t>
+          <t>İşte Öyle Hikayeler</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789755098593</t>
+          <t>9789755099750</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız</t>
+          <t>Gonul Candas' Turkish Home Cooking</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>140</v>
+        <v>800</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057921529</t>
+          <t>9789755099446</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Piyano Albümü</t>
+          <t>Yaşamda Bilinçaltının Yeri</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789755099002</t>
+          <t>9789755098593</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Hansel ile Gretel</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789755099019</t>
+          <t>9786057921529</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Çizmeli Kedi</t>
+          <t>Piyano Albümü</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>120</v>
+        <v>265</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789755099057</t>
+          <t>9789755099002</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Kralın Yeni Giysileri</t>
+          <t>Hansel ile Gretel</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789755098548</t>
+          <t>9789755099019</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses</t>
+          <t>Çizmeli Kedi</t>
         </is>
       </c>
       <c r="C371" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789755098517</t>
+          <t>9789755099057</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Güzel ve Çirkin</t>
+          <t>Kralın Yeni Giysileri</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789755098524</t>
+          <t>9789755098548</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Rapunzel</t>
+          <t>Pamuk Prenses</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789755098159</t>
+          <t>9789755098517</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Orman Çocuğu Mogli</t>
+          <t>Güzel ve Çirkin</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789755099507</t>
+          <t>9789755098524</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Karlar Kraliçesi</t>
+          <t>Rapunzel</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789755099613</t>
+          <t>9789755098159</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Orman Çocuğu Mogli</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789755099125</t>
+          <t>9789755099507</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Tolstoy'dan Seçme Öyküler</t>
+          <t>Karlar Kraliçesi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789755099064</t>
+          <t>9789755099613</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Küçük Deniz Kızı</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789755099040</t>
+          <t>9789755099125</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Denizci Sinbad’ın Maceraları</t>
+          <t>Tolstoy'dan Seçme Öyküler</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789755098425</t>
+          <t>9789755099064</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Kız</t>
+          <t>Küçük Deniz Kızı</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789755098401</t>
+          <t>9789755099040</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>İlyada ve Odysseia</t>
+          <t>Denizci Sinbad’ın Maceraları</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789755098357</t>
+          <t>9789755098425</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Dile Karışılmaz mı?</t>
+          <t>Kimsesiz Kız</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>310</v>
+        <v>80</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789755098333</t>
+          <t>9789755098401</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>İlyada ve Odysseia</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789755098104</t>
+          <t>9789755098357</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lord</t>
+          <t>Dile Karışılmaz mı?</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>60</v>
+        <v>440</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789755099637</t>
+          <t>9789755098333</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789755099477</t>
+          <t>9789755098104</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin’in Sihirli Lambası</t>
+          <t>Küçük Lord</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789755099484</t>
+          <t>9789755099637</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Ezop Masalları</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789755099545</t>
+          <t>9789755099477</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Taç</t>
+          <t>Alaaddin’in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789755099521</t>
+          <t>9789755099484</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Ezop Masalları</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789755098883</t>
+          <t>9789755099545</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Uzaylılar Karadeniz’de</t>
+          <t>Çalınan Taç</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>105</v>
+        <v>150</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789755098876</t>
+          <t>9789755099521</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Uzay Tatili</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789755098340</t>
+          <t>9789755098883</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale</t>
+          <t>Uzaylılar Karadeniz’de</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789755098852</t>
+          <t>9789755098876</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Şanssız Cadı</t>
+          <t>Uzay Tatili</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789755098821</t>
+          <t>9789755098340</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Güneş, Kumsal ve Deniz</t>
+          <t>Siyah Lale</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789755098814</t>
+          <t>9789755098852</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Öyküler</t>
+          <t>Şanssız Cadı</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789755098845</t>
+          <t>9789755098821</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Sınıfın Cadısı</t>
+          <t>Güneş, Kumsal ve Deniz</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789755098623</t>
+          <t>9789755098814</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Gizemli Öyküler</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9789755098616</t>
+          <t>9789755098845</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Sevgisi</t>
+          <t>Sınıfın Cadısı</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789755099071</t>
+          <t>9789755098623</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Truva Atı</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789755099033</t>
+          <t>9789755098616</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler</t>
+          <t>Çocuk Sevgisi</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789755098999</t>
+          <t>9789755099071</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Truva Atı</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9789755099088</t>
+          <t>9789755099033</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Prenses ve Bezelye Tanesi</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789755098753</t>
+          <t>9789755098999</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789755098715</t>
+          <t>9789755099088</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar</t>
+          <t>Prenses ve Bezelye Tanesi</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789755098289</t>
+          <t>9789755098753</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Sözlüğü</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789755098081</t>
+          <t>9789755098715</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Espri Küpü</t>
+          <t>İnsan Neyle Yaşar</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789755098241</t>
+          <t>9789755098289</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Tarih Notları : Bir Orta Doğu Tarihçisinin Notları</t>
+          <t>Edebiyat Sözlüğü</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9789755098913</t>
+          <t>9789755098081</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Espri Küpü</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789755098920</t>
+          <t>9789755098241</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Tarih Notları : Bir Orta Doğu Tarihçisinin Notları</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789755099170</t>
+          <t>9789755098913</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Sihirli Dünyada</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789755098654</t>
+          <t>9789755098920</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 1. Kitap</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789755099194</t>
+          <t>9789755099170</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Elektrogitar Metodu</t>
+          <t>Keloğlan Sihirli Dünyada</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>270</v>
+        <v>120</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789755098074</t>
+          <t>9789755098654</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Komik Bilmeceler Antolojisi</t>
+          <t>Müziksel İşitme Okuma Eğitimi ve Kuram 1. Kitap</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789755097909</t>
+          <t>9789755099194</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Elektrogitar Metodu</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>60</v>
+        <v>310</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789755098722</t>
+          <t>9789755098074</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Çehov'dan Seçme Öyküler</t>
+          <t>Komik Bilmeceler Antolojisi</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789755098678</t>
+          <t>9789755097909</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789755098371</t>
+          <t>9789755098722</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>Çehov'dan Seçme Öyküler</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789755098395</t>
+          <t>9789755098678</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Galileo - Gözleri Yıldızlarda Bir Bilim Adamı</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789755098067</t>
+          <t>9789755098371</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789755098012</t>
+          <t>9789755098395</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Jerry</t>
+          <t>Galileo - Gözleri Yıldızlarda Bir Bilim Adamı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789755098005</t>
+          <t>9789755098067</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Sirk Köpeği (Ciltli)</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789755098029</t>
+          <t>9789755098012</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Sevgili Jerry</t>
         </is>
       </c>
       <c r="C422" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789755098043</t>
+          <t>9789755098005</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Farkındalığı Anlamak Farkındalıklı Yaşamak</t>
+          <t>Sirk Köpeği (Ciltli)</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789755099156</t>
+          <t>9789755098029</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Bir Keloğlan Varmış</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789755098487</t>
+          <t>9789755098043</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Çocuk</t>
+          <t>Farkındalığı Anlamak Farkındalıklı Yaşamak</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789755098364</t>
+          <t>9789755099156</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Ereğli Yokken Armudun Adı Neydi?</t>
+          <t>Bir Keloğlan Varmış</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789755098050</t>
+          <t>9789755098487</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789755098388</t>
+          <t>9789755098364</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Zamansız</t>
+          <t>Ereğli Yokken Armudun Adı Neydi?</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789755098319</t>
+          <t>9789755098050</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789755097442</t>
+          <t>9789755098388</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf İngilizce Soru Bankası</t>
+          <t>Zamansız</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789755096612</t>
+          <t>9789755098319</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>35 Yaşına Kadar Olacağınız 10 Kadın</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789755097305</t>
+          <t>9789755097442</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2018: Küresel İsyanın Romanı</t>
+          <t>8. Sınıf İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>370</v>
+        <v>150</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789755097152</t>
+          <t>9789755096612</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>12 Adımda Yeni Bir Yaşam</t>
+          <t>35 Yaşına Kadar Olacağınız 10 Kadın</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786057921567</t>
+          <t>9789755097305</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz Kaptanlar</t>
+          <t>2018: Küresel İsyanın Romanı</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>60</v>
+        <v>550</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786057921536</t>
+          <t>9789755097152</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Demir Maske</t>
+          <t>12 Adımda Yeni Bir Yaşam</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789755095134</t>
+          <t>9786057921567</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Özgüven Kazanmak</t>
+          <t>Korkusuz Kaptanlar</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789755094496</t>
+          <t>9786057921536</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Özgüven</t>
+          <t>Demir Maske</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789755097275</t>
+          <t>9789755095134</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Kılavuzu (Ciltli)</t>
+          <t>Özgüven Kazanmak</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789755090504</t>
+          <t>9789755094496</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Öz Türkçe Kılavuzu</t>
+          <t>Özgüven</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789755095455</t>
+          <t>9789755097275</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Esprileri</t>
+          <t>Öz Türkçe Kılavuzu (Ciltli)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>110</v>
+        <v>400</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789755094427</t>
+          <t>9789755090504</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu</t>
+          <t>Öz Türkçe Kılavuzu</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>470</v>
+        <v>270</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789755090641</t>
+          <t>9789755095455</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Onu Öyle Demezler</t>
+          <t>Öğrenci Esprileri</t>
         </is>
       </c>
       <c r="C442" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789755096964</t>
+          <t>9789755094427</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Onca Çileden Sonra</t>
+          <t>Ortadoğu</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>250</v>
+        <v>560</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789755096834</t>
+          <t>9789755090641</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Onu Öyle Demezler</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789755093550</t>
+          <t>9789755096964</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Okul Fıkraları</t>
+          <t>Onca Çileden Sonra</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789755093796</t>
+          <t>9789755096834</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Oğlunuzla Konuşmalar</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789755090726</t>
+          <t>9789755093550</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Öğretmeni Kim Öptü?</t>
+          <t>Okul Fıkraları</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789755096292</t>
+          <t>9789755093796</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Odysseia</t>
+          <t>Oğlunuzla Konuşmalar</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789755095622</t>
+          <t>9789755090726</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Nereden Geliyorsun? Kuzeyden</t>
+          <t>Öğretmeni Kim Öptü?</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789755094892</t>
+          <t>9789755096292</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Dünya</t>
+          <t>Odysseia</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789754292251</t>
+          <t>9789755095622</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Mübadele Konut ve Yerleşimleri</t>
+          <t>Nereden Geliyorsun? Kuzeyden</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789755095691</t>
+          <t>9789755094892</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Mürekkep Dünya</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>60</v>
+        <v>700</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789755096667</t>
+          <t>9789754292251</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuk</t>
+          <t>Mübadele Konut ve Yerleşimleri</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789755097756</t>
+          <t>9789755095691</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Monte Cristo Kontu</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789755095547</t>
+          <t>9789755096667</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Modern Türkiye’nin Doğuşu</t>
+          <t>Mutlu Çocuk</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789755090993</t>
+          <t>9789755097756</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Mezartaşı Esprileri</t>
+          <t>Monte Cristo Kontu</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789755094281</t>
+          <t>9789755095547</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Mesajcı</t>
+          <t>Modern Türkiye’nin Doğuşu</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789755097336</t>
+          <t>9789755090993</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Mezartaşı Esprileri</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789755095271</t>
+          <t>9789755094281</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Menderes Demokrasi Yıldızı?</t>
+          <t>Mesajcı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>650</v>
+        <v>210</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789755090467</t>
+          <t>9789755097336</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ölü Ekmeği</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789755094243</t>
+          <t>9789755095271</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Maviyi Toplamak</t>
+          <t>Menderes Demokrasi Yıldızı?</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789755096476</t>
+          <t>9789755090467</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Mavi Elyazması</t>
+          <t>Ölü Ekmeği</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789755092898</t>
+          <t>9789755094243</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Maral</t>
+          <t>Maviyi Toplamak</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789755095295</t>
+          <t>9789755096476</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Kötü Köpek</t>
+          <t>Mavi Elyazması</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789755094731</t>
+          <t>9789755092898</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kötü Kedi</t>
+          <t>Maral</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>270</v>
+        <v>140</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789755095301</t>
+          <t>9789755095295</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Kötü Bebek</t>
+          <t>Kötü Köpek</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789755099347</t>
+          <t>9789755094731</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Köpek Ansiklopedisi</t>
+          <t>Kötü Kedi</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789755096360</t>
+          <t>9789755095301</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Köpeğiniz İçin 101 Beceri</t>
+          <t>Kötü Bebek</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789755096759</t>
+          <t>9789755099347</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz</t>
+          <t>Köpek Ansiklopedisi</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>270</v>
+        <v>650</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786057921642</t>
+          <t>9789755096360</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Köpeğiniz İçin 101 Beceri</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>580</v>
+        <v>350</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789755094267</t>
+          <t>9789755096759</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Zamanı Bükülen Gezegen Zaman Dörtlemesi 3. Kitap</t>
+          <t>Korkusuz</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789755096377</t>
+          <t>9786057921642</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Yunus’tan Luther’e Çağrı</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789755098234</t>
+          <t>9789755094267</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Saymak</t>
+          <t>Zamanı Bükülen Gezegen Zaman Dörtlemesi 3. Kitap</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789755096919</t>
+          <t>9789755096377</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Yeter Tenimi Acıtmayın</t>
+          <t>Yunus’tan Luther’e Çağrı</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789755096162</t>
+          <t>9789755098234</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Yer’in Sesi: Ulus İşhanı’nın Söyledikleri</t>
+          <t>Yıldızları Saymak</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789755092782</t>
+          <t>9789755096919</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Her Gün Yeniden Başlar</t>
+          <t>Yeter Tenimi Acıtmayın</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789755094922</t>
+          <t>9789755096162</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihimizi Sorgulamak</t>
+          <t>Yer’in Sesi: Ulus İşhanı’nın Söyledikleri</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789755094212</t>
+          <t>9789755092782</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Winn-Dixie Sayesinde</t>
+          <t>Yaşam Her Gün Yeniden Başlar</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>95</v>
+        <v>350</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789755096551</t>
+          <t>9789755094922</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Willoughby Ailesi</t>
+          <t>Yakın Tarihimizi Sorgulamak</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789755097039</t>
+          <t>9789755094212</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Ve... Veya... Belki...</t>
+          <t>Winn-Dixie Sayesinde</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789755096582</t>
+          <t>9789755096551</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Vadinin Kahramanları</t>
+          <t>Willoughby Ailesi</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789755094441</t>
+          <t>9789755097039</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Ve... Veya... Belki...</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789755097008</t>
+          <t>9789755096582</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Vadinin Kahramanları</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789755095332</t>
+          <t>9789755094441</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Ustam Eşek Dostum Örümcek</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789755091358</t>
+          <t>9789755097008</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Ucu Ucuna Yaşam Bütün Eserleri 3</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>260</v>
+        <v>80</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789755096247</t>
+          <t>9789755095332</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Demokratikleşme Sürecinde Atatürkçülük</t>
+          <t>Ustam Eşek Dostum Örümcek</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786057921659</t>
+          <t>9789755091358</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Argo Sözlüğü</t>
+          <t>Ucu Ucuna Yaşam Bütün Eserleri 3</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789755097251</t>
+          <t>9789755096247</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Türkçedeki Yabancı Sözcükler Sözlüğü (Ciltli)</t>
+          <t>Türkiye’nin Demokratikleşme Sürecinde Atatürkçülük</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789755091129</t>
+          <t>9786057921659</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Türkçedeki Yabancı Sözcükler Sözlüğü</t>
+          <t>Türkçenin Argo Sözlüğü</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>425</v>
+        <v>250</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789755097169</t>
+          <t>9789755097251</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük (100.000 Madde) (Ciltli)</t>
+          <t>Türkçedeki Yabancı Sözcükler Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>3500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789755094472</t>
+          <t>9789755091129</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Türk Sevgili</t>
+          <t>Türkçedeki Yabancı Sözcükler Sözlüğü</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789755090337</t>
+          <t>9789755097169</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Öyküleri</t>
+          <t>Türkçe Sözlük (100.000 Madde) (Ciltli)</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>120</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789755090702</t>
+          <t>9789755094472</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Türk Atasözleri Sözlüğü</t>
+          <t>Türk Sevgili</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789755094526</t>
+          <t>9789755090337</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Turistik Türkiye Karayolları Haritası</t>
+          <t>Türk Halk Öyküleri</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>110</v>
+        <v>175</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789755096742</t>
+          <t>9789755090702</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Türk Atasözleri Sözlüğü</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789755097084</t>
+          <t>9789755094526</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Tom Amca’nın Kulübesi</t>
+          <t>Turistik Türkiye Karayolları Haritası</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789755093086</t>
+          <t>9789755096742</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Troya: Bir Kent ve Mitleri Yeni Keşifler</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>330</v>
+        <v>80</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786057921543</t>
+          <t>9789755097084</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Bir Gençlik Masalı</t>
+          <t>Tom Amca’nın Kulübesi</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786057921550</t>
+          <t>9789755093086</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Troya: Bir Kent ve Mitleri Yeni Keşifler</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789755092478</t>
+          <t>9786057921543</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Emzirmek</t>
+          <t>Bir Gençlik Masalı</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789755096889</t>
+          <t>9786057921550</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Eldora’nın Cenneti</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789755090344</t>
+          <t>9789755092478</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler</t>
+          <t>Emzirmek</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789755097732</t>
+          <t>9789755096889</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Ucundaki Fener</t>
+          <t>Eldora’nın Cenneti</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789755097749</t>
+          <t>9789755090344</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Düğünler İçin Bir Fincan Huzur</t>
+          <t>Efsaneler</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>370</v>
+        <v>140</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789755094168</t>
+          <t>9789755097732</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Dünyanın Ucundaki Fener</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789755092492</t>
+          <t>9789755097749</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Doğumdan Sonraki Sağlığınız</t>
+          <t>Düğünler İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789755096421</t>
+          <t>9789755094168</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Devrim</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>505</v>
+        <v>80</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789755098456</t>
+          <t>9789755092492</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Despero’nun Öyküsü</t>
+          <t>Doğumdan Sonraki Sağlığınız</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789755094670</t>
+          <t>9789755096421</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Derin Orman’ın Ötesinde Uç Diyar Maceraları 1. Kitap</t>
+          <t>Devrim</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>330</v>
+        <v>700</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789755095486</t>
+          <t>9789755098456</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Deniz Feneri</t>
+          <t>Despero’nun Öyküsü</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789755096636</t>
+          <t>9789755094670</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları</t>
+          <t>Derin Orman’ın Ötesinde Uç Diyar Maceraları 1. Kitap</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789755095608</t>
+          <t>9789755095486</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Dekoratif Boyama Temel Kitap</t>
+          <t>Deniz Feneri</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789755096902</t>
+          <t>9789755096636</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Demiryolu Çocukları</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789755097725</t>
+          <t>9789755095608</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Dekoratif Boyama Temel Kitap</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>60</v>
+        <v>700</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789755095493</t>
+          <t>9789755096902</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Dalai Lama</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789755099675</t>
+          <t>9789755097725</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Dağların Sultanı</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9789755094335</t>
+          <t>9789755095493</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Çöl Sular Altında Zaman Dörtlemesi 4. Kitap</t>
+          <t>Dalai Lama</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789755093468</t>
+          <t>9789755099675</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Fıkraları</t>
+          <t>Dağların Sultanı</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789755093222</t>
+          <t>9789755094335</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Arkadaşlık İlişkileri Çocukların Sosyal Hayatını Anlamak</t>
+          <t>Çöl Sular Altında Zaman Dörtlemesi 4. Kitap</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789755096001</t>
+          <t>9789755093468</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuz İçin "Keşke!" Demeden</t>
+          <t>Çocuk Fıkraları</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789755097268</t>
+          <t>9789755093222</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türkçe Sözlük</t>
+          <t>Çocuğunuzun Arkadaşlık İlişkileri Çocukların Sosyal Hayatını Anlamak</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789755098630</t>
+          <t>9789755096001</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Can’dan Salatalar</t>
+          <t>Çocuğunuz İçin "Keşke!" Demeden</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789755097312</t>
+          <t>9789755097268</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Botticelli’nin Sırrı</t>
+          <t>Çağdaş Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789755098265</t>
+          <t>9789755098630</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş Memleketin Birinde...</t>
+          <t>Can’dan Salatalar</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789755095585</t>
+          <t>9789755097312</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Cilt Sorunlarına Çözümler</t>
+          <t>Botticelli’nin Sırrı</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789755096674</t>
+          <t>9789755098265</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Bir Çalçene Hikayesi</t>
+          <t>Bir Varmış Bir Yokmuş Memleketin Birinde...</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789755094076</t>
+          <t>9789755095585</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Çocuk Yetiştirme</t>
+          <t>Cilt Sorunlarına Çözümler</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789755094090</t>
+          <t>9789755096674</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bir Çalçene Hikayesi</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789755090597</t>
+          <t>9789755094076</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Olsun</t>
+          <t>Bilinçli Çocuk Yetiştirme</t>
         </is>
       </c>
       <c r="C529" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789755097213</t>
+          <t>9789755094090</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Benliğine Liderlik Etmek</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789755090719</t>
+          <t>9789755090597</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi</t>
+          <t>Bereketli Olsun</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789755094519</t>
+          <t>9789755097213</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Beden Zekası</t>
+          <t>Benliğine Liderlik Etmek</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789755096469</t>
+          <t>9789755090719</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Bebekler İçin Acil Yardım Kılavuzu</t>
+          <t>Bektaşi</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789755092430</t>
+          <t>9789755094519</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Bebek ve Çocukların Uyku Sorunlarına Çözüm</t>
+          <t>Beden Zekası</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789755092485</t>
+          <t>9789755096469</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Bebek ve Çocuklar İçin Sağlıklı Beslenme</t>
+          <t>Bebekler İçin Acil Yardım Kılavuzu</t>
         </is>
       </c>
       <c r="C535" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789755094939</t>
+          <t>9789755092430</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Batlamyus’un Kapısı</t>
+          <t>Bebek ve Çocukların Uyku Sorunlarına Çözüm</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>425</v>
+        <v>300</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789755095042</t>
+          <t>9789755092485</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Basit Yoga Teknikleri</t>
+          <t>Bebek ve Çocuklar İçin Sağlıklı Beslenme</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789755097183</t>
+          <t>9789755094939</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Bartimaeus - Süleyman’ın Yüzüğü</t>
+          <t>Batlamyus’un Kapısı</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789755097817</t>
+          <t>9789755095042</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Basit Yoga Teknikleri</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789755093901</t>
+          <t>9789755097183</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Babil</t>
+          <t>Bartimaeus - Süleyman’ın Yüzüğü</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789755094434</t>
+          <t>9789755097817</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789755091297</t>
+          <t>9789755093901</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Babadat</t>
+          <t>Babil</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789755092652</t>
+          <t>9789755094434</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Aztekler</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789755097077</t>
+          <t>9789755091297</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Azalya</t>
+          <t>Babadat</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>560</v>
+        <v>350</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789755096858</t>
+          <t>9789755092652</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Az Gören Çocukların Aileleri İçin El Kitabı</t>
+          <t>Aztekler</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9789755095417</t>
+          <t>9789755097077</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Az Gittik, Uz Gittik, Dere Tepe Düz Gittik (Ciltli)</t>
+          <t>Azalya</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>260</v>
+        <v>800</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789755093765</t>
+          <t>9789755096858</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Ayrılanlar İçin Çocuk Bakımı</t>
+          <t>Az Gören Çocukların Aileleri İçin El Kitabı</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789755097060</t>
+          <t>9789755095417</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Az Gittik, Uz Gittik, Dere Tepe Düz Gittik (Ciltli)</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>60</v>
+        <v>270</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789755096803</t>
+          <t>9789755093765</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Evlilik</t>
+          <t>Ayrılanlar İçin Çocuk Bakımı</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789755097206</t>
+          <t>9789755097060</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlar İçin Bir Fincan Huzur</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>370</v>
+        <v>80</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789755090535</t>
+          <t>9789755096803</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Türkçe Sözlük (Ciltli)</t>
+          <t>Aşk ve Evlilik</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>1500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789755095707</t>
+          <t>9789755097206</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Arı Maya</t>
+          <t>Arkadaşlar İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>60</v>
+        <v>370</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789755096346</t>
+          <t>9789755090535</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Anneler ve Oğulları İçin Bir Fincan Huzur</t>
+          <t>Arkadaş Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>370</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9789755096216</t>
+          <t>9789755095707</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Anneler ve Kızları İçin Bir Fincan Huzur</t>
+          <t>Arı Maya</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>370</v>
+        <v>80</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786057921147</t>
+          <t>9789755096346</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Ankara’nın İlk Planı 1924-25 Lörcher Planı</t>
+          <t>Anneler ve Oğulları İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>450</v>
+        <v>370</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789755098272</t>
+          <t>9789755096216</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Söylenceleri</t>
+          <t>Anneler ve Kızları İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>80</v>
+        <v>370</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9789755095752</t>
+          <t>9786057921147</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Alice Düşler Ülkesinde</t>
+          <t>Ankara’nın İlk Planı 1924-25 Lörcher Planı</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9789755093826</t>
+          <t>9789755098272</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Alaturka Demokrasi</t>
+          <t>Anadolu Söylenceleri</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>430</v>
+        <v>125</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789755095349</t>
+          <t>9789755095752</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Aklını Kaçıran Dünya</t>
+          <t>Alice Düşler Ülkesinde</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789755096599</t>
+          <t>9789755093826</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Anne Adayları İçin Bir Fincan Huzur</t>
+          <t>Alaturka Demokrasi</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>370</v>
+        <v>650</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9789755099026</t>
+          <t>9789755095349</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Uyuyan Güzel (Turuncu Dizi - Tel Dikiş Kapak)</t>
+          <t>Aklını Kaçıran Dünya</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789755094915</t>
+          <t>9789755096599</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Memleketin Halleri</t>
+          <t>Anne Adayları İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789755096278</t>
+          <t>9789755099026</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Bir Krizin Kısa Hikayesi</t>
+          <t>Uyuyan Güzel (Turuncu Dizi - Tel Dikiş Kapak)</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>330</v>
+        <v>140</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9789755098432</t>
+          <t>9789755094915</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare’den Güzel Öyküler</t>
+          <t>Memleketin Halleri</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9789755099897</t>
+          <t>9789755096278</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Bir Krizin Kısa Hikayesi</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>60</v>
+        <v>375</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9789755099958</t>
+          <t>9789755098432</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>İki Sene Okul Tatili</t>
+          <t>Shakespeare’den Güzel Öyküler</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9789755099965</t>
+          <t>9789755099897</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Sefiller (Gökkuşağı Cep Kitap)</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C567" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786057921031</t>
+          <t>9789755099958</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devrialem (Gökkuşağı Cep Kitap)</t>
+          <t>İki Sene Okul Tatili</t>
         </is>
       </c>
       <c r="C568" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9789755099910</t>
+          <t>9789755099965</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Caludius Bombarnac’ın Maceraları</t>
+          <t>Sefiller (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C569" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789755099996</t>
+          <t>9786057921031</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Define Adası - Gökkuşağı Cep Kitap</t>
+          <t>Seksen Günde Devrialem (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C570" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789755099903</t>
+          <t>9789755099910</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta - Gökkuşağı Cep Kitap</t>
+          <t>Caludius Bombarnac’ın Maceraları</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9789755099927</t>
+          <t>9789755099996</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk - Gökkuşağı Cep Kitap</t>
+          <t>Define Adası - Gökkuşağı Cep Kitap</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9789755091808</t>
+          <t>9789755099903</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Armoni</t>
+          <t>Balonla Beş Hafta - Gökkuşağı Cep Kitap</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>460</v>
+        <v>60</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789755099873</t>
+          <t>9789755099927</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk (Gökkuşağı Cep Kitap)</t>
+          <t>Ay'a Yolculuk - Gökkuşağı Cep Kitap</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789755091181</t>
+          <t>9789755091808</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Ünlü Müzisyenler</t>
+          <t>Armoni</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>400</v>
+        <v>625</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789755093130</t>
+          <t>9789755099873</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Piyano Albümü</t>
+          <t>Dünyanın Merkezine Yolculuk (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>420</v>
+        <v>60</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786057921444</t>
+          <t>9789755091181</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Çevresinde - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Ünlü Müzisyenler</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>60</v>
+        <v>670</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786057921482</t>
+          <t>9789755093130</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Heidi - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Piyano Albümü</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786057921383</t>
+          <t>9786057921444</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Ay'ın Çevresinde - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C579" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786057921437</t>
+          <t>9786057921482</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Notre-Dame'in Kamburu - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Heidi - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C580" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786057921468</t>
+          <t>9786057921383</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Siyah İnci - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C581" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786057921321</t>
+          <t>9786057921437</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Ucundaki Fener - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>Notre-Dame'in Kamburu - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C582" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786057921420</t>
+          <t>9786057921468</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot - Gökkuşağı Cep Kitap Dizisi</t>
+          <t>İnsan Neyle Yaşar - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786057921062</t>
+          <t>9786057921321</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Dünya</t>
+          <t>Dünyanın Ucundaki Fener - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C584" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9789755094410</t>
+          <t>9786057921420</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Tek Bir Bakış Yeter</t>
+          <t>Don Kişot - Gökkuşağı Cep Kitap Dizisi</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>270</v>
+        <v>60</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9789755096070</t>
+          <t>9786057921062</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Takım Elbiseliler ve Üniformalılar</t>
+          <t>Kayıp Dünya</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>375</v>
+        <v>80</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9789755095875</t>
+          <t>9789755094410</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Sen De Herkes Gibisin</t>
+          <t>Tek Bir Bakış Yeter</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9789755096766</t>
+          <t>9789755096070</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Son Şövalye</t>
+          <t>Takım Elbiseliler ve Üniformalılar</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9789755096728</t>
+          <t>9789755095875</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Şimdi Sen De Herkes Gibisin</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789755097121</t>
+          <t>9789755096766</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Simonetta’nın Bademleri</t>
+          <t>Son Şövalye</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>270</v>
+        <v>80</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789755098463</t>
+          <t>9789755096728</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Sihirbazın Fili (Ciltli)</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9789755096629</t>
+          <t>9789755097121</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Sınır Dışı Ekspresi</t>
+          <t>Simonetta’nın Bademleri</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9789755096988</t>
+          <t>9789755098463</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Son Kanıtı Kızım Berivan İçin Mücadelem</t>
+          <t>Sihirbazın Fili (Ciltli)</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9789755091280</t>
+          <t>9789755096629</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Sevdam Ürktü Bütün Eserleri 2</t>
+          <t>Sınır Dışı Ekspresi</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>140</v>
+        <v>550</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9789755093840</t>
+          <t>9789755096988</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Semerkant Tılsımı Bartimaeus Üçlemesi Birinci Kitap</t>
+          <t>Sevginin Son Kanıtı Kızım Berivan İçin Mücadelem</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9789755097787</t>
+          <t>9789755091280</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devrialem</t>
+          <t>Sevdam Ürktü Bütün Eserleri 2</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9789755097886</t>
+          <t>9789755093840</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Kişi</t>
+          <t>Semerkant Tılsımı Bartimaeus Üçlemesi Birinci Kitap</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9789755097862</t>
+          <t>9789755097787</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Çocuk Adları Sözlüğü</t>
+          <t>Seksen Günde Devrialem</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9789755094953</t>
+          <t>9789755097886</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşam İçin Vitaminler ve Mineraller</t>
+          <t>Seçilmiş Kişi</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9789755095233</t>
+          <t>9789755097862</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Sağlık ve Zindelik İçin Esneme Hareketleri</t>
+          <t>Seçilmiş Çocuk Adları Sözlüğü</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9789755095653</t>
+          <t>9789755094953</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Sağlık İçin Yemek</t>
+          <t>Sağlıklı Yaşam İçin Vitaminler ve Mineraller</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9789755094083</t>
+          <t>9789755095233</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Sağlık ve Zindelik İçin Esneme Hareketleri</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9789755096957</t>
+          <t>9789755095653</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Sağlık İçin Yemek</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786057921239</t>
+          <t>9789755094083</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiye Giriş</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>1200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9789755091136</t>
+          <t>9789755096957</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Temel Bilmeceleri</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9789755096322</t>
+          <t>9786057921239</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Ruh Sağlığı</t>
+          <t>Psikolojiye Giriş</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>250</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9789755096896</t>
+          <t>9789755091136</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Temel Bilmeceleri</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9789755095776</t>
+          <t>9789755096322</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Pozitif Ruh Sağlığı</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789755095783</t>
+          <t>9789755096896</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9789755095738</t>
+          <t>9789755095776</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Parmak Kız, Parmak Çocuk</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9789755099361</t>
+          <t>9789755095783</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>On Yaş Altı Çocuklar İçin Piyano Metodu</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>340</v>
+        <v>80</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9789755094106</t>
+          <t>9789755095738</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Müzik Formları</t>
+          <t>Parmak Kız, Parmak Çocuk</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>340</v>
+        <v>80</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786057921208</t>
+          <t>9789755099361</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare’den Öyküler</t>
+          <t>On Yaş Altı Çocuklar İçin Piyano Metodu</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9789755095882</t>
+          <t>9789755094106</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Kolay Yollarla Ağrı Tedavisi</t>
+          <t>Müzik Formları</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9789755095240</t>
+          <t>9786057921208</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Derin İlişkiler</t>
+          <t>Shakespeare’den Öyküler</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>390</v>
+        <v>80</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9789755094151</t>
+          <t>9789755095882</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Kimsenin Ruhu Duymadan</t>
+          <t>Kolay Yollarla Ağrı Tedavisi</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9789755095189</t>
+          <t>9789755095240</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Kibele’den Pandora’ya Kadının Tarihsel Yenilgisi</t>
+          <t>Derin İlişkiler</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>165</v>
+        <v>550</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9789755096872</t>
+          <t>9789755094151</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşler İçin Bir Fincan Huzur</t>
+          <t>Kimsenin Ruhu Duymadan</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>370</v>
+        <v>140</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9789755097718</t>
+          <t>9789755095189</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Vaktini Gösteren Saat</t>
+          <t>Kibele’den Pandora’ya Kadının Tarihsel Yenilgisi</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9789755097947</t>
+          <t>9789755096872</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Tetik Nokta Masajı ile Ağrı Tedavisi</t>
+          <t>Kız Kardeşler İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9789755094663</t>
+          <t>9789755097718</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Kelile ve Dimne</t>
+          <t>Kıyamet Vaktini Gösteren Saat</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9789755096353</t>
+          <t>9789755097947</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Kebikeç</t>
+          <t>Kendi Kendine Tetik Nokta Masajı ile Ağrı Tedavisi</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9789755097800</t>
+          <t>9789755094663</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9789755094205</t>
+          <t>9789755096353</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Kaplanın Çıkışı</t>
+          <t>Kebikeç</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>95</v>
+        <v>220</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9789755094199</t>
+          <t>9789755097800</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Kapıdaki Rüzgar Zaman Dörtlemesi 2. Kitap</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>320</v>
+        <v>80</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9789755096780</t>
+          <t>9789755094205</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Kanuni Sultan Süleyman Tanrı’nın Gölgesi</t>
+          <t>Kaplanın Çıkışı</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>440</v>
+        <v>150</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9789755091778</t>
+          <t>9789755094199</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Kanlıdere’nin Kurtları</t>
+          <t>Kapıdaki Rüzgar Zaman Dörtlemesi 2. Kitap</t>
         </is>
       </c>
       <c r="C627" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9789755095813</t>
+          <t>9789755096780</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar İçin Bir Fincan Huzur</t>
+          <t>Kanuni Sultan Süleyman Tanrı’nın Gölgesi</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>370</v>
+        <v>600</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9789755092997</t>
+          <t>9789755091778</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sağlığı (Ciltli)</t>
+          <t>Kanlıdere’nin Kurtları</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789755096926</t>
+          <t>9789755095813</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Kadın Bedenini Soyarsa</t>
+          <t>Kadınlar İçin Bir Fincan Huzur</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789755092966</t>
+          <t>9789755092997</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Kadeş Galibi: Hitit Yazılarından Kurgulanmıştır</t>
+          <t>Kadın Sağlığı (Ciltli)</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>330</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789755093574</t>
+          <t>9789755096926</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>İz Üstünde</t>
+          <t>Kadın Bedenini Soyarsa</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789755096650</t>
+          <t>9789755092966</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>İki Sene Okul Tatili</t>
+          <t>Kadeş Galibi: Hitit Yazılarından Kurgulanmıştır</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9789755095981</t>
+          <t>9789755093574</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>İhanete Uğramış Ayaklanma</t>
+          <t>İz Üstünde</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789755096490</t>
+          <t>9789755096650</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Hiçkimse’nin Ülkeleri</t>
+          <t>İki Sene Okul Tatili</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>320</v>
+        <v>80</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789755096117</t>
+          <t>9789755095981</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Kolay Uygulanabilir İpuçları ile Güzellik Sırları</t>
+          <t>İhanete Uğramış Ayaklanma</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9789755096605</t>
+          <t>9789755096490</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Vampir</t>
+          <t>Hiçkimse’nin Ülkeleri</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9789755096049</t>
+          <t>9789755096117</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Einstein</t>
+          <t>Kolay Uygulanabilir İpuçları ile Güzellik Sırları</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9789755096841</t>
+          <t>9789755096605</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Dijital Fotoğrafçılık</t>
+          <t>Her Yönüyle Vampir</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9789755097329</t>
+          <t>9789755096049</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Her Yönüyle Einstein</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9789755095028</t>
+          <t>9789755096841</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Tedavisinde Alternatif Çözümler</t>
+          <t>Her Yönüyle Dijital Fotoğrafçılık</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9789755096735</t>
+          <t>9789755097329</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9789755095745</t>
+          <t>9789755095028</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Güliver Küçük İnsanlar Ülkesinde</t>
+          <t>Hastalık Tedavisinde Alternatif Çözümler</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9789755090818</t>
+          <t>9789755096735</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Güldüren Saçmalar</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9789755093741</t>
+          <t>9789755095745</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Ateş</t>
+          <t>Güliver Küçük İnsanlar Ülkesinde</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9789755094380</t>
+          <t>9789755090818</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Golem Gözü</t>
+          <t>Güldüren Saçmalar</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789755097299</t>
+          <t>9789755093741</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Gömülü Ateş</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9789755093093</t>
+          <t>9789755094380</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Fil Bilmeceleri</t>
+          <t>Golem Gözü</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789755094885</t>
+          <t>9789755097299</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Avcısı Uç Diyar Maceraları 2. Kitap</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>310</v>
+        <v>80</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9789755095820</t>
+          <t>9789755093093</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Portalı</t>
+          <t>Fil Bilmeceleri</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789755096063</t>
+          <t>9789755094885</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Fabrika'da Barınmak</t>
+          <t>Fırtına Avcısı Uç Diyar Maceraları 2. Kitap</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789755095714</t>
+          <t>9789755095820</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Ezop Masalları</t>
+          <t>Felsefe Portalı</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9789755095561</t>
+          <t>9789755096063</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Evren ve Yaratılış</t>
+          <t>Fabrika'da Barınmak</t>
         </is>
       </c>
       <c r="C653" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9789755097022</t>
+          <t>9789755095714</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Evet... Ama... Sanki...</t>
+          <t>Ezop Masalları</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9789755096124</t>
+          <t>9789755095561</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Evde Şifalı Bitkilerle Tedavi</t>
+          <t>Evren ve Yaratılış</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9789755097053</t>
+          <t>9789755097022</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada</t>
+          <t>Evet... Ama... Sanki...</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789755094403</t>
+          <t>9789755096124</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>Evde Şifalı Bitkilerle Tedavi</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9789755099941</t>
+          <t>9789755097053</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş (Gökkuşağı Cep Kitap)</t>
+          <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786057921192</t>
+          <t>9789755094403</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kemancı</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786057921048</t>
+          <t>9789755099941</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Çocuk</t>
+          <t>Beyaz Diş (Gökkuşağı Cep Kitap)</t>
         </is>
       </c>
       <c r="C660" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786057921345</t>
+          <t>9786057921192</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Küçük Kemancı</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786057921369</t>
+          <t>9786057921048</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Yıldız Çocuk</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786057921505</t>
+          <t>9786057921345</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C663" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786057921376</t>
+          <t>9786057921369</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C664" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786057921499</t>
+          <t>9786057921505</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C665" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786057921451</t>
+          <t>9786057921376</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C666" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786057921352</t>
+          <t>9786057921499</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C667" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786057921253</t>
+          <t>9786057921451</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Söğütlükte Rüzgar</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C668" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786057921215</t>
+          <t>9786057921352</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Kaçırılan Çocuk</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C669" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786057921222</t>
+          <t>9786057921253</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Sophie'nin Başına Gelenler</t>
+          <t>Söğütlükte Rüzgar</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9789755099132</t>
+          <t>9786057921215</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Kaçırılan Çocuk</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>125</v>
+        <v>80</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9789755099972</t>
+          <t>9786057921222</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Sophie'nin Başına Gelenler</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9789755099934</t>
+          <t>9789755099132</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786057921178</t>
+          <t>9789755099972</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Hakimi</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786057921154</t>
+          <t>9789755099934</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Küçük Prenses</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786057921000</t>
+          <t>9786057921178</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu</t>
+          <t>Dünyanın Hakimi</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>275</v>
+        <v>80</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786057921697</t>
+          <t>9786057921154</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Piyano Metodu</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786052000038</t>
+          <t>9786057921000</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Müzik Eğitimi</t>
+          <t>Yeni Başlayanlar İçin Adım Adım Piyano Metodu</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>950</v>
+        <v>275</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9789755099729</t>
+          <t>9786057921697</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Şarkılarla Org Metodu</t>
+          <t>Yetişkinler İçin Piyano Metodu</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>350</v>
+        <v>324.8</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9789755099804</t>
+          <t>9786052000038</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Renklerle Müzik ve Keman Eğitimi</t>
+          <t>Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>550</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9789755098180</t>
+          <t>9789755099729</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Gitar Metodu</t>
+          <t>Unutulmayan Şarkılarla Org Metodu</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>970</v>
+        <v>350</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9789755099224</t>
+          <t>9789755099804</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Rock Şarkıları Repertuarı</t>
+          <t>Renklerle Müzik ve Keman Eğitimi</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>360</v>
+        <v>550</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9789755099743</t>
+          <t>9789755098180</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Piyano Sonatinleri</t>
+          <t>Gitar Metodu</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>350</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9789755099781</t>
+          <t>9789755099224</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Gitar</t>
+          <t>Rock Şarkıları Repertuarı</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9789755099712</t>
+          <t>9789755099743</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Piyano Klasikleri 2.Kitap</t>
+          <t>En Güzel Piyano Sonatinleri</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9789755099439</t>
+          <t>9789755099781</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Koro Şarkıları ve Türküleri</t>
+          <t>Yeni Başlayanlar İçin Gitar</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9789755099217</t>
+          <t>9789755099712</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Pop Gitar Repertuarı</t>
+          <t>Piyano Klasikleri 2.Kitap</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>570</v>
+        <v>450</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9789755098708</t>
+          <t>9789755099439</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Köy Enstitülerinde Müzik Eğitimi</t>
+          <t>Koro Şarkıları ve Türküleri</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>950</v>
+        <v>470</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9789755099248</t>
+          <t>9789755099217</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Gitar Metodu</t>
+          <t>Pop Gitar Repertuarı</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>450</v>
+        <v>644.8</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9789755099330</t>
+          <t>9789755098708</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Piyano: En İyi Dostum O</t>
+          <t>Atatürk ve Köy Enstitülerinde Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>460</v>
+        <v>950</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9789755099262</t>
+          <t>9789755099248</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Soloları: Türkü</t>
+          <t>Çocuklar İçin Gitar Metodu</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9789755099255</t>
+          <t>9789755099330</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Soloları: Türkçe Pop</t>
+          <t>Piyano: En İyi Dostum O</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>230</v>
+        <v>600</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786057921314</t>
+          <t>9789755099262</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yaşlar İçin Piyano Metodu</t>
+          <t>Şarkı Soloları: Türkü</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>380</v>
+        <v>208</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9789755098098</t>
+          <t>9789755099255</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Geleceğe Makamsal Türk Müziği</t>
+          <t>Şarkı Soloları: Türkçe Pop</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>720</v>
+        <v>270.4</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9789755097992</t>
+          <t>9786057921314</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Makamsal Dikte ve Solfej</t>
+          <t>Küçük Yaşlar İçin Piyano Metodu</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>570</v>
+        <v>480</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9789755094717</t>
+          <t>9789755098098</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt 2 Problem Çözümleri</t>
+          <t>Gelenekten Geleceğe Makamsal Türk Müziği</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>800</v>
+        <v>720</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9789755094564</t>
+          <t>9789755097992</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Temel Fizik Cilt 1 Problem Çözümleri</t>
+          <t>Makamsal Dikte ve Solfej</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>700</v>
+        <v>570</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9789755090580</t>
+          <t>9789755094717</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Psikolojisi</t>
+          <t>Temel Fizik Cilt 2 Problem Çözümleri</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786057921246</t>
+          <t>9789755094564</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerine Giriş</t>
+          <t>Temel Fizik Cilt 1 Problem Çözümleri</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9789755097220</t>
+          <t>9789755090580</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Pofuduk Tavşanla Ritm Alfabesini Öğreniyorum (Ciltli)</t>
+          <t>Eğitim Psikolojisi</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>330</v>
+        <v>375</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9789755098685</t>
+          <t>9786057921246</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Piyano Metodu</t>
+          <t>Eğitim Bilimlerine Giriş</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9789755096810</t>
+          <t>9789755097220</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Gitar</t>
+          <t>Pofuduk Tavşanla Ritm Alfabesini Öğreniyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9789755094878</t>
+          <t>9789755098685</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Flamenko Gitar Metodu</t>
+          <t>Piyano Metodu</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9789755090245</t>
+          <t>9789755096810</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Fiziğin Temelleri Mekanik Problem Çözümleri 1.1</t>
+          <t>Her Yönüyle Gitar</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
+          <t>9789755094878</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>Flamenko Gitar Metodu</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>255.2</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9789755090245</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>Fiziğin Temelleri Mekanik Problem Çözümleri 1.1</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
           <t>9789755090221</t>
         </is>
       </c>
-      <c r="B705" s="1" t="inlineStr">
+      <c r="B707" s="1" t="inlineStr">
         <is>
           <t>Blokflüt ile Müzik Eğitimi</t>
         </is>
       </c>
-      <c r="C705" s="1">
-        <v>280</v>
+      <c r="C707" s="1">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>